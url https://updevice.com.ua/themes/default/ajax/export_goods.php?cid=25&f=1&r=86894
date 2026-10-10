--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec02185b6c21b3cda93eb98dfa3811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1943c00f6f9dc0728860f18ef2d41382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32e415528654a7dae97cf4cb4c09cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7397c5dd1b099710b19306c618927e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307eda3dd93a71a77bfa4a61139a57075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff283821b7b6560f5bfcf1306341596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9933afdefb0b739453631f9a5d5605d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7608791a3381d68192704543550b458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8186fb8a329f1a2d9e21b2c3cbbcac19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1ee29a9c4f05756e9a4c69bb5694b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126f1bf13f62c38307f790ca995fe3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead2ccc0a6ae2bb0f49c8a4f9e47dfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc4f4f545d81147774479f4d16c48713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf4f6d87715059d9a076e291be6a2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e690068726618aa0db3da9f1321d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951efb4688d3004c628001b0b759df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3628f79a7bd4c3feaed6eccbe11aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87227d4d5e9ad19ced29b5e0a08d482a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e7e2bcf96fa719aa9602e3622887d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933e118be8b1976ba0aef00a67367d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d07c1e5256500906d257b41d1865e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92619c541f52ceaebba1a9376842efa322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dded49d8469b115959b9e1774420e8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e913b289452560f43a112667c52e3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6cc6ba4d2c6bf48fdbb29ecbdfcb425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ecac6f5bdf2c048c6aed3ad4caae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae57a0085fb1ed9e27d42ed2a89e45327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5816abddc162220a96222aabde2b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99539d3413707724a7af97a0f8e5fbd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aea3ef80d0c21aad2743ac5e7928ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367a4100240023fde39f261c48dd1e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4703ae6ba54a128b844ae411433c1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c96bf9e7d628e332d6e84d9d1113933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107991a324997c12e7e95876533c5cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a58fce788be7ae0eba9b68afc322535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff931db5ab15d642044974750db91d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d498a1c3b3056ef2d3c02770200446f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d63e28e005197c7e091bd3013a55f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf62c6c787c14cb2ec93ccc219869739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a5ba59bdf2cd48ea28eb5019786a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c019b683f848eb2e467ffedf72e7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13445481db87561747ba42402f25a45542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b566ab4ffc9a2d1c9e248f551a285043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f703d95c5b941d6c86be50ba3b238844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bfa176b08cc9c9717fc2721f1049d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a6d9282eb704169afdb7d769183b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d1e42706bd66f21b7f5b1b601787b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea2ca55e3710b28704b24f0f9eb1c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297edaeafa8dbe494f2de807a50204f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55fd45247a8fcc879c66d1f5711e2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae90f6c1a6b2df4db8a62b155975e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300e0b326a8db256751af09c2f6c8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd8fe6e749b6644ecb24e78f03876153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8757fcb3f118d25f6b1662993c8915754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cb8126a01db037f7dba7eaeee11a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9f96c74ec237e0a460507ba51212056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832585865738d434fc0867aeebb36af857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214ca3b925952f602cb44a836b7b94758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0c3325f104dd5ddbde740cd8c09b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7da7266bfb0a15001fb7cf9909053d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c8a10c5c40cb5acf08479c14de8cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84937278a4516fbe81e25a5458dd61f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141fa80540abd0403a59247a2c6fbf163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ed3c00d58ebe3d82adb8c04d1a9a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9ac711676d429609f155f960d4f4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93956a2085db89a33245be33a86d5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6d847722b7311642f588b00a3946c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01710a287222738bdb698877e6d69ffa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710c353ee27160dbfa6aafe73cb565c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b034c5f5251eef77f52ac2bda17b91270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88683b1d7fd50239e73a6dee1b1248671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8b11bd956aa8d137a2d39ec8f0d4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eaced57116ee5999b7c2837332fad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2db1dbee839a0d2e83adbf570917e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a4aee935a6d757222e98dc61cfe9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660c36a6f6bcea739e973ed59e64e6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906d6879d233a68b1aef72a9d40107077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35ca81dc22586ab8113d79521daa9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a757bd68ed981820a7a977f59464679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682005a8cf51d93e1999fb906eaaf44980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cabbe273ce98a5a2f5d8ef31557ded81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c81e2714b2eff53fbdcf171658f16582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebf608ebf1249d4d3cd51630f4434183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635e1a966c3b7fc198ffe9560449d5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb1a8409910b7df3de5a5a240b66085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647adf6c587f3adb77f67a837d2454086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975c63d901cdc4628b3398c08312f0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1337d379f63990de19797044c9b61f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9538525a15fa0b9622be2ce10a8f82689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c79d270d93754219d776b593a3852a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe234e4c19f7bdde6258596ea10d7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90e6b830ddfb0b6bf5b1536683006b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef2a822212c8f75fedbe044ae0606f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb45302ea951b8100d5f7b636cdc16294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27c195274d41ad714a68ffac8531c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cfaa14afa39533d25fac53eddea4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e725021677cca818672748585f7b61c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90d24f4998defb4e027a34fc164f6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f1d2222269bc1fe31330b9d8a144299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f818647a6edc72966a16933668cbc13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d9fec531f7ddcca29eb69c0b6e709101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8858e0da2094895b0b83b589b6667f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3688e64474412918d9c9cd80fa03f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24a755a9170c347a1798a7052b275d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc39727cc1385dd36dd9b82fda6d8db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e7d9197ecafec4134e004aaac0f85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b449cac8256dbe0f9c974af5f8759c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa818b0ceb4dd761f594ad8d8ac8317108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db900bceb12bff429f6ccc8db5120f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36113b8bd4f583fb55d8a3a16bd1ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb05c8bbc87ed0f6809ef5dd34e43111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64c1825a247710323e8e06bf2611c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccb0019abd0e369691ec420a648eee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f694a84e418055ea216f163f4481740114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828f52c7e8390f7ef2fd15c4d1a597d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9d73044a1648a7dff74ab0744c2c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58af0fa615be574dfc34815f460ad3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc584198cd0537ba532baa153768bcbf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a4e99092b4ac10b8f0271b4093ff5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99be5fbb8a0d93c1509b36d0e85213120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b3fc3c03603858f04f20a3be575ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b039c650ac2e702f86075764a8ad0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f550acd6d2dee57ee3472a4fb45d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95d920e646ea6d8cb985080f5e101b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c4631c8cbc96a269d8ce006800686125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd87356081144c8ad54b3d7c41f1d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7972d374af8b2b2cab7464376c06f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a8e738bf9e8fda5245c1056c86d1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03998ac04be445e83226ca6e651caf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb018126d3de5bf23beb2c3b3d61d58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c735145811a6e4ce35468aca5d683e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f16ae62d623814f9054ac5a2fb17c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df26ee07f12df9c20ab28d54e45489133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9b3a61e12863f464bbfa7b97d040e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119ebd6672ae8b2a815f208b557c889135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e92329326ccde90f2b9720973c6d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c88dd7584acef3136a4dabb34486b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea37d6da55851e3b2e7a2c17a71964138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b88b6d1c869d1acda403ec0748d03e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9bf45a3d5c9c31905266cfcf845af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c57bdd204f0b2d51cd32cfd742b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae728470c8d35849ab55416c5dd7c96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1107a2c3284c3f9f33da8eb40b8c92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e74981b1d87e032825572479e1eeae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e0a4312b90b418e5bbde04f56a7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b2a8574f3895ac06e0d8de43c5b29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac306b3e5c3e1b827333110435ab944147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a93bba734ee4675f209be0ad034b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eab27d0eb13c44bd14b08f5e76232149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112d5af48b961171c5d4aeb888c3a33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b120c28e27d968117a190e2108a202e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd773df05077219965f91d38fc668e75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87396bfe5fac371f41b136a4293e91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc36952de085883728f10ca731ec85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcc93e5c77038c79764e4a97446510155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed37f33ed63a8d912b2f364a3a72d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012c54c6f2e0909d700a825e095e2b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca85905e992cf2f40c8cf3455409c53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6c2100fd19ef4f6a5f7be33607f02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b4169a10f11fc573d3c4214c3f94c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcaa9cd9f8204860c4e540ed19849e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e01d7ce2ef529c266987a0ce637c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d4260b2131054ff8413283cd36c9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaa0e65ced52388d05aa7c4deb7001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a3ad30de65ebddd9ac55307b55d65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ced19a862aa081ca7c46ae85dc1232166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5838d4339f8138b58f6de609e0e2822167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f26b5f62c6bebcee14b0357023371168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e701e375fdfb18265b7e9bb0e78902169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f65b957a2fab071c1d5a554eb8cd8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b774452fd3872679b131c41c21eae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a5e201b4282ea21753dae859236b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c579d44d980c88fd7ef3f583d2ba4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f633484e2470ecbed5f500379e1e8d7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbe75a9db2872a013e706e84ad8e7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d83964769971f938a2177e29b93cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c4818d11c197e0465776eee9d06de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf759a9f660427948065aa255f8e933e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17c20d59fd45e17ecd8ec757a2dcd6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf2737d1da682216f1fdf8913a7449180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c24db49927627eab3b13983ab069c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6455f62da66e8913d17a8043a7743182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db94eb014449486d19b08265bc44d8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e60df468ed894aeeb828c35443e51e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51547db9e4c49e5312494ee4f1cb95185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92ab8786f0195527a27ca50741baf5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20f7ce2bb2282a26fa47c7a2d0dbe4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1165ad2400c3355dc91e5c6ff588c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2e6b5f94288ed0dc8f25a56569207189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235ad135cd4325ce2aa7cc21fee54e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424f9e4145a4454ed23f3a3c953f00e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ca1469213c1e6f9003961dbdb553d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c6b14a8dc7fae2e6732997ba5d0a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b3000620cacf6ef2ca315e2f1e869194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a7cb103fef8a53b4d842e9e374ca5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495db42f8de186a343468601ba174478196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93317cf797fef3730fe9ac1b7d8f4db4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01e977f6b9fb15215b21478ab3772d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9bc2a61ea9994b499867ddae31888199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe32230d0a934a6bc485a77096242d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c37b5a7da18449096d2d1c2bbd4afd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dbb9cb2d35e8c0ed960d374442c8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8c4169b0fcc99e15e856a460cb81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cddd1d10bfc53560ba0a5e6fd360cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab29b9a51257fd8e2b4b5ada383465205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19f60184c5cda3ec545ee671623618206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d44f292e62c98539af43dff83969eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e78bb3e6e8540cab231c2e25619ace208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62622db415873b355343f07373e7b4b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01644025f7d2dff83d9a30e19b42c0c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f832e9a6ac1f425c1335fa17dca4f70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0124dfecbf542248239a516d52e5ee0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81413922a99d8e66fff8bb4929fc2f41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba63b10c62df0ad6105601959a6dc6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137045e9b1e1d74cbd3948be305c5ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2976dfdfae95d5575cffba07dd435216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c668155672bc6cb4854344addc737217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7aa9d277e95eb6765aac4f2d08696218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc7ca1c6dead5d7405c3bfaab40aa2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621965c0489e03b4d07615852dc85b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6fcc440e1e6b335676dd8f2f61d21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b584ebc85b26528252a7bccc38f6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf8ab5aa93a18bcf58b150b21a2d9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ed6e5d58ee0c66e7f004820f6da0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90cb15cba489fd9e8faf0bd0e6aae2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf646048886cf7a880519861f22666b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806ca4cf23a4ed2a74e6e96fd134146227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063af509848e9dd9ed9d6ec2bd8f884228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d78f826dfa6e236617a788f1d19cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa4e784de9f71696489806fa321489230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e280c9cffa441bafb5cfe3a795b5d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906b4874f3362cdca0ec3a4ac17d207232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36035a879de66e70a93d99d4090220f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c334dd5142c109a51070bf9d296c666234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129021d6dc1e5c69502e64e26456d1df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095c941cecd9fe79e70b45b02fdda6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84794c213ae83dd201bf59a467db967e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59337cd330cc8ee87a13dbc1f17e115238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881684897e24532ed14bd6d7fdeecfe8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25736dcf1b087082a21a85bb12cf9dce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c917edd94c15db1c1e1dce0affccc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190d06019eb4ad1f20b87dc8fd21cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355e8d672229e4a46f4966269094e47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ba13b1f3620ec241b640330600721244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc496dc6214abf27266f2c7bd463f843245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59efe85d0acfa12cee6c332a352fc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb62b2d4e475672ab59fde21aa4e12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728e67fdb5135a1197340a035e63a25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc3ccec681e7ed9c9dade8a5e54f8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32336281727241baf76a38806c486af9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd08995e62d188500d0873dd7627d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91afd5b2353aef59e553e108ec64f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4505342d6b40417f98c6e19656bc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377eb2de6d148b6c9a76aa243ba944a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c9ac1b783b848e6a708c5bf63eba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51c37bd457124ad5ef83b78349ae1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458029ba42be396232cd5775b4b59058257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b71078e00cce1ad93b2bad1afe0df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7b5ac7ae5da78f14d8287a421864b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f117194aeca016240e309c09b7a0a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59beb8940131e36ea37daf0d026bd4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8c04ce1d94e58f1143a0d9f0ea8d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d83807a18580eed60df0761adfd1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c6147e0f46647c0b0be45a3a085f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600b2864696f59a022c8326346c57f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669951a69b98237179cddefc20dcb3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03adeac1afe48eee95ff61c9b5c83b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5873049086755a9613168064af2e38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75227e770928c86ccfcead4f6dcd74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7f1290b0d2a5d129df662903b066c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201a4d7da0913c4312453bab7e3d20f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9a031f770356713a54deccae1c83b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9d18fae71b39479d46872733f49f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f611db3c7250b0962f6e18a54e019274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6cc6f1c4e573a3a7cc450a7368023275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ab754e9a08406281ceb79c75f8fca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07441945e796dac640359bbd133cc47a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2976ee040d77a9020b2b64b074c820278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf7db345905d0353dccc6d8d6a0e34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b97d323cf437e5f67328e4820141a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43764b07ce29fcb2e7d3bc0e063b27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de19c0321ae3d5bb11894e0405c727282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabea25f0f336aede0fd42e1b01ab695283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c365753aa3201cd0fbd4363ae09025284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e11252c8ce35d737decc1ade9c85a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730ada3634174ff88127abbb0a50893286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3676ce0c518e3abe4d87d0ebb5a3b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d449f2b39627706b34a82900bd435288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4988434563d2fb32de8f9dddbeb6c0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c51f1841b0f0e0cad1c27cfc75303290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c171904a497f5e0e7622c8a44a3ce47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ba28654394e21961c47f8728980b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ae826b15fe3e6e5ba036ff8d84941293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ba0a5281064cc3d71e1d66f9fde4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77afa1a1d9206bc9c8ed9431ec4674295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cce583fe92ff793de436e05859957296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7891d5838faab5d9513d807a41a63b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdd3e875fb81acace88e6ffff44772298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d489ff0a46454cce86d28e1da623bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fada6e4e7a9676c8894d3996b6b8b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d32c89b1f98b5950e3e32b30082b57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1957825dd4d2dde84870adb4a26fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0947631a1cadd3369b5572591923d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57c51709f7f51f26902e6e70b7a402304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe943e1fe458082322ef693128fe13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc6b5815da25646d71e4b53eeb5616306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d8fb9ed692a147d80d057f8dfd3f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2dcb5c1f4c32ed2032e073456c24d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab5c5de3e33bdc0a15f96c920e6d4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db761d656ebd367d3c75dfcb9ac664f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c90e0a64a7efd8cb470afd8f7176bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b74b9836f26f31dd8cc551afb5f9fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430771dd213d2d274a6266aae73efe8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17176e71e7b7036e6e842fda0beb6df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a363c59bb6945ec8b8c3afcbc11c4a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189f442d5617c1ea9f05ba370bf259316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17f9fcb68ce74c676daa0b0c8ceac2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6208a498956e152f7311b92c39be85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8137de899306e9a25dd7684d6db60a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f3dd6a10652778ec4e00eae547bb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b30f6fceae8a1b85fd80c4d51ad7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d5f2ef2da5720f6fed7e5b323cb92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849f9193ffe4fd5e9a4efd748abb9c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932e6efcee8e4c6561da87c9e6cbcf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3996245f23c0d719f38133df1f375325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207c7370a64ca7e5635fdd613d83e25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b273d6de5d07dbb6c12a0f4c6b989327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f7c4078a435c5a04f384b02f762fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0e373c07dbb88de3569544853f464329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0720ed5428fa2f5ec41b88ec147ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e3235d304011abdc0e9de59860058331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff148cf25f978025deec669ce4888332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19008c2c268ce7a56b0fe019c42388b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ece75ac683b66ee4759ff59fecdf1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272b1780b0bfb2c67f582baae5af73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c37a1c45980d3971831cc4a200e91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfeddd3095594dc70c49202329a340f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737ccf674509795685a021ca84aa73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e0875cec1d29a3f8c83683794858c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f09194ed0316d8fc2239211c83142340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221b9decca68b965840df80c2d1203d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482115792e763f577a79340a338bac88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911dd4fa3d44aa977402301383617f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b84aff7d58445ddc226127b234bba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367890fd2de092e2d30b9f9b12239d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937b735eced6486c8c0056b7c5bcddc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad0b7fda49575a0612825cd8202b65347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697033848884f35d9c2b4d8cc6288c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd720920e0691fb0ac01fc96dbc9c59b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eb12e440186e1d753dbf2e5c4a322350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5ed42325074a85cc88816017b9e84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd718cc12b3be07c731360f8e3922352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104174293fd904cf282ee702d1860d27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8459ce3ab435e5285fbd306fb65250354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c83a3ca129a8e3ddd66c8014197e7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e2d35a6333b9ed88be88624abd17356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0028e5cb2ac577abe242a26c3ccf576357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5a2fed351e0397cf2b0237cc16a34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e19fb9f75baf50d63cb3ccdb461d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b954385d7ab6336be15f669ca481a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4455c79d33d6670188aff4a17e1753361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93dab5223acf2d81f3b0f97475dbd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a3db795f0331dc5b4b38841fc5184363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71413a866bf92778d5543413702fe9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b31e949c9f648153b173adab02715365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9102760f4043c130861f785a69e1661366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0732e527f6e11905213d1d9ee5608367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a266ef914579f1a28f00b371b7689368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f44128250c29045027a452140d9a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed6dbab58e79bbece1a63c7eccc6c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05067f4008025138393a4d8b3a2985371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779a26b485b138cf18ccb8ed4f99ccc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbc0f1cedffb79b81e175cbb1ca20d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0dbbfebccb743756fc8bed55e5870374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3f2e376e31dc8ed1c49f5cc1cc1b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76930279f9cc4730d128a6787315e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaac54e8cc6cd8f4c58e71be641cbb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c33625db0c14fa9fbc514a8c8653a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb399ba3c9c3c1bac179d013e506972379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e246c6e51358966fe15fa330eb10a44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96313d4a0c807b7c8de0cf7a97e22c64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c297a7eb9466d436a2c7f21744066b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e666ada191f81849f67ca835035ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a8ada8b179a36887301c3921200ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72c865c1c64f7365c7855ba58c712c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55523df9cb176af684f4f83aa497869386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c08faad0ae0d9b1d60f00f71a7bea1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02b06253301752431e5a82185e7135388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a4744920a36f0083edededaecfb9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39653751a1f816771443e12ba27ae3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f6ccba1255df706cf62e7b3c6d4c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f148e065ad4f89974040e0e90b0875392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb0f7484affda10923e63a82fd3350393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df32f6038845e2b587b1909d266f8b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a80f342188ba516c6968454dc568d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523ef74f3949b4a3543a35796f692c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a67d2201e8e7281acdafe3f3c7a29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688520f8b2d6d0eb7d3a719f2b1221b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45e98eb098985381d3b24a0b88deb0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1090a177621961f493bb07c6adb58aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39455489828823fa3bb20494a5b65c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67935c3ca3da0bd64243fdafd93ea34e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a117909809ec8b5d09108e167e1f84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22661782b6313cfef2ec53dda5e930e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea03146c73bd53daf4c2a2c5c02d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6cbe0f725f7588527b415d5291704406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17cef5df3dda60836898893691e16e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326f78fdc9a33c025b95391dfdfce19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc922d1ae451cf771e24ab9e831087409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb87086fa42d5c003cf895b562eb02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62234570b2b8b4fa7d1bb550fc7b0118411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30996785bad5804f1426f9797403af77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf9d396c06c6108fd8afb2b1da62be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e94063665306de09bfc0338749a0e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed399957d056fa47d14897c9348a4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d6e5a7cf48d22378cb69760f7a43e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2715c052353d02796582655153179ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db377a89ee69ae8e2edc61e67dd956f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422bbb8c92143a397dda10f13d93172419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b722d92d36de76072f56e364497e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6855c493fb47794c073cf317fcedb63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7855ad7dad75274d9d7fe341a21f904422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d192303aada90e27bac2bc792cc72f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87928d1afdd23d3c649e5f03598c8a2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51031696315ce5bd713d19525581ca06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e7f7151917a7514d5bf9f3753bd83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c79a22eb7344d1003742c38fdc555427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bfcfc074d3c9f1c81a55641347b00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d0936a1adfe158815bf53317e69cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d427e11bcae0f0c93617634f2197f87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fc522e8951d91ca9ff0f9b948c84d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe59c70c27250534a624e0dfaba7b65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc7f419a5346924586b78da591696433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c37b30758af87207f825cf076c0fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6085dd0fb3bbf8717cf39b65da1a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ac2224b3d19ceb49cd8c439476746436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97499d547a7bf26ba22849b1a6cca23a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c44eb5c249a8861c4ac0c346a9bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef23a45d7b768de7f525f1bd55b44d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f681d4145fb8a72600001613cd5db8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b48c619fa67e70ea96fca8492c5de0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b41077d06c7e0209677554fd5a6bea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d1f3a0e4104cc429b64b3d5087d86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338e1811210bc24d17d324c30a7b194444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4a994640a332fa26c7e9ef9d00ff0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfbf50b78a1029dbbfb5054f1621da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32483ac112958829ac136ad0d8238b05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786057f982ce63a9872e3931fa5f2a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7c82c6b977971c9e470f5440b889c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9922acbd7dbc5717ad7efb88f319825450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1362c5a3da9fb708b9e327eff5a8987451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ddc51f791d9e0032a23d76d67fde2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af3669625d8a92490dc9554bc1db0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4b47f3984d8660e3ef7fd4c14ad7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8db4a40ee435622f50cdcd7507dc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb53ad78e236466603b75d987971e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329226737c167ebeff0dfb57fef2d54457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb81e52ca1e2897e444bd7c738c562458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d057c1e6c0b9bbc0207fbf9c945e8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132af16cf53cc8c82278a5fe54768fe7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e38886f63e741f1325c924f194d0cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65cb10342ac02329b1f0e220d4edd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d32be0ec74741eb5787f502eb118f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd74233214c8c06c034ab9332a6abe9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88c7acfd024a2f8085e6f4f0bfb232465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539312b2fb35e5c7d42a4d924de81e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa1da9b5a8d53a677a9833c1637cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbad02e2e9824d69b27bb5fa449eb2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854814ef87b2460cef90235978258ec0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16104dfb95323c7aa47be4e78025e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c7ff4f595e47234bb1c1c9cf8e4ab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0bc9123985917de31c96e99d0724f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b582888c8169ce82deb58582d91fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06fe237997f67314a9214affd3946474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888a309a7477133295e7175ede3cb78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb0af8e9f802a90f34886f2dfe1d4e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4714a448df702367ef64197f26d3703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e0507cf2ac13100698b7f4f7929c0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3332e7bba6d3eb782939242b730ec8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdbff4f2c6c264c55c2a35a5422cf9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c6bc5b3a90493a678215ccb81706b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0eb8b23929f454f0e1492fbe61cd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7fc891e2781580c8baf0a0fd26769483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71398ee292ad1da3a45610089df5b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d619d2b4bb24c1568cd5e23df0a5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427583c12be606908827c8126491572486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d69214c9345f72f0c100481225523487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4e68d3fbd36713a9ba3e5b653d7f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735334369d0b0d7e849ae2a0050eeb6489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c2a73ae00e5626d1e2198f6b064b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe43d87cc3bf35a114efa4ba0d3fbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afff6a345c152e1c8fb095f5b69a88c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5037e9af1d75c08306bfb993406294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb878cea43de0d64b003808947117975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc4f51dc8db27c1271474b7ea752b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a76c96b627f528bc165d6c1471cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f395bf1ca5160d3046338aa553493138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e050a0a1ae141f448fcc39ae7106a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dec9b410b71622f73cc866d085ae210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e2465544d3668851968b9e537a5b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ed7b3a6f3b31d4c78c2be687cb3d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1b9d44f09196d7a72f3b436c36d4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7b3a92cbedfe3fd82888d0731972a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fad1d6a1045e16effdcf6bc192c85115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900add65696492acfd8a1c41b86eea3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4aded2eb60f24ee46c6cf48cff59e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43d3efd309daf345cbb3c178ef18f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a85d006e7a37be6fb05f2a6b456bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107146efd3c38f49965138fa0e44a2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65079849fe42e3e6d813a5356e056c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164766fc5541f7c0c8d1cff5b6e277c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df756d56eaa5b72d59350533501da223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d4aa6f6fad1d3dad8397740392eb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1871127ad5b442c4332e6a082e8b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaf95ddfbc25907f75f61f725f452226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a6e0091af8e26a4bdc33136419a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f4c13161fc5d92597069bdefd744528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660636ec88379d2d6344c1d4c808b73429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9122d0ebeaa8f83ffa6596893a93130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aad2302dde37e793b8c32f9e55c5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6ea40081acaf9d68de98726218abb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aa18a1dfb57ecc99f530bc5adabb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84e0e5f73378f32fed358228b7f8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8d8d7ba01f4816545d556eb7d180535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6a97b17f2f98f4777f2822ebc1de836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e84cba7e342d2c7c384770450c1e0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46dc70ae3d05893c6883b99ad5bc7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1881306b147a492bcc740247a3971a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470cc151c65d8b3525e809f9405ec7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac725245d39ed9f218123ddec979ee1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95066f71d4cf4c3d6dffb8cc7bde08d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e1d9d839594ccc29b8cd410633f1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d754c701e5b629e2d08e793d2720c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e66a9c03ca98d5f0e5b17c34e9d4fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f5c24de8628247996c0476f7473d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85520dd12185f06cab488009c8db2f5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05444d2144d259230cff580a5ee6206648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16031ecbf90069477ab433810cbc33d649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e980a08eb0188107eff1c5e4f8aa7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845666302f946842b1974f97b66840751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd42b8cf14ee8f292a038f7ce36b1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d689de3f1a9a5c2f75f3e8dd868608a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7290e8fb09076b9ed6a814a8c7abbac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705590f27a936635df61d35468548fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce66e8813e1e26f1b84296b201263256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774afa950f2e80f59b560a959cf592e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec035d81f08b8d13efaf8f057d5fab7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cd2ea00b8d6e3c56d0f20ace09b5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ec5688915304f690fcb16fcd2842b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a4978bb544091892e87b414732bfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5fea5794341e2c7c93cd86c74241462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495c673200290cd2e13985fe2c92b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc9ae66695a106b3806831b911bbb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f05639e002194a24ae100b6bfa400165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d641814638935af9a59e1b681c957166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fe1e37f0ef8454964308322be642367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb4b244b50fbacad567c8fb1da451668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc92b5563ca0ec1e3c13e9b472a1f6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33d774ad96403b6a7ab61ef3be84f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02627de201da80747f8ba0eb4093d88e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf65c42ef607a62036e3d2a63deb1372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f41a1a5a752ec236be2555d55522a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996dfe11a6832593da74183e8f880fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22022c43037e951706638e93f935715375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3316b9c1f955bf7437c4aec49fd54076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf39ae612f47b8becf0e570262c663577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7933b1e8344c39b1b6cdab10a297678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893b929fdf0283cf24adc4afe9f118779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d1df11a80dd8722788bc15b7ea14780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34118b21ba329781bc610ee03a88b48181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3c82c605c651b47bf7548f7323e0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735796bec182a1050a76e00c3074b0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dd2083d8d5fde6cb2925de36109bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422debf618b9b09c41ba4ecfcae8ee185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ba3fa4c549be1b6cb746a06144a2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95aa53e99a22ed29009c7ff6f12f2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba306cc735d5c6fd01807f6061457588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b334f0c4ebd28132d4428765759ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba9f0b06c0db11ce43c78472558ebc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab74af7e6aa284f076a464b4b5ec8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524bbba5740091cec80649e6e5f39c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2353c16abe6b931fd0d4b458421dfb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef36d2b0dd061d5991e4f45cbe161c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f663bb03ad9ca99a32ac10f01d323995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea275551c30f7a2c792a3e5c5caa75f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef9f24222a4a7f30bbfd7e71dd55e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf85b93af48a10815b86459837eed2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0737c7dde82e3ea18d8586125ab7e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cbf5d50ecc2e3b38adff9a782b8f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c8da7315b313f520c69444445690101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971e2ff25d3ee563d9a2acd3375f383102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bca002feadcc3d5006823f280a26a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6bfcf69aac5c09aad0196e50bfa1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e94cf677255e8c26525f376ff982b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c482abd255198c88da372f3f9032c79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf885b574fb9a81e481b575cd12be64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9bbca38ff3ae1a5c21815347c1398108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273a022169bd4a71dee4b407539a1c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a944f43d4740aff942f009b83b3fe9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e36643f30c151fe294921ccd0cba4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18243463f2fb00db63debdc9fe9bf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e0f0dbc61582dce83ca0cf612ba18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89129fa9dd202d6b03abe72415d24d42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690a1df52ab2b21d2c52bcec4a11275115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe342e30d8e8b22711c46aa7f71317116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f085b366d471290b06e316a189dcdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46855372c80d4dc3a79504c49c928a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af20f627905ca1f6bebb1f2aca0194119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502db6c0037514e9f0a6ad493ae217d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b7ea800375fd378ae0a082dd77d89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be56f49aab28a413457e3236baab25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c0d5ec8212cf85647bbfc83375ca5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40681b58c7ae48e3f1abcede7c188eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f68a566900f7c4d92cd7bba88119d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449402aaaec06bbab0d1365c1345b18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e249d88260decdf04870005fc0007c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178afbcb3539be6b3b262a78a8331b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cd7cd08f0825f142078ce8d1bf31b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b56022820a118a54b93fba8475928130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767886bf6869c4b205bbef580c5a73d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c8809f20b36cf54412bace88da16132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db507170f7a71ce59826e309a3c49bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c5e7449eb6a359d3f1069a446470f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce21d54823ac136e6744c985eb99f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b984b9f6e5a1e1c675ca20dc331d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0017abee91cc0dcef9f140e196659137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386911e73bd612baea056a663863eb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1dc83ef98ed3dcf990de62975eb17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d062107d521b35e00889af7fe6a40e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7be5062c598941ac79a6b1939b7e0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7827d9aad437d12b62c3def76f39ecb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc7d876b404d0fab0cf92325defbff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7fc2f8f7908d9db4dc2d06ddf6c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fa643a96e268d0dbcbdcdf6ef8df8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3b3ec6d86d5c9a6e52131ea69ffe2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed768d30ac5292fed4a61d465dfa6ca3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4865d605d774b040473c1dcb882d1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76456484826babd697738d3357b936ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d834dd36da4972e455ebbca9422d5dd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6849b9385efb8d1913c9d8ef8514373151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df57dcb6b877636d6cd488dd52bb52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772be89e5875011edf9ee922bd0f493153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560550216636abc602d3aa07f623620154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea386d91a682403e86c305e19962317b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf2257db240f489da274b54e8cc89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c74ebf15043a6852017017a09281b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02900f1bf84d7847b8a6831532d94e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2454c4c5eee4e455f19ab4b2e5abb04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b9f07f2a0afad409e603c6f4e49ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722e2d55be97b9f7cd25dd1b199e1dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5109bdb8debd336b13fb82abfc414162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bcb408ecd4d06218c7f1baffaf2f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c900f41fb1c59e230f3e79f42a2ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96216c46ad437f6bc555ce7cce48cabe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff70bda2c34c035a0341c65708275cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a402561fa836e7ab915eec95d4b7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478f377e800368b63d94934584f485168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978a5c2d7ec131a8bb4b969143d7598169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3eab06cf1b57269ffe700878e339a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c8f54671ebe9744a49d88d718a588171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9312c8eb532a90a3a383180dfb4d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72191072ba3fa2b1f02dce96f96a3b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394714956e0cbb61b6d22d8d59c96d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6b6f043d9e3a61b9826eb70b2730c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b6667dd44df9ade43f2513766eb2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11560bdf09f6b42ce66a3fa694f4cc81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a5f5e2ea9145bcaddc1e74cae909d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1536270242fe9a6061209a9852f39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81cd8274d279f6a1380617f15ffbe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65f4468845db3128ef7dff68e5a1c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4209aeb675edebb7488007d18cc2d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af713a3a15f0986beed0da326907d04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310f99fffa8540809cd7cd44748a5aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd429abc04b04c656b4fd591ddc0be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a2fa5c0763c51f807a4c52dd4c4eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444a3d11cb9e702377bfca50ce9cd6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74680ea04189ec64a224a7d480d77ceb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ab19ecab6e7353d7f4b4e97e1b8b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945223a97f0bb351ed4a8107482eea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3e39e7f860bdd45e6350932185828191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ac7ddbe5e153fcd6248ae84bcea1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56713ef5dd71bfee4e4141ef78109193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675a0afd45a4da157ae9cc643a4da81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8f93b20b421e3116338ea806bc68d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fa2047bf70e1585d9598f6e429b11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188595977a77a9a3474c35946d87947197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164e3e0ab3e6e45d01015a998aa5e00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99d7e2ae2649734e7a7c615bf85cab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabf9ee599b290775f30c626b00c175200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8951e96b951ae922b4e8bb3487d39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c8db4d7173ce06f13bd86f1e71be3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55ff3d77522cd7bc019604f1e35bb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aacffdb1a5ab24456b39fa06f5c93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ad33f5720e5f260ffff8a83b50f51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56d2c521dd2a3ad3a9081352641d63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafd458b32fa84c5ce1ed2f8c268180207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876801579b81d0bdbdb07e58c183cfe2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce959351772e848ae4c0cb7fb46449a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a173e124b7b86f9812994857afd5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420c7b8cd210a7119be9ae37caa0f1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2217c92a74da51230720051bcd2c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1223886c53474fd8725b81824bd21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1387ed27ce318d5086113cc20ae66a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb898d674985508d033702ff39638d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d8afca4f837e8e791956e4098320a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cec5cba88d10dd12e815746e5d6eec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e5716dab4368a6849817045d114f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1ed4af3fbcdf4d3210ca17c066c21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a98aa50000e4ea012020642d4907aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a6660a5bd6125e5dcb94de56bdb52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2019ea8cd494c4c0309f3678e3c124d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb647c3512749e060565d51d872e34b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27166efdcd3cd4fb34e7720691514c6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370bdeddcf330a35758976485fbefd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214da2a7066ea3ec2d65f2da4b3edc88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc4f18669d858d018762a512538e24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8a55af3bf4ee170329220a3c794de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323b666854357714cd3aef96a0bdae6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8064fc5091318ee61c325c62f76f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c7980baab08982a910020fc4a261231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf84fb7a3723c6c9fea2ba0ac5dcd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a5d27b43af0bae0a2f8185ae243d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5522128cca440ce6013bbff211d50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc717a03f70ed8e661c7a0e490676c50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c3b3d28d853142f2ab42ca895199236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab01c18ed848d9c4542701b8aea1d8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08e05a0cee5140aeaa1b1bc4b1a2e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b52b3f1dec7c06ab4e477af4a417d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3bc6893979d1fea2cafda45acc5cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf0a844c5c9fa43a4e77b332b237ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc378e7ab4cedcaf5b25578d662c09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845d7708a06843a0d2d982d78c93e12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4cff0bef422f34ed44fce18be560f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447af4d7301d7f6905de9ef6090df78245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb0d428b22b211831af59d35e600f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2c380a6017a00a44c8848a3391647247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e36f3fb06dad11de9dfc5c8b3fa2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e043476e1d4d3f44b28fe6c7c182ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ecce6f423782da9e2576334662a97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7213ea0290ad7f078b5a3da73570a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fba7bed7551dc505ebdd283ea4283252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b03142c5ed23ce72e6ee32274d3ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa7b699c6dbcc71babea4aa127448254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee338e375cfef4e16ef5e639ad25f83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe9f0ea26518c97bdf85e8234bcae2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df2c78a6807bbce167d105ab3afa10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c457ef21123fc107f7e27898fbc5ed7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f688acd239ece3424882c1487e02c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f957cd8332c45fcc46273bf9056c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c9bf7ab3c6122c2b078f7a9cb8d63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b88a293633facaf33593debc788b52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066006f1e9e687a75fd14b4b2b1293a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2980480ee2b1fd925bd421a3ad41e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b07762d5dd2b80701dd030bbd13d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e5e04c19379534e1e33ee4596b204266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb239ad1efd79d451a329f7b5e694a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86b3e4f728a588481710f668d57adf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2149f75c0e22fbebbde45961e650616269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e4e06998e254b92cb490bc3174329270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aaad16bdfb64e5b5f3cf54bd7c6ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c95cc5c862defc3426d67ca1cb712272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f55f66b5ef4fd4eb8c5d5d32747df5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0686a9fcdbd1ac2d485e386e73d9e34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863beb6d5b13087455f5e040d2e2124275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296e30f9ab1810c09bb3fcdcd0e4bb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e200e7cd536608c251204113206abe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba341f3dcad79a241c3fe527323f9fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9f93c248b8abd83cfda7e227067f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d36d45566065b01b935f1456bbc761280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8d34ed8d155e395d0eb478ddcb629281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9394dacbcd061ddd42883bbd79447b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed838f5f30791ba08b139b96c7e1f83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87f343a7a90f637d8fea1a1fdf9aa3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe4a06957d92d9baf8110407e30e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f92e03211a74aa74ff1707a47ac7ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02120c5f129af45d8fbf7ca9fb13b455287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704734149df14e32f24dfddd218ebb0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f8494c99ee0ed4481e277ace9eae0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae548ede17e4484f6f6765ee1c78a944290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decb48dd84adeb0e539e210f1b06288291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7c6328f1bd5c6391246d1ad84f957292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247407fa0404a3f2323b761350075c9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a43685f10d71449b34691c6025d815294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca79423d2d30b5f533953622171fe43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa78a8e3a19a86e28898f1242a2c276296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d8b7b91eb788c469d17845a530403297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396532ab4f99b51226fce131b48c6fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f073bf623ccdb6645399e1829ea38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c57d3d25431e6951f8e09c1a1316f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cae0edbfa577087841836d2803638d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06402ddcb7925c764e8b1d548e42bd8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b595ff4396ff46de1bd3a2e3532363303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9747f1cca493a0fbcf38bb790ac76304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59f81e5d68013ac413d495eadc3f8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577ac7423267f8779e272b0c6017b8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363179a08aeec1ee22127af605e4f9a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421a48198d79c071eafa6924a8a666f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5150c20858b2d87d0efbf7329ef82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a628744bfbd6e6c3deef97eba2fcd72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fea8ba70a868ae371037eb2b10dbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e40dd9d7d5f72c4dbf05c1247b9337312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d283ffa4a7e69c6045e46ba046137313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f5c639f2a4595c6b64ea016cc6b95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909af44491beeea96d78bcd60400c73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688517601ed444d4f077702825d7fcf3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bd9bddd0cb1cea9b863c1d87ff0c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cd8589a7ab03c71de3d24a6c23d96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4418a138ec4ab96f20605901c66815319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fbb0475a8087511c34a4c864ec31f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf2659d5ff1be0ed6b647b6f91fb3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e36fed0381cd43862f41c7272203d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bba507bd36f7897450b0446c5892f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769f74d7b6469325e3f681afa8c3e51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313d565d9068a6fdbf83096a8ee81e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b421c1ebc7552d11c449ae18f281da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e879592dd65f0935ccdcc288cd167a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8852a2c7fa7b30b1a29b0ce81e16ecb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf7aa985bcbd639b1c332f7443fa7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab06fc34b1830659bd934c0e663ed0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b949a5f08c91d3991d5c29a6d074331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8accc3a6a09cff66f95b04dfcf7bec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d04f282b5b7f4af719be6c88b21f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d67dbc32fd1d693b4cf14c36a87c61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aba3d7690fcead92356a8188c1f986335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5575c6d2dde0debb7a105a2154a6809336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc64af8047cfdd261fc4ab77977ba0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd7eb325a5c4b96d5b83aaad6f9314338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48015810460f3ad25b1b02ed9a93d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303c18c28d6361f5caec2b7ef00c747340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f52964dbd9b903ed5c48efd321e58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950877ae641c267ef1bfcfc0cead9e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51413cbb544fcada12fc5695812c5e1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0efd6369b9d9f8c6ba26251939987344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710a33aa88d8171567208088ac86127345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c10866fca4697db7f05de3a30ee0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289859df1b7ad4ab390001eeb0ec78e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd476112f178610d2f0ccebba48bafe8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f4900dd815a1bdfff27bb9b94f153349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461a2fbe799ca0ea8cf0ada33f7ed9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61fbce280596c636ed469c8c238d07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f556a8152f6b31d3144a7154601a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b18b84c888ce6bc7c74ad443247fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1192e45ed60c1503129dceceef307354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc43ee1866b20d79c6b120c7a2e2e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316fca7de08afaf660aa7d1e2b5055f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d116a5efaf034ce33d670076e8a2fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438237a5add25e96a50032dff628197358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c875095ab91c1e672616a9f0e5f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe783aac80e49ba68552f9054e0ec4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e386c1b2fd1b20643382659bba533c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d127c880e3da47ad0ea1eb00af8d6b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893eb2bc25e87dcf936441f6537faa2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3016ad4a82ce5b91a4b292c175745364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b2e9113bdb63108d25f6a53e687d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46879cb5dc43295b39d06c7069040366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bef991bbaab3bf9236c0d10cb7e74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9215022fdb02a8d732a165564d153f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a80f5a69d21c33dc982cefb893d7d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c476c6ee90c7d13dd03308e7f85f09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdaa5b84a0e8bc151feca116925683371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6207f8f3dbec4604beb9ed4f1b7de0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030310169096266397af486ad2fa880373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ad4e251c41ed337a0497613fa6b91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f675dccf92f3649d2a838003cf31d40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba351af922b7b548c3ffb6fcb32ad24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006aa0b842350ca0a91494f2603930377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f216948ec85ec5696636b95beb1b15c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c506a5dec83d1f72c2609623f1ecef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684baa4eeafe34c50f3c1eba83c9dda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999502cdc8a7a4bc3928beaacd93777381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2271e8e287f2300b2c515919e04c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd93287bce58304f50a09f54f07db1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11607f09729122dd1a8cda9136e0bdb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734c1ff28045cf3dcb91795722d4420385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c3472c1c35e4541d227aecfb1ac37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbca120f8789de6a7147aea6db9766387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea27967c291dd0afa61efa710aa805388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef124682121c413481d81cb3726de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f065add689b091e86a950a1b31ebd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396fa99293a1984fcb6a9af1fad6564391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7043d67e528f738116e45ada3640392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc774486edfa7b5c043da7749d9a9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb4880905d4beb76806da6aa10ecfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa8809681c493ab2c245070dc9ac54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc57494ec093d0f0782b3e7a0f27e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8497511645f9df6c2feb595a5239b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161b14509fd1a05f014c6942420fc1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aedb0282171c6d1ba942fc1ce5be18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b0d448016188593898bdbf52dfb7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb54419de7407c11eabe142b00df89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f963beb65aed4e541c1f1e0ea92e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ba41168f55781841a67269b2216e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d215b7913347c012d28ff4c0c8ab505404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a43ac801ebf586e5305cfcb93608c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120150b085aaa1160fa224d910f9d541406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281ab016c074f196fe79ff68714173c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5725f0ec1129bed9f6eae1820fa8e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09d135d201a7f3f8119289e4b62c37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd7e04767ce8b4582a3bf0e4c60d60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ca39b78cf608535eee80591af868411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22a65bf9ed50684c0bd1ceb54087fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd54fdbf8757ef584b7968ba9560fc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0514e0150d4cb4e009612d5941706d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a644d3c34e646d8b7b44441e405bfa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065477942cded707a79722a14e92f97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e781b43fbe174f6691168482ef3d11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3efe4f14bca2a7835318bf5e85b6e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3a18bc68c5825dc5c13776ecc1315419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97513b52fd8b097c6638881c7048003c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc851798b1e2321cb41665bab0c166421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18148141dd549bf1fa483b8b139707e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626953ecf23a0a058e7cd87f5f65bf03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ee7c704af12a09ee44febc969d545424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08640e13def7ec6606af8dc86e5aaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4a1cd00805b06b3e5670b28908b50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca59fdaa5d10913fab1eac051b7422427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a569661d8519b4fbc5db3455fbca64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a88e50c01d5f899340c7ca1b48a17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2318a0e2b57833fd0ee3983eefcd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f867d0ad69c0168fc3aa96a6910d6b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a94e24326f6137097d1ebc8580edb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd5e353cc9e4e9a686d706dbad02ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cb0c8f1cd2703e475a0a75c15fe3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d3371f3dce7a6c9d61fa5c2d29be0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf830f63c8ed52015a3229892dbdafd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053fc0804df7ec6cdfa6ee809279618437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb229e10da0176e5e5dda70e1aa26836438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5299491935fcce140865069a836b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166c7c39a867a190f01eccd317f66cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82000717b2b3dfec6de211a23b091a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f3d61934659a69c3cdb4da3ddef67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb07e4f2199e6da3319a73b4f325a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d942a179252e5301acea8fd413f0e77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2003e0832ff211c6d4fa6230bed36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16586a18fc768ca86cd48ccaf5dea789446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18e3463117d0aab808f921b396c272447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7c9d1325de9fa257ad04fab26673b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc719a02067a51c87fff618ce5164435449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad941bd6b238855e5a865e4d337f4ae5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0406b048a35a4412f48837047ab9c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7ca8bba74e160b4bc40ae303b9cf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0faa1ba15b4983d08ac4a1b08fd7d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756afb9dfed6bb0dc1729ce64fe06608454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460039daba1d5ce3cab753d09199881455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecd99cc6626ccef48e409e7e0a0360456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98784ebffbb92318572c087fc17c5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f449baab5a94e0723ceef7f104aeb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc10a99fedd427fdb0e6772c02407c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece2a78e3a0aef52f1eeefa291b1a6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf25280508fa0f07c29e4bd4fcb05c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee531cb96484500a6d78cd0db11e6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ad327f1b4cd5ef1d3560b886283f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad0ccbdaae8c6a17cb377076b3132464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b55e7aa6058399c343aa265b8ee40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcec71f60f5080ff580ce8aef4e3a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c25f8d57fcfb2f7f107d0c6d84479a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42583413e31a153572fce8ed47d522468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1901a9b2aba66fde2714fa34246565a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629658beb198012d7848670da3f8197470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3df5dd7c2ebe2deff0754e56e661e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f7e8c9220a7f034559799ec556f36472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46affc95baf4a79737e8200efc1caf77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ae4ced1228059caa59866772cf85d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fecdd5359d5060132e3e6c6ad92589475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f04f6cf03f860ac5dd40c2856d19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ef240ec1f6b34b02e8670f5fa905a477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>