--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d2b479e854fb0a9650100cba92fea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1df1d5bbcfd744d54e36b09cce4b642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76abf5b9d57ea1d76104512179d791c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3722c4e2297b8cfa42072c0f6c26984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e8af28f538ed3ddcbb64bb746b2d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3131cb6796bd03de4ee224bbe496d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bb725e367dfc8f421d9f3bcaff1887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc4cf95dcb6029a8cf0376e148cb758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28d34120dbb7c9cedf40da10bcd68d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dde6d2149726a8eb52ad3111cdd09310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611babb1aa823afa94386032414443fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5af99ef170de0e610b30e7b4aebc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddff87832242226de00fe4a4089ebf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719daec9467ff6611ea3e5b1a9a2bd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91533bfc1161266fa72de1ba136c09815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bebaa6759a426a8b8594456583570216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e762fe022844fe585c2b2df01e6ba2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c7aee45b1f285d050e20fccd783fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fff440826d1cf35ba3615cd441b4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfad24a292d822d81436d2b870670e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6f2823bd565fdaaeb5a2d9ae3f66221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e5c28aa729735cfedc1a0c8c66b8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e76680ee50d3619938eef5c8b7e0b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df5b12628b0ca3c28f818f3fdfec5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d04b09f8557ba1cf90629441fdaa0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2bd7bcec7d2e032fd86bbbcb1f90d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008fc89a35f42277707b779678c4b2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672c1bead174db60c6680df25b2297428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2f571b840e539af2fc2f3c8956d3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ff266fd41a2156b42fdea39b7577c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1de2023d3c0aeaa013b4b3ddad4e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886aadd1524d61a03cf073fd0e1180032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359c43ab64aa06ff9429dbefbc5c33233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f2e58051025c4dd4f76da3ae147c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e84a362ebacccb44e40ef4c8bcee535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9d5cf1e7edeeb20cf8f2e7eebe48636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f069dc8a6f7f1449424ec3d7f1a19a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d84f45833596aeb7fdfb177797c38d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76facf0df51bd1057745b8e85f7b34c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6644f4875ea496613a2d7919a2f8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812d9b513228db53d752477289f510541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedc6e61422a8aaec4f4408142ed72b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00db5a914acc18ab8958d99436e74db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5a6e557fcd6a00f8f5486a2e1926e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35df00868fc61a76c34dfbab6a7ca645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b705a6f9cd85991b8e4487e8e7d2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8e7311ab03a579a60e9aaaee4768247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb6de347fbc10ea523b65526a668b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecfd03f6083e4de2008e0725e766c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086144d527ec620011006fa6f0a776950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b6a80f54e67f47ac97edb896e1f5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13563c09c57b8243a23eb5494226ad152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1abb6cbe6d2717defb0ec0f5d7fc9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dbf5ae21383e9515eeea6f069c90154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cdd6d58ee929319168ded8c4ac16b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1eae5395b501a0431857f3182b2f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485a4a712ad74b52644fa5e2bc2115c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d10bf479fef9ef3b74cfed8ef961f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f0fbabdb540e704516b4b39af453d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bcc2e9745923c2046695f1ae8eac960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069545d007be059ecc90ad9e32a9a7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1af7058b67eaf9ba9a70ec130e915162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9a24b85d3314fa305ab0c41360f1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d259b4bc92c05440195f7099194d4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1259a8efbf1d3a28ba2493eec5f3eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977302a8b82c9eff7b42840f237c35666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f8db9a2d51a0bf6022d08e42dd8ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18927bd9bfa5eb3b331cbd91190d59168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2e01636517a22ace9fc0d5f6a9e3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956678824c63f770634a9e56f78ca52970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77ecc5e0864cea39159aa739211b1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123e45a0614578aca81c40d948b9ecd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc499777242d15b1442cb90f86ea3cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a0fe2d0b8c3e0bbfacafb2d9af4e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd777b01d85b58397024a780f64d004a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1160b7fe113e3b48c2230dc30454e2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674ec66da06ef0390da0a539602913377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8cf4ed5ca37d3688b4f689277e25678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674e0b27bda70ed2882b6ea1cd2ef2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61123cdfb9dfeb2ad5a85bf000000f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16195e715192db70cb971c34c53fd6f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe154d5272869e5fad009daff61279a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb386e61c534415c116db8cd0c9cede83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de47af83451500c7eeb582078e8d93384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da361c1d2060c798971f1db44a02f94e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c09b7678705782aac38266de4debc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a6ffdb532dadb451b41bfae7ba54e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d824ba56595db48c21b288cc7d9f2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510af2baf6869203d48b3b707201ccf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009f47b1157cf4cb7a834b0181068390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7faf3b2f174716924ccc9100d6000c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e9be88b160aa2502f6c4532afb7f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e12d2a943c090b7719905ab2b27ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a1f209b8dce6d35dd49437ff726b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004c981cf8a55968ca4550398371fde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd16f7808a0d470ebe74ec8feca13096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b7a10bddfa1a88281acf66c6de16397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada16a49d19994f301aa1304a537a76498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f65dfabd9e6052c0d54e14a6abda0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a20ce1f3f9d3c16fe94915c88e252100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a7f83d592639803e23282bcd4c83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd20de7311c1b7d372db02bd0b3bde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf92f095788be8e5ea8725f7be5d7ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae7522c70835287dd582fbbe6ce4f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e68203f9263e5d163f419ebf219597105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3083b3c1be131a6aca2fff9a8a504b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0b51d91585e7a2f1490f09c56d3b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e556a7affead5a91f844a340bb16b14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fc52397dab86d6afbf0367b1671d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16977350f8ef489de027ed2c2893abcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e1dde704207b6ecdec3ba45d4c0eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2665f864758c1a901a276ed3193b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59577a408ba28d7a60f15bc4cae661db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b2b0336a4b08d3d9e7d140e005f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0259f16e05d6fe9f329abcdfc0743a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab6c791d7f5943552d0682d37dc4d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255849a036c0e2126991da6886155bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569b5bc52dc0e8a742f90f78ee9f3c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289fb974e413b0b7c62faf336c4609b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfddb26cfdd6347ea16d8131b6109dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805e7ecc3ffef5ef7aee1e6229be4b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d530857746d22dcb6792ce2808857f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb94a330e8c8b825ba3a47ac2f284123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd2b20f5c8234fea69c95c1c540aa9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f655061675cc361263beeeac46e845125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f440373f822d3e77b64f854dbd48b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d8915112da377cec28d63a4906c2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cf9e1c8776d56d0bbfd36d9a3c747128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc3286a0039ca4ebc5e13f1cbb8165129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080a42f5d8941dfb85c3cf7c1d280eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2840debef3dcb5992aeb57ffdfc59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe5398650b37d3b48431685bbab8c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f4d2566249f0574e4ecfaea8b6ede133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa232334999445c5dc96554cd304b71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376a679f9fa1bc3962db0590667179c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8821e560b75374c3a7c9186fa0870136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e093fb3a88c354a4b0ad5ab13b5786137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8befba36a0039b48843460266034481138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd9f3d98ce2653e07d47e0612059f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ba904cd214b2a9b13ab07ee44dfbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f35c7aeac9c3a06e3b1cf24bd4b418141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5219916eb7e0c5abd6463668cc1a69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5646dd8546691a1d5e7093fe27c45143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7574468dab8679fd8e2273f76d351b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b42d409f78e0eb39ecc874da842d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab136e6e75dbae60ca8030f85b1bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f746046b5dc0ed21e8d3850e805267147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ba18bc9cb8cdf3f736d32fa5f7e00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe55631f9049e279a2c16d6cbb164b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936cc1be5510413b87c97db070f2bf3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b53d38d8b1578c2a13ade07429f85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad25c0ed3f3373628c66eef3b89397152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33c88a61543ef418b829b2423aae90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412e5ef9988580537e14cad4953a637154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a29b2d787cd279811f17b47b263652155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b334e14670d9e5eaeecded4f6f7ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51280495593a83fc761e38e5b4741e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb886c17ec4e3d769717360f827ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de28b3518c1310fc514fa3684276d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faed347f926e374b5bc22db3a00080160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4639bc4831b6bc0688efab766dbf7be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad771623620189e8ac97a31fb8df522162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d68bf3629eb0b701b1dc00c1e155d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426cfc1cc37b22c29e1ebb7eb8174bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29dd2f65ba388f6684957a72928c1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e033ecb03a00daf0be53625e61eae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a180b50b4fdb89abd2dcddb2073c27f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25610f4810b02309e118b5cf3d018945168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6901c570c40689c7c7f36848b50f4a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8626edbc4e2b46ef758d2f0cd03532170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec21e1fd1506edd16c1df1d14b1baa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e037ebb72710313a99b445ea186514172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee816c891af79d2f4b089b1bbc763b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8db2ddbb1fc245ccb19940a128d030174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47711082db0d97ed3eb4b376bfa0ace175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775e2800797b9625a9b5fc190da5049176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eb90419a80fb8f5d9b75e47f4e659177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b2d33c63fdbabc288cab98225e07b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c467e4b67759f8950783deb3c5764d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df952f2a01fd076887563462d470bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4a5c006c0a2d6c5e2712708d353f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770db99f5e021fb086a3cb8af480331182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291135de4234cccb030a65074666285183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16266e72015f1e1d29fc2fee7e0253184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c7962734dff8d79150ce22ffeeed2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92a548bd4f49542cbcd94b734f6a24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da9dfaced233d061effb70b5108702187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3982b9e8b1dcb015a2af8055d5ab526188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c82368c9c3a42263faed338958775e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76f0b707b7bf3f7ec254edff78790d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7befa7de925ddcdebc935e6697dde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae94701c9e1820d0bf8399b00f3b70192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ac6f511cd83962a3888c6c947a178193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117eecc23515e33ce9f623d047fa1c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bbf851ef3bed8583e6354b334e252195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf142dac82595e9ebba11060962b3df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d7fdb162b460ae19731b8b9f60ea9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299eda94a0fba3998728abf6b046775198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040792053045925f31953fc3b6ff860199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff127bba77e1bd4f63ff5bbdd95931200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa954b4c9c91ae2e13fe7ffa8331f52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ae54e4069d764c6379fd8e0a417c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8ee744f564c3c8dd1e7d0acf28fdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594d3197ff233d483f86aba635fb3da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619c8367fbc43e33cda049b09ba3e4f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23879df906a06e3f550a6db40eb49090206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c031bf07cdb16d94fc17821b033aea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c9c2e2b8589d05a74b65024016cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace81977c998fa69955ca9d13ae03d29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204ccac3b415f3ab339cfbf54bbc718210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877172fd38a6a5dc20fc3fc0c72dec3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f743628ba21d7b887e86b8260ab83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0dc6a23f9fcef4427db44b27d82a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120074439e47063a993c8acf0893d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806562742e87ff994661f4496c83450215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaa4af5656d8121e29896acd8b9b69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934570c30ad6da500eee6bf25cef107f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671e66b5c78e5418f4c99a963578b4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f464a5afeae6e49feb386f95a7d5f2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e5afd5307b9d5a2903ae2e8739fa3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6ab89afd74638614b10af54dc07f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dbd8f0b80acc26d3436b9ddc730ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5d78e0b4be3b0723003e62dfdbb4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9a56227134c4637e7e2fc6a745be2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d8e11558a029cbc68407d0eda78a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a5b6f896d54cf6652496f8e46946226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5d5032f708623f8cafe8fb32ddd78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42afa973618c65c1f707c3f5fb74fff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2d41e37fefb7f548043287873954b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117464fd26dbf81f115c31a823b35c2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9844b957e6c6ef14e456f1b7f06b09c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d3683574b529ff55e38c69141ed7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daccd11774a8504e4f13ad446a4e582233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c751536329ec3ac15e7d33c4ce65a88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c14e6424c2d17d48be3d02ed082af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13e9d23cba4073c9e45fc112a0d3e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81e9614557bb314cc205fa03e27cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cf15f0505ae251d29777c77a99d4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762b25a976f0edf833085b5496568b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa10da66191d6ab22d561cee784b634240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8739d4b84a5c226a3eba76eb2de7a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d071fc1386ba09a0cd94db6b0c2d67a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9424ffed26b9413ee58bc00a85a3d5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3e4272eacc808340c4fda931d14f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0baf4e3ce6261cb4b271081fec49245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b31f63b3a37d522b3f8a47c7abb85a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec9ef4cb4738403f6a9c52fb62f63e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27cd06aeacb17018bf66811dd9c83d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6e3eba2e083730a0c057970198937249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2e0d93c4f82c976994dee1d74d179250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd01dc98accab0f6f469df0f83c26a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40b57576cf02d2b6e3847d81866cba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d2e7a5c7fbf0cf819a62e2357a24b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7783cdf29960bf2de45bdbc99469860254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb99064bfaaeef3b19c1ede26f2c46f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477751c2b09d911cc4d9b5c3b3584716256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620216713602208e2060caed7f27066257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b87e0c8b4d7df0a6ec341db96b87d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eb819c2db4a38ba627a6df2a26f46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6ab6c1f03c47720bff4657beb4e6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898556f5d65519fc285015c463bb1d9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa84a15b20128d66ca7f4d6df8f6c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82178df20b75ebcc2ec88b16bc8855dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082143267f2166b537dcba9d57ac9f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67f8f5ee18bd8743754bec13670446265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dbaece2a58a44569c199640b856fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96e4cb1279cdb911bc5bd30ae3f18e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752768cceb8d33b16be02e55ba4378c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7b932c815458475b41c5799fc65a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb8847c91a31885c089dffc675858d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f879e30a71c72d450ac2ba613f403b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53494ca3502dc849bb897499c30046272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea62ca8d5f1fbc38319fa73dda44f01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e2ae9f8ba993f34e4ee254e5f3e01274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588a2e73f2254c34a60e36115ad8592275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8753243b69d779b95063d98e50a239d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e0b3088d818d1b46c9e488db12c59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5e493063f8c3b3ba5421a2893b729278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace397be8f95a9bd78b440740bb1cca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903989022cf32a39d98b285139e9e02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd30dd6758de6bdea8a04a5f0f98dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d6faf6cfd68f159fda6d7430af4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cb7023fe4954a5f4055732109b394283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52859556a2cf82ebf5fcf5abe0da6ecb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b0be078d9dbe1fdf5d4159c121be2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560bb929217ee8aa45d8a88ac8d02e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786287f993b32f489a29c31e1ff99365287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796c8419dbff7ca5c4c9c937baad25c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3cc97bf3d81ccb477ebd0b2f7714e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46791c061186e1e7e091564f3bffa0b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff0dc62e444abf8333616764a802be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bf5d22db00c909af8585042bf1eb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dbc887a9bfcb767cfa37311446e96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d4573b13cdc7a1efe435c5caff81b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c322b4753034a6c5520528d321dc8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7258e209cadf13e35fc9b1d105817e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fb0ccd1e1e338fed63faa6df99aaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47884cc608b41fe24affa8e0fc9ef240298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b359f9f472ea8aa92d65f1d268b0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afb6a6b72b4d73d161836fd6eecaec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79840b455d032507acbae36bb44559a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de72968ecdfa4356371cbbe0dc471b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd1b2b361fb8f9fc9530fcb100f70a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6ce3c7c9ca29bfaf1d029ba535116304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e811a20b522eb1c8ab4325c4e545740305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcefcec66d8c254ba2c8a33b8e882a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf4c420de11eff4c10b9beb9241d29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769cb0a1133e18e28d9aeff8c925f27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ecd89d41a0634125fe42208907fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f90e0b7b679e1d8233610a0a23d195310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a1c753060f26ab145f99b374f4b0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59995f4960026b728498acf6820de7ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd9acab42a5a66c0e2a95593cb5f17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cdb1cd71c7ddde2e622bd07bedaea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d90546804e535532d94e52d180338315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90854551c5e4476e3dc4fbd5ac73c99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15b063457b03a18b59bb76f7aa458b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872a62961c6a406a99f9655f0a8f974318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff81f6e8ff4d56e803d21a7f9a90b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957aaa2610a0640bacbe69bf88f469b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3157e2a11f9c9ad7c9f7b4d055652321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c8ed502764b12c05922090f84956322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f13f61eb0c477b05b9d058168517b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf43beaed9ddee06901c5a86cea6c64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d44625d5d7add88653c97b271077325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f88ac9deed24038671bc3b538a2a69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3f06b63ed12ad1774200d688d9d38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792628057264915d7074be440f0ee985328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89003ee0a4016723e2ba8ab32e373a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb81562c429bcd659e030fce4853864330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077869e5a8077a20fac685ef766d4e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb834489bcdeecdd4ba1335219915f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1434256f3328774ca3ea21ba9c3df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ac4e78c4c7e52eebb8f2a5df1a8df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bfcd73d569e9733cb2fcdad1e6b2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cef4fadc71990ad1a899eacf090d8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c662848e4c9267fd2056c8f1161324a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63e98f7d197f8e9b1ef212aace66dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362745e41c928426c0fd9c10c245bb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b493d9669f180a3c3481d84550e32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d06f76c0c4464507284d0774ae7ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36989e2814299ea525e99459944190342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421374898ea6a9f5d5ae8dc7c312a57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da731a1d6c0628ddf561cee8932038ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c6fcfc57cc53d9ba77a0f69f95a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16a6dfe73172b05e1ab473478a44e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5f1ad13a0bf91c1cf1bdf528a44be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97092080ce5c4806bfaae2240e18fb2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba30f1f12c098b4281b164adfa349d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390acb48f6e6aac4f9b06bf7a16e6896350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d1c1854aac5e0d1d5478c353ee0fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cdc786f96c67fecccded3ed9e78ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd74f5fb01599d8e2350251f5af61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f0556be218207ae9507e114e1f4db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b2ab63dc84dd13c3037c136a4f3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536250c923825af393fea1d5a422de5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34505a542e8158a982ce782c1bde3cbd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2feb8014121e4ee7e8817738b61bf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fc98aed5904bb4ec79e0f7769ff39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeeb49e89c8c9529a1e200cc19382c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072fb460e71fcec317bd1772cd08121361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67675667fd3d4eb473c996057e6a0544362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af1cfaf6084175c4ea22dfb7ce0656363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897e6b503dd2f676af034d5dbf4db94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9186e9108b757f9874b94edc1b14d81365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cd67f9ee161de2a8a2949d4e3bedd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337a0da281190c5f296a65135442da9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d96bc83e4613533de9e0cec36a0ef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f02ac73a9b1b8658d0ea49cb5a2a1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e2c13aebee71625c0ef3c04f601f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cee43b95f9de2ed7eb52c5d7db08e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6be3df3efa364010fbaf107073d6e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7099f1cde1f0422a121c74241245493373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77153fa02d6be2f728abb23a758a74c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442ba854d86dd003eec759fcb614cd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb567c1478bc7d012841ded97700d21e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c79071bf219dacae59891d5c07564377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73772fb7b516d85daf36a6dc781a62cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe92d453925778e49f69b3ebfdfdf12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c0472dc7c0c70b9708e1289a52f20380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da463cd79db92e14e5e81e09a4b97a08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d711350c45d61038cc79fd71cd9f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeb9d916cd844873ecf31367f65a41383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfedd0c14ac164d7520338c73837c9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffba3e3ecdf188bb58776aabf2ccd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74841d66eeaf9bcfe2ffcbcb44aad7d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c0af8bec1433b263bd955a0fcfc71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335275fc913438c22799021168268cf7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c11517faad4e7980ccef0072c98f47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c889b93f8e8d46c128bc8f54202dcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddb36cf5d54ae1a665b9fd850dbdb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d4a0dd9a051c9365cfa796a902be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376cef1f1d4683e3cb9dd1ffeae45dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49501ebcc7a3eb9da0c966e763a7ae63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e29040c781df7df909fba856577f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e063c37ebbdac3320df6bec4240e83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ea5edb57efe6b2fb6b0a81d3c2e08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6321f354a030cfd02d05a1b8560e038398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69596ecff43a6ed8be7536b472c786399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd7cc6c197d1bc79c19124279550d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865748886c8767925ef49561064a20c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba7c28207f5fc9db02919ac74846d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e036f213f96b556a3d44d0e67cf01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0055a0dd2bd57c51f2c583e2b0e74404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd85ee1d0cd7bb32061b7670a69c97b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200fd9a53ecb60c27262f6ee07591d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750ebd388b95be38a6bc327dc10e0fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88acaa31f4468c3e22f0b57151c63e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dba9c430340cc33a4545f512c5af03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a34a26ad359c13f66d4d829aee4a65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff37a4a887b1824cc6e2d246b2fbf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e1acf6470167bc42a5b35663e017f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1282665f4c81c79c198a1e54dad5d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d849d6a6e89d620af57a731f86c02e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d144c3f2a6bef9f6303ee9b1e957e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef77e533982379bbb88859bb03f939416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6bd6113cc45e1ff798223af079383417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd355f3b0bd4b001effc8b0561cb25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da112984af4fef4f5c69ee1e5db1dcf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaed670b07616b4ae7fc01c2bc7219e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde9b95fd4593cc5c8fc4c2a201bc1a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae2879b4767dafc4e6f6901318af3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b3b735d844a6678964a98de586679423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4561c598394c0eb65c069cb74e616424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85c81818838b6691c82999c787f3f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991003d5685ada3ec0fe449d4f91e5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e02190205a01002244d31b60300c1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3722b94988751ab763272ae4ff8880c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832581fcdad957d015f624fb48b37e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d3d901305a54457387d26ac1d7f24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69b497f6851c1d5dfee87f27cbf14c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8067ed86da82ec670fa550c61f63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b424651718006f2f6af8349ef164261433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08948971e7c7639e25ee12853a1f71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8406f3f4ea8b897c9aa58479a68aaa9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b5f0b6233570f367197aa1d6c5453436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b630165b92368fb19eb3a31ed44dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba3541be098e6c923fad1d2a22e45f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea3d956c770761937dc479bcfdde65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ff2aa77c664e0330c5207b16c6186440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480023bd60d7bece196d7dfa04fd5da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab837f86c24d0bf013a25f27f2c4c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cf57b5659b476d6938b83229e4c5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d4af30600c742a4fa5978dbc3ba50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aff8c1f50e223978ce834342b7721445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1841c2db1d54be232daa866f765d292446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a354ae32cb63787b7659ec10dc132447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc160fb2a998ab2f2b5d1e50aa558eaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31657340c93cf6803197340329aefa43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b80b44494b480229412fe340c8fc3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15e95fee1179f69292e5c6897ad106451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cc7aa72e2715974fbc77e3a4a61f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f2ea2c622909d9e93de0772a38bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9652fd6057adee1e7147e8f1140fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd2c4bf300b7cf3bdacacbaa76a56d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f900383a631226fa3eebbc8622c27456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a649d1335d47eadb68aeaa3b520fe7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b67c226fea8dfa72d18c049d84836458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5475ba19301d0ba2f9ffdefcfa4d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674f71597f922061e436bcb9443ee4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b628095aa4c7bfc4309e7da524481fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564ca075e72c551e4045be778fe0b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74394a059f7edf2f55efb272fe6b21ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309f999e29fdac9b48a2a924f8d9759464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe211ee844702eebd39a98815be5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cfad82fa25399b9220e60abd7bbba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60a6695382be159a8ed77276154d51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d285c8182df4934d334bbe6b244faa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b233da1f49ec6253ab9a231c5bfde9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9677e644420ac96bec46e4458ad3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e005da2b4b35bb9bc476082ebcc6101471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d72143a1f8a17b72018631f7baeb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0ae1b4f22f3cf9c557e616cc5eb3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a822ae74ebf2b82a201bd42ed5d032474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405ba8224e5aae22a05c457bf1e1e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8f56eafbff6b2f5ba1791967a6411476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003b5308bb32129db73eecdbbf1d826477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0abde47fd32bf109e211cfd501e32f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf93ffa985c3d39204c52de2b1a8607479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58814ec599ce334d4204b338272e839e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b304e6cb87e10794923de9c0c60c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d048651f68f0b1b4f393ea24b726f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a54a85cb0b08536a4c5921aabd597483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c7faff49ea469d7abef96db5ee50f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e205a3439027e4d65cb08b6be11b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e80f89d38f1e7b290745870006e647486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adffe682d2d126ce2313ba104a70e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f66a2c0d2e03cfb472fa49199590f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee20eeb05fe3b60322127612ad79992489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f11aecc00ec95f373c1388a4137f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c71770f7f073df304e14f22cef0762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c03fe2586da406dec82d5db18523c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9562ab9891cbaccb52550a1aa58fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86b7812c5741a64f35f960b62c5f185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f2bfca1fb46e9e5f28663e994521b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7212e9a7956fc05645c686e8b8da167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3666ca33811753866c75106001512118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e0293f27b3625a0239df9b945c7019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5873d681f97a3c662b3d8fc80a4f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c488f98e79374c8f2967d09fb78e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d6cee8137ccee1721c65578d2146e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94021b19f48c05a606763c7095e209213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1a258116223adddeeb3d823693e9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6e1527bf60ac30bee0829f7e37cbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f5b2b4af9f167f3a058d792f6874d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa819384b0660253f70bd25ae171e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fcfd5fda8e3900c127676b24e2bcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c968eccc30d2343b45ec4f2ee9a5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff7fd494871ccd16bdee9886d12d4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfca7e3e03830c1996be285558f941321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450aed430552f4c6bee3b63f571e44f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98f39fcb21d5abcc4149dcb67ee6a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b6ec107055655ce5193c395392ade24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886bcb4b463090298e965c555d9f19625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6def26142c5f4b18b7081ec9c68cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05fe7691d81dac4a203ba3777396c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90249ac13d94644bcf5c76e31875a4dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca569c1d11d5970ba526e5eeb6364929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120acd89f731a84e0674487371c2f8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2cdc1f9bcf151a7a4b1e2509055c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0586b5fb7f40493c3ad22dc3ff6a8e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca46a7b32e3fdfa4e594134140ff7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437e0e1da20d4781da1a86378be649b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c65951c54093e68baeedd86dfc7de535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc50afe8198b3411544d0bbf1d1aee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68cf318c36e4ad387eb244d20d246437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65026e9ef439d3de6d72dc6446a0f3a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7b31df73f1face9159a6361b137739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627ea39a899718fe3dcb45a28056ff540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8582e611f5ee56789dd89e416ede0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fcd497845996977a0245e523f0dd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff1b6c9334e07820fc7cff7ebebe2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df2e6d9f62031d663adcc3b875a30644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e87c4f7692cbb8b29054d7cc0da2b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d8c153e147df90b8ebbd8ad22d24b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd260c144d7ef69c43aa083f79c973847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f4aa4ab32fbe7204ccc4d74dc713648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c5db6055c92905dca1952687a46af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31132ca13c3ff01ac084c12ef3b8904950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6493453cf1bd923f76dafa6587514251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45920659b85fb0c933c195fa121997eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32bbdddc43b02ccd328ce1ba83604253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d392d63044a546e70f5b957e0658154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d5b4d26433a9250d16796e8b9995655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc57b408effc828c4c14396c162f6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311f4685567115dfdaf8959c41ce5a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbe3f96e05fdd0976f19a9d190535d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1adee5d53b4b97c527889d3299c4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9551e4fc3d518ab93da0a7f25ee78e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072d28dc2677e4135b40ec11e3e805261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896586458a0a9a2c396d108b282d92a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573216a93247179d1872a72dd5b5c7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0988b827cfff81f4d82bccaf8a02b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209535885125a60dc2fdd029d9a1b0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff88f793c2d09b65e6751bfdc690566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014af2b2350d2b47a72e9d83572664b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87a5d5bce33eb0f6538e7f14c93be168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72894f02b21bb07460580d05c15db65169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c76fa05a5461e4c93ac7098066bb1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a5f65fe3fe96ba46d80bd03ced26071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7d725a9055b71f6a34abefcca94bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7a287b2acb61c5acdfdac1bec96d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de12f121a257461bcf3aa082ad8c6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdb668d76412fe2c7203f5df282c9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0810c76027a1b858b43976538360d4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accb4c35e4117ec38ead1dd3322b22b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73461ceb16a59f3eaffc76c64fe267fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c97b9d3750895012d39585b994606a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8df20819c5ddec05752b518b84231480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c45c51a135dece38dc80fc5ea55f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d094a95037d5a2ccd2c2debabe0bed682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbeecaa6f1148d2f0c6ef0fc89a6d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558ef2f636c280f08e851f000300f4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e79fccd0f33c51d61b0b0d56d3c5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a766fe56ad99f10e28dd57784a267d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975e380f6ca6c53a3b9b94de84b79be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a003621df293a6d02e15d02f613c8c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916c8111035b2f06f5e12b444e5a0a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dacfc8d514918a59783824a9a6248c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233080049a915e22b09cf23cb8268d4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeff9d6efc5fdd376fb73eb542094c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab53b57b8ac1c56fbbd628231390e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10db28e0d76e3f3fea5c1326837ea794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273e86842ee28d66333ce9077c5221995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb27622cb330e1d2c10d5c7cf1375e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09bc492996f43915869d5da43e3a8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd4e2eee9ded27283defb0384504b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718f1dde8028fb4abda2ca7a5063cd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3ea752807956d4b967d362bfb8ee5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8368099ee1d073ea397e9f18c19fa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64777a1402162c7da42c0f66b1deda11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f5c7b76f2833fed5fb85366ce93ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d626494d142ba143af0ea29809c93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3073a8873948100e2d8a71bfad2cbac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879dcdf5ba76624eb526165777520e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ad8d23dc1c1d257b2169856a4f2fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b788290d32938c7dd37cb4499e3bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2d7028e65fff17b27b5222e46c9fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62984f011539fadd545738e82e33901110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8e7070bde2187c8e0cf4eb87c794111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6432c45351c5670534076a02da712112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc84e1de6d6aa2e4a81437528bfdca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e2718eab635abef63b395db6b7222114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6820100662e64534ed5eb1ff78795115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fcba5265a9d9288f844f64027b767116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f003e83cd67fa7a86e9e54f25e020117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873814cddfc0d443d46349cc1f94b3be118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1a0df96ad6f7e8fb023e5efa60f50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720e6b590ac6b0b04384e721c92258120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2220d347ea9c124231b2edc2987d6f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b174a643ae9b4055c3c709e673378122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2ca3aa914e2452b0385f2a6921bd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617d76117fe563c812248e72503f7d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80dba6c188366d4012a8c769cfc9f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240302a88257ea623b0ac7267869b06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b3c2866a259742c7e413b7e77fb06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378eaa6efc564df50a6a906612b8ce2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e20ac2513c0c86afae6be01838dfe0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd2294afe6825eb54264616efa78cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade32263c12828c79e69c2c9d2ca197b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403164605befa7c5a318b5ccf820582132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74962b2ebebb7f55cb26ac3ac4671d17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33e4c6e954dbc22abd79681d2c0487134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3bf8aeee6eebc552ec5bc8a7089e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb17ef22c4a086eeff860d7bed7fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27366a3f3bae48bcdd1a8c6fce4da934137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed84ddf16a41ec4ba301424feb4f07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11f0a50c46e019d75566d4097fb715139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d2295d9bb4cb789616ac55bc16d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd96b2128d74f1e73113f1b5fcf3d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01078561bcefd52faf7dae620d809099142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0268330fdb0f63773679bccee0650b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06a42c9b07f976393415746d2e1ad4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31e4549ce012b1bce1c67367438f69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6272543a41cdbd14fadb353c9a6d0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f8ddd5936f56d79c63270791096bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffd89d46392beff9fb8a1b8112f310148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aa5f11013f68455b28059def35e1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ea275881a700e95b10ea34ea22bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc1c52058b121640ae09ab41a0c764151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b112edcf3cb65dcd17c2b941255fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401e9cfdb13cfd973fe4629b70b2f17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76c5df6c70a8eef875c8e4af9755a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0409b29a380bfd417d02877879d5aac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e53b31b3fa1f7d46925daabfe33df9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f06451a134a6794db4301f45f53c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b224ca11a85e1f983b8f3aab5fbf6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20714850044bd82d6a33630cbe0247159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ef717e2b63cc7aac3cf27926f191a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc9d41749bdfac675beb332d45a679161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30055f6d0a1cc79de82a9747fbce7297162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8732c8e7fa98029c93e517357bdc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50dfa724c6b959b7e5c1a3a3efdb91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697229c2a02ec4d255e2ea5d4ff3b787165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec98f301d8f41c559a70323a264b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a0fdcaa6caf3da9ec4585526ee88c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1689680c914bb55b1c1ced92dac174168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f519d1533335cdc9e95caa2eb3406169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d807b66f1058a7987f10f835727b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab3165f07ed68d9b316c78d0a4d915171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caf1967b1bb2116a67e6b046a97e42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db40b7e030e78b6f825aa1bf07816f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d77f750b675f86f54dd05efeb3b1d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed423e0d4047b66d59d96d662c6ea1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc040a9226b9d8023a949f11178b7fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274ea04cb650fb93ddfe1966f911c4c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293bd320fbb8a3bf8d764555afaab9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c33d2e13f5643b9693e9d93bf8ad90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8baffa4558e87347cbb323860d963180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b77dc7f1bd745654c1513c6b7cd574181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7cdd4342d0596c26b62ef6c41fc46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9360d50e4b8ee6ca9280f7b6668b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebdb5106df25745540a790569f7f65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a520f5f10794c3bf2203a561323985185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca8962ebdcf65f515fcb7dda911f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09264948b6cf4152cf28b5a121249f21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdfca9ace9045a5f0cfd09099c825a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6129d6409a2bd3c6bef0871073d1b7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fec89eb0404229b95b128bdd8210da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87aba61de2938685f72ccfde5dfa722191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8928221ecd17cd26450ddec017e7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8523c1fa97bd6435fe1681b769c10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218332e35c4a3af82981198c9360ca34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e16cbdc3ebc1bb6128ee75774ea5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddaa73d7f2f00bd109845a589482c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d081af799d28e2a7884751d7e368ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e3ead1bb450be68916b2024abe73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23149d614833c14e17c5d3e73402c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8d58782fc19a3c2ea35a560593282200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5aa5af17e1897ee1c1da2f66bbfea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b7c9728aff7fd40cad3c74aa5d672202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82002ab27eaaa8bba036de9e6c03390203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1adde59016acfc70f229597296f5c3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1615cef23ddb28c467acfd95c3fda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163c741f66a2a988fd49a7bd5d5afef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85400a3e52ff61a0e3076098423a8d66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3361720c73f95fb9f6b17995f207c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f13b45e98b2743b36d820ac89d435f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcf72802836832c1a09c8f5cb93ce1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d847d96fdee9c29fde2ae4733fb07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975a250a354fa3a1ade498271431dfa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efd5c3692d0d708db3a2979ffc0300213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12967108a5568871e23295746c0077b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe39b63be506ce103ebd2482c024186215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac915528be6a930c195f0bce82664273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de72328c1a6f4880af240c3948a28ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8c204d3850c33a4c757a9bf747fa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbddd4f619a8c42277941d2ffaf4a2a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460164502980530bfe3087bfbd77e93d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a80ac242fd913a93f71090926c8234221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6068c70d69434668548f3c598e00d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f4a2894aaefdb88d0f0abdabcf47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836010556dc1d144ef93cb59e8a4ff4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60547d4ba47c8bb61d31dee434dbfeca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56575ab70f95b93d30f8928e77922a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c41ec7781534b4a669102555b7b4b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6b5b3d941d11058465455783f20e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bdb57212aca717c9669015cbcde10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41e1d4a7e5a22c3ad107b4cea98c73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f23623efb0691008d424e652bc8c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da908be6401019ec343b071541ac0423232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5db6a2731cc39ee0f76d55c6b9be0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd774951b856d3cb6cf23575c580ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0695f4a41e0244e08f80ad9086e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989b144cd7867a0b0e86a74a25e035236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b860e9a928b9db96cfd99216e8ebea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9fac32f6c21fbafc54b135a0431ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13a0bb1dc5ae55fe6deeb4ef128d8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52484d583e96a6aeac0377ca3bf710cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb2cba05a6781840cef039fd52973e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2e8cdee9a0bf5f44a6b656862014242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf3bcdedb61e5823efe7d12b8ea4b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf40cf89d8e5cfe8ab0e2e5910fd96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd43593f76931b42262a648a2798ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65515a8bbeb1c4106bcd98b092c48e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64f6d8a2f683ef17cd8f0d1e7e0e29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a2bee897dcb3fe277fdb38f6b7428248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2f35303ff13477e8e39d9771c4967249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68e2e6d5fe606aa6337e765010d2e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d5227d25e7363f1092578b29ac52f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7469fbf7076ee844b83cd1e9117a7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722392959daf8e601b8cfda719549ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac22d50dd0ec03bc9b10609c20a43b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21fd312fa05fe1aa7dd9c95d6785cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328ac127bab610b2dcdbd5c5fb6bb3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb012f4e399b60bd0e124c483934fd2b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436a8cf356194b242e07e253da46a9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f63ce520006332518792d20db193259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d16b8d2402850ba260b4c62f4829de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633a01dc76e56116aa8df3dcbd4b314261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de7c9b53672fb58d14fe640927fefd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8326d7c6411de736eab0c307f360890263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97c662011a64822d118186f0e7ce7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61c3480a6da76f5ac5dbd2b6a4ea1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8d134ef2ed7f1b0f27af901688b13266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d79cc5b8ef2d8a6ef3ad2d25cf9c6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d3c62e9ab233cd7f70ea2fea0135268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb00f19f760a0d425f44996349927d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b016a5c25c3dea00cfe3f9b90bab06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995a08c98b08e5857a1d97fe9e7ad02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a29041ca0465ea691bf1d9d8ece3e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076f643d1276f5c1ef8e912ffa60c59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de075cd8d42f5b0778d5015f0cedfd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ba2290e4bcd291ab01790334707f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f18d0c0b5d9945e156810853361fee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c6fda076946fac0763a1303ca7970277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caee6ed7191369529c752e9b530529278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d129962cad7441b18584e35d1ac4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d841724488688723f42f183374aa110280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682a1f939959acec9dc4e3fe4a50395281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fbf87adbc1ed3fb52395ef01c288f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f382a68e2214be9fd256ec4f77f5b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43799cd91f28fbca590c877fa51e3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e17cf44e1d3d69f5b1ffbc7748300285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45951f353a3a3cf94109c9794f733855286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329e2b204d6ecec499682a96d0e3c80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79df706e4a7cdffb668cf2d8e9f512f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df45b8d2578827b91376ffa56c84b89289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c6fa2b33a5956aa10faebf31354b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f8e5a91633a9621a499fa5b4157ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcf1d8c0f8bdcdfe5de5fd1fb2a786292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ef917036c6043cd3c0749cc6bf796293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6cfc0779aa849aa1556aeb3fbdf20294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e68e27f7f87f8054a2fe139204f88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e549f198c639d08cd4796487d523296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d964cd0877b98398d9524a261758b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ae45905db3a58eeb8d7a4c9dfe9fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19e1d14f439db9c7198392df347e95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58f9de6b2d75c7ad2e4d5a1c72506e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21186fc60fafed4cf1dd40589a0d794d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32eda22c8fcfc3d5ad1d6ae76c4a6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161fc80afe414fcdb7da782e45a08bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4af5aef8789029446e58b4a1d6d9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b61be6c2eb5bd09ffde7255a182ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b5e4f81ac439f3d199cba8512f25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48911f00462eb78a6d4c8dec09db0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b391ac473b830891611ca4e504ef93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2400a1054ca593881782a847fb1698309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605215bb0bfb9144d5459ec2bf1ac27f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a17b29eeaa9bdaced3fcaae29714c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578312b312161d50b72b7e655eb647d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe745b3d7d2f62b2b805862350bff7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fcf69ec82d7381d55365fa104adb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777507dcf160e06a9b4dde4ccb5ccab0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24feb66bc7a00c4b2a35bc0b27b8f77e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee74d03a13931bafac20a65fe05811317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6346e58593fe097446e26396b014b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d7625a0d443b364735594c3fd197319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ee9d53c93d180d58d6d1b99e044b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad4138345dd704f2e651972c15664f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4799613cd54c5dcd0be8c7c61136a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e699538bd18498b85f94756764234323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729e7cd64f4e3a2d45abc87ffe8c746324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926c29bb073d5542a93aeafdaa0c36b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f0493e51e18570923937885313330326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2f23805c3980cf7fa6b17912273f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa5932cb7aa456cce2758ac8231a20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd48dad2f15b6e394c053912626231329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c5aa6ef3e63ace524a7aeff42f6de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebe1ae51494248c9f346003d9b4011331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f34086fb66168eb45cb91c9d5df6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0f38be73ebd20264bf8a0d6462f70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91036018dcf195d42bd98a1bc0f2162334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930cfa3b4fec498ab042faac763b481335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67787842f69c995383a399cdeaad5c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774300ce545b59d8a2a2b04ad1e0691337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be74712095a98f223d94276da33f9d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b995e27f8a5e746ca75dd66ba66b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a0c262a2f8c03883fad2cfbac6a7f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a974d13f4f85cda7f684412fb0592341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba302da6e6969f41461f744660d84c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759a84476d221a3ea83d86e3be17173343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f127003d254d00dc8d908c9bbc9f3a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ddbc23bb28c3b3dbd72f4c29fcd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b349120ef30e04b5da5af7dc00e66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48696af084158720ff695dc65e7ee2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f37ebc5accbdd486fd5f13a786daa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b77d781b29f957aeedc900b2e09fbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e9c21b9e1cb4629b39012e9c2916b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5be14b841769e48957f903461e8978351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b6f07a5fc743c1edfd2fe5cc4096f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bb255b678fe84aa899b7d954c336a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295740d3bba935c94d0313c8295552b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0809c90de71af4bc85c0236aa1ab906355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eaf499a42b6f13006234e6d23e7ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4d208b59cf04fdbe33f609014b79e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf8810735691ee40eea9ebd29bfb0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16447339c4dbf3c32bd1a314239d6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5b8aaf37566b6ddbd2c96d49c3a19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653c36c88413183c9ec88b9c19fcc0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8630d33e44b5d05085e431d414db3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e269446b805e4bc2abaf118e70fcb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c278847d761f30358f767ff051663364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac73d62a20fe7985b29e66556f0bfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66158a9d3028f6fdf00328dfc769bdee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12554f2ca6a0f4a73e46c8e26de6f1cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead7e9fac8142b21d6f40fa58d275a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae52850d5c7600bff65a6771c8576b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1bc642e45ded36650be133d785d29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b30bc30d0ca0ca91037ea5a675722371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb024f081ff503eee6a0232c84b38b2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1a02bf543e8fdf2bf914383bd85d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4329af314cd75b8d381b6d81611f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226688fd4fe5afc76623d4ebeac2ae6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e5b489d093cdfd7321b9130a39c2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce879c367ed745cc58043d2c03e759377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8007a78899fbf43391cee682aaeb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2024f921c7fedf9d4e9a2790ee73e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8765eb616f19721516ef217e51d24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2ce153c781dbc4638b665de49bf3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0813fc85ff07243b45bec7c13f3b75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b72b05ea1bb7f8c29f6c80948f833c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29b2e463a732badf270efd511445c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64fa254884710b7b1724756a81aab6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d326053b02c961a67d562d75a2dd7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cbe76c0d0a6534cc936139434d3a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e20549b7afaf87b2a6eb07adb636c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b37e40521807a40802e7a4c71b4cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a8dfcdb65703ba6247eca5882acd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a22d9078c81e91fc2d04e6ea51664391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d3dd5f017163dea738deda366f790392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3aa5ec8848def392eb4781c253801393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a6f987a70bfa76c221be02c93c0de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611bb6cad5545ba5c40e742c21501f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9c692538bce155d2734f036bfaa7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367f85bba517f9c13b8b9274bb0acc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dab7c80c287ca9f9606516a0d50441398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fd97de9da1c0588c6d22d7cf6d7d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e67e7c22d512d887d42ec47541f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fc295084a2e120797cf60edd74c12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa64e663eda68ffc2597c236acd032402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b92ca43390adce8e2beefdd4682a20403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55344e4bff21683c6f1c6c2871d83ead404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc8a72a9fe218e891161e3d87a0fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0bc0945b9d93681d51b806a9b9287406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bc46343ad5f3e1358a01d49c86b64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567ea7a5f601b13ffa92aa4bd02868f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782bc8c593c04dec264e885f45f89f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c96753641762031e31ab32795426c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087a39aef3fb665fe00f3aedf62bb59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb0108ae2a2135846a09a2e959fb1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a96da8d62437e796f87503b1174176413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8987d3ad32aeaef5264b3bf89c5f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed596d738ea5cc3415ffd33d2e497f44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea1fef61bf5c9fef3ca61f0b99332416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154609d4cf805d4d7f5496b4dde87aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb031b6a2fe2e5a724d1fa7fa0ac82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e54417f4d4fd77595dee94127092a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca6b5e6d38aaa24fe8aef196f33bc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3fa5a95d2dbfd0ad3893c01e4e50c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc325e19406a8b28b3799a126cc72b02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97268bf5571a58b6d9f408f5efe99126423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb27a9b5ec26083fc1ea86decd0276424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78477270c304d01b3cba253e630a6c4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac71708d3a87409fef2521d43dc0c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4323e01b90591624a3905fc607b399e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d903071c1beb70e083443dc9417dceb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529f532493cbb5bc8052dba3745f575429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccb12f5039670c05cd23ad408dbf71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ae38f8e02d5174808715a666e8bb6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109ce4152ac51f31efb0635288d73eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405781e3dabe0e98a5a1a2e2a301bc10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17df1d112c777fc98f4a6b5c7fdf692434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2256811eb5710d83a54a410b19f3ca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f94a7bb3bfbb9fd213b957a4fc1d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7659eabd8ea975009456fdd956e9de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d8e92256a8a5412ebeab9470b2bca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf05f435edd0a48f18810cb3d11aff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d891eafdbc38c66eaab05e6e8018b23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318500ba06d107adb6048f566223f81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116967d524b4b4f8d2cd94c8f4ccdec0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c0cac1fe6ec3ec1688625d91aca29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3733c881521f8c1e5390b25e832554444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62065bd19802cedbea8875450de9588445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d0beb90e5f1a265ad9b81a191149446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b337f461f81c2771da4a1c026ec9ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f480e002590480ff15b35bf649c0a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e52bd0ff5f9cae9439825cd8096e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a1c4bbd379c40e1f173908e3bbf58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0c117e93340abb5be57d1ca58cd08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84525a7a2fbfc4edb5179785003188452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf592c960492ca4655285505cf8dbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13e7cfa7809182fcd5d162044a36c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e83078f0bafd7b83d576856dbc34a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9c102e93bff8c5603574836e38851456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1d414f3664ea771f8e0a84e831773457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357c19b6a67ca5eb68cb5dcdd621642458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df4f5ddbf9d565d84fc201dde532f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2ec3acc73f0e456f6f96bc0130000460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c76571a3aa6b305047b9af0e844142461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70a361a91d3b36dff6b7c77cb27412462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec9c7eba338a469686eb38d5f0dd93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110466daa57a3e8a11aa58f9b31812c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef93e40fccbd72793503477a590256b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c327c14bd0c65731be942730b03923466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd0b466c3238a61c61f58b751d9634467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e9e188682218d54852183d1f5175468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c466c4c902278f7dd94a7a188b992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb049dcdeeb80bcd8d0afcca9d8162d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc65f2cd166f2acefd62746f6a93c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377c9a2fcf776186b987310a4d5db4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34683c67291ebc3efacab1a026453eda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59f8bfb2a3aa7fa93203dbc1b1aecd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4b48b1238ab20fc38c9e52718f029475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccee90ed3f9b75aa2935aa0442f51ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe560ac82fdf25f6a698e4fd8def2c26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb867fbee22a33dc0e975d8d5afb5731478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde71f25fe67c62c6fbe29c7c3c6d0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490263aff60359d3cebedd86067d3fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f509078fbfd9c652344cf63d0c337481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88542b887ceba5edb6c1f16a4f6603482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb152e94834af49fc7f8aa6c66fc54de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221897072c9f65b3aa764c1acbf0ccc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7ff867a04473e7c24fd674b099179485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bcf4598fcb77cf8b200e867273001486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4410b9545571bf75645651d81fd86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b16363a4cfd71ef2788b65bf5b271488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162949f05c797e20c3647e4174bc0c85489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>