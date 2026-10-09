--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e7e253a5801f95a68be612851f6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a9ae72351b59f98ea87f04a7ceb732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592339a8162de7a6845e88684a45a64e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b376b7a9a9e15c73000d2813e7ecab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dab6bce7c80645a78834c0d0b313645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63d07c2fad47b0fc621905959cc6236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb53441a405c902d166d9ff90e493b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647a81b3d8aae78a67c687b2f054f918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa4895622c6f46de5c491625c21faf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480442f2b6c5d7c73c5d2a19cc97cbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b5cb7a4f1578e73e8cbb1c940143e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e211c83859b8af9cf703fc1ef20a1a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275340d1f4eaac57d0808727a07be7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b832d04269bc5464ac4d9ff635344e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e233547a2adf497963d42d7fcfa7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40e8d585d069eccd16b236cf9339a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051888c8eb7e24149153057fb0590af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152629127da7f44eaf55c88f85e885318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5515171973d1df078e1a78ebf8c4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5cba69982d024453b72d35b4e4ffe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b472922850705414d37ff836be696321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bed11d4e1985bfef351240663ca2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7ff681e127a8400d04d6235282da023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f56d96e446f15a96c58734a9502d1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867809197005023a71eb0a3d41fde67b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5849ad4a0b9968f85431bef07582326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c707ab272372b6f3cdadad06bb7ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302511be993db79f0b754982ff937d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667666fbe02bc2e69ce34f133f9dc5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb83919319a964c1fe71f914498735130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269dfa3d8cb077c2bdce1644ff056b6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c4aea172b2344a375f076787d98032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f29cd3708f301f4ac20d0c7ecec433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0143bd999a0db1df0cc73e79ee6b2d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db3ec71d70a07769e48d5b12c2c81435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dc4a880440d7605284a59062a808936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04654222cf6d336bd91d74a32a72d60637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a1e876136268e9b82a140825e9eeb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf116c03a428c1f1636ebc7b7db23bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fafd51c83bf261523821dd88f5bad940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01821c9da86356ebe098591964385a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fed833c408ff410835eff6ad6332342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940f6a5f10e997b86089d16c031f3c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17b51f5de2a34d90a4eb0106fe6d9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488d7794d9374b57cef6970f27f8efe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46f9f12086288601a0627e35ee3e8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665673285f77bb45af0515919bd782547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d6a9bb11073252eb4182ed37bb4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0c24eafa47e27e12af0f66252491a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa92551320ffe9c1393685a853cb8e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044fa92c4c15e2bb0689575cd92bf9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a05f915a088dfa8093a22746cd5ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dc1b9a2ad099489373554854a8f9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761d91e62ae1305f79898183f7345c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035620f76676a1839254000b481bcf0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b6683ebffe14a13a4bf526c40c9d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df0392587b57e8c11ac8729e44febb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8120c2c31e4675167fb69e4cc207c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf827fdc13f257f0a1f112a7dc6dbfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99faf8e240d08fe78edf44f611095f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985ee5940c03fe6d699b3b1de6920e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf62097d9f448c4aff1ab2f92e93ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6e1b98ee652ace7c9c76624e5096a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f76f7e90f14adfddec82863e3ba1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed937d1978eede3a0109c1755cc9fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb3077993e7ffc76a5c99d75c22aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685237c5305340b9801ff1c82c860d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed1443ae9ad1a009b3545f0756017068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce299bb4b83341e7b2bc041853948e1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68133de8c52c5c090436e5c5d6a06d0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b23354d0827cabcbd95fa45efba3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45770af591f2ef77c4883da6850ece6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd9510967beb93ca4a9f885faf1dbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf8bb97a368659f04a18b1934c8f3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac4d9c8bb5dabd9a7753effe0029e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e0369f1d9f28d32d59f37c8af23476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3da51f29508aec9f7f720a41663eac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95206531223e0291a7c2c93744af774e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbfec9908ff94d07e5f12fee4ccbe879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402adee7e52461f6e471f19162c785580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d231d4c7f90437d7f1b4a08c6b67181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133958451bb3025f937d438790eabe082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2eb8e6c827b017e83c2bcaed4e28c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5c55af2f7a7c39db392d3d1e56c6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b6a4c29b2a87a7e59ff738694d53e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57d5008cd4afbc167e75b6141589d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493b3270d65230fd38184a125048a5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04a512c96819b4a441601d41c481588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece62fd32f11e947f945ad4d8116c39f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f889f6c040d9ed405df3fad65854790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daff38731ff4179e0cd54a869161fe191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45777b9317a23d18ea0de79cedd5b89292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5fb68c40ea6558b37a7592465f41593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04036bf8d3e915c5ea42fca0d7317de194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73fe8774371327e190b53401a573e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eb4919763044befca460777384f1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff11cc82bbe092b5fb7796597ca91f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4ec5e3d7a972445c51295f1d6dd2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76da0a8ab8094de97441c2a736457db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd284a0aafbbdd145e4ecf05128d9fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78db45ac2e370ab03a6da755e2e185101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1f5768e03efe633bf8899a77e3d52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91e178314d71e50e59fd1022457055103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243297f742cc256fe95d8b56c484d14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fa322577a33ac8fc51ce40b7ac7b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d733a60dea8d33c2237f8bd963a9e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4399aff993449cbf342b19dd71212107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eab775e86b72d94712b66c736810f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49acb5e77ae50ac76bec9a45e6ea6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b7805b14d7bb08aa5c8bbff3abbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ce8e1ff2b026f70487eb6fa5a0e1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502b9afb88f218d9f6b0e001ea7e156112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cb7ce660c119e8615b060220f3f83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b57c77f8626f1191a3bff5c8c4361114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e359ac0d7094ef19196fe15e271b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f21a4a6ebf99dc753a9daa22ef219116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a829c3de1f34da00853b3e8af088fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c7e3a84636d87af8a43680894b801118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c200d22062739da96612a4108e58d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7110148cb9c4ed35822d6e33d6d86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49630d81ef759b86609af231408d2e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c69268f12b80ab4a85b4e5bd9dc657122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff263606e1a68ac2ed0a9fea01edbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b4e6454a489e5a9cfab6f7b83b579124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15bc17f3b4d10c84073f82ab819b76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725ecd85564f8ecb40fb48fb9e1a4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2303a7152af0ed8e22196d5603ca3ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450ca0852d9092f1e751016f45b2dbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c8bae822de4204b2c6e704b9d3106129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4c1d63d27173e6616919f305b4f20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6a07da1338ea913e52ea3bdfdc48d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a366473d24f48fa926fef7f2047ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd5228229221b560f6ec010ffbb777133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f3af91900894d71d8bbea67c5f716134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6d5e01113c1871f86fedf9fa762ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa4a8ddf179e92ab9e0f5e86dcf576136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd824cc577b2fe25a225a8287d065a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dd0d0dcde1e0c6417c3ff3e31ed7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da56a7f9b1794a62f60117fca73b2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19fd4bcd9c98fa3593fab288f97388140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b55e63ab6bd0c1277d6d74ae911340141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38eeeb452039c1e5873923938e6b1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1516f4ff810bc8a629802ad0d1ab96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca81adb62dfda481c0085d7b5b9998144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa92d949aad1bb304e4ef8c5cff9bca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e8310f270583c840601f262ff6857146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065bdd9c33b20af3b061720bb0c91d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f330bdb38f537d56e66282d19a2583c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2e845befa51c9cd27397be1b7e41e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4202d4c940d25a107ec2431d835f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ac3fb3d6f2ee7cfb017d77249fc31151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5da3fd396655f93e36896cedb7e8ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3f7495641e88251a102c7663e7bfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e09804d1801105b8f56cf390674c31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc378972f594e956bb2f9177b4ace9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab634409f0f8aa30f2e1c084d756995156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86348b2a19da1793634ff03976700fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb5b5e369c72e62006e8150671faf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe9b3764af1ef5f74c5208e79b0a24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d69653f0ec1d05e88e2f5a2e906682160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316c6dca2a83a1eb5e7836edc6425de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613824e9f25df3427d012026faa46f88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57588f2326d5af55a7496e22c495c3f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60798d75ee03df82d621fdaa9b142184164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5f44a94aed7458f600d19c0978848165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f613dae8387919be816bfbf2ee91c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca110067a7cb0bc72e70a2e2c8020b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39444aecd98186b74d1059be91de890d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69604d7fc00f13e77317a20716d89f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c16cff035241a842e1ce7c15b441a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4f524144e25cd6526bc0fb8f9a1ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1bf6aecc7262cb7a1509b4497b31b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53895a209f241d029ef0396590eb47d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e10f65a8eab99f8112d9b1c848a5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc6f8d3ed8ad4bc10f9128fcec35f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7f8b7ae39a8caa4552912b209ccfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bc1b7f76aa5e0042f258e9d7a82f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445bad328e0885b9d38ba54b56b91d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feca2349bd239fb90b6e752d44001c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac706bb9b2358ab7006107f785eee1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0ef650f92855a8d09cb2516e7796d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b089e27c58098efea513348a3cdc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c3441eccaec5fe3f856d06b46a6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9b63e9cb528df1f713dd3c4abdeaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086a4cb7c19082d706cbdf2b907d002185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0c9c456a397fd6474b33b982dcc8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507019ad8072e183f0656768c4642c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cda6452fe553a610a236e077a22b4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a98cf92ec8415a4c7029bf3fe79d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef0e1e433c1624e5cfcd3a92f1a106190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4283c421cc981ac5934f06710de33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533262d83f16498db61b714866276d21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24ede96b12b7b57b223f4238631314193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3b29a7536ed58f32b62172bbad9d1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a6c706f6de4ef0d3bcecdae9b1c29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137adb186faa7cdad4a069656f89acec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437d288d4c14285286da0a489c64d3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66b7f782cf44075c94ef3e2e63c431198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5101722c5592cd637bee238f80a99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5da20bdb7ef2a2cbe1f608627ca7ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c653a1635598923a98733fc33cc04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956c7366e6a15dd8ea22a6475593d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c6feb23d2bfe7e8beefebbf3ceb58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85f061f33603f085e925269c9294ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf27370ccef512c23df776c01f20f79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af57645495338b56d776022f590749206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ef363b57a428b1f2b2d8bb152972c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c6a32b9fa7831a7ffd451251e2d37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91504172128eb0570321736d7cbec767209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b35f8b4cad76059521df0630cef3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a983960535414e26d578fd6a980d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904c792e246c2b9919f5dbe1b45dea0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455500631608d9f6e83f7f3bacafa224213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c0b61b71fc0ef10b710473165df7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c3f82769c97f12b7a27c3e78e72eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e663d0a92a1ff48d4ab6e12e6329d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094577989a18d9ac43ee6aeaac078ea3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c20bc26f956702f68d5bff97cf0641218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d9661750933f41183e32ed5f96df4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40231f49142535f7d3acddecbd6c27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfb6c8460f5c88bdc84b08698f7772221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a8a6112baf346985165be5bd53350222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887c09dafcef4eb6e4ef408e68900ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8cd215276344e6bb9e14a29154fa0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4481b993bef37ec15f3e773f11a5a7b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfd9074ff957b43384b2f9f2a1764f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a352a275f710b71432bc205e88fe8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837710be3854cf3d49bbf5e94378353228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09209a2b35e8ada0a7b85a167899d29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7e8d1a66e9ec966c099e672394152230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bbc2b0540c88ce33331d3c8bdf282231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30edab3de524435eaa032234f7219cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d9c1cd0e96a1c28b3aa45485c3e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb33427dd1f91214b7c2bbcf0d0468234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fd90014bb0c458aa3a6221a3e7d4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d29976a2189cde61feb105c8acd2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a320bf2e828c31d1ccf210cd41bc1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78893201d68a281a7eb7c036347b1b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c728fbf2416946a13f09833efe265239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0d7bff4161a52c7b593045705b3e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f248a8b79bcdd8c798a3c97929ea1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b708651be83e4378a644eef29c9077e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac529b5522af25e324fec7c3bd1abac7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbe549e44301487affd6d805cc2cfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793191bb78d3bd6acf0ea124e8c64c2b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260bc7ada49a10e7aa64248f0e38074246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94edc8b28078dea5cd161131ede5282247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ea8970bd54940f2c76b0106657eb1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88451c16083a6e3ddced600134bac951249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6902b3b0fbe48f69a0954ac1de0cc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876478396fb823e5c8b71490f660978251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb77b94b9619d0ad9c841c92add693a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23bd3f466af680fab5f83331d85e7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02a6c7b06ba2cd5aba7a8b04bec5fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57701fb4c7ac194f56c6947ba0461b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a666760c0bd47cb128ec9ff524e3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a796076b4989d4049ef88acf8103f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2252550bfc4856e817a8007bf29480258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffab2e761807c930d81a7e78d869361259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d939e888a77efe63e3c0a1060bd5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25e508f07b8514fc7262c097cb41f3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eebd4079d017025460f5c9e2330a13262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d962e7230a6a20e6a927d0dfe0f03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fbab0b612be1c8d5debd36cdfaa8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c2a1c71961aa672eefdfc3280f4ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c30458a085bb7fd70cbe4db85eb03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d67728603463fd565bcb8b79600b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea6f0716d7d7e3d4c48cff2ff0c33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc532467ea364a272d1e83f25a38f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bed0de3e0cad299aba0182699447c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26a5e64cc0988dbc8cf965dc412d08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322252e9ed0faf929ab97b737e41b8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a66f14ca5a3cfa9990b18a36907cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e015b9e93601b98273dd7368792e5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a75a6588bb563bdd158b11301976f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81a003f91002fb1db0e40365e5fce4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4841cc3b1470ff0ef9b200d915b4e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53685fc7f02f31269f5b3fb6a943632d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63762971d61c1866814f5ec528beb009279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07106929e18dab6d102840afcf3ca5c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775c33d74683556e9003c49afcd95a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edbb00a9e01977b4ff1988ff235baa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113abf24c877f1f8126028a646aae9e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381cf1de5273eba2140ac517ccadcde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e190c76536d5bc3db5141c7e532515285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03ac06e473b40beeb362b246344daa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f33ef427cfbe2d30af7935ffaa2015287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e72c972e24bccce0b9e0319569ca49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48a5b095f780d0d0f2d5493a4a51e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750790366af90f3b88b6423d13a6df05290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c3b0e450ee8297fb689e614a40beb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518a2186589fe1e40509e62189208f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361029addba070ddb7da1444ec39c3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca470dcb9f59ba12196630c7d2b6ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58990bcbb5e7856e1b1df8a2642c8020295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462568a0ba64c6d1101773b6d4cfc15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7f7db0abfeeb3a76e72583d0de4cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3ec8a1b85e74007cd244f502bc2c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68834a12436242284c90292452f33b49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2492ebc83aebbed95e461dc4de7ced300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6216fc530e2fed73f74c25414a9b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d27744044e60dcd2a83fb10f1ba16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05d5f154d863d219bab65adfb25ece303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8491003c284f8a0c0709f751bf4fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065667775c42293baf7d91d2cf6bb658305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dde2332d4746543fb09f735798a70e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e2dca09ec7804ce89bcaafeab9e7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c1de52a2c21cd73755d442018ce4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4d0738398613c65b7810e01c6ecec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1935609b9d93950607a06a65aa64c88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fce999715101544a11479a45f31fd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b0e506791daa07859eb0d9113b39b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fda7762811ce7fd4c7228670c5b12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dc2c4e0a5aa619af0943f546770d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e971cb6bc26f98e5a3dcf28e5051aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ea4de6ac405cb6ab9c3fbbde70d6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce0b0ae754fbb24029e50e024654b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe442483053b11110b1266bc2040e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43498416afdc082cd89c2a2306ed9dd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdb7ddba6b55b0d06362c0166660a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef243ad75a1755f05bfca0c9d940cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98707c8b2fa97762ef9248436a4a4e11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef9f3fa4e2d553df276c3698e84d6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693aae0693c29ba4029cc5162303fd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3466056e16154c69377713dc660461325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed41b7e56cf4ae3b722ad8d10d85b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adf88dd8641b4dd58f346aaf41a15c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9478cf38524b5f107e5b534c61729328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574794a7147c0436798837762832c20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe1768f6adf218989458def41a7b41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09711a3e6af74230fedcdc9dd5e5b82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc61bc1107e44bab9221b99f5de919332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f98dfbfaad4d7227844d3f753e345333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56bcd819fbbc33df3503ac6c2183b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c705a8e079d96b68c9034174d896396335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f807cc56aa3b51034804eed94b89d5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b375d1c28b11a1916cb269beab17b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4974d36d40a747d86aaba7c9ba3579338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adaf8a5e70c3b387ca59e22fbf596a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5cd6aeac0c5d6aeee224ee758369c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f25fb80f13bfb83f674831bcfc8b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8600801282e8ff743d617cf88351e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eb4336ead889e93ccd7e46817d092343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b7c43d6ef87393af42eeee066b40d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eae50d1f9d490cea6032f2111bedf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74878c1e481a832c35f1ecde4d0bff63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a4bfdeee4e65b135bacc3af48f54f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7347169218eef8b5aaf34db91a3072e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa99d80cdbe8ee7ec07e19af75a5cce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b4623b0fae358ebbf0bc3fdbec62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e56026e7cfff88f160e9a72b180222351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3587cc12f28e9942274e26ef491aa4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47265e34b29fee663086e0bb5b201d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a2b86be38fef4d567c27899ed603354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709cc8e0ef489fa2d98a45e0542faa4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0f1850e247dcfa5d3c96bd4ab5c57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f0e55d6b2f765aee858c96024fa84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13df9c21cff5b0abc875e73feb5f30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b174a1f439397ff78d65b0eaae4bcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34093ec846e1a9e05b1cec0a07201db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6157e9f5a8a9c374530ae38aaca1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf1ecac48fea83434446d3273a4b7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306c87ed598214e7109551534487210363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec4af6dfefb9f03c4fed5d3dab26d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe5f3e9e61da37377de960e52b39af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04666a70fe3b79fcedf4c98d3f44d060366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee956099b46d84dbbd4c6eed5229a05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24efc2b326c9058a981bec1102d315368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f24ec45c81e097f528db68def951369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75711ebda70e92080bcb768393f76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f219aa039aee707b4e6cc0e4397b671371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570f42bdad5751e9c78dbccf947a10b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87df79bd64e014d921d6411f6fe43d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56791a839e962597167fcd72600c87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3a5ad9ee168abf07b7eac8cf31add375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec1f145930b532a271b06e4bd6f18f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4a6e74ea64fb5d47c994318e5369b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62a6acb166e411a91f8ad45d5c1071378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de12bee6e110c208302fd9997d76280379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb229a1318dc4dab33f90a613a1ea3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a536aef54ceeda8d9cf5a7182e21823381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef829ac5ac46b4b7b7b3ab1b6b6a5d12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc5d715fb9945861ec003417f8a387383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d410b9dc73cb9df7360ba2db4d176d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd05d240ede21eca0594adf0df6a96b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564048e601787c22706e5187807531ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396228a572e2469e3cd93139a4d13a86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd576df291e857f5b62decf796218ff0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124293726398c6c2881c503acf1694c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900802a6727e9e6133cbf2477beef5f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc3cd661bcc462880e69a796e7e0f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034987a900c0cf768fc06af40bc3ee66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992f2add4ba1b077537d573e4bb2b24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08447e9248592719f76a4c4a9b817f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0108af18104695a7031332adf1dd285395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d63e2b92edd33194d103d9ecffd9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a212d58cc44cd4d1074d114e0c700397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2af8733f271a8fdd4d2a410810ec8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ea96b329e320c07b40372314385d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26656db4011fcc2437b1022ec911e269400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e857c31dff281605d9ec6163b3b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a93d3edd0ad303e9f47c16f5d704b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8717e2b6e0c79f91cad84b28c88f13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb784ecbdef927e5169065742d4ea0c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39fd14ddbbd90a1c798cfe12ba6d57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6f835d482ae238913a7c2866dae5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51562c4a42a8ed8aa30397ba3d58cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc7504f412615d58a62e01457d0da7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce2e539c99f3ea074809bd39d84514409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cc4b5fe2cd8879ce582dbce9a1265410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5ebb65aeda3b60d9417e317443a9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724c8f68f7e8d77147163dfaacda903412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda99b4f4b8bbc28fa9d6958b09c406e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd37fc122939b2940fed37613f888a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefe111279e7a5acf5156080cab160b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de111cb61f93707e0dc8da92b95f0ba7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761034dcd555970666d2445125a3f1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dc80dbe04e3a2fd661aaff94d07a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac95a41bc3219b4ea8ec05c7c61461419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792722edc1c2c60832a70fc88608d51420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73be21adcd0a54a2547a448026cf92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d98690b5b74045062b1e5adda74f2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9abfad014171ad1bcc5cfd58da90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8938b90b4c775d29541eb7f3a2faf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75d99c9ae8a6b9c1dd835ac0af7e85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dbf2318d975a67f9d5065e62e3374426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdf1f8c5107b66a5f66ed6f460adcb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe85410fa994020fe2fcebcf0705ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2490a710cea1438bbb76d226da63a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3a62af8cad8d6d243a68aaa7a7aba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f4da850e7ef002714ce7ee91b0d8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23674fc2e1d9ba85e511e2de810da62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c23fa607648c6f5ab4f016135cbd7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b35692545153abcf53783cec1297434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318207350d106ab295b1d0900e19bde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd609f41a6e22fd39aeeeb17975447436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48007a67bfd07dc6a1075eaa96a208437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7dd58e2ed521d1fd160379eaaae47438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aeace0b623e8356c069491e797531439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d9ccb567634831eaccf2d8a6d2542440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483ad186b1be43d308f114b122c8d1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520734866443a862f6c6328a2ec0698442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77b776a259a8d3c581cf6cc86104db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbb206644c7783789f5d6b877ca93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d42c1c425111071aa8b5231ceddf84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab455c36374b7c3948d487e3aaee79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29f9499196e6761aa848e6f4ce3843447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50413dba07705053c63913e9ba9495db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e053c8457f785833cb9e33ca93d258449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f6d499fe62e674c709b60f1a67c8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940002cbf0dd3ae2e1f5760fb7d9fda451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8c7e0f6b5d2cdaa8c68a6dce90f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca336cb3b1cc8c3270bb9655062058c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497aa8d73ba6b733cbaecacb83a7fad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d41234038c02d506d6aec79b644616455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701ad58a3daebf05d0ec547af026021456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13552fa754f18ada520c1f8573323b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db3ddf13a741492e4c7af51031f098458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2952949aa173c200d4a039cbb1240459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4c147babb00c07d86720b8fb4c1b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973a735fb377f1e7d57ea013b21cfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58ad1b29bf23a44ccdafb942f6fdd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e98bcb87d319e034498ff9009f130463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16545d69e43b0b1d7bcd3bcc8dba7c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedf23d57c4fd05158d8f0ea3fb525f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b9568e0b8aa5783b13a2029daefff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a2d31a32c1a1304c7828e68c13bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa33d98c6e1879367e756c69080d980468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd57da8ce735c9bf324b8c58169e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682306eb8474c0a955cfda6065aee7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ec244ff160f90f2547aed012679f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c654aeed58af352c862c59c30c461bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9beeda69f5f9e2a9a5625e8734c4d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0866abefa45cd146536628c1e00dda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ff1e5ed0b4d5e06d0b277222b45e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ee2a3fda569b4bfc03a0b34ae56df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992fe7290ac43cafd71243437b469b5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1811c6086143fc3d2599d7c220041a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715653c549cc1b0059b58f265e4ddace479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19131f4a979af59cf54ca801e9a7f990480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd8a5ada1b00b5076a5e7f8c10ed68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3593faa51fd9c16d2b8304dc4f4357c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e79d0a604bf005d33a3ba8a69c426483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8fea9e0bd30408be739ca1fabf08a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96c7b6d8384c3ea3feba7c30ca80ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac118cd5a80d57acb40ac7499e76b32e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac49f4841cd13da7e09abddb95cc34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01daae03795a83b6b9f6dd6cc50a113488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcf773551311492c088a9960f26884489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32673140055192ecac2eec27f7427bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6299a40b95a670a2e6ceb80dc9e8832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75779e8499592e551bae9f66cad7cc913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18affc56b04f6c93c2a3ea1df6c5a6934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e707a389084ef22436a6a6635d7417d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14eb7fda6e5989508b39c072e48e666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f06535600f3494631124bec3c615d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edb7087c861c71104f80f0b9589f658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff2b490b09f6a1d6fa8336eb9a59409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1044594895565c0c47c9db1b5d707e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e93e82526f817d9bc9a39b8574553811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d81e7f2f5800153785bc2a305b84812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aac85c6aaf5cf81a6567780745b0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58c5adcb31b1ebf9b88ded23ab72814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59807d60195fd9898fb5bc02d5e3a2a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f452842884e759681546ea6995f2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb64c40188ad3181e61a4de55998bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f97e7dff7c736f7e004683106b2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f6fc1880abb5f766b71362320a43d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419115cbf974926346a1aaa0c7c2770920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce095eb504cae2fcf344fd2ff0baf9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773db2e1529040b03d1e8afd903066022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06e2a6ab9c9516b9851bd46800070c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335badeb7d1aa05d44bc004d310e3c3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d762c21f58378bb94ff53aa2a4945625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350cd526ecfd4001683f3189bad4d7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b4d989e61c135863733ca754d266727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735718f8ecab764ca5286beb838f2c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e4db2545314989b33f3cc8460e4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5bb9dfd3d6e23a692b52080917f8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3728db7dab2ae9605b89379db92a7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac662f4914d96d19715217d229e6c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9ae7d0ba8e88acf8825eadbedfa8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc101cc2a69d5c3a72fc7b84c0fe29534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c798519a42eae297e5b23030211a0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500146ec5008b37e20dcf3c0a9c41ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14163c1e22baafbc17a3bfddd4a8d6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2ceef57730b8da96c1823a7423e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55fdc52c5336315bb281f8b76f1bab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a43239b62bb60b1dc58c7e1c3ed5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5218c1b9b4cc113b3054a2c242d06441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b24912f0b4fd5553659df0dc8f7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278ff4b983d6c37befdc023a6e060a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291dbec415715451cea0af10d46ec9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5dde660911537b816e80ff8f9fd3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ffdebff364940434339e2d712d3f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dae1a0896cf2a9c2bcaaac1595314447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389270e86d05b85e5af243d7331c2b8b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fffc261c0e6b798da241a6aa347d2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2936056fdf3aded0a32a473d926a9d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85196268a28ddec257a81c41020458751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0280c6f49f7d67b2d6b1e37caef7dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf12ef569f0a4f650695f44613afd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de786bf41f424b160e75f06991ea845354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb71e23a1c8d2d0a32875b3201208455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f7091c50ef606cb42b2769192020e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10952f0a778acf3eb34d651e055c8f8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a82dc53b2232ba16f47b57a0ba2f1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208e672416f4aeb4e100fba93148fa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08b503f1fc1ca9a0813e47f1063a4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac71b69c5a42824507037838baf9ec661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247977c1f222d482bf79ba498c62226c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff8ce86388951e563c17afe3b7c5063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbba01b28cbc2e982429b6580834fb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b125cb4d6101346f3954dd4ee7a97e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d039d83befaf1ea356905e578547b1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b324cacbea0ed9781634dc2efb2f2b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cac2ceba08f9d0b1e8e6485abf6dc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496db302cfc6abe3cb64dde3785fe81c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348ed868b3f100f7dd32f1225f8c58c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add71d02ec87c13d3b88403637b2ae4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20be8432b26289e40d6b88f1724d15972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325b7de4297b04bff862a5c554118f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953e891d5176497d981ba401bdf0e4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc74bc249f57f3e4f951ea339a1f9b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e02c0d6439381d9ec1815354114b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef20d11f27f89c48eb3b4543054a34577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462edd23bbdd382aad8510a0de3b17c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64a2b672c2f55c302715e458b97da879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e008451d4f96bee7eeb44e81f9421a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291f6816d046b2f940c1f7b512ee22281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e9c2e5ec168157aaf103ff26ed3be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df52046780b2e25232111a33555dd9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e1d515a644114c4758c2ec2e266e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa8faba93776308582cfcd6612da6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d5d113d0de2396dff97ce6c08750286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1eda128c39af11b46ffa12d054e8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2ca05e66156c173943dc30d70b8c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058771dd10279e51ef5aaa5ea942b54589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca72ea65978a394501155cc58c00fa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b19e344e11c96fe5c768f12468a6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e8373147eeeeb734b60e4cb3cf87e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd7ecab06e5d9690b9a12f1ce0558693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c481d92dcebed875089676d37953394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2045d725471b611f3a9bbb06d792495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da402e988168d313a07991ecb69d4e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe6724a22727a5d5d6b359a705f41297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77adedfd41b5f5962c46bc3e1a0fd1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd215dfa194f713e147d63ad88d0ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cbf1a5d1d96998c9bee2b0b4794bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27c5b5e92239570446cf4ed04e2357101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67084706fae1edf9c3571276c7a8b342102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb29b38c81362435fa8f09753e81820103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450676274ecebb822dabc59424bb9214104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da20b486ef3406792328403615eb8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b6d248f796838532dc55f3ab6c253106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc93d9cc5d47c002d3db868c91d210107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a918dd10d344d00194352a24a9ec1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f18b4c76c5300c5da8e707bdabc63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70514a070315885202ea8fb81a57617b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0794e7cd4f7f606909b74e87ec335111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6234a937bf63f5357a695e8c5048a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f25370305eae6b289e34d208cfd1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e93d5be1a38a696a55178627c0aa46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bada8f0549d05b9e057f947abf17ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4d1a07c8043694a34889b9f8bda1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4a7012e873f6cb17b22093b2e1d51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5981867afd061dd8bedb1b9fe6056118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f11c7c658206507b6f99031fd1547119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cec78f4540ee2163da1a24793db17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507126b160e3d3e92311fa5457f2f3a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544ad410f2f7a3fb47f8615facafa43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c0bcb2f3826f49db834e30836c903123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69a46b819368c0f3014961d6f32fac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05de2523af36179b7fd2171026e6eec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720f80e2006a32c4d59543172269540126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140a4b581e02eb5fda05f32567fcf16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9105308c89eeac4b88b1aab08b8bd26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f524a84c17fa19e5d2bc48a0218f30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb6385b7fc321399013300c3139ae3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ce08aeaa693234efeb239517df8af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d682f38f53cfb8c62d3372545a2ab12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ce1e2d636fc73ca8ed522a0f84b53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d9e49545a5a7521b8c7b52f5fc1a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b32dab0bf3986a62558406d92ec55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9691a99600e8b519a5753b278fd660136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d738fb2dbfb5f8ed3cd8c70dd12b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27dd4933fdbd3781ea8ba702e15b3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe291cedb4276852c6cce5a2e8ce5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d00bde8e8632845b120ed64dc6778f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9affea6406d80d80b7ddf12e5f63d7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d58eaee1ce0e4e1a01aa9a4aaff15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbbeb8e1931ff78cdef065019d4809143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19196c807c7fad968bd25c850f8e6375144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dfdde042dbdb56ec1fd815f82e61e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5216de4a860bb6e512235b167e1d2f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6873e890ca1eb2b122997ac580d32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e36668952b2df35451d92b6e7a88dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f89b23dff604cc1993af78a0f64cf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ab93bff1155398e176b97925c81ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964b64265f9cb8c47f34615ab69197f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df7764bdfaa5b14dcf828afe20b507152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb16d91470ba2b999b549e664c8274a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9165be75c4231d0a1d621bde3d9f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e48e1ca7b73bcb17027193cc9a111155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad0d91370c836e09d0fe57f59200fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238be9273b2128bed37788e9cc346c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d95155c62f151ce6f23e9df2d2a08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434cade95cb19b044df2c760e041ff3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe1a9a2d9fabc50c8e64a2b93c43ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5307d0cfb561287e8c313626db99b39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c254fba53e599f3eabcc83a7adc79ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92af3c614be6478ee5a64e9f830951163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f9050006c628a977981dc0772484b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56118b8dc9f6d2e79d733ccee9e94a4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f086d376bd14ba5e4dc249317f1222166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea111e97ef509d2aba3b86fecfdb2d56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c417d55384e2204374f94141b648a81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d236a6806d666fbb7b278ab359843b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7cd69067762370b3f07d93aa99d4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052332e1a8b052d3e04b357b327739d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d15a05606fb92dde20fcd0c7b86c17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb4516e63332c09999982a79b56df8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d9899a55595e9c451949084674664174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80af5040445b52fc4ca4d603669f23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9020ed672c2d184598d07da77e8e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7e8065c9f5a66e1939ece93df590d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb6ff21e7d2e3dd48744dca5272e4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b47f3bfcc1cd6c17d5d8c1a969675179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a350eb062ba3b5dfddba83b670e65a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c57c07816c2eb4a76b4809435a3771181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08978817175052a0d3c707d628d2e763182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea9ab5b1e21c576b314aadd7dd1a7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d67d3d3ad5f11ad15adcae05697b3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb2dad2cd5a05df556b2d58b1e89c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a6f173b99ceebb92d8507f7f35735186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1bded34fccb8e68eae583928060d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3aaf44d9fee6a6e3a656897aa98db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5732facaadbb48db07615806b2a74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d80492424d5e968163444129ac6265190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0221f24ae1a1f45c42bca8d26bff86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f974f21dfc0ef72944c0de7d3329c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d9197756a834abef81d254e8a072193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ac5929c3935ccb4562657e4de1163194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eb59760572ec5455b95f6ff97478b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c6d1a64c7e4da1892be52c483d192196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb107ed53b2418cb1b30b8d395307c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b2b8cce6c408c088a20987722e9a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85729ac93788ace9cde12556bb8dd4f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf927ac26d35ef8836727890ea646e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fec1ff4dc00cc6ecc91684e4ff85f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58951767eb825edc62807a066450bf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdcf1447e7d4173d5d31560ba80ae9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cff85f304e3554111b1af922e41278204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae5cc47d94c9f5b2db5d53a3851fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124548f1d79680e49c65d8e52bddcd1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17edf553e8674a6e4b88f3e95302fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ce41e06bfcf19268fdf2f5cce357a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457778cdef3b399fb8e31bdf061d9ab6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0ab442b4d8af1c79377c48a84f3be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1796d53331afd508a12591e5802e144211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e6e262ccdcdbf48893b4461ef1b82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325b3082a26a2cae37e51cb2bb41f43213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeefdd5368d68e9ab628e6ad0e2710214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2da0ef9106bd1fee528be461cd416215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a519eb4925fa78cc7d519a15cf308216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69488b2af5e03ca80d86ddc3160b45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751514a26b36ae4f5e52398d9483deba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85965c110d35055bac628506202df00219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a572a186d215b3fea76eff17136dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebcf5f947d2ada753a1f71e51fe3793221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2f81d5e4cd363479c70aada30a79e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe57821594df1cd209f671b7385a28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99fa52f306bf91cc88caef5b3ac1eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7cd42a2c88c13cb370a4e458b22bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82773eaebaf3a6db3e7bbf381dec39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39be86eaee20500888ba20bfc06157227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c418b6f786337eed1887242e52b4f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d8d1113cb04cbcd842c6d6c6cbd44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27fa82d9e3f2f4cc6df788ab3de954230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18758e0a9274861145fd7c795296c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d012e090f7dc6e2b97f85b3b66651232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88338c8a85e367556823efed07ef3ade233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34557096619142b0e4b5d0904c4311b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf53f438cfb6063f40336dc4a579fc3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f2f82b44908bd52ac70c170d2389d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd09b11134af4ff60dd97be8ba81e78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b099f6488d182e2fd3a0685d6b507238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d3488cf918435a8cf47aad7219729239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c2561e196d904a2e318409397f286240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da8f10828d2c1f9f2dfae6daf8f1c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106397f87d35ae049ad07dd5cf19dfe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa8788ac78e5370c9ed99f6130ae79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d610416d34b08d31e281f5c4719235244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ca8399a9cd4ce2896b6166369bab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c76366be358b0f81e4ea80838d575246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05304dac2bc6d9f904a1c919187f266247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a52a5b521128212fcf9c237ab5697248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90099b614f0fbb449438a060781637d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c05e4f47627438579bd4d9d169070f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e407cadcaf0c19bc93e585a91066e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e469788583f8f8cc81c51f0e7c0abe1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c7d472d307e44b2c1211a898a5ce9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386148b2b0e1db3f31221fd29c8c2ba4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22309849b8e16d7a65edc1572597c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359210ab1733ce9c49e9619ad71c95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a25a07ac94d4ca6a2495c3fdedd6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cb9d8f5d09f76a237e2825d86b1ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0556c7313c841bda2f9865d261eb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5f9c7808dbbe5ba3adc9b76586460260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367d5e636c1b6c5c02d73ece16f038f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075f1caf644d490aaa7a0e0d925139262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b95ed0939e0bd95593f3fc193dfe7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0e36159b20ecd7128196d1b811f81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2d0d9535905862e7dc7e53639d3c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dedccf9cf902f01e86606aa1cb4e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8415df7431fe069e9824df65b6dd0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082a4c3c6b54c52ede4774ad5844f63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ff856e1aeeaf794ba35cac99be25e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab533308abaf404578c138e9bc59200270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c82bc8a9ef7846e6aee1a06f52385271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43720312f79cb7464b35b9870993367272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78d22d7c98b63788145153875b3c6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7983e8591de4eb249eef28b26f7156b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9693bcdd13f98545e308a303233bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fa4ad1a3b396949a1c1aa0f419ca9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a4cc267992ddb4286c8b57e1442da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2504ef7e69381c770e0acdb8d53aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d2bd116cf34b9f219cb361833014279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b7386693cdf887e34ce51f4ec1a2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7cbf09280bf1558fc8dc58a0e1f31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448d686f55a97d8bee77e0ec1c9bbb1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76718ca673e6147f8726f45ad8512a6c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ffdbb9c0ab9041c157ba827d5c08a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968f3b62bb2b5a5880d131ebbbc9ba4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab8713e3e24794302330ed46113b56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412377ce8dc944fc57c89c24598a19da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac3b78eff13cbaf78002e3a73cb947288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99ff3b05d9a08f036e9ccc0d746e56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7b975af78a7f284edb0e426c04dd0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96ec966dbb50186ffb767d15b6a27d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4275ebf0c6a1eb89034ab924346d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5893c36dab7eb915927776042c843293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c41a97a505de3ac73732530c83fc0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbdbbd4db3c94b899e64931553642b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f744ea27af3c36df37c14f27c700296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcd57d66123746b88c1d8dbccd83f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a45485d179bbacf3aadf723a91756298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e86007e1bcc189f5632e70278f4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482afb3a94261da385e7af49bf8c17d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1e1e35f1e1fce169a2e50630c1e0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff986c5fe2fadf29aaccd03bb284e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8d17bdfa264bf3411e034d7bb00ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b2ed08210deffa4e78912fb94b682304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5599686c7f4aef482d867105760bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19729a328a3d7d61a38d3b2d7198d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2304ede8866fd6ffbe95cdb56a84c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52645c42eb2d3361fc85f9d0627225308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3d2a6170b3dce38dda6d240a7a207309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69603995262b348d8d9adf1a91eae0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff3adcb13f63a77786f0c826f27211311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041afe50fa2bca71e8736efa2491b7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9317f97a576df5af0f97f5da2b3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48736cfc350d030b75360c9a937264314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6d1309ea46d57d8cd5b26e928a87a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa300752b2d6396900f2af61ed084aeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa48c76620192c7c05d7cfc1a1cfd97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8213f205e803253a09c60c05cc5fdfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb0226e68cb7d369ce0749092388a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee2385683523998949dce18bbf3b3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0244b0e8866ef6fee95c011e843d83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0df6442e883b7d6cf0a54d88b312322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9724111e74458d14cc76464154571bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5137eaeecb1e7e5d7117777ed5688324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9ee5f9e2e01707037508804904e33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2febde370740940b71ab1572821068326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359955e2212e5887b2c6a111c7cc0835327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3563daa212399de0096fa6302c884328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e791b52c30969baadfa387c0ea29c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd560ee08fee50ff96ad2dc9b05c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970e1950bc078fe33752d0abb80d089331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c17172872ff39848ed8e95d204dfb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b106ed9849a76be07bb1a9bd15ca96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0354b6f29161b1f4107240e498dd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e53d3644692a2965898c678fa646e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f30dfd0cf1aca30e0c25f4100b30b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346f0dd87a1c3e615211b2c14b17c5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab08cc15a2b721a5895fd2eac79543338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff26c12cd299afca8085689de23fcf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee38e4db485f5c6a8d25988060fe3b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d276a6b63a63a4a4da93d02a40daa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323e456621f1329b80bafbea0bad5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b868f6fa28928d92fa6024c2d3b90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70369037959f727c567f4e9aea75eaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb4b28307d2796372b09c090254d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086575e7e53ffe7f86f021382baee656346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d439dfc0665802bda59a201b04fb1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7170c8e15bf64d19943f903cd2f7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd644587c906c6a78d800412e56be33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d9479cde6e8ec56c425eeeec2b8c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404c35ddfaacf3381647e3241792a2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7f7d98e80edc3089ce18926fe343f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152e2584a2b6064c82593657e3e0570353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c91bf106de941bad9ead65192a3cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e360a75b669bf31028bc703d9e14a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a89075b7e55eceb717b0c24d17dfe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd03265b74ca11757326c499d428ca1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c87834ce71637cb6a8fe9ceb4414e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7027530f9f008a57bb09fe97f6bcf35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162094e91263ce9635243c7bf0b3d749360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4da3aeb383d3d117a34f2a8c060d20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da27cff502620f4ed32f74997ae1e93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad5a510a2dab2097796e616fdd743d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90d1cb89a18e717925211e801da743364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38335b598bb479afcb643e02938e1fb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868f544ec9c2f1a563712295c93d2a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7c2d7b3a8f7971c4542fbaee0ab5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cece7f7d791e2f5acf5a4c457fb79a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f0c46a07d22047fa76e3248fe1e30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d8f7dbd2578deb92aca78494d3298370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4eb8bec8d6f5b51acc496f10e83d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d798a91595a2ec5d2b12ce14855bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973a7782558467bd068517420821541373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7d5c39050bb580cee20e2b68b68f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904106ae6bcec49a5254b9f979c923d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fc0c1f3f85d1c1c0322a13a7ed4fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f2e6784acb8677cb8f065a5287235377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340dedc42967b8240425a68bf7db2262378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f69a4d2b47312e0cdd4633473c8ac4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b1450300775e6e03df6d9fbfa3d18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7194409f1b4a2bea761751ac84d27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201929f66f43e250b7f9c92295cf8c03382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522550b4808b99cb825db8d16b0e00e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65eb26b8815b242431c25bc06f58ed8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17077026cee096d938f7bbf498f04a9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3709ea44ee996386a81ac2137ee040386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bde11b6ec4eaa2349410312ff5a21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d43dd14e509082d8cbb7cf1c8f8487388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e9101663d1d7a1e5ac621f24992fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40505ef2989ccc7ad77dd97cd23fac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5189ea8d13a565f9e205ae6f6a45af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adb48ca98c1d7faad58d519b1f013b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239713e16df539f09922c90d1958a27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f6a756bcad7a6d3e980e2d1b913a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab3dcb421d3639d23d6609f0ec3d5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7be8293af1d2bb980eeb918d15b91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d534384c23a80337020247e47c9a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982db2e92e0dd74b147caa9869e3979398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265550d341d6612351e9d4cbf04eaa6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e50c7236c32a4b2c35fd2bb0ec47a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe507cba55b92afb69747e03c41b254401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a2196445a4f588060a6ed6ac725aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4907ad8122334bc8e8643ae12080a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcc5cf3ba10b4fd1492ce11416cf70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34c95d4cb2e4a0d456250b4d9f4f36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845619083096539da348927bca69e0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de713cff5f5d2a9b907427e626372fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8885fc72ea11f66c7856a94887190d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbde5af53de3573d5134b411586b2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a74d4fd8e1bfbd093e4d7848f090cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bf92ba497c5889d12ca1521cbde20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea57e5fa5b57a6ffaf9a946866fb628412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b630e6a7250ed5deb0ef10f0b352f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef657fde649d440b2694e64c305e90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464065fcb9184a1ab0f2e26a753d8c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6c4caa1eef99907bb6bf496aab868416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06b23e6338aa62621556ea4ecbffc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18e0f7e3d81dc00800e335a0792750418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f97ea4a1cab6dda2497f46e82776bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cb475adaf8ae0ae3253c186050113420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676bb81819f6557521d98b0b4675aab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8389c70821d8b0554d6e52afd5892422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e2c8ae8452ff78deba56341efdc2b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78149b2a4429ea802f0c1f1cd4980843424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6d0dae7c8153e258eafabe10a1314425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd4702e13bc158e0498d6514b09499426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919967191b49d7cabdf463b0c0d17c5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082e4a60390dc5286ee181c014f7a5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b479f5d7427bc96358eac04891f6f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeead5da9f94dcee2edd681e4948e3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ffd95640a9a5e1d4bade15caa1275431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6ffde14a8b609d96f346caf88d7ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f117f2f878018fa29aa3adb45b553433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234fbfc31839ffef9c5f50de8a89545434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ccb56eefa6638199814bee71c7e8fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e00722f833975c46f5c8a0547ea0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a2eaedba851230ea405984463880437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63251dbb5d3e0ad55f75a920d4cc38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ef2c0f3e42a572633a5402a09119439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e06e4e2e1e69b7773e439fcd187e30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b787e70c9a1ea6a3406f3a3ce25781441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e694ad642d330f7fafefde9c6918c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583876bda8128d3d34aacbda72df51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04406f577aa76ac327650a946900508d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cace5bf158c450d2d016e09817254445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eea9efcdbf7567ebabe9a701fc933446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1032bc3befd5f6dd713ad53095240447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f47e9f19d0969cbcded20ce95a2ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cc70c4168ad4b5ae80f53cac5a957449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5347d2c336942d49917f8040a6e9e7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdfe2663799c9b10dd7839570cbe5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35de832b2dcf7aca82ff35ed37100a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b748df111a8ac2fea09b891af0359453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641dd1d7b676f6963ce342db590566c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5cb366ddc50f5f8fb39c7913fca25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc5bedb0b7f681a45cd90ee556f07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6b76071679ee36dd7ed3fa2c373a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fcdf0144e639b4461d1fc928bf490458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647560e98496c6828b7e442d38f6a320459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625885ef3ff91b237e0c90a318efc17a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272e9c9760c4355b41597afd9967cc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eff2b1f8a950ecd86c59a6ea5e0880462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73605664530b46292d4d771fc65d1119463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5dbaf0a82b66402f76c71b7338af8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0056dc97567217f282beb7148cb4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553467a057313aee89b5d04476efdae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800c781b18028c09ea0205a75ddc807467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402cf939e074a6c02d4488b10d3990d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9acd16f9da81e857aaa92fe215aad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323dc24e9233debf277a56144ce21ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea408c37da681aa05c46d3c2f861e42e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437edcb67dcce5f3d312996a3247f02b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede02f9c0f01e941908c34c2a1501f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2af33c415d673c8a406f649efb7a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8066b912cd51d555c509ef6a321f6c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b6f73b1c0ee5812454ed1323968f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cff3b96ab1fff8d489455ebfc50665477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcdb9d38b3330c5e424306847de0ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ebafde32e9f8799380b4bf5714f87479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>