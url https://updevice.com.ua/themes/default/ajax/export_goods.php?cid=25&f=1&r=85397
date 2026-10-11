--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1685,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2086,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51b7ebb6dfc2080947d5f26324f5a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585820a272ee62adc24705f4f1a60a482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03911e3542755dc61c45e90298f9f9ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783893b3e2e526c3f23b8d53076656204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57994f3b106ed8c80fd40fe656b692095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df539338771caf8d27dbedfeba3c06bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415bd265579d3050c3dd4b033fc0dbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a0ead9bf0fa9e9b378aea73dc870a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd68ce6db86d335e57226049f6655a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e696e9882796abb29f8860ddf53fe010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8e6a8be38ed4033d480089a86073011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a57849e2e9b2d5c2f54713fec610112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07df497eb9da6530601518074b56ffa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34799c1a173c21b1a83223e66b669714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c454d0b90bb4ec8f26cecd48c44278615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6fe43dc5a522195d487aa7cfea89c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1fac2fd2c2e74f92ecc69fab9eea317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2512aab99551ec4bd76c52b2cfeb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19847a0e339b99fcba19bbeb04d612ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a57e12a0b7c7fdecac0840b3bc1ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74d6b0db56c5a79b9f28b972932ac021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4dd212055725a55eceadaf8fa5f8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57826e5f7da92b7cfed785158b48bf1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd12b394531e66bd1b6a69435a8965c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b280adba27db8625b51742b38334925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e755c360632ea3e85157b11dffd4f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbb9ee1469eed8eee311b4b77c11927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcfe559953e36a73c09102871f61e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27038ac727715bbcb3634e016080847329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2c1f150aa27e18f59f1e45ce7356930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af5ff702eeb1e7c837ec88dd0115131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a15e5d226e95b5da1d20e59a8bb7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392f2ac0fa48dfd260ebe2941f4a35e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d1afbc09b04e33216ce2411c6a02c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb440e4092a84f1654bd68719ebb7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff6915c366e05a8a4b8f60b57a7b6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8ce40669dbb8db1efb01e40f006b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebd09f9d8ae2caa5e9fdf7312f162a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2c30dcfc387a21dac345310515a4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5663cfb8eb6569d98b347d7651dff8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aae3b60bcc801b35200367bed76e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a6e0722a8d6ba5e606ebebc29f42a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6723e2272ce7a28a3f0f0b25ee585d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891d1db55aa04a1af27fdd0dfd8748c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079429e127cf056bf255ec17987082fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e945feb3cfa2bf5c17aa33e42aef17646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acb2d4970c38afca2522659d79aa1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4201318121a29ab7d012f01168097a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8b3db8869c3b08ca210dc0b7f50ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e6c24bc685485c56cf5bbaa122afc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1d27f8e35d431bcc48186da6894351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ab8a1ee1b20cd75f4bbbcd3337f3d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3ecdaee8e302b37c89d9acc11bf2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46ef5c0e4768603fe59f821bd01a9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a368bbb36d35f21ba0f233ee01e1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d28295a8ea9e9f0c1854f90cc4d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe687e5b9637fc40255bd0e656de7cd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa95f4b088c6ace533c3cfac036b1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b545b8c3948ea3b1b30c511d08ebe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57738d4b857981cc003fb9cc610de660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4203884f01bee441c9f70d5ba6443761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2140634a6b827a4ad5fe500076c25862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cd18671972d097db2152ecdf4e62463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4153c53ccd717b9ec693416503e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07052ddc548a66735553614239413a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac9530e2255a06ee4351707892f42966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d8868b198ac22f61cffded463d6b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52da8abb7d3b3492fb4aa431f0cf1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e7c4339593552d4e4fe40abfff0f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286e9b6187c67ecfd901ad2d0d20bb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf633dc0220b125ecfc27618ce297e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea404dd42033b44526bf982b874c6b0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28a29b0409515ccf4d910dc761d09373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc8a9213a9f633ae254afc737689774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408cc29f307e1b3542b14bd1cd0443c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2b4d3589e09d685892a1f7dbdef0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccce7b6ecd8a8e05bc87d258a02c1f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a3c2cfebcc0bb51769b7dbf5525b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadceccb86243be1af55a554054c6b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c429c8bec8ece5838ed141ea1888480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2852f7abdc35180db6daeaa07930fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be286311c785c3fcd24e10cf71e369c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494f460ade201ef6771fc1dcf2531dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dfbfe80e889ec4b8cfe5326ca01d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6dd00ca21adc34be4b3fcfa73764e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266a46ebc870ddce7f0b518ed584d9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e569c045f91b3ba7c348a0dfc5740987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0caab772c8fa7ed5d0164e8ee99b3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297403addbd6ef10c6112f549be8e53389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c86688abe8467dacedd24d51c65cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d55b6c883c09e0294b652dd4303aaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac11271b90fc352486900140a491af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f0a77d9714c2eec4969c859d3b2ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ffed735c5fb9b129a0b393dbd20bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b533607c773f4a4bf392032c1e877f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc20038284ac708a58256e327acd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deb16745cadc152a93ec4dadc8ff8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa58944010d15fcac2989249773ebf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce5a8bdc51b96afdf64bcb001c44d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a70345143f1165979d11bfd290b47100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e899eb360d443fbb3a0df92191b31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52335ce25b8c9c2a12910996905da1b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61b25741704e72a7899c731f32d1ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d6e2cb8b5cd9a93d5d9e97d961afb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbbbd23d9d93714bab4ca7586fbbfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f14c1669e6d97c7c2c3bfd2c97146106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc201a8a6c0e23a26db24507a137f2df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fae5b093835964dc482d1de7aa32a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5385e097e103ead3c7885e3205477a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87c041de11ce0f370e812fdc744e47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd79bd60497b2642fa22f73a9a0f87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8ffc86e93a4a504caafbaf7c1cb30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8abe7eaddbff19005926c6079a9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca4469855d62a335693f6b59e515a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9e6ca0783e866cfc948ee19e69e30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b64d69f65797d9b510088df81faff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e19ce6c749b8d199b8c9785fe9323117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d5568c99f04ac548b33d1e9b3a69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f469dd046ea41eb21cbbc913e96762119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbb7571fe54990c987188e6dd1377b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d52e906f4c7449d11f220e7f532e60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6242470c22d6864ebf0e776dbd6b86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabc3f9bd5030ae8321107158cb5a02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba78b055f08b9e98e21e5ed513e291124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995dc3ba64e7ad83ef4c7b6a597e4bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e342ddf5eac4c624a08e8eea60e1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aeed454299b5cae6a2f353df0bdb30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1255b9451507719bfd340891df3686c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58acf78a5db3a4a868cde79a17ad062129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b781f00d67fb774e86dfa6a7546f357130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5314ce322e9190212a19a2a4b990b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8be86346faac9ede63b7a4b8b8ae3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284e8a8a551bf909cac27e617dac4fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d53c7536572bb0bea4bcf8fc05a03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a05ee5b65c61d204cacfc6e102e17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51a58046f638ad2fddf98d00a139a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cd059306cec36c67dc660fe1f4832137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952fb21531a9a775800a6c291e4e84d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15061da8528126cc86cca04677a402a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13649540dff6b50920bd8e9938be62c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce38fec247e275f38923de6389d1d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7e57cc4c8e285916bb3468b109b35142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cb4984e398ff648043dd42ed8d990143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4551c75635e42b00aa2711a1525d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69fc9e289120b6b980277887e426fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a949ac5940e5fffd6c80b80227160f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45688eb1f1b2ca756e2522d6752e2be3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb0310f6ff2b22a9998592c1b5211f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d7f55e036e6f1a23fde551729e773149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13415cf1737cb590313ecb837270313a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3802130ef8c487b40b0c2473ab2b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12446c3264a3baa553cfb008a9411bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b4000f0dab898eb76445191b7a66a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e199120eab997cb3dea0de431303f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f52c24a9d7e1fddfbaabd34440b4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232402ae24062974301706776966ee3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb577c8d99ca47efa0bac3cd77cffa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6daab434dbdd1af4a0c590170a7bd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110018716ed2cb9c2e910f72f39765d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf6b18c3d2e3132b9048cb099ac062160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e082277bb6dbe440a96e1180783970161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d3708d5276e8c9f83ad5ad8884659162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78178727a73469715dafb76775415713163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae94e8c78d0ac87a2e490f001fb2491164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241a4dc3c751c700d433f1ef1bbd4c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa7a4aa7c3f7cbffc870c32f2e1530166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dea12648588f7571d21da09a0157a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51d68b2a64cb031e575e7160b6cb3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d28fd93f83e0470c061a88795dd38f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8bb1fdcf217afd3dd786799441956170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f1e0f440b8fb25fa2da037f7f0c1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94917cca228e73aa76522676675a953172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022bf40fe6fec843706b43503b6d863173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63605cd00b2de75351d34f5bfa3e15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad5927bb76323bde33e987db50aeee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78344332c99d0650e6bf40c85a99e0e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555753bdb6158e4f9df988de08cdae9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c97f6bd8607c078d4b6f02e097a60e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24d3a5d01fe79637e150ea465de128179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21bb72084fcc385995728a47280d11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38989d8369eac704c377f1b4037c3d8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb001fd724ae4cbc2ca718dde2ef6f43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33975a29698ed6c9308ae1e2d2269618183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3960fda1bb54fde1de0248c0a9863184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a6007fc1450c5cda764d1fa1dccc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6dfbc16e7a6fc9c8f1105e0744ac2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618024e660f64b6a140d953feac2135d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03529beeab5171bbfc26927e42448d45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61f808e7ec53f2608c3cbeabfce46b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91db51c86fe106454a4b787a77d3fee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2c9b866ee4ce8befe277fee5d3571191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0eecf8a5a69041c5d89b28ad9ce48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043638f0237063b499fdc85f96fc9b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4c9b88162955702abc366d7857f27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dad11a4a7a86adf0cba12a72a29b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4a1aa5aeb1c10ac5b3c9529cc1aa4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed405ad10ddb5526b00c584a0bcbc26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a746c80b130c1dd0952c0a0a167a77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70242bb500573347322a956a0013cf0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be74419b6408d7e7f8de9caabdde25d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe3772d5742f3bad926fbe181c9824201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3309963ebc9da228254258657d723bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8f1c4eaea95ffbef582105b4b2104203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f0023b1d2e93b8bacd3cac7a45a86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8977b273e3164f17eda26350c6bbb1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2696b06168ab1bbe26f76a34e8521206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34037bcb972ffc0a7916d553db87e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97612395167449a51bffd45a0e884f89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853d4309bf31517f99b6d2f6de226f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae491bccc39833f8094e1480297e69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11689de717fb5b5b9fa12dc13cd02b96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68fff8fbf1a251aa230c566d9d5b24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd675b07ed0c02cf0ee54f3747a1b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc88b0ff41214800cf16988ac191727214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f49744076d2ace884fcf211b1cbe77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3242ea611eaaab703663ee6b6fc550d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4e3bef29ca3bd582d526fff55cb97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefa8d93ad5025e966ff2a8fc6310f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ca27d1a72ac6a2c64ba98d1ef6c61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c6a7574f40bda25d867fd062f5c85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db424374dfc41cfdb779aa236966747d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9031b20b094db6a7975fc1243d7b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef263164df44fe0526359217b65e73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0b1bfc90a23b2c446c57f1e94e47d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d8c928ea0da8233a13606e411236e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca3a8a949cb1c38b13877ce8469d4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922f3b521dcb3a9bdfdce53082dc4b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd92a20a44e4c892588c4197db6ee07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da34ecd81ae327d36dcb6ed0d7f050229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daaa71464b34c54c8b6f6ecb9a5789230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914e23b08de944adac6335b764ccb87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051e27d4fd2244f97232b66f4a51097232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324e644836825a786ab8d33c7a3117b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27379c53d3b51bc73acaa676659ae7ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3009545bc691d106854f2f6c6e8d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179ff5ee863b4d10ed5587e9a720ed9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd51f1ab5d1a11787f2b283d7ba9130237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09036a554bf74c12956d429df294b81b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42439e2a1e91dad58b526655b1e20e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aac2de69b46ea4fd553159a7ca4d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd8381b96a1271d164ca9115df603b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e823a67cc9cbcfe3d8d1822d73147c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8e48b75affe563e99828f38fe560243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b5449410194a177047963b80549ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7f38ae58a192348e50c03ce30c550245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79125a41f141f6906a07b7bc1df83e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f3c0bb282cae96234ac408d3acc1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ae99d23ce64f5f46530c271f767be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c07b55a53ad5e690c4a85d95a4c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee522a337803d5f029a156f674139aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903151b909db3fd8c7295e41ad78693251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3744c93d3c985eec503a91f38968cd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbbed6147e32a985bcbfdae5795e25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715e08ce93ce3ccd3cae6d2f8648649254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc95441ed3ab3cab90b8d8679a51a40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206520bcb5b12fe1d42b57262e2cb34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304b7c56608ddf0187958818e6a888a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b570979b4829a38ce77c545b5623d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e093d853c4e51e7e8752b76bd64164259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb71c66f7341eed39ab65fb5e03ca2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ae33a49a3b2c547e4cf773e69fb7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed39536c31978e9b4df4c547762e8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d261f7051ef7cc4d90e4b2c102cdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131638749ec2c2b355caec93e552272264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e3f614298a058d4732237ad9ff0c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99708e902761bfd8578e6ecc59b304b9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d5dcf056d279eedc48c25a46c8d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f49d9d933c5c5c6a8752cce31dd8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6a30fce1388570312f9b64f48dce4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0fb2b896ec30bd6a29cbeddfa01b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579591bde424b3c07a5e02ca330332ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd270fee2b2a6141b7a17c57ebce00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43af5a436eaf7cab16e5b6fc37045dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bce44b8ed7b53522a995af6281fdeb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95e47aed631bfefbd403d15e889d5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1475f0ae9d93d5fa72922768996b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573cdd554ee17df0fbb0024bd07e434277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35247e1e1866849061665ce64455ee1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203ba792624e90e1fa4cc868db71e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15311b06790f58f6723853be9a8fe520280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897f409698d35f5ace6525017105b33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed417633080da368d7558c720946df282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15962a6872c0a1995b8e0fdc6b6beac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec9af9900806194a547b955454dc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa5fb367ce329353471fad2496aa81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee05b977d93a6fb1e6d1843a0be6ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9f983349ac14b35e6421e81458995287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ac06bd38cc2e3a47593b1fc6cf312288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f9ba2f0b6e987dfaacc2231ec719289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5d0263a44b3586e6ec2fa01700d4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4b2243a52a9fc5c8715bc3c27731b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50fc60b19958eddd43474108128e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59add8f54542bc5d5d42ed1b1cf953fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff3de1692970245c717e54329fee46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68470c49d5f558fb0ca9891dcab89a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e1150755eeee6f5df870a8ae1098b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86afce5802f2a58348017f2baffc128297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae521a23771caabcd38145894ceec9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0289d0f57b4fbf4a5693a66f4c7afd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32710a3f3c16e16a1edf16334428df9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d4130e4a48f6e8b7c0835bc92a74a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83baa256a421fa8509c4f012d54a830302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2943d546240858970ffa5329542463303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a135c16efee99f83f1253136ccdd08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e549be4f0e17920b02b83b1c4fba3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2102d356e6629eba67cdb8c16b3ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56e0878bd46f217fe1c205d0848890307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280fe6c3fcc73f5869ed2ded740b05d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448e10917f85368583219bdd4dd762b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532367f314dcd6b51f35eda756e8a8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165ccbb217299fde25e0a506c761e1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc1415ce694f42dc68ee4c7610b2a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4134d29e53041d1806298ce736433a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a81c29d5f58a8210c478808d1bfe9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767958f8149a55654b7eeb1febfe929c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9e1669ab542336e891d92b65c1445316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813b7d2a0a090f2595174f6a0e9fec6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baf501dd4b60bee0092888ee3dd2c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283e5f94deabc0f30b3facd8df4e956319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69389b37adfbe1de57604422d3f5b693320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea758605ef006577e339c3d7ce5ee597321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd9b7d50a735e036d5149a84761508322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c2ac047edf8318e856b39aa99fad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eac4d5840923d2bec7b0c7cc73011324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f889114351bcfdca9b85107f1882e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff3ef354c202bd782c0215aa66ac0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59fd554eea3f2b3a76ccc3eaa9fa41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ce116b8180b18a0861a9a823495c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1bb34f64aaf14ee1258c94080643a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10127e1c154c3bc2158fedff79f07bfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960deb4db08ccc10eae6cec8a219ec42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9254d1cdc47b138e53937e244fa6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364209fdc496ce7fc4c43377a95001fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827d34928734a28f2a65bd6d698448b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae405437787defe65ae3fd0329c66950335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90151a8af41270b4483963db0c0bf5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8164b1a3d5d849e04686908adf26c0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d800b4d961b37d1d7e6ca21bf8ad315338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd938d21730fc54736db0e2019f5ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a33fd263ba3823ccde87b72ab9c2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94dc6e4d213ade2f0d9e63d4328ebc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29453c008dd7a6d0ad60bb1722d5f853342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd51989257f1a7cb5702488f8b6b4ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56ffb90486747d33ff0056602d5d05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb565e3721a834f0910e937057e34bed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b917da709d8adf2f83d12af41858f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489eaeb7b2e4299c910dc7bd10c7d47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564acac2dfe1452c2a040ab4fad6ca62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1c54d9e274ac038fcd96106f485d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25962bbf15299b1ae8973465861ccc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7acbe2d25135f71d3c8362d986754351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e48f74fd9c9a2676e839e181030bc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620014368bfcca6be8bcddb28104ad8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b78cf6a6e1afed3b3d0a06c1d4f14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a5a68028d37da7c496f0ac378f501355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c38d43b1a56d94b491038c56cb447356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aff6e7a05427a8e4bdb94565810397357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f348d8f774d74a728f9ae96ec90e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4a5ab45058385d1a445fcfa0a5fbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b924ff1fba173d5c503ff55de1089b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d45bb968104c6207b175261b14cdb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc665b9ec42c00a310ba40dfee5ece362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983b259d2a58eb4e710c0647d5f0f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f299cb9084434739e62a12fa2bf48c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a7c8067bed8e3fa5dad0aed853f37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f35166a75aac600aae37bed31cbf35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06834dfac0893bde5b4e8b402db9b8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7c8bd2483e8a76f0260a4c1c5c01b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fa83848597691a6adb49273d140bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c9ad93c808f27f1e340269c37a6da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0ee4cedeb12c609a009a405df3e43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f74718fd2905e8d4c39dccc10c85c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3113b1e7831a2ce2da7318c9bb468373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae35bf26113d760edfd3f33f352e1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa513c67e550d4da61cebf0cd2500b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b4190f68e929213c41960d3cfe05b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5286adda56ca484256f972d98d21c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76154512c5cadbf873207a708214abaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8f7925bbac9b0c7fa1ed9b488dfa2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5622deb10a7a92030cd0d582bd045380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629326e915e2fa76e68285f0f75705a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da09b25f08d7b101613b70ca20c9ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4f4fe30bd0256f38b873e10afccae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70d93d84aa52b60682e74fc4f80fbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743f34b79a0ff6fb29bf814038f12a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900586e01b538f8d93783b68c319ea9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542759b56df51aef00ed006e9391321387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f271c78a0f7685a9795b3882a78f20c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451b098d702b552de85825fb53df830389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d449a82f3875793395d8d0c692716dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8cc02dbacccaa2c1fbe66f2d660a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4d0889fc56ce28d45603fddf5e633392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e852a926b44e8acd2d51fe8544c76a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd108a1d64d7bb910b8908515dc7dc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec288228b601acf7b44311b6d91a733395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9ef6ae2bf2600d30a9fe411b9c25396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb770ede8425fcbf4cc237e7537e3ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6156eefea255fccacecc2a09ef69d97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d94bf4c9f5c040898058ea48610279399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19b1dc9c3e08c5673fe5de0d62960c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af403b6b0cb5896a1b06e4872582dd87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e031c701b9b359c42520cf5b09f68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539971c8d6832a0b55a6872287d3e4fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23010dc8091765db0a4eed674de8848f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3814fed2ae5734c26044504a457aaea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b52184a39f2d4b8766b16f1daf2de406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f8b954ac3102f4901eafda986230407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9377df793099663543d7655eae09929408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b5a9ff2bca8e4e5d0a5eb2b5a1aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31bed12e035a8b2f9d4110979ba7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7d74000a6ed1d10c28c7d292cc86e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0ad915c8dcdb0ae08b6904106d22a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e22b6de153170479cf16423adc8dbe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63d9e7b50f533d6501edbdc841beee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5b9a77d2f82ab26d09300f621ae6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f4fcd88569bc52ace0a60229dfac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf863a0472568435ddd082f0c63e1cdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b65eefde2685ebe7284495ccaa1cba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0f23be79f0d3bb8c8cf9ba9639ca7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef707733c3b725085f06b4c8aac3fa0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210f0f448ad69b605d801ae4b5a20b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11a96964944cbea72f8a323db607b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877bc3fa7eddf92abc5a8d143fe46b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668eaee5640d3b3dcf6bd7d9f78de3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8b9feaead3e5adc98db860112db0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c5519eb5436d2781ad7c0621ec226426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e817e148b7e8dec6c1e90fa7571037427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ae156263dda5d2404b99fa72dd34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271e363523c310bd2a97ef5ba6e86c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447cf24a4837b9fc8b55e6c43a5fab0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cdc786bc608ca3dc51b2f3d8c98be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a9da84f2ab330ab36fec6dc49dd69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed29ca1af930f3aaa8ce5a16a20bef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd96c42496845b03969a9af2eedca84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a04a577a1669510f576172e141f57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b1abc78f79994655e607f145aae31436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96140298480e775e083ae1d95668871b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1342a16423bf0d076fdd9855a89224e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff179c9c6534fd260cbd73e76d6341d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05b420a17d6048d566c8781dfa94c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac084dc21efb2a5b0c181cd509cc4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288525b3804fb494647a5e6effbbace442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d76306c3ee5a55bb5fd6fd3fb7567443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee2ebd8c89b0c4becc6fd22a56180444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a0a224ac86f82aa0f3cc0a179fb60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de77268ce02acc099ecf6bff0135675446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44638336a78326467a6e655382f2fa8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79131c7aadf9e33de29d4d545199c8c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96f39d80e8a62ea26f813561cd647449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bc1e3b46ba40d251ef5b8c78d0e95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bebe0c2fe056fb94ff4af0e3941ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb894b8f7cab22e90c9f98abde535a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fa4368b77244712b241a8a9dd0d34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a009525a73138df225bff1420ba8457454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614f75465075f42339aa315c4a2e53e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e79061da2cc71eabf9e2e27bdba8c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb6ae7953b949f62c529122d74f5aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167c3fe36fd8678c656e58062e99748458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ab582819548f870a03099144874d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016cc43bc15d8bcb6a4701e16040f39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cc4223ba07ab71fbd4aba3a27c868461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbae20f182d95d799974f274d9722aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ab145bd00d51209e93e888aefcd91463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd98d965f7c4c0c4e729b4cffd973b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd833cf5bc878c3e75d9cf5074374616465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964965e66b1cd5a231f65281fc3e1a7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64290477cae16b63ba47547bb5e3cfcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fd7cc65a26ad4fdc7234e5b0cc6f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686bd08d1d0621b5702576dd70856a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc6f17bc6ee6a3362817495c0236c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640095d8cd7d8c6ab2a221afb74813e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe27a2e93f4029b1cc59833db952d85472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7e5044bbd027970de84dbb7c1aea1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7ef743cb0e125db50e39d59a485da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b46d5ee229d85b48694994a1fb05e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25ac537d6a9c738250e7359e72827e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752252388325d4d95cd31ce6369e75fc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fe0db3b9b80c289cb3454758cd3cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42cd0636854e931097ab44680e7f78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04428b9d3cf019e137d17106ddfecd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1089150a8b73b2a55762ab1b9f00a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829a5e57a2c1abc4d17537b9d4876f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1aa804f8078b8c63360b0be2a0e0fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eff20e55cd0bdc75887b5575b4dbc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23b92d0be40c7fbb476aa97ec0aed9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708034c981bdae20b9b5f681d88847e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0629e5310ce24f316b2be1b0f94e59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8046a50180fa11ee78c2d91f2850fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f5e9d7365ece280838d365c1e7739489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad41a8cdf693b281f22cae98e8fe7cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0020f9a772bde3d295732ee47f72de7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e223dbd41d123298006b4426bf7c284492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fc7e462086d2e2c934ab2a4ad4266493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3e53f6e2ce1d658d5e09e6735fcc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2de9fa7d295dfcb8a480ecce202f2495.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd261d83e696153170c4db71c4def91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a30b2f48947b2ccb048be33f535732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be843736fd910d3e9fd53ce87272113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362cd06805603e1ca213baff09a42d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb12dd90e734f498bd4df6cc3470e6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bcad13f380e7a2f5b8b45a940b2bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d08e9fc79239af946da6a2922999397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da6393e458e3ec8048627436340ab78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da47e4463143be054fd45303f83b459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc75c518b3933663162cd5f6b24d29b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44ad193ae0002d479c63561139d9fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f667e2c399654c8d686c4ce13fec5f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15884f7e4a4db55d0168f0642ba9239a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093b33b5dcf9906726ec32fc4d6947114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc6ff1362feacf02e1c0d03770887015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34680603f84bc4930eb4dad3a5f15f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334f80da5d93454bf80b4813a2b2f1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645da6a40bba875ca45e9d7cf4ce2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbfce1691ee88cb351e026dae4b39f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf574bef445b5af4a6c4a11d1b2f80a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337188b46f11c8e1a8ba9ccbdc4e51321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225106762d6ced1c7b6d18477198bddc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0f994dbe06b565c639d49db056f5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c201ee5436468ed380281a1d0328a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419fe89d2f3605e5983421be5134afa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cac96f34acd95b4c67c5a5227bcf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b4422a4c204e72907cf51943dba127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571318a41409930297b99d95f4d4db8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb486522ca647ecf66b1769d6d7fb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51975639cb0679d85c32e4699461582930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fc4924a14de6cc31d7b1b3fb3aa7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa43c7dab1832533a58e0bb59c08bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86698a73bf718875abcfe9da4593b1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658dff2e801f409b1eb9bc10656dc7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af7790bb60d33fb997ea7fa246569e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66925da47643d987f3cecc1b6ad38b236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04849fe1b3bdd10174912672f3b82d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2789085d085720068ef384f9bd77838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5958fd6d9b75dc0e10b9469afd03c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650f73ff6dcccf7556ce9b55b8ef85940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fa55815b289099aa0ec83d0adadc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57fea41753c5f062d8776967bbb1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd78c0cede861e21a132d434a77dde743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6947b42db80f45a433864c625d9fc7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f07c294afc33230e1371e35f9505ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f727d965fdfb0918b284b2aadb4e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7d00fd76c496a9c3fd8b2763d08f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00b8b4798def885ce4676dab79d36848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ef005db6af810ad1460850922e3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1040ef8cb575ccabe380a0e1a25ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffc5c68a93b83842f06e8db7f2ef4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc4e896ca2bf99f4d12da876c2854152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70fc1a7bad8cf9f7e30ee9bcf8375653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aa7337e33e7888dbb4889e5fef82654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d767535562558f68e5b7e4f68bfc0e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52af603cc0c44e80cd6f934f4960756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb00e36dd9f8af5215525bbcbf1dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3a339f3f2eb05bb6811d76a64195458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cf9fe9cf48e5f9ab729baef0440f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06530ceda5a8585e6898aed2527c21e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147884b91899df2f459072d2c26c024461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5316bdee11760b8c43f12406674bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8515a85624a7bc3c50f103d3e7a30863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4531ec87b6e37322abeb8610c924f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d02d12249822160b32dcd3473e33365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c224864556705fa509ed86ef832e4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454dff53f19c4fe96a2a4d401189dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d0105edb04a9e77a7bc91c57e924a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6935a764a2fe375f28c7a2e8b94f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e02359b64404bd051194a6cf21a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea12050c2b237dcff50fd779fd128b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf966a937ed34fcd0e698efbb5cb9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08323a5dc8b2df7f528c10bf423e27c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb3211301016d7bd4b9c574c48e24874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4198fe83bf75a8a501e67205bccf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f40c3d38dad79ceec71e227fcfc8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c2b9deafa4d692db05621c6948d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263e543867cb89f59316fa0aed990478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe9051a756ccfb5f0cc21c5fd514e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4214bb2ff8af812bf67ad05004803380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b931312b2446695f42cec4187b7a4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11954bb23e7c886776676a0c48b48d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9719ec469b670e4c0a577f7ac62a8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe2ea6ad7c1d77f4b0a4f57dba1a3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae81c291def04187de2b16e75fc68a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943655ef718b496f7ac6a6cff87848086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032759a51bd6a621c9a9ee6edb66b41a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b19fa4b88e45ca4ef993f78692cc788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5476a1fec3820fc0d21bd18586379f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e422b5b341882862015193998013990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b24168fec0ddd39bd69c10fb74bc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9adaf4be6bf0766777d33f8088c4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad2b929580ea310c741ae08545ea7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8266dd157c9daac1e79644ed83c81a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109d66ce01c0ee74f830a42402e1c9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1f18cd336b3f63e19a9bbfaf3a33f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03b63e4f35cfd636c596f715876ffe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dd746f5ae31b4dd8d69c02515112f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5a092ca00947628ed0cf6b22bd8e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59db433a06e1811763a81a95244b2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a933ea66824e550a251d3625e160c12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f25694abb57f41b516f12a62e6970102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e2c0b1ace46ee8368ab3eac61a274103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79e664efc28646ad614c70fce378f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45452b613955dc601fa004858444c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f21ec6881a71c121e6ac5a0be26a5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef9598ce1ea942a73e17131ab67749107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720395fa419d3b5b817c3d5c48cb78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87568b92aa01b9995f8ad7fc02dbfdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad33b0f01d3e4cf32be1634c8c1e484110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8778a2c32eb9f3b73dd8cc5baf66433111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270f4703daffa16e90022773bec2ccd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa2bc8ae7d2b27694954ed68fa1adc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b47e3e0b60a7d0b3ac382c6ce430d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022857b75bf69116ff9f956ca7a8532d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d4c7a07b2759a225c8ec7d53a3ebf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c7673f334647516edb45471797e3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb67f3c0195e32ea405af44fa9b6a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf082e409b4a3b0429a6e56238001cb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cadcfee26723ec6ea1da5351c601f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463c292079ee6792fc93efa659df334121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f937cfec7ea0a85924ba25711f58f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01239b36e23df52e6c756aae6fdfd0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afae44ac67409a1e8ee76ac890d285124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e9af8b7b4779f1cf7e693279a289a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ff17414dc5ae7d20f9f83b796b6db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ad82729bd34784ec2c981dcea4a3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d394a62fb930cd9433301e3826304128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350a030b899937685d9b078cf7a3626129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485da5cb8d4059943d9f0bb62af5604130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3db2cf2428c72ac9b6ca2591b341fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dc5c071f5cbd8d8f1c3f655a9c692132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea782e848d5006cadc3e952025e90b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc99113207eebd07c6aa1748d36d64d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd63ea2571a652956f76096bbfcea0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40b363766f81e2d256e4febdbca40b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d4e84d02375f71dd6d8baf3cd12ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a120e1b805a346f93bdeea5f52252138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5e46b54e0b3a1ae69a31a46a58185139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af757b628b96961f3461860e81bf5054140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bff99d8cf09022518fe79319219ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aefe97fd20116722bb36785e3ffdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8beaba9b01dd14996bf9381c5ea09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef1ebed44cd45649e0396257545dc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03886a3ae105da012350a5aa147654c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb786fb6fd1f07c19c5c3dc65af84cec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723dcf544754408aabb447022e9aae2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9682dba137b8161a95f605e2f80c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da67dc371674a5917dab772c0bc2a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bb6d1432f06b02f091dd924e4f173150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4f89c2874cf3daa8a1b2ec6d74a11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbb549261498bb7a791d6699ddaa3e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc7a7de5fedbbf3da257f05c57ac8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ce72a282eff0faa65d0aa545018fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653748ff1672052ff0dfd1f83e82d331155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53675029c52a6a2549520567f1c066b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c5577d4fe3987ecbc5cfdfa41ed8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbf60ad6367db842788c8ce4f9d96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1b859a2914f5f2af3374b49b2532159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9b3678566fdfa03138a3e6d747e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52f11df352f7a495b87b94aa36579d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37df944d43b30c5237cde639bb7b0ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cc24f02ae4732c6ac196957b9a78b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931f8e851411d33c42d88a79f4d5ca2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc022b771d376f0987ca8b5caa63a74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d8fe97f21462a42445a3cd0f738a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a9d064e07cab1bfe88ff309ec6d15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641de2416e0e51b0ae69393cd6dfef3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdbb9af48b35571d3a87f25158136c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f164d127183d5bc0fbbfd70d034710170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dcc6f49ba96f5d66b55379ee7502b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7e547912fec1dd5f0451549b8917172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ff8c4492fbc47e3df48b430cde3d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224b33714e28fcb35850c7de55e2dbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2a8d4748f5c5594081a20eb9ed0ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b091ddfe7da76ff1a5bcd881f28e27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535020296308c82ad15bd4b903a3cff2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ee98fbab3f0291127fe24b0404a88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96c5cf112938bae523e1dfca82b2c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92032a48da3f65702403332f9500bbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe6d0afefea9345e076f51a6a70878181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5e57515257ad151057ca3bf59feb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37819c520300d4a2f79c4a84cc2f6657183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410693328e989881b4a30de4bff6d70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ca3c86cfedc0c1eea1be535a9fb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97f2d57e02993f94f8a9f7831e7475186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59a1af1894b406a286eae3792c89c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2981ba3da8d511a5a988d8e05c39fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a68ff19c0db0d98f53020736af9cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd8111475d8ce0ab1a4d8c5c2cf47c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3e8250644d4397ecc4fbd06632f6f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bee3f8ee67ba70937fbc24c1de071192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465bc014d09530f430339047b4bb803193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ab64ae7c2cd3ded7867289dfea224194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0825576e56243afc1ae1200924f68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a4cef296c1ceda10cc233868e2691196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e5058db5efedb47953d22a0f5d2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e93111c80821a0935906901f95191198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffb1abd832b3078605dc108fe5a852199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e590d42e6dad858cfcb87dc349692200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e76522a32126b16b1bbdd36e3df671201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cd39679a3ba7ce5f7fdcd72df60fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253945dbeba4b2ffb6dbf5fa2e33ff3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4420355291fb3e389f3188fddbcfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b510b9c9e9297bac101adf0762b4787205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d6d1e39d0d2d42d7921ad9c30a9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457bea72fbef73c4b889684de71717e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917465e7c2972bb17eaca8d456cb7df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389c8330753dbf309178cbcc7a31dd5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981988ac8dd609a0cedf6be150da732a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55499277df249524138c3b4c1ade7db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dad0f3896521c6d550487cbb47bf7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899729004cefa05f5e81136194d505e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ad04313ace9543ca7625a7df3aec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae61f936729fa039ec6fc3db7c5f79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d977dd6b77de3c18ef44a7453182b39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491ac8803a25c8db04ec654bf43786b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae4e2d10a3c43405ae6656041fb6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e7c8ab22e134159bd72723045a67f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872f791d7d6a45ed983b7c94ae7861a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4b49bfe7772ec97488d577fda6fbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba524cbb817ae74400d40c9bede5665222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81babecc36183cc91c00ee16b83cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ccec52a296884e71a1f54e18f7636224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bf958d6ca2cc9c5574be9d895f440225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1da200972d76feae292a22e3c3076226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe49b2cb2dcffd920832c6f4ada5b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e25d5a3a0d0bf6a57550dd87b2611228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0921885bfa563f9c683b17940ec3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546027a1ae9adc5f30294afa209a1c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb22f2864788b203fcb87f9f4afc26231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c6d49edd1b1f74e8c496943ea4ee2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f00bd38f2daf638f88906fde66258233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdf6912c89be1fa82aeb149b41911d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ab1ba4023a1f9bb2c0e1481630bf0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3469a0ca0f1f00dfb6c7968ca5615236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590186cf11efe0b6a980a50b94990e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6554bcae3428c7bba6ea368e56715238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095b432ff85ba3e4949262c0853a865239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fcf10d0c3099d087a46b4ed1a252a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87882869a0a775f3ff50b769c04d392b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e4d6485d75de0223b8d958add491b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd601345956e6b920af4d7424347436243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5841b96e4c993a3c650c29ec4accb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a53df2a865538caa20b867a5348b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abe336adaf214178a61888bda09ba2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeed8dd7d1f4f48bc5ac6547563816a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344189c86f84e9f4b5b08b9fcc12a63e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda55278dc8b74db0fbb6f42336d1e95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad8ca0457a28d5be7183508c6069ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336532d0d9a133c277726bdd4db0a57f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7f5b41093befa95aaad28642ff176252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146842d436088cd8ffca2515a2c6a3b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27ba01465de97990cc82ccc7cbd439254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484a6b3df9115fc6269caa9868dee01255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff712c86644d78599109e30f4b3e5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244955db6b17626be4b11529051584b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee1b2a3f90fa8e95d71d371edfa1ee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf522d715fe7b340638302fb34813fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9d463576f28e1945a003c1ae575fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40401dc1bff25f39446665adfc04677a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee6185cc9dd371562540c50b693703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbacfbc24a33c465a414b9f129a7c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2c64e8a9102ad1f770bfd5df64d33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae16327c73b81902fb205c36d9418a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eda905e34ab1d2fcb9f8a285758c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590e694977595728618bb3e692f17c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948779f178c4c5a4fc7249efeac18e0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5107d8c3be1b526b6ba2fc3ca50e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68631840ca57f5e3acf6098feb04baa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfa4afcbe710c5d28b16b86aa668af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360ad216983f98fe133bfd5f188a0f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a7a1ee502163cc9759988fc1034d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceacb60c957e26bf8171ddb3565384274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cbd2ae04e47babd3d553dcc2db048275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811e35ba5a36eb59f8192bb53d161d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae911fc5ef31a8d43821c9a95cfe194277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02486eef29334b96e8885fb531a082c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa632ed45ae7276e2771eca042428279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbae042a0777dd4abaa94d25ca8687280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da09ae98d7033a2e0b83922e248a617281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a52254d0f8ee4b1521459ade4c59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c266a318ae04bb483a4cc0b1c9a8c12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddf5a6fa44f2efbef7618ac6737866284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b2a94ba594296dd20adebeaa2d280285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347af0e0766730688fba0972a4838da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076de47e05771b2a5d4ee2033b0a447287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3860cb000f99f5b6aae6e8f4828c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc481c8ec26f97ebb1377047978417c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befea01f77302d4ad7c17c95a5a97844290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d7e88cb33f1eface5ec20d4e0afd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abc8e46d5c2e343d2c6ed77e912d8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d34d5f390c579779e7bdc859e71799293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecebf93a2821099bd6b12ebf162c068294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac055992db82e222051db39f15cbeea2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581660059b9ab0b37dfadff5278a8f4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e7f7900647035fe4b7f1984b8efd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c719e6258dc88285e53d6ad950538298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fc4a65eb3ac0f60e61469c434ef2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d02f1f69b3ea24fd039a602fe3d78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadfccd6ec189695483cdd31e6f7cc2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb224d6579c3be83600d7c2dd4630c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f40c709c2a4412d21f1ade1b3a68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce6cd18719d6e6b62cef199db02a8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd96af18be3f2aca2f3bd7eaea6eec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a218d994a08ddfdc8ba888cd0b7bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeebc0828317bc6c6bb102ba874ed0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042887ea10c5ae8a6e2b84565dcb0da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40582bb46fb54624c2704f3b311f0f58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38627f1d537150ce0e7b867b5ab9edff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd79ead320174247c4b001dabbfe8dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424ca3e80cb882553dd290ccf77faff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7700594a0ed1465bd93d657228691313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77870e801de27a0c27737e21303037a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd406f7d0de7952fa026b83b9b57c72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77b673237b5639938337bf4a85efec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde3865ae71cfde7ba5de1dd772393e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c89d6400a3afc456394add5ce8c5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ddd46af355491b4af455334327b23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cf1f15983e2e5bbc8f0851a347e80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004755f286d564cdc2c2fdc4713cbf69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075372253315c6b984ddff161ff0cbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e60866e691f611b690ba3bf84e7714323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecd70f03e08c3bebcf053425504008324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d77e92c84122f075f0367828be097e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0cb70a7241612ad4d4c84bb08ed2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15f0fcfbf92e5daf069b2dce24d57f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19719d283d3ad446d3a9f56549b67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35710d89174ddf916f1fecdcff6fc9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54b0265c47c2a1c5c46178ca8a2051330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038e6f1285a755335ad9c8fd1c3e434331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f825237c025bf18f13c63a6d970a062332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c22cb811f5e4c84196e3ec8adb7672333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da416f17701f4690cc9468d1099bbc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa687b17c0379bcad2c9b9955f39ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255495f2a0b66716a37e7b34351922bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bd08f4d6b6ec2113dcf331805a821337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6860e3b0db56e7689b260c98e344338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464082bd7b7a888ece412e049cdc78af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb15fbed061f0ae50d66b124174646340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f4929951135e2082d0441e8bdf593341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e853332da45d8a3addf684728e15974342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf691037bbf845cc61ced0d73ad75f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d560d936d24081c2ab545cf920f94dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaeb40afeb0c2cc3023f6f8d71e26d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5bbbc1b52fe59d6fb15d35f5e4c12346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccff85e78c08a6daec1d9783add36e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8071e2b2f127372a0edfba010625e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119536dedb9a74f1f2540385c6e809b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a7968f735e0900e511c160f34eab5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b3352820cf8f88224ab79daba1ebf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581297168394a0f1bf1dfa7fa1b949a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a9e9e8a04103ba6a61d0305eebd56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4da7d963cf40f33fa1332e0c381fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782d4630679fa18f7d8ad9f03e4aca0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceae1d211f3b2132328d0c3da5bcd06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d14e4dc532a6ae4f01db83da95b253357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954708a78a8d18315699d57d86edf09a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa414d823bf989d94c9f6ab587e33be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a395abb32a8776dd37a3f59ac4cbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f78646d7dc56f99fa21dde0ba0d6f1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9a6628c710b9cc02aab2d742345d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084b0086ccc376f3bd6c77a1eb7dde3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7f263e0a21474c7c233eb485e167e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5adbaaaf6ba3d0545b24f7fa813ae4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c34fceaba6814ff8620b064675b170366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b1bd91a6f19d7fb22fb9fdb8a90f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644b3d657cc0c41f985891e75e8ce3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b140ff34f77dd0f251bfbd2383f3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473feb9b0e5381c78a588f22ea56cda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654a642ea63aa490da7815b5b113351371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b1d08504579d3fc134401505387de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94253faf38ef4f4fff68409cb578ddbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b840f44d1650c777fec66ed14ed6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d9757a1d3c614f5d86e13fb6bfbf9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1101e4625ec1b435823efb23cf7cd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f00fb54e0b97bdd79fd5d35c4d96b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e788b2979941ce750d9cbfc8f3509f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e26d575ce318c882819a1295476c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51789d7465007ecc4aade03e27a95a54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79ef56eae5df8475fff6efeeb263c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd09df1595b93c63d1c25095e31fc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27ab3da9d8f401e2454b449f76650c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c34914529baf5b9335cd958ae9e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747b7424f6b07158554b157da2980ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315228dc4423fa6707d54a6e7e35a32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf476aa9bc88edce219167c418aa14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dca219ee5142b400ab1451be6873a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa01f86403d0db5942e993d016fa5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da704b708389b54cdb06798cf806a812390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e423628d0b182eeb38ba7eb21af4c16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c5aa14c63f8a94152ead7c7324976392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597e61ac399dae992648c175296c2df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e334f9856b4700391610dec6ee1bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb64b162de2fe037cf48e6e828e5495395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4494c0dee63c12edb1257baf74a6686396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bfb0c77b22c5e9457e8014c5b83a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583804720407f38fd2448aa0f3362e52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906c8cc9b6777f8ff4332f9e9199fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5d5b5edc1e66bb33badf879594fe2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d55ceeda43158d8f835201efa626401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb428334ac42cbebe3271b994119fee2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84124379d2a946f65be3dec339d377d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f712186e2cdc3ed8313d1dfd0caec86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f93b33d318abbab435f5ebe78c5e05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4c19f08d1d006a1aeb51d1cbd14b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3ceb44129057bb1fab376655ac07a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ef63e70f39d33d55aad5dc048a00c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b74b66c983a59cbd91b843a749529409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487fb2ad673fe3bc185f351ccf9d26410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36356c4e64d7c4e750b22920f61039411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c7df00a753aefeb75eb320ef06538412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768dafd140e4df5621374457b8d599413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733017ce8bf22293c9d06deb33cd0b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c428ae6b778e06030647c955178188a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edab7c96e444f6eb3dc9c82db2a414a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1b86377b83d84216a51a2f68b81d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1460f830c570df4434d1ff673aed24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c180ebf107caf53e6b0ffb89fb1b34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee72ca702405d79ba1c728cb7e38fc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50de9c576bb49100acd484e1e73834421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46023ef6c43d72dd045289f6da9086b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa13e2a009d449cd9aed32fda069c00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54657ca863088e3d673ca39913d4fd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7766cda96ec7020cf2054bc92ad3d0a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920bc6471bd387b7fb4a82670bcb085426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074daf532cf0e8fb3361fcc92693b9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2493105a0c711d1800898186e159cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9e65abae1609ef75f12b3d8dab7a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca90da4d45fbec65d4abb43624a703430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fae3d478a7d0ae3ecc6a475b50130431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e32b4f6d18f7a1eb75f38b0e752f85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9f5499a8b473904d1c67a16e9be45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0645a4d1271fa0a67b7671a9ba691e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ba6d5358a791e4ab345bf1ed4a39a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcecdb8c30d715720694255292e567436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89326c0cb7d46f875d29562bed776f9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c183ba0bec292d83f0aeb7085840f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03ecfe10cbf495df03ab8e49fc6b90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2f686f32dbd00e6e0a7df7fef6a70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c2f5ce06292337f2b33eefc35666d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd274f8d9f3ec2933f56676972547a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795e35b3889666d8d99b77a3bcee656443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3071474d084f21669fceffebb27df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961657207c24f051e5edbb9eb2afd71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eba6bf6f8e36fadc17e1419e209f30446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469baf01fa180f8a5eac944b47ee37f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7566c5dac5f67c6dc8c5b0e130c71a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d72a8180e6c5d2990c1bb98aba65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4378ebe6b16bfe2f973bdd7f9567a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f26f59c25e8dca8c9fe97580525fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ed3f2a52ac018e24fd3a64a196e49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3041efd69a705a3c9465401c8be0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd06a372e7b8fe5c786c89f9e79e00b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48d01d06014f10ff5de70c2910c34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a60911fc5d0b17b5fa2075df72e905456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a9d929ed8d080ba231601ecd3119b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9d89ee7430181f39d0621ef41ece0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb5dfba08777897a11b3879b0f3bce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938cf6b87fa3362acd617a3d3df6dcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6215c20d1926570b72049ecf5a2038461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a3465cda4f29fce3d99c89b57d0ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09e64789e443a19403fc59b2e9af1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83eab2ee471d460316500547e1da11e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5a39fc4c14f7cd9d547887f1859f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e71fde39501933a2bebef1ba2cdbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e951c6f3e916721add4cd1d4c84d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2dcaec79f86365dbbead099932fa2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65991fd483c37cb966123107f19d72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a703f2726103c1b49638dd6dee041d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ebc3aa34e171efc5f6f0e53099ff1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40859aa79dabeadeb97b0b05715c9f74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a511bad1e0d13899061f688be075a8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cc828542eb25badfaec94f47c9cef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87bfdc02fd2d4f5766a570044c11b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56661ded8ae0e80d7ce2694699ae7df5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb2073a2f392e595ad4c34a0b720fc477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5398,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16388,590 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17238,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J249"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17973,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19238,4294 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>565</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="E233" s="0" t="s">
         <v>628</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="E235" s="0" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>649</v>
-      </c>
-[...223 lines deleted...]
-        <v>672</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>