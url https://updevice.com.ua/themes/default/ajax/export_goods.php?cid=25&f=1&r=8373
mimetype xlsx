--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1192,140 +1171,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1396,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1645,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1822,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2026,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4efa8873588a1a798a4c96b4ec85981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12190fbb90860fdbb488fdb17e8e84592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738969111aa2bb153c00ed55af995eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da358cc3c8bf4120230e742ac62960d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc28bc51798f196240bae25a133f7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21b5305a92936d0c9ee86fa48e2ae16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d782734f0d7c8ca931f1e1c254fa8d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42891554d4b763b3b2d944d2867c52b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc087d8b64a5b1bebd2ea8e48be1bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5338adfd2248d4f97a4f0c2ea6e2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e8a7962f6033811af4cbfca3fbe9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e1ca1da68e969ad7f74a4e75b507112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c1899b677662709caf11ac19bd04613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc39d721bd03a0ac543028efc585e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff87abddd4fa77951c1f6b66f81037815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29f2902d1ed15e8a39ea1eb1d4232d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ebb6e43405d79f1cb0de92973c88b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5530e5c956a5f19d9cca4871b0f4e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c192495ca0f96d3fb8e81b8e6b77e3119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19e0521e34ca5f3e69a1833e6b87f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cda04bef8e05bab5989d7d169dff5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377eaa74c76bb4efbe36b6e96ba3d99322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc539e3b8aae52a3f7a77c5bca2f64123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195b6deb9eda69c3fd0f7ac11a2666924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d45fb2311dac6e5111c97147f99f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af030ab0fd4e987f99a4e43618708a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed6393b0fd22ce2bacf7b5396e278f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75515e3583fc30d891aabd700de44c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca785bddedcbf8a0afec60bff731f4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76bbd7d21d09336633c0332ab9ecc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aec77b0e69064003b8fdfc20c9ce131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca9bb0274bbb361d398ac45d1637d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06b16f21843d8c46ef3109ed34ea6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b61e513df20f20aa0517d8c1a26f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34e95b478c9b1f2f57ebfee8f355c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461e0aa46b8c4a8bb8068b70e14502c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f00a627179fec93ee79ff3aa2394e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6ad70437d1065d65f9eb9cd10a1a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b046b6abfa7c13392ab7a6a2e2698b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311380a1c072d1bb0e51576255370f9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c508c37ebefa9e2b274736e40a553a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59f5a463e85b3faedbdbcac0745b7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d540733aa8ce225c61463c8757d4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fb42f7acf46242a7ef525278ac18844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf4cde495b2ffcb34ae2ea97a5c5c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e5a262708ad0b91cc83fc242b25d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00744570e10e5060cccd305e0230722647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eace499475fed633d52eb540fdeb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f461a68430dfc2269a13915e1e6c1ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb13101cbcd792ba0e8d43144cb36aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303412130d8168362d01336b382259251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8d661ff0f2b5a542b33c387c07a3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e408da29be8e61f9216325de7f1e6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc644740859a27e060b3824dc20bae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01745ad5550abd73652680c619854f8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8ff8839b62e174aeb048a5dd73e4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7977158f65b354cab55875394f35757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993d5cca144755b07ac75ea411de15458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8761faa0c5bca8543f48f2fa3819359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9f872e0ddffc3fc7a3199e66e653460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca657d2386fdeb9b9860003327be1da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b8d7f047cc00bc2904f6eedf1420b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057c3830f251daddd34905d06be722e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad48124a8d4b75db8ff2cb2032a5e5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede38ea5c02e683886b6e21b510efcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0132610f819546fffb82e7bf2121d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3c1c390d949eb7895da9b82fa89b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e7895671e2449cf142c885255f59968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724b59a4a803c22825f7dc386d9368669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949285783aea718fef51adda88d88f3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a61b4bbc8e777370c431988459ebb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f543a0a7a985cf36c3abe1a1410baf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43c2e052e45e02ac4f7aac4ba92a8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81237db104e47535d285a2fa3fce731574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71382bcc5bd37051ea26d3e7d3226eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7f0b458f03022a6cec77c7176e06e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cd5c6ed26cd8c359cd00130936b3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad026e26f161dc44aac53c09c94b97878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42156d245e528a2521fa39f0877711579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6cf2552fef0decc8f2e1b4eb26caa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a99f53196ba208b15f68017871e2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdba957be7c16f928b5cd0b2fa204d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8cad1ea9eadd4f9cf8e246ff8ba0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a45370ea26615bd4d309279894e1fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71494618e556f0bb5aa47398054ba585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd08f3b440d212ac845abc85761dad786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609e1c513178ea804f959fe36add61687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b2ed94c49563b488f15838bc6473088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdf662ed8891bcba5618e7cd6438bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7418255f8f68b639710fbaa81dc4d5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dca3da7148dc3117ba0594fa5d480491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1c06811835fe26657302135a851f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077946122b0bab5a40ebc732690d732d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bb38376c1a30b229af4df61721d5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cf0dfffe5d7353dc5fd065b1339a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc5eefe4128ad2bf8386cdb74935f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c61cebabecdb307ae318033fdaa0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15cb14a3608bb150dfdc653f6440eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb34104b6bb399aa50ecb434b50d5bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c760fa0e680b0de17e00d8df396a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b442047d6568b615b23fa24c3e64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eed93fb6d5b7ec4c53c6c77e5c16f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffd32362f36f099636e33835d4846c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968c2f7604fc4255c5897a790d71367104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a7d091f504733d876b7d0d78382cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d495155d134c9592358be94db727c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4843b59411af4ea59bc40bcc34c4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ed56b3affc5f4a406a4fb1268572c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dc779bcdf7d1c412775cf406f9622109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaef2eeb9a78da44a2dc2d0e8bfb75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d794015ad62386ace497434084aaf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ba2d46315fa1cf0445f11a8ce987c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4634df0d8a36d65df654b82011a8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416bddf519ebd7034a9254f0ab5d9259114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e619f416dff54f20deee5f9d093867115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478282ac0374f6003a2a4eeb14fbaf43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65f60dfaa9467545e748bc3625177e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb79951dc82d7710262d540a90c73e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e86854c4154ea1c8b8ad6b197e6ce3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4a9507d9cf527b1d9a02457a895c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad062cd4451d20bda49ceaafbc9a0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c08814dbf1dbf8e972d004727e7d73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b536b8ab049455458cc7c498a1ef7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b0d11b0db289e153adabc25c5c11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27838d1ccda7cbb8639c6c70f00a359f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c150f67c4a9c093729e738e726b2046126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01629db7496a2b17a2f096566766bbe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fed0f383292271c9a6b1610734922128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca1ed45ffa8d383ad7788c51a8b66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342544d5a8e34a676c2d21cc208035130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e09b3d685d876e04853a2b3f79d68c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b8d184a0b16e66860ce35bf34d525132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1b661c10e9bdc78b5ea631ffa0e28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3a2053f9f97fbc286be234bc6e5b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54295e7e103764ebda0a7710ff12f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08b08c3fe40361bcf1c68d698b91bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d99b12060a8b79803849a4e59387e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405d7c1365e767895ae046283153c01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f0d2f98a142b69b52cdb4f529feed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e440eb4ceece1b4dc795f33b830c56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee232d2f4fa84bf14f742f93de319a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f11ea18699a816d62759d7c65ed34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdf8ae21f8891389173b9d24de7090143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33200241bc0f68d12f11684cc5cb9451144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68725c388b21bd6738f346b487d70e1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71fe9c9a0ea31340de68c287f301b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1e79c705fe5f3f8e4183c3cc38163147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aa33180298c34f05e728f80abf8dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfb3368f52c90c9b3ecb1af65bda92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0a0f1b018b224c6c599dd81f34ae5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cc6eccf2bceb6d52a1ea447ee50bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1691e39b623f609085f885733d6ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78784ac42410694af8c6a151b7d87bc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cb6d86133f60abbb7f744ac12c38c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdcf21ee77384b17df66e472499208155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27556b33dd7ad7845a7315de80fa1fbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59166d7609afb13d7495b0289a4423ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463ddef1964b991b35321c1af349d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d623a98c66845d010054cb3dc84eab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea28746a61693fe773127761e8b3cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cf98ac65e4f4733b612a80dc8757c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d941158fda02bf164e2ec452f04b85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249fedeb1ffa3f5c99ce781addfcd34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a40407cb4497185867e31031f1210164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9a9f75a7527f1800f9ca57262173c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc194d40cb30c5572b5f5645116dc04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214434d524f30ee4d7e2191d573ab55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b7debbcb013d35449dc6afffb68d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14545c442f1d7a4699bddb3d797976d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6e56f5fd86a5cafea8ec64f6f32c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f650767d61a5fd3eba0acf5d60521e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2700d33f3d4bebfc8216d423cd08fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6efd4fb191c94fade8ceb3342c6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c7f5d0c5873b04474f9577d41645d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485539c35be5143c53040d28bce9cdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae114e24bf60c75657d4cef5d4b66248176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545390cec4a3ce91dcda2f40d779349177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e262ca9cffe6b07692de6cd0b1e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0890f49659085471f638047dab3512179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f83d88de3ca62e0b817f3b791206a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb408e21e16e7eb01ef8e29089f0550f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba2aefa14a048e6306755c5ac16029182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f64a67b87e6bfe9de59610f75f6c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb4191f4468cdef9eb24a4e4e06ff6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b44f6888114b898c7d331977fafb63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7a2f42ff3e1f6cea3639487664016186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc683871de7ec10653574593ec1306d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778af09a54bdcc4e041842e5f6d04250188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a0bd32509c9ead01f69ae2dac7f45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1f0cd5c895a5668b244c6bc597a12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cac34af3b6a0a0f2a48d2dc3291a5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f6f4a9178ee5b9fc8b751463c4f3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94989f1ed954b56947fa6de2f3f16a7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45402831699bd3f218a4409607b21c67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2339fa90adc10dfc3c564a6f6896195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f105b4279d66e4cf6cea6a834ce5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8d5facc349a3168f76d0ec10159e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b3710b00bcf4e3b58df6413a179d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6a5fb89c29acc079a029a9003e678199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743b7f2b12863cef09aa2c29ecbee36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5032429840ff7595f37a5bed21547201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadafe1ceb5b379373d10db83fbddd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46f5b117a24cca10ff615616f1e3af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9be6d741c9fe75b40e8251fcff5def204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9302899828da230592a70da1404c08c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373e14128647b8ad5a25ad79cbc0221206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029f48df7db24581abb3d653adb2d28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1f907b6a1f6ecd22d02149b0cf830208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd0fa7cfedccf84943f1afb8ad7c41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a5acb04a3bed44820b79440630ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82422b99348821e18252a7427cb496211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13972c70060ac9a0b41ac4b46ef25f0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822465d5a30910dc2c65b8f556ff27e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d93e3ba8d9798ff74215ecde6f5910214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cccc3182265b225eb30b20b4a0791c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4549cfedd87c3235b793d3a55d42b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ceabf2b4d23e07b457efb2d8506f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ebf756c9742ea3c257451b30e50ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649832bb4465cc939005a28c1765ef2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffaa215d0026824ee1a8884f085c20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629867281c741149648407186d2e2f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14439e9c4c1f1967d25ab4f5119bfff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3516007a3abece404d1026893fa359c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7a0163a43ae807d8604feb3556cdc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bec0f2947c0ad9a0ec8c627d8ac2b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929973ef9b7e1ac888e14dab15e0b73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1221f95fd9cdc55a96cf9f174244af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8f7d88e7ee4aac74556717803902228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e842829c0d3aa6026fccce5da8cf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f45b42fb162c719f70f10dca1c488230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27f867611313473daa996483ab6863231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e895715debaeed4c1fc5a7a1b9f68232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766843d16329350e527af9898e96f49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22ffc3f0b8e1eef7a4c1a3d0d43678234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e24d57a02ca542a158eab556c3b4d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b0accbd340de888eddfb66392ce50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b79fa03748ae38d7e3bbbd8355a06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9eb97ad6feb5663040a114ad306df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d9c35331f4de695d73c3480245179239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44c295b643cbd36a348fea61ad2688240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce65b4841db53623a31077d6f4c542f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34e80d30a13e965466af52beccf054242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728a6a91968b5856db312f87a09d718243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edc881dccb48619cd17b3424bb6f54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b73dcd3a190f03341f42fe34314d2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf12d7d5c3a4d08374895831d0601c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab4e4061d96e88a3f209fbb3f70769247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6912f990c7cf2573295dcd15d2cb7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cbc14384d8d5ed51a1f40e25aad09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc24ab26c326a7c4ac13799b38794ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f888232bd7a44f153a19f59aaf5f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820c8a91cc70963522bc21d2b03dcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fd1e45f4399602582a08a09c1f506253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff276d93c011551957450127eaad82a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce62b2d020eff29fd81111dc27db25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61740d01acbf3e552c8ef5035ffcc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2810c1aeb6d113afd1525e73a8ff9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de6df0188f06732fbbf0c22b40679d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109f73d2359606468e1151dc74c47a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234fee782c6f98023b48a96ac93d917260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd468841ce4a501944cdf1d392371241261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d6e6a7b113a55a79e4197a9c8844a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18219170bf5332caf82826cb31a025e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e434da7511ab7c3f7a67683409ef0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030ed27e73a54a8403504e2eb440d13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f070ca24fde8fae6862413e30c580266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc7c07606bb9d159c584e1a1eb3dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309c5b00de0c96df2a80dfdd1ea23f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e328d9fb02d7df63ca02573b6cbc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dadbb55a0e7af2d504fa0577fdd100270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b13935ee7fbd768cca6039ffdf37f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc076d46abfa72bc96120c2a0c2a903c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd258b472127e55da448a12b9310e614273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226ee1613a2c53183f8950a8e52ccc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45876c6c911899fffe0f0ecbf1c746b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1f6f14ef35bcde2fc703d8475dd21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d71b007823fbdb90425aa5242900277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca6d9e6f25b1fb81764d96bd054f6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71d61f1d9d39d58df87af2c3866478279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5bf60842e8f09e0543bcd27a67cb8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3468de032a0e08bc214b1d86c8052281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e6a304b3e0375142220337cd3530b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad8a300d75b2c9fee4b3b80f6ae002283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c549361382d18fa6bd3f35de6011809284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6077d74500056b6f6d188d83b2ae1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9f9982eee41e0a206f1b26f76a3eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b40ba7cdbd32d0feae1436ba05a3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180158cfa894a7edddb853bd1f8d69c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21f4f50d8fb24ef176469e29d49fad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec02f4c56e60867f756ca1e784610e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3d875a60f0a9812c8f4cd40f734b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aa01b082e00bc6c86966ab04448be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648de8bc8c22d81f4533270b341706d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e75f2cf5923f817ac9faaea856715294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76ff732cef8bd0ca0a760f91868710295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753002841f3693be266ea7c586b78ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429be22ff8fb270401cadddf54e2e750297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c04e1fcb7b48cba78630370e7d268298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d00a4d41677ca19c2f1ef528c320b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfda2b8f9a4002bb6c52adaf7466bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78279674de6e0858b0ca0aa238fe8a25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b997f9793c7afd0b3cb06a8804d2ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef385f04271c22fc51e33357e1505b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ed6789ad19015ad108925884ddfe8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9aaff70129fb5a7f93cac4e610981305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db627f7548ec54abc609cbf354da3d8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af896b94d3d54dbd82d3314fb52323e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afb4f011e6c9eac974dffa54384746308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d6243bf2f7af4699444b8e2e38888309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fcb00a4a20c31f4c6d80afd29e1e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401d2e9da20ab2395fae027f4273e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8757f50e178a52bd33371bb80680260312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c98ce2e2e242404a8383581b7b6c34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379af8b8a6f6e92c74a332b282eb1b8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257684eaf5a0f9966a2f0b57853779b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c8c9f72c5d7c33210cb6371ea6c8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560adad2fc155c3d704f99503988227317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b91f32ba768a29e53e8c9adecdd38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0df96b6c59937ebdd2f146d4aafa91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830997fef7f22639114e25b1f4ebb36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12a74c72b6aaf65d4293b4804b7e04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75482f956740cac964c5296b3aebf686322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f2befa5a5e2a58c9ca584be3c7e48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd82004eaef31b399cd425591379acb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd9db28e6b1039b5bdb4e47130c8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014a7d30c818a029b00202fa393078d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829847e6e1db231cbc0097ed1101fe59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2e7c9df535def3070b5c7e03c796a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35813a5b9e69c4a692df555929fcf60c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a677a9502274c89724b3e3e01ad5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5491414a61b9e9dffd72920cace7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdd4f20bd3aaa2963133b96a85c46e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36133b70189a6f62edcb3551597a779d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c518faa4f509b1c85dfd6fc857de3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ec255984fb5c73f84702c61b04cf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92888e610abd1de63e7bd13a935f69d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59210a1ab5ff8524e8b87c14c1c092337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1b7d05b66833aa8e2e485594cb2bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006dd5f118f363c5642732d0e571f06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229149804d9be07d77d33ffdde5bb0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c54bcf50186e94ad760838836f0132341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570ebe018010a05c12dc18438bea364342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83672fd4aecb939664cea80e7aeb88bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09176046427b3d6f3c544a47ecd673344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d8173057915eefb1a2fd1076dc5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dcad529d12a7a6c78e5bfb146b677346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fee40122b76a4740cb9b2881f75b2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2238d904e5c297bb05d9ddfec11ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1623f85707f0b1893622310893980b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e7dfc99b19b70b8af2c214e0119d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ff838fcc39800ebdcb3a66c00d05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abb7ea6cfbbe4980e8fef4751675fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d81106f672eb609cd1fcfd89e3e59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c55f89da2a674542ed1a5519722434354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534201979c533528ce04a141c9a1a9aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb81e2ceae4e4b8e8051e5e099ca87a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdda4591d0df6405c6aeb5df97549ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59444d18b79e956ba1beaf2c9de91f40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb73772106e20bd76d790f092f06f41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ac035f4fae0f5a68f938ea10a3595360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245209bf7ae8cd4aeedd081198db07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f922dd0744a632907d5260ca8cb336362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df5d3d983a0c6aa06282e1bf7f898e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e762f2fda773b98222d0c10dfbac3ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e513742ae1f419dc339a0600a29806365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df28f59c26dca7b6b25a78088855d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae41b3e499eaca5bbe1bf7da71eaba2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c308adeac3c511523f851ac5b872a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab278c95e36546124d54ac063c518a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebd7442b5941330715197c546c79eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d00ac51bd30bb7618fcbff495a09fd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b511c55f46612b0592ea748d5c422c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90c3cf8a59960ff5d0c14e06b1dced373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37f25e04bf61a6a545aabf49269de0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8938b34eb4afba839f19ee215f98360375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f90c2f5320bec3e91b042c94e4080376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5be40836f2a62dee2aecae5ce42a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c744542fe490596776c9a665e98e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d248aeaad04df8e5c55f44d96854379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41424d78bd42f31a7639ac019acae45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16f16de834f87fd1d16b1da7a5f170381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fca54f316e1fbfba536a2ebfba044c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce134c43c05bfc5702b63212909cdf8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82942b15b70b72e11bb8052f2fb6830f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e698be7aec1cc47bdeeb283d4993e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118bc9d6e3776ab367cbad109ad15f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0973dc335d7e12d42e549a55894c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd8b1b67b30bd38a0e6d6424f544e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c6850c76c955afe846d2b7e1b9a38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33732653e53e2388376e95ebc6b756390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ecdcc6e935a5a446e8c42ab3f57a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae40deb332e9cddf304c0aecfad60b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfe248d0d97eee584ecddc368dfacf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2c7d4618ddc3b96258aea7adfd000394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e34adeb54246e46a969d9612761301395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956650465975dbfb7816042209ac1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e5a3d283409a188c8584a8b9e6e04397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06971f31619fa6ce8c5a4108ef6f328398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890884b0299cf9366b62f5382cfaf5f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34487f7b0c2b42cf8505bca7fa688d69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ae5b7213b27991ac2f6b1e8869455401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e02d25fcfb0b9df98f5800cce58a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a113b997acebbfd638f3459801f11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d6849c1916ea30ea9b93a63d95cf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fb7d28ecae08530dfba8f729e41d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6dda4e678b3dd19ff140603f4708b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e2d89689aa993f664ddb4006a0946407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7d010388981de49a19d0f080362dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9563b2b11287b1481b2a25df28827409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140b2f070682e21ed0f22d55e07dac5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b427dfb9b991a8829cdf29592a87a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565308e5a913be91b7521a2db5722d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81bd7c87f924c4910466c655fd248d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051903fe3dcc1969dd48e5b879b6b9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4ee4d41038b92408494523c3a19a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca4d06f318356d8924543ab87d6810416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0dcd22f1244c86dca3b2c561d3189417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920ded1e14195220f6052ecf1549755418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacd4924e1227de0e62961cbed12564419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c50c0cd2026208392a3c4c97c0d8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02352b2341b44ba7c9553e2540f976421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb26f75f73b79a70091dab7d72ac02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6cf9395893dfbbbf47d16b49b0950423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de7935b2c7bec509c9731729ba9641424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d74a9579fec5147d1f036372c8742d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336fcd864430bcbab06d469b260d5a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d7ef7ac30622bac0a03380a443226427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca0635ec51dfe50076bd9634581a39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38b3ed6b7a528eb66e895423e95fa6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a41e3b0f52fcfe4202c706f187f75f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b431ce302294a05b6eba89895701a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d344b0f7a0b6f9717f208e222ca7f1a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb872b9fd98028a2923184c3c43be39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9d27e3cd12a3133ed3da132258a34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70e25d94ef0b1dbf7534fe3ebb6017435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db384338a308878efdbe9c168be2b85d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d22422bb6b2263d1cf2ce59197b847437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ce8ba90459b3c2f501a39b7cf9908438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dead9d1cc071b375f37c989955d534439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab18915ffa1d75628de2288907bc6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ef9854a97d08d3aabd4ce018d1788441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1557534ed2598ffc9b4b9fd7f6bf727442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00bc75651ed9626c14da5d27b39488443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7912fd40829772cdd268daae6c2d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285425aca65ce17d60cfc96e4fc5b2bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c3807615df8d59878c15d7d6f248a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b97e6d2ea2663bf5a7eefabbd0ea69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44cbbfda6e491138e437e59b590765448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60deaf5d8c9d79cc5a5bcee2c2e78d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d43347310031abcec01983c0a71a5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee2a3ecb87c7a793842684030e0e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829a48995fc550f5635fabc50703cfb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76defd1fee4bc44ddad6b19c922f5e9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1745d3c05f00678f7e6543442141e0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7183fdff11b67fd7c3fb09563bb1edf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf13dc25474c7c5a4b91afd8be64c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5089ede7b3213e8cfedd3e6ff99520457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cc5a5cee206cf56c86345f9647d10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717551709d7aa8d5e7a629d082bebe3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f85f41c7c5e167973dd1ae13a43f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6ac9e51eef5848cb7a23103909e00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db26fe4ab56f91f6b5a10c4dc8b8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d71096998d01d1445e5b95bb058754463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6341331a4b78c467d20430ea632ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996657941332395379acd69837406b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151459f11fe854921193b5ec5f792f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3873cd2bc1ddd0cd07020faede41aa5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501154fb2b7cebcf5a8c2b8fb62affe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279063c835d7f1ce8bba170615470560469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b112c8723153a6ebdb2d945e497c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0fe821b89b11f2b493193b525e3ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080a3b38f5d5307f0a193e86453f1ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a628f4d0a05a2a4d0fc2a5012b7bf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed93afaefb439b91d5dfaa4f991c1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfb05faad19933649a83a3cf6e435e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0591fd937283f23286e5705e24265476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24630125ba0111171e94088c32ea8ed5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a591d2db4e7ab570930cf12a148d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d6bb1a3ffca3bdc4b4269830b8ae8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668261cf2183d0346b75970ba665d23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1c6cc087ed9cefb400bb27c099de0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e21fe23349c863d156b934167f52c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3328cb0d80e4b9bebe4d9a9e3d685483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7f2ee1192c3feadb0ba1cca728d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65b0e1acb1257a7f2890c6087b8689485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420b1098a02f27f6b6000a8e79896e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42552869a70f1877976e31aa8e6053ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81b7787c8722b99d1831e79d1affd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e7fed95de44ac0f02e2ee30b80141489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8e7343d55eb021d1ad9e351b0389b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80148b8e0c3dbfbf43e1df4bf423672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303107720a43dad8071058d32c5fb9e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e09a90f6217e2f465ad094fe55c6a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b339d449fd09a123cf962aa85f385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82ed0dedef1495325453698fa85cdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52b5b6c47eb691439bf082dd60cc997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2a8343ee16c7ac8edfbaedd1ea0b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad2fd72c5619ffb727e9ddaabfe5e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019b8f34bf0c9b07fe0e902fa2e10ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e6bebe4c2088abd39ce4e1443174c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a87ded46f1c595a96947711dcf0e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31367e11700b5c11e68af27549e4c23d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a67bc2825ad6bbb31426c7d8b6d0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84136961f95cd810b686b42fc10b457815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb4120f7c2f725a7287fd5f3714ad916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42501459d4579dcf4a10bb0d1830983417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080996a4e25ece779bb067e960dff5d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618a67cbc70002666ce59f9a81e65ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19707ee64b2aabcad87d73db41e5c7e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060a84914f59e398f9b11402c7c9ea221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6c2266ff9ca44ea17eb31d89efddf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198d4ac4091d1a1680479d94adcc53123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f70a49e720506b2d189e8269cc9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72f8c4d1aee3305b4b98b90d81038c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9bd02045aafcb26cd57582052874a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70533ca2683815da608bb9f14f4e756827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f47df7ce0ae4ccf9cca9c1f54d227c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf2034ca0b72fd6ef1293bf9d1e7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719f7e0b728765fff8b9c509409ac4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383336d3f4e0371ab875e833995c0f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccf2246e4dd336deb105fe84509a8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d13da2dbe3c1d24ba4f969e1adc1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908ad3190f2a18e6a05610d9d07f1ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb43c09c4ad31e1e647e82a436952a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf57da2e2312c65ebd0857ab20125db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17e1d42897f2a3d09936db0a40a8c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4d5f4cf273b8f98011f0b1dba08ce38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64870776805be65d8c91e7ebb556e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94928d3caa4e5484f04c1a09395e8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0dde943e1d613c27f74600b481b97741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070b1262e7dfb8722c5e47473e0571142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3301964f24dc6809bd40376c5d1b7a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdddf99ceb330740b334567f37c65244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff897fea7d21c84626e5a668b81c0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c289ae14ecd482108b9fd1be7566146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0e0329f0355f586f0ebab08f7cc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d5444a79736540a5f8ace9b53622948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef50dce4ab5c1163812d06883f975349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa9d93f72a2c15899e6ae723bd04f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f6c5ae12ff9572869762099a113e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec9ebc0b16e52bd0f5f1884926ab4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46639eec4af3f91e32e1897e5546f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cd8315b515ca287592e23e5f62b2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96480464834c51d3276422e6f5cee39e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a3ecec7e78be4141de7bd89e051c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db9cac084e7bb81bfcb0e6f497a0b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420e26d9caeefa42dada5affc3e140258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819aa6c5b040c8858f8f6c8b6f9702059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a10c16f171c8172854a8bf0fc59d3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e54dd8e3248a15071d3d580dbe222261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dea2afa7ee6d52510ab51ac6c39b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e1ca5d4439b48e5abc19cecae97ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1672df6383749b1856cf2e2072d2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ec4cec2bc546e37fe4c9f98a85ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2258ae8e0cea1f2c6a9c4a071400c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5603b6b0d7f8fa7e957f4303d5cf2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd830d9b7c742f24f3ee3bf79373dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c8f35252f08df8354f8d54a5873e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7f03e5ccc41f2b5d2893110f1977e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0a9dfbdb3ce9d191037ab77e88c5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0890afe0b5f7307da0dc90f08a0af7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9ce2df836cbaa9d7580f1f2a4b81273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bb727eba5ac16dc11f911cda9cfc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fa8499ffecb7c4213bcb13c1bd5d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efcc85b3d51d5b3c60ce058113fe4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0f94dbbe5a7c2c300de7ded4c59c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3ed9cb677c8f9611f1b3478eaf13078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62905852fd1ad41acf6e8df1aa065e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2850f82845f2c2255521fc0e3a07e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25fbd863a54730068e4a7a15f7876f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f5c0a81d0ac68c77e94a0fe838cb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edb9ea30a248491df64eafbee0d36883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18473cb20de2cfe7cc66ad3d2979a6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b40292aba46f5aa95147c71946fdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af06248daae00f0d3ae22c3121280b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab089dd8e69bfb17fd6a0b3c60a1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b44461458c773355be0da8c977a8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10337e1ca91ff7f9c7915781d268689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187b24366645ef14d7465cf8ed4f18b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68673e181ae79be4ae29f23c2f37615691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d6e51ebf5070ddf187aeb683d68ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223d6b10e84bd68561ae46b79cb67cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bc397fafe6675f1fbc56fb4fd910d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c4996e6adc437dc3e88fe89e157d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb4c61f1c894ecaea3313416b4939096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a89868d66daaa905ae685f7df329897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8aa91bcb143c2228172a8510cf9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d596b06b45e9128e8887e777c0889799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce255472306433de4074a834d1bb3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24be2c7fead78d3e76f5b88f1fc345101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929562f21afc4f37e0b4f3f0a8f9626102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde80944644ee49cace3696d87d88d8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d6bd76920839f8dfa0f362e0597c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981271a6720a063cc6fe30847520a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d80c3284ab44156fda81c2f67cd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d64fd368772e6bf4af51cdfd156058107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b263a1706bcbc7312871257c71132108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70577414ca2e0b60a9eb7e1612cd6c23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1aeb81ddb15c875c31eddc27faf27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c749ab5bccf68abae146f45f777bf15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd965b3a2ac8a9cf7602eea6cb8b621112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ff0df9d5e3c5a526443f8f8086792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb102700874d6e5c0ebaa5db4e187114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15066de63f3a987e6c11462d08532932115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573df85eb8dcdce83703a88819d7f243116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e2396db554c4bd95e8030b1351ecb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b799cd7bc9a182d92fc9990e162ab3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176ef20914b060ec81d72e85c8381cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52907d37f81a59c551d493b46525c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf912b9b1daa899cc93a6fa154158ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723103cf46c22c0409d690f5fca35b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572e184d8931012b8e2628ef97b565b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cf985a0e4bde2b3f332e53d6997ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584d59c44b3204a6086c44c4b1d702f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc854d2d5cb9785a6581e0ddb31c8cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a569a9d4b9be9195fcca05934d5ba89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba0d94b06e70c4beb74c81a11bb54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41302126a98ae070898c407b3deb14c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a11781c0cd001fe39679c2e9bca39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72dee9d22a011dd412318e933d6f31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e0650732c6d2c342720be28ede4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346170bd516e3040496b294e35ae160e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565bb5f5aa6134eeb54c669c6b96951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a41ab36d3390d7f5e98c042e265c1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e3a0c5248e16e89d887998eb1ac6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e74e49cd32736c492dff42215abf70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811337e86a98c16380e5695065d87ac5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e9e40d20303273d1fbdd1e3b90b21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8463b0fdc5fe7afd77ee4692b1b106140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cdad9f1059ce73103ae28007fb500141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e7f9532861320882b7699884e035d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c27c78d248fd89f0210fe6332b2c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8ca644001e4ffa878d96c52ea7b0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37870adeb64a6f2ddc47308787d5d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42225baeb922da0290ddea0be25ac3db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a336b4d5341e9ee86609472eaef500147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8482d8c63ae5fae360a2c07391274a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac868497f14de581e30be358733d57aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf6ad69cbdb396428bf3559a28e02d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98106476c73658d69603a39ed0f9826c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e01f96dfde7d1070c75777607ac4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b77f0ec26d9efdd3ad25dd89671d5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3755979e429a720386dd048328b19d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5748c35ceb9af602cfb5d4df313731155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703276b571facb76c813cb731aef2459156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7549b92220966905a2989a2d45382cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4a7fd90dc1f2845be57a956445a80158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2930cb1ae4deab052739c8fe6758a02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694ea7179617c571db8703ba62dd6c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38585118f7f5a10e65924e676b54e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d36ccf18bf685e0075e328fcb4e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532adc1b3f7e343569d642148a6cd69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af42fcf65a0ac62c92d2f910c4a1085164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1dc9c5d16c4dc399cabe8d726def9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04a9d90696dd6674d9d89be163245e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655a80769d34731f8d43aaeaa24f6f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df8a06379049d2dbb1257df3db3813168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2a687ae178245705c3b3488b38ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e17581acead9869cb24f286c21751170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0ff732653a5f5b79e6a5a2be69f7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edc2d2629df0c8c95c8491de8801d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f7ff22ef030ac206f258440fc2665173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f39db43d3535dc4206cb649f823f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d03295b0080042bda5e6a586b4887175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22426a052457ef219aba1078bc1fd5bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638936efbc2e6f8431a19e0b0935a6ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4345822d450d35476cc6959261053d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08080ce333307db7358489f9701dd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbef76670008a791e9950660802629180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40782a84d67952a498bdd9559cffc208181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd1c79bd135e2e95a1eda774f07b62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59630370512ff3c50a29887e5291689f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2c05cf53bdadb562605fa2aa9a6c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b455394f90206d5588ff63ff796ed0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f67a0baf4314294059ba6780f02dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d355f7afa12f8e4089ff973308116187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f0215378ed672d33694fcfd347884188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fdfe3de36bb0cfcea2caa60eeebc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc321014b268444a3143d94ae9fce5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c59b75c0b4770f2adabc8f0e9524191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba69338629109276bd09ffa0eab2348192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cc63d464a7c03867953068cf0ea57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd256419356bcdebf58c4074d64c3fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f511600c4690273acf2d4a325189f4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b4a498c8e15a46c60154aae0185b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fd4abc7fdfa38d7a50e084b8f4ac0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d87fefbd15b0eaeb450018c69857a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2cce4b76af364f4d7d606c55d3ffc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613e20754877c5e8198c9b433456761200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab745f4db66ce215000add4690da19d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ab5b86905b103a1531d63509a98e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d033176655d281049f93891034f5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8338f9c01691753d364c896605f1df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b03a2e8758e190d3393854eb96d0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03838017d653a0f28778a23249da4f00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96419bb3b19702675a9a67151366bba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef258f716de6cb53f61a774e57d8046c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777041205e0bacb039057c69be91ccae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd11bf0ae4b61519d26931455945f27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f958437375cbc1442b6697904e77394211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404728c5e1f2224425091e1f77fa338212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28b5e94ffb4a8870b73608191a7930213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac2f73cd104b229c879c5791987e95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9da517c03df4bb4bc1bd9fe1ff980e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8190d32781126d483b95ce3408c8653216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2ec9b6e0d9ba3cb711f454ef19360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712950bf29552900bc1f1910e06dcce8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbea8a3459f8c0a4d6463a41d56b57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f31ef721993a411f3041d7da4fbc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e62e8f1136cfd836f2dc99183061af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba825203bae300a23327d25b6976755b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b284a1f04af5c2caec5c01826b626fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e3f1c3860088e7bc0868f81961c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba4447ab097ad930514c4aaf2748dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2737135b7600878aec8c5e64f9e4bc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fea0c28c77fff6c88bc5f915494627227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038896175c7fbc49324d32b8950ea2ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de77a22cac2c16ce25996dcc93c1b21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f74e1a7a3691d09975f212ad7abbd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37d406e9eb9c7ada451db2787a31dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdc86afefbf5545fb63a6c3441df99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b1830527ccc7baaad4d6910b0f2b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ffd02880c7b8f4860f456c950ebe1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2849f6fb60fbb8270997f1dde66c50f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f2aed9538cd431d251bb37a181819236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3a83bc052c015c0fa4a57816ada67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2755f2c439e095e894b861c9fd4a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885fcff8eb4486ae09fb45557629b1d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00e4f96bdce983beb5a52333b78e13240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17589d186bb164505b27be68897391241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836c096a299bd889d5a044681a803e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11344eb67b53b5f77c2b219e5e780b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ff6dbf997243385af9a453f3a2917244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b990be7ff36e9e063fb8a8975b9188245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d765118668ed03d36a8a5271f5e4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336cc9207b13091e72bfb4babd64663247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f991ca2def67aeaf2f75c4b599f0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae80cffc5693e6da88c12414a87b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c19bc0e6a26fcfb8a5c55a64cbb421250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49873aadd257568301214d54047cb967251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02048ad7c4fc5d29e8f4e406a8f58e7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df488049d0fc50bf4348b0362d66ced6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360b8769facfd0bc0b6849953c67497254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735b167b6d0efcadb2ab5f10e9d8be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0f6e0d242bdfb63bf65376eaebc53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c22fadb85d13897cb68e8583a67b86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8782e1dbea125fb3f3a759357fb05a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9068ff115ad6f6ba5abbb808d5c88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48379d6d32c24317d318830bca18e57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e56685bc67fa399b3b6fee881af4e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2a66c451b85ca0a96fc67806a6c33262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8dca16a07d89d7110ea76f5318cf4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404a309cafb4618be5f49453f1b2bbe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdef25038360f0b19738c035139bb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc10de33f40159c921f7cdaf02ab1e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f87f64fba8ed9bc36cf8d7e714a55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf438aa9a56dd9b1feaf0f314b7a18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5f09ed07190cf9b10691733517b55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e6ee9e0272177be9a1b1888b98c1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525187f75365a58cd066e861222ee19271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda44d8f0293d2bb88279ff275880467272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6a5702e3e04d94549afc2902c7f6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a8be004cf60341ee630d876a20720274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205dd3b465b6be24408a123f4d5067e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0faac89449f17754034dd64e01d03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c70629103562889e01d6284f08d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55afb5869cb0bd1b5724c9900e5d71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fa43855de9580761fe57dc340ca0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956f205304ef3435aa81a83c914a25f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43867f8c6ae0e1d33b0cf0ab9a337d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf9cd2d0f27e1a78f1acc3f103a0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ad5d17aa61e5a028cdd0d276dd9a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f838ae1692253e6c3a01ad221ef5a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47bf3ddb91b6df1b8a09eb99cfe486285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2625b88fccf949e424c519acd600abe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36391156f2caf76d4b98dd0cdc6e5d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404d0ceb3f4b67b3fcf8a952388fa5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cd83a1b2053ab11ec3e8e42d14af9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d9a858d0fd4f85b4839204edc9001290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846f75d7eb17490e7051bb19fe2ea1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51f93a1adb3a40917a925657fb8fe1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bdb9cd782dcfeb596193e7b31fcea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842dbf8f20e569dbf9931d9febf1e1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169e65c2f133cb5c99679c09b0e6dde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971505c037842a135c3785c219c2b7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae22972c6afefe9fa4e37fc4d2730ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23c1472e799bc4a69d208334997396298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9cefdf96f3e59921e606ef1abb814299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9951d3a0a5882a1303ec9f7b5f08cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f7e5d3ee15dbc2a862e594e1df78e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b713ebc9ee7c5361008ff9fff343f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbb0244d1928821d9ed5e624bc381f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe954093970a18228d002254d40b0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc4631a1d0fe3371f3b4cb48d84434305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c152f1f1eda68b04d38ef95b7b52d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4036baddd779bb591645396158bee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9f004c5f40a6c72429b30d1e5c48e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d71fd57fbe44997bd262afbc044fcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6de8188eabc5a9673757750997d39d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a59291784784c9910167eab28ada88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73314c71a7ffc5390e01ad8f67fc9d97312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da68df4b5330311a29e0cd0f423a184313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e46d9cf1459b125b899a0a8b984e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f115d99a77023f5f116b1957d63a7c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03c1b7a4726a58faed429ab52674ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6ef512faf8ea87a7ac947e6494e65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929307b0ac3469b26fa20c7eadef9206318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e46b3b951d3abf84d04743f414f2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdec80c4425a0d41e4591ea8a620e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e534763cc15701360d309e491bba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daf1e6557278728f305d33d3a5016b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9950e6a9a7b133c740ae7a522d3fc04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8809e4baf8bc2bb75d7a6804fc36f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe92e704a2ebadeb963ca07f3ab2b4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343933b0e59ec4bf6a6462be6704fee2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e50f5e1cb33c7c06a655327be8bff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f0d0d24e7dab8db5744a5eedb6027328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ea5f69cf7f18fe3634bcbe2d77fa1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6502a0e1f71ef26936f65872e22cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7793521fcee54e756e3270a73b1a7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3337c2d6a0d9429fd180deb2c2916332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa41b389068ebd69955cc7e5b3895333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d252d0c5c649538584e7ecb1f08696c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062db3f72c0550739560c8d7aafa7a3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a65cea390e4bc5e30ef974e35d9140336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09329d5f98cdb9f863c1e9155afa1675337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc3e8203110435c8fa6aa6148b999a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66c964714286a16035a5d1e20c5159339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0671b9f63aac1b5011bfef48504fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf64ec329f134f2cef19b42f4233571341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8c48d19c4c1869e241c195ffd550a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c666c6935150f60645e5e5056f7fa5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b2858b10827327fb971be93d2940344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c906a7c01ca0c6ea91d96df66bf108345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879186c8884fcd39fb2d761305c27d69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092df789ebf763500f9d9fed214e8d4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315df205b35a46ab80df93aebbb519d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c17515fb63168461d6c048d01a6eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74e0f51a1bf089147b37a8b7a7944a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8e2ca5b0208c11a2b63f3897e4dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6711a838247c9703e8362af8e09c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447504e79ad74648494b7e8e97a5ea40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6a210f9cb1db4f8ffeec1841b7788354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65b5f88b60ec95455dc6569daf3eb2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76c71c1c698df48e3e525aaf94e464356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff9e9c1ab30eaa1337344a7bd4a2cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42254e837859e37803c2791cbf0c0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069d4e04ddd2d70f1d656a8bde929ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462750aace9afa87c790e3665da63bfd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2182b43328c31aeed6821081a56d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f00265d4df7effcf60ed4cb84faf22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2a2f2d8049bfc7e551d3f5a59b1c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c79001b939a1f3fe42cebc5df737f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3aa38be5677c8603f1ed9b2e28a82365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ae8d3e596a9456ec518cce6aeb438366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dc39cbf7c0357b9f52971a001aca7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343e002804fe5fcd1de1ca54b0baa0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c95c9ac97a07da7f9a7d13f03b365369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57d30570a6d56a2ce3007c3f113ada370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ba2a095cbf91e5f2dc7cd58b7080b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502335f881f83ec15e4ef4cb2f6e4d0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980372ea82df2266d4c85b5f1c4984f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db03fc2b042d2c2a2fca74ec73160c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce7705beea467bdff5e629db6e5402375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eff681242c49367e99bffd8025684b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c732130a19acf0ed3c8ffae94e1726377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b81947a87802dfbbf6c419e0e3120378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86342330d55f8f0f577427e4915e1026379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613289f6d865a203e3b76376da9ac60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965d9ffa09573d71a97e18144dbced6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3481f1c9da0d78359700f234cdef256382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a2c41bd5c8f4ab38c855b2b0226b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c898690ecf00a9061929b554f64031384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac96346bb7d37d540cc580830a19ef0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27870507b30ac916a196aec1c8c9b06f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dfea211d6c51d7c6e365e5086566b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e99585d2ee0e1049e3b4217c2f4ea0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381796be056ce9103aa3b59c152c174389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b30ecee8bc643673c1fe266fe83eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6f1ca7ec6420060cf9edf13c25391391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8759f6e882d84ccf0e48f3de6b382b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48446fb3adbd1bbaa8a2b11361263495393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32082bfab91724162e7846e8d1ff6577394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d538c3fa43d14c563fa47f6b7227a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d97dd9038ea635699a07f6d7cb6b00396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b66af6322e2f2b8ae9bab7abcf61f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae86a67d80b8971a23256422ed2586398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef52d32cefc6a58282e63d05d4f9a91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1379ff2c784bf175bdf638cfbeb1d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473f5f2c33ad7f50f002743113aa858401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81cbbfcb9e7fc9346b47e75b1b0c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9bf9eaa8df87abc5148246f557f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c177cd8f95a85bcc1ee04ea1b0d17dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca84db83f3a5951dae178ac20f2bf93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900657a0743e70ce3dd527bf169a78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061087c67c137d84a3d948f9d7f82616407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772fa450d9bbef7625b1077e6913fa6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309bac736ae1b7ddb813f40ff836ef4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f194028bba44de9c43ba28121a51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd224c7c1e07bbc77cc9db78714fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3e057d5ee1f650af5e9dc36654753412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa741bb2038ff3b4a1257eb7c8b375413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42194ae6ba47e8ec6b4b3a0dd2df0b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c915f0db1a82de52813d4dfbb6c2a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2ba83f7f33ccd6ccc064d3a8ca18d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932322bfacc6d37fd58808648337659417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914343c526677295e6dc69699d6d50a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0215563b4320a48b7bdd99337a6e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00fe521f5422a31bc992fc0be2693c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baed290c2a6b971a8009f566c67940e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af77e23685c68a22712f3d94bcedce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829016fc9ecb03fd0ef4875513a2701423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1894df01e777e8e7c504491cdf3a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17733f320d797aa6fd8cc691d0475d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cd031f475653dc83228b5c7381f5e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fb56693412dde09c888c854a997b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99a4f85aff65943c5505f672457944428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c37b0031a27d9d88699c5fe5ec4a83429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d4e581f8481888c21c68191150635430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7e4944bda3ca82ef27bacec943cc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e09c0d3c4e0530712472fbb0d2f203432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d9a147b0d7643a88ddd8beb7a8383433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7bd7f61bd9b6f702d7f2ef1142af1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef77a836913b4b53b99c7f38d20fc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455670e48bf119c5f3f6a9652f5711bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0351f7f228e139c3b3a0006399232d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067a387cff6b1a9752ace300a071bf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa573555aa3e075267be4ab7f15e3e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc327d4fd5d83124220de23a365809440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e326d0caad875f0407948e8b1d0e1c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203b7af86107ddfa63f797d78c2466e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98cd27c9a69f81ac5f9619c26cbfeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89952085465268e4f8756735708fd412444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06b3c17a6ecf17dc4a0596b6d39ac1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7226843dbfd9dcdb116fed0d34c655446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0eec01434c9fbfefadd8429b8627f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1043b5d15cb94afb865b7aece00cbd3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfc6dd2a7d7ac6b380e9cb932774f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc149087613dbed59792ddac74afd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8f5255096768f809295eff838edd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c911b7c1fca431edc277576965c20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffcd4fe81f0ce8fa1fb1d3596ca017453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d57a31abc1c15318811ccc9275736454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377966b74e6e123437efe103e34885d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209929c78cc7452eb4d9106ff08655b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ce620ef857278dd8adff923b6793e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fdb15be620301d8e4d28222ac13d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc5b3c08494eb6b5c015cbdcfaafa1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a0877042cbb7e1e997e08dfb6889e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2d0c1b9e5b6628085b05e64db429d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135c188c75230cc26c7c1b365cbbbbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c8e085dd12cf7461e3da4fecc5f36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9ca0473dae26d29d6dcfe173395af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6993986073cb515263fbe5e45becfc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0673737ffc1254f23befea31fb45a46466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82f35784a54e3d5bb68905790d5fc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb002b3cf5762f318d0c4fcebd605b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d150d155ee048da912f8cd547eb15d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38055f1d380a2375df28dd35fe63d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d35c4e2b05439250490f199df309471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d0e22e84176243a50d2f6a3b32551472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c45cc419ee9891345d8504f7d949b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7a3cae8ac87a0941b84a973f9000d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f55a164f34b3da085d112d60c6bb8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263fe40d2d03278d71849ac0a193104476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b009d22c1c3a6de91c3723107b25d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc90a56de879de249063ebe9dbf52e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7884884fe40a3deecce6190486c12cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01657189b1e645492276670c82d2b587480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0a25f87daad6a7f69567a10090678481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5338,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16475,290 +16448,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
-        <a:stretch>
-[...238 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17493,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18758,4119 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16864</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>5.22</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16869</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16870</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>2.5</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16877</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.06</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16890</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16756</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>3.66</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16125</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E127" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I127" s="0">
         <v>1.51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16922</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="E128" s="0" t="s">
+      <c r="F128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I128" s="0">
+        <v>1.84</v>
+      </c>
+      <c r="J128" s="0" t="s">
         <v>366</v>
-      </c>
-[...10 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16928</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="E130" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16931</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>0.64</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16952</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>1.97</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>386</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16956</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>2.04</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>397</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16974</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19007</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.82</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19021</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>1.31</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19050</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="E148" s="0" t="s">
+      <c r="F148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I148" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J148" s="0" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19051</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="E149" s="0" t="s">
+      <c r="F149" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I149" s="0">
+        <v>3.61</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19119</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>3.88</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19120</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.67</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19127</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>4.43</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19142</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.62</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19147</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.57</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>3.74</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19148</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19151</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19154</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>2.03</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19146</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="E166" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>6.7</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19179</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.54</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19180</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>467</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.49</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>73</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19227</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>0.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>495</v>
       </c>
-      <c r="E185" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19229</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>1.83</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19239</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19243</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>0.83</v>
+        <v>2.99</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19248</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.83</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19268</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>1</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19269</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.68</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19275</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19276</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>0.61</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19290</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>1.66</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19312</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>3.64</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19313</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19317</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>5.31</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19318</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>4.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19324</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>2.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19343</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>545</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>26.17</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19352</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>0.86</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19353</v>
       </c>
       <c r="D206" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E206" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="E206" s="0" t="s">
+      <c r="F206" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J206" s="0" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19356</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19357</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.25</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19360</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I209" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J209" s="0" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19361</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>565</v>
       </c>
-      <c r="E210" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>2.03</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19366</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.97</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19373</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.25</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19374</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2.68</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19376</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.8</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19378</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>2</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19387</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.65</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19388</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.9</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19406</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>1.2</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19407</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>0.66</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19410</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.46</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E225" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19411</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.54</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19414</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19417</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="E229" s="0" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>3.86</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="E230" s="0" t="s">
         <v>619</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19422</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.63</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19478</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>0.84</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19480</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>631</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>1.26</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19481</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19482</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>0.91</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>642</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19485</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.1</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>19482</v>
+        <v>19507</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>0.91</v>
+        <v>1.35</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>649</v>
-[...23 lines deleted...]
-      <c r="J243" s="0" t="s">
         <v>652</v>
-      </c>
-[...73 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>