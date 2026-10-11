--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6abeb06e8a0a5b678ad6f6f429672c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6bfb0f7aaf0e150a08cd22b22e2f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92e2c785d968028b0f0b95d0e35573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6994d859a2bf22fbc1981f9286d004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064b47927cb621c7322790f65c10d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e0270094529319a4ee4ece857f986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7ca06e2f5693246d048ceb5c14b237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c912e482d33520b13a4f81d2cc6b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2e971ffeaa7bb24b28cebe29600649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6e2297e05f8f0733b02e5fee0341b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8dc7edca641f061c5558785abb2aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbce1f00773821eca6e19e2d7bb8a1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fee047f0d0d297d0c30bd6a9b1e51913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e302530e83f7912538f4558d11a3f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606851b5645ec8c81b9968592e53d89a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288e733355951c45efd19d30576480816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a058c0db6136bf212cc5b9844b8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f34cebfe0318d2e0310afea07ea2f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa03ca27a7ca090d9d6f640c55cc73519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f817f73b4a326fb4c6937ad1cdc41220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012a207dcd86c624a493d51a257c28d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503299d3102347bb1859ade5beeaa0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f92af0c1810194b0d8f4ac97fdab9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aaaf8cf86fc97233211dcc5986f1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc474b688fea17fa5436d13dd60b1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758a621a57d2d97ffc45a62121fbc6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95698f924c0b375a4469c05aecad2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ce7db6e33e1c1bbbcd8805019f6bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6240770765162e0e416086051f8e85429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec041cc911dfafdb953901b26c52fa1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fd3512de5d688c37ac169284fa84031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b725e021c68c61a015dd8a4f47cf6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bbc71a12e123dd4b4a4eee763f89733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffe1f18827fb70c710b52bcf060d3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0caac4bf4bfc79c584044840cc07e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751103aa808ff44856dc03bf9521d0f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adff755d92e91a96b75f8d238baa7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92814dfe47d22c28ff0872658d66d8e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a666739345665c95edd5dbf7fd31e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4b37f21c3d491e65a2fd4353c945440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016ebe3d5cf63602c8a73cead925a8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f62633724751245aae4f032bd86d5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21524a2e73a0095ac141b42c628d551843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a672a673ca8249695cae8ceda66ea844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cac1793bff1982316829077d80bb1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe1234c57f81d4e03c1c3fdc7d1c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9503fc29f4eea9d35d0777d1ece9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b930d181609b7e68472a4a085357f3248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf11ffe318e75cff9549f72be80977c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae4c2fccd9146cb4765b2cabd1fa8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39d184e2d984535a30a9de626a6c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71718943c5a90ca78167cddc68beba4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab13d98f95e5bd72923591d477fdada53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed7a12986293bb44c89fddb090534254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500e3da319b2f8659c57c236fb67b4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e9b85f97cf0d7d800afda80f724a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497c68c3a9cad99a48a67c2137006c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182eb889b690addf99a7f87f725539158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d04d03d842dff8ab657e162c3492759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0355871ee5e69debf6565125543ee3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d37dcf6fe1855276cab2f3a6dfe91f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fe666c9068872a844339158c41eb362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aec663acd75be4e852a4599072abad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501b337d402d097d73e33836f8a700164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a6f9a60334213ce9df27f0bc01d9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf285f2c33317e4722547e846ae3acb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d029e0b8ef355be6f5416d138e40067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738a49670c430f11deb73dc1cc862a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcc2bea069411fa19d705f05a72dfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874b6ca200664a8d3e393757f95610e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd805fa592629a103a932c4a8e82e2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc384e65a37526afabd23af1878c7a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f6dd31261f529d24ddbec69bb613d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76ccd5a220e7fe8c92a6f01dc3ef9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a95efbd17209950b133cc4ee6fc97175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f68b91674d63efc4206aee2a4f69176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd8d767fd7ef7379601d1820aaa69a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80244438fc5492c3bb01dbd47478ae1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa1283d69fa59a987b3124d8fb9e7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f861acdfa5743fb1ed868cf24148a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c7d6f56955855af4d93a53dffca7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d534738fbb657a55911e6b73c1a446182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1577c4c55de75bf8194ec6bffa92183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff86dccf90debf304e7b90496b5fe084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f071913e186a8d36a1712951493489785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8e492af970b1e0e0b9f8001c5b9ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4e7671f4548cf1b9dced4e531d5ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797029ed918233260ebf84b41d8624db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ca04a5d2ddcae7bb2726056f77f3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92806bc23f9d72a5b54e013262e8eb9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522b80bf0f9d9d00b3ee1dd5bee80d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281838cde13ae7b82d4715883dc55c7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69afcef73804b84553178e70a3543b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c513146fb99e120fd1d329d3905d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244083d7023dfa3f55b17f9daac15b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86eaea2d2fdbdf91e241b4dc00427796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30354089dac3e027330c562f9bbb877197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb76fd7235c7ad702354212f49358fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e978a2749a5d5cf8cdfee44e156f1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c78ac6d56b31b94c8fcdee5565ce4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae71e870115980268bcb418a5b36e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5323ce402f019a2e65cc4814491d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6eebf3426ddbeec1de6087445977c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aafca7a2a56d21e0a05c056504a5a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26b3997a70f8a4ef19067ea58fe373105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fabc30ba79c1330d930b1af8bb9c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee56896fce4a29d50c88ec10fbdf2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a1a0dc040eb608d695ed23b849340108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faae4b682a63aa111c46efd14bf4a39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff87bdd026e31d4525547af56f9d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0044faf1de805bb8f45fee5ed76857111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3223b6374db2b5ddf22936c487cee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e462606e0e553e47ad2495ee36021b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab8bc3c8384c540c733f702baad259114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ccf81d2054fc7efb62c8e287c0513115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fd3cb57b192053ad56670807eb964116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdee3a6febfac53aba2513280961ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62355b066c69b38442fcf482e1ab4575118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de075a92032217a1846f955639c51569119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b14c7c015609dddf9c00d04cec244120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98191e50457003caa2e2de671bde935121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b73b5299272cc367ac2f15fc0581d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf64757386ef9c1491411461b75fb9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506351d5168e38a7cad80752a54411af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d2856c66e1d0a9ce7d94dc5b86016125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb50cfe8dca2c15d4acefe2fd8331a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861477d9ecf53947e6434667205c681127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d31f4bd01208ecd3a8f66cb0f063e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9f76832991a0169ff941bb939ce90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e40d05534df915c60ac7b684397b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed2f477478f869f6025c234a8298c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9c06960360d4ed2ccad683c8f660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f9e288f81ff9798c1293cac304816133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a1be66bac49739bc80146a43f0cd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8cd8012fad9401ee9b52baf7f5585135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34655b3f3112b1bf29ad9d43f78d77a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984613ae5d5eb73326971c2bfea7d0b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a146e5de9419b5aa780a8aad1be0bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25786bb7c219c6e64c3fc8cd0ca5cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e719705271f0a39976c4bee3800874140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745eef13b5f0023af37884d5d45fd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020ce977dec3f438d9daa523e1c720c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa078a30ea9141a7b102ae06136a2bcc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c429ab58faa94bd4d58cc8bc0aa12bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c071082c764b30871fbd5fc8113e43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b9f56d5f6916cc7bc00a9cab9c3ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176b4d5e9717d7189bce23aaff67a04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57ee46344792606a115d85a627ec8f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70d59519dd45ddd72537cefe60f3c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d1ac2a1fadacfbcdd7df461d53740150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e410e5c0d194e3b22cfee312d9d1b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7dede05d87b71dcc3051c511696d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab556a069d43cb1a4f9e1d4ba93a9f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece95ba2dc1934f3b79dce497999c6c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbf6b0585d9df1e559ea9ea055d9ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e58dbbea59b09b68bf27685086682c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692d2fa25a9ad0c10be814a46c32a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa5fe6cadf965c748bf745f06722ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3163b502067a2de08e401530c76821159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bd811c7a74413c50d960fe01e3559160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cc6a4e9f0a1cd4959386f6469c3a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e936016409b4941d4960ceeba55c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f221ff68b10aa98a666cb21a32afc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a80545429b9dd471aa60afd05f493164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc8ff4f1da405986d3516ee0ab2aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5798f8c7b034ca31145791018449a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764dd2d12d9b0387914adfbdd38f0a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bf5d92de5020245d8859d6509bbf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791035669b7fef074cdff75bf368055169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca469a41db6e0f072df63912fac72413170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b34fefa07ebc722a8a773c35312bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec445a0f8daa54711fd2ff6391bf53b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7f66c5b69d6240c6e3f3a67ec1286173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6184cdfa86c28f2e6a7691ba5548ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b70fc39bc3ca79f3a897744e4d0ac2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c98d2cb76a9f9ed7d1383535a95b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95872515aa905c290fcb550287f0327f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e19e6968031312d031cdf74e36b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e3e36352de0ec24bcd124912199b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d82e54cb35dcddc3aa903cb1b7d3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496a215091ed955d5d4182a8663bcd3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86483c1271654fa82c2476a029c5992f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99254debd9ae92f1e2364e95251fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3121f6b9bcc5228abd00e81ea838a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c40f949c72fb024c3dfe678d985a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea8c5e7e0bf68ceeed67336199cc69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd10bbd01b4251bfb14b0877f5eeeb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e2a31a93e8870b42f83042afe9fa1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6207eeb75dd29093822742a9cb612189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f622b9bfbfa00f83ccf9b1ba897cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453cba6736a88dd8ccd3202d60144eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbda8487ede7c6681fb79aa9056d6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5bcaf643c2058a9697f01d3dfe486193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917e9c33bc5666bbf617b361b54abdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e71ace07f24b79ec11f20f9677dddc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115c4cc3495f96eea7433af4870ab50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94356f2b7dde6a0590b0cb3dd067cf52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81af9aa771b92ff8844730946fe879198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c47ca67846e6362085c6949b5b874199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b483ae494c36712656f776b903b59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b51ad85b911764cd20377a9dc30f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa056bed2252cb41cc05883b3026e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121af692602ae3aa0dfa9106e0657b26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b2fc58e9180b39d8fb744fc216031204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667a00b66b41e2763c86555f7a2e333205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355bb22b8a02c9efea054235158bf19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da105a6566d0afe067586b1f8703881207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7256afdcae28e73e0514b07df60a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683db516bb8e84a51c3c93ae92d994f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa917ea5cced55ffef94ee23d0c4f47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170d9bc2d52653ac40625ad97d2c81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aabfd97826f54e1d729e931372bcee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef6f133807e3822195f3fe42a8b99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602d22d19003924b4622ca788fa8f5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2595ea403a406b74d429c0bafd67c28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7588a717fbca713b2523f9fac00af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d6bb4d98b1a7c6d7a91dee80c6491217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fecf0181030f80d037fc0ed5cb5ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809795b761d8e9c48ae0107dac473758219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e41d27aed41062478dc0eac34c1ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a2497f19ac32e4822703fdbc40afc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5142a7b70907c90ce151c9ec34d919222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945a619cb2ea25d2cf36b9029f36538223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f004ac2e2af436c19e13321bf7ac74f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172b912f4aea7c8abcdb74b0854cc24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef1f32f67948c749cb58c3da946676226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a112bb8f1eeec3a220e20994bc27c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8cc2829917d1171c3ed7012e571dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431fb0700cd4f3c71899f9dd2b4efd1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e4cd298f87017f9f6da75ab045492230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da14ba566f4831b3ae1280b13f6c32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40201a4f48e6b6171af6981b1b8db308232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b57b33aad94a914baf50bdf8b35666233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca7f770c3efd2b6df268feb0f17c06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89adeda365a765b80aa32009649fb50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f690802c0de5aadc7ad4fc2c9d6787236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c16c71e39aa866d9d27c9b390038237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c530beeba3b65ff3bb2dc21187ac0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a42f182a6c134fb65c02e7994f7dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e0860dfff582ea8f076af9754e339240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba2b3ea7c8c1000050075e5ac58a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05bd3a9afbe5e3e9b65d59fb2e3344242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad741b5580d31aac1b21f4bb02823243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61e414f5838b44075eaf5700910b51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cea0f1632ca33f90425fb77feff28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df980f21dea8f04dd392f9ee6ead4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c552be62159417f601aee964c745ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbe48ba6718e6e5a42dee31920b8e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b213e042e4f8c5e812cc99e4a461a8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cecfe2431d6b39be0cc5ff52d4aad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8b269860cd9e67b3a34263c5ee9f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439bcfa4c356513c8e0bad77737eaf8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399607669abb617cbb98e1314a731b59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac7b4bf945cd6634ed6c418b2a615a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441e96cee3342a46a8bb14a4b306eef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26901bf5516a25d1032d7a02eb4220d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ec53369d62070917486d6656ecbce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574609d8205dd20fe878dab3ed1533a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e187a501b4b9d0d8b5087b57282d19259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5134082a5d89670b2f01e11bb03b2ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba12f0afa5f705419925116d456502d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67986795a72b6d613d5252bcb44c87da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8da7203af11d0937aa9385edf70b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d546a564a29e19dc1c471c5363c5d66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3951979f2a4174fdd248f1ebea49a22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21731bf87eb639628a736fb4fc5e841266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda96fddbf3daa2367154b723ab1fae0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf488ed00b2125c377d6821ada7c406268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dae8b697f8e51776fe46e4afd588af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b222abca9d089f2e093c2e7050899a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea426d46dbe838489eb5b767253447271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4dc8c7fe410b23bc9349359956b92c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3220f76f973c9262353c1d17b2ad5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffefd5a23b3a94221c781c63e81f3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dba7d9d85aa3c12924262b55f9b0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb037f6be262b8f05b2ed4bd4a25600276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39023f63f20ba1b4fbea2d5d9b731b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7cbaad729110ef8625f2f823a922a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606601102641e0463d7b5e79e3563c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b96a82ccd8da1653c00dc5a4560db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578aa7fe299316c89af68d4657155b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ddfba27cbfd6db7fc89eb5a87aa41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156470064476af68c0f9c6b57f0e0e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c5941f9e42d1b57bc2f8e0b745a7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9444a15d2264566681de3f5b3f1d2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220077e558710452e4fb33b10e5286e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c8feef94163b9bde75ace2c2c5bb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbb79234b4d0d8d0cf2c4f5f75bf19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eef10bc40502638b8261fb6ccda3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370631336bc24de9d095324468bc7511290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffda65b29613e544d4e49e2b2fe877291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1352461227413bc9bb93ad2bf85c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c718ceb1c3e3e4ae097813d00340aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b144a0b6beecfb75b766eb4b57785294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136754ab490b31a3419d81da3195ccb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40807e6034ed411c1054124e7a5f3070296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf2ea7bad10bbfdf453536b80f3a34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977e2fb40f06d8c745ac003c71a4da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84bc1955b1f720954084ff18fe0a40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea0143d81da2f6905fef7b8642c6d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689efec0a1eb66e1594611f4b9c31c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49217c3cf589c6ac8396a3fec1f041302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdc6c0bb3a17cee6939ee865b7f9b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204717fe257617f3dc024823521adaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856c322b0ab3845e555cd5ffd54f0e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333cfd600ecbecebde97dc2521a1805306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05569538c2319b983b7bb397cd4a9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03b1aa10997ceb8cf589450a5ba94a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a83ed6f072d366c041741a67d3dec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222233f1c3a00154c763279b276f4db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488e9db648f9856e6c4f944d3ebbedf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb614b8599155d3b84ab84b125166e71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6a1777e2ef1bd7c431bd63dfad343313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cdf2898b73f2e96c3b7fd6ca8ab6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357028ce7e8bc7f3e1a654375fb3ea32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91868e2b7dab417cbc35032e67e1bb82316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd603fee36c389e3ef9905be3d2d20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5dc19415bde3cead3637034d97f2c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3bd0b7d4ab7f4fa63ece940e83f8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8335d4bfecd9a687196d632f9842dea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b694b6ab4144a6b06e8580ad3cb92a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca262417d0161b3506a4dfb8fc3ab254322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5c6b813aa0f79825d2c1349e37bb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421799321bb4ae36dc971cbfb37f3d8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278f2a7eed3e4cbc06a7950bc70579c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7050907e18abb7183c3e6ae7cfe5e75326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354c4c595f29327d762dad8ad56bfcf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d64445407d468f21b86c4d41a5c05a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ccc045b272aa20091471044c8ce4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003063b7ffb93b0442e01869de6ea4f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6005a3f68eb6b65b21d7386c4e6dfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfff421b1defba576bd1fa00e7b8e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32da8805d04002b3582e84abcc0698333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1451ffc80f1978d5061f06eb794524334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7958289c140bee25d714880aee33cc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4ec2f571e759d4fac3d5a5fd33455336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478a6c21edda61b8b0caa880e75f4a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e1a62f4dbf84c8f113ef54307aba3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486687c9f5fa630313b7022145f985d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb536fcb5bea9b5a7bde5d9a1e7a64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd182bdad7f372ebb5b69d970228ff24341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967d1105525ba12563a20edc0871418342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac667b856449a12d17945d0d4d6127343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94096b321f67e443864e4c5f7f9be7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e40c198e2961d62d7bf673379ccaa3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddfbe9c286caec200c483657faebe7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90db5b7b4537a0373a7d2f7194b3fbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac13135975860e56230d73b6eab13d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d206def96115363a0b6828e0e2429349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40064dc4141eb0039ee7cbd703219415350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47e35a1bd4aeb265a4a61f251404a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff8d5b9be66ad8a9eaaa56ba6e3df9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2afcce442dfabbc86d0c14712f0395353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33d152747df0db12b12c884f899d3e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fefbdf4b75bd9bda4eead67ca9309355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda022f2d7e22b26d1b0d1c6717434356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d64458ceda4ab55c065d3e7f722882357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58818c13f679728a03a7f5ff042973f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcccdac74fc8166bc98045c1cb05b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc37b3e1e1a0cbfcef9768c5f9a16b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd22c0f797848ee7199772b7958469361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99f59d80db6fb509e4c299e08596fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630573a324f1d089939e10c93a85d58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2ba08c04946242793a4333f97f54c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bab3fb9f6709504c940d0d35e995a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5482abdc7ed86d29adb07ac8ad8ec7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227e8ddbda0e39e802d21c43bfdb3b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c949aab2cd7ceab0747849b29ce842d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65e8ed904905e4aaf12d2c3f20e274369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363795202ff6417f858636e78edc3639370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c1acec3750f46363f1be3c137fea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e122abae654e7b8b0e573b160b8ed4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343171bf19dc87ae3d1b476b86ebe2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21889cdd454f2112304909fa116e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7550661213acf68340f6e3c56839ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40e5f157000490906b65a594a69dd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbb51683f52a6448259646fabdb0b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa90386cb73ac30e9a17b99e2269e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573cb691afca240d386af362f6101e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c3251cf36756c93f3fbc89de24cde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e730dfc7858034e35b2d0fa76232230381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa945ab0040124a423781c7649286382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7ef96b635f2e6416b4ccae89e5151383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f82c166c6f96a973c56bee87ea7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62234c61e1899c137b5f19e267241e9f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ef656ec288cc5aa326a62340e7f46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965aad240ffa9b4ca99e5aea93e500b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5a5c97accfc229e45e61c6b3e8d65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f612c3ce04b1be38720ed71c5cae2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc68caad9c143371e30359ed336edec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbe507b56d03d6162be1363fda881e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd505e466d763c9009bb38835bae52a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b787c69d5afb19b315b5858711b522393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6d3911f660493859a4d7f2a611b5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3e01e29b1ef67ea4e20633ed2e30b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf9b55b4f9b343a51ada8194b3bb2c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b295d6b57c5be3aa6390047dc40a183397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa3159ab62d0ab68e08b0c9cd6ee06398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb0ec75a0745413ec9d68003bda11f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0053fd8239d4233d5056d350bb21d37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc78e8073f9d16956a36288d2851e39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c6e71ee071d5aef4cea0971cc1261402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5a039d5b543f57478e60536d09ad3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde6e7d9d8c9ecd49d311ecc9be73f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd72cbd5a5b40cc291ae89a96f33c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079bff173dbbf950369aa76e2ada785406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104a3d19170fc2ce65c00fa1fac44b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84354d7cfd64cb6ff1d9021d07fa2fd6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc4cdb69bb3a1fcea4b76b9e57963b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b29fd6a5ce8c3593f0c78915785f83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43e9717dbb85e5013f54261e0ee7e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae5d8810d45abce2dcab3e5ffd9253412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc41bb8872c72e83719e2f19907673413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf287cf7d3a0948fa8e8d9926530b69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8123f139465f073f9ca84ec324c1ef9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d2793b24d883e15569c0261cfd463416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07556a25843a78882b2a0a5c01c2e3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95d79221c5673ac4afe56c71803872418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec531f30c7bba9291157820c7e52909419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c06d1b4189600e39075eba9c7cc568420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff04554ce0b9c08e0657d31fa5c6783421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e314f4ecd33d3b6a974602d6f209cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ed6b53202d2d91a1c6f93154320e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e91bcba4ac92be557fc20cd5038712424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c6c82589564bb2bb194c8132ff97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6e2d675fd77996cfd1ee3829695ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad66961674e9adfec5b585e2ccf19f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf41144bdabe11212d42c37a36e868428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f2db81b079a87a629749f27dc08bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8432a07e25b7957bfa7f709b226d24430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395190bbec4ceeb3426db285f5bc4c94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff92f24ccbdc060fae1bfab1d06d23a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9275d70e8686fa33d2d09a0b634b97433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0bafe233b9211f7c57b835e5e8158434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e8a246c5f5a46dc4d46a450f2d22e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267105aba3f23d40c7005f393bb5e86b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e9a556edcdedad89c1f83b1f39d9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0ce03c46ee16c408f6e16ba1474c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c2481b69a97f6f6cd18df4e96b434439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac49ec418346846bb19d770334f627e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88ee944546c86fdebea2fc5e9c2a05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3999c42d5d7a22e279df0133ce2ab03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc8fdf7fa2fefc90b8a8421ccaa702443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cc7f6ffbae7e53046d15a59c674bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d6b9d46fa75de12447e9f602e6d37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02125d330fa2894cdeee96d0ed331446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab69fa95af5c79d4d7af70d2c75602b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b7eed2581dd3b42c78eaad8574838448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9f29d13bcc1cca953d3a2767b8077449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f3fa4e033f298f5d32cd44620324d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dabb7214c5935a6db64f7d88a7ce0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34054d720a88bb117babe95583fff9d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ee8c3a3d43ff5fbebcd029e346958453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb82d19cb5ba1c15ad87dd83f8d1458454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce59b68cd24b42f60f1ea7a646c41d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c36d4ff0a3f4ed58013bf54cf66a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67cffabf60cc85113d8d4192ebf6d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e3506ba5bf9a858398934cc3dcc2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44002f4671ecb402bc3e6dc3a91a8e83459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53f857eab33305f2f72e28445da07c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14701f23a483a0a6b42dc3ab28ab579d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2a44f3fda7292024c82a0c5140760462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56f2f893521cb0aee7a749969101ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537f2ba24eafff526a0e9eb86a6cba6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a82e0eae58a0f79b41ec5de8151ba6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e99520993ef73d10a3a6d3a5971db9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099a82ea8d8beddf0f29923d5cf18bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d31013d4ef32bd669129c469924d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24473ab9e80e3f451999264ba65088469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e12c52e244f2466d33a11303148b14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d01bb67421b6a029c0f6b4e3304a8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445487f42bec0bdd6aec24c89698f4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffaf6ce3315f37f9449914fc51e2ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126bc8ca67facfae68620ccfdf74f65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712da228f05f4f79c4f641e7eafdb2e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed08aa84aa9075de23c8f508dafbef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c82655cacd742549583e6699ccfecc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf9719b922e9ab78242e0eb241499478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939253a0aa3b8f8a6112c976376ab4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c90ac362c6d7ce20ed36523ced3656480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0271698cb1fa390df44087491ba82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98d7cc6b7ed26c8da145a73865dc84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c49bf7048f820212f5a2bc9961a814483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f754e151af6f89ca36369b6a41dd38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6765f853ac5a88b451b2a44a079ed7c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309c47f4fab3df5c25c0b6f83a1d699486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb388d22ec3132686f5f58714684b4fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2591ae734e7595bcb1dd12047748669488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0191b681158a4b515d7445db2cc3245489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38febcd2f107c7864a1af70ce66e6de61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1356e25b0de04b450b2d1b8b54b0032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dce7ff1a1074f12da4e596a14d69a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6403ed74abee5ce89d8a148b6c5dbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286debfb4a454f48b38356521f665655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a29b8a4064ac848d45dad291d0b5246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea1188baafabd89a795b6adf0c243e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05211285f700f37ed1d688005c5ba9f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c0e8184571c04047ea457bd1b81799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466914be37861a71fc74041e7b0be61e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef3c89e6a2c0a2f9708b22483dfaf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9cfea8e3dadea4f4658ad09e9b84412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51846ba9c9bfa645a83944cfc00150d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8706e4df7ec4da705f5ace34eb1b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422746b5873c58586db138e269a57ca315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f88dc2dbf3e399dd6da73c45790516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680aad0bfe1bc25ab9252ef77b1546917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03a1f0672a8b9145d25cd08868bb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7e080396b017c9a204d183f0fb9f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983847b60846b3d3fa66f4596b85be0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffaab1b8ec6c0446bfebf1a9c7230621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1510310f27718cfc352db55b4d641b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156885c1fec05462dea9f11e6777d5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cae7c1dbb29ace79879c788045c6e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41ddd2567f89fbe3ee10fee9e036d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1a7a6259408b2ee635dedd02a443c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2b31f20c95678af41651de29ed89927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9d09d5dea9cdcc671e4578dcdfb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c9ba13e1975d6d6bea2ceb4951fd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9c69a38d848599072e86c57f8a2ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff099617be2f17f774c85264b8b104c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c69ed69a1e082273846562cdc9ae5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bed01e4a9b28d5bacf4fb5b597617333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3718b5c89c74fd3996738c64cbbf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9e8345a6006800e66b9c3d274ca1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5018a241a2d80a2c62962b34fd996e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4f76631555c9fdb0fdd7e4d27d4a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95866f593bb04759f9612dd7dba05fec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776f920be9250e2f39a8b4b1e9035ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe11e99464d6c573ca40948b098222d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb79cae5005c11125664088277f43741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f17246bbfa6ffd3d1917ea7852ed442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875332c93cec2576128c6fe05ad3e0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083e61e0ec69a5f53b821f81e0a58e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9a832784cf5b2cbd2ac3bda57029745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b14c82640874677e0f41b44437f3546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5a97adcc02e35d9ce43b85941bd5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22548bb553c6a87bce880869284ef49a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9df8dd860d9fe7fda86c34883574749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382ec17aac20b1278df7e8cad2e6a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecb4e40ce7836d145ed598b1f90eb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a4d15afc360e3ed87ea5173b7d15952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3000410af548fc6ed37dde607ccdd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5619abb5d7c1713dd335a4b012f0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350840750e46f62baca03bb0df3ab3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02d03e4eae635e8e4d9d54429f783d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d1ff7c9bda2a4f051566a3759a78857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55861040b64e6c1054cf8d3b42557e2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2857e87f0eaffa51e5010cefea314859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808dfd7381c6c56048dc9adb2ea760560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab87bf4403b6a72f447b12c80877ea661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3156e2b01487e8badb61d4f1e7fdaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229118e6f0ccb80b911c5792357d36cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29c493bef917c70c9dfe9adf30b55964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c25698b5747149b21948e17a2e8d2965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2b87911266980751dd7745d96a80366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d345cc58d46e78a70a94f7c7542674767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270dfd8f35a8f7879fb6caec1691cb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e0398b13a81e09a6673a330cd5fd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61901fc98fdbed79bdf4cbb74e66ccd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ca9d15a34554527c2051a3c4fc4b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a729cf4e0aff44561da505b0011b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401a5bb42e8fba976457319999cd1a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c09b1d8f0159020d5321c515c694174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aed565f9fb19f7bc446da6c2af0a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32c012173475422ceb26dfadaef67376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc09bbd96934923201cf11619fa1dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26bb22cd35ed4ebc766edbedc4e09278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f77c153496e4267a35654923277b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa45f58a6fe9f7159d0fd568fa8128780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f9bf52e3b69d7510dc3d889fd742b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62fa1b73d1ca613ee950836be79bac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87786e1162d8e6d55619983ed7605d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc705c5850d04723361d3a239b6134484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c8f231d8be67b11e283954f84112a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770424836bd908e62ce43bdc50e55cff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0780b79dbf60628452d191162ec3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33ec94f40ca42e3ce237cc9c06d1a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd691df6d6c74da9a5fee31dd3366e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bbdc1593e54c34d0e8c371b3b7d5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ba3797ac3a172a1bcb1f332db0a4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9deb6d719b5de9c28ba470eb55877092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b953c5f027710574edcf550d56d1d5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59fbffa618ce5344e094ad0863210694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b46dfb05d32d3c0baffdf179fb63995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a1f009e30a0faf4eef5a9a9487a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4b16ef84bb0f76bc5f49401b185797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d742dd9663347adbc49c88ec17f5fcd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127dbb44aef13ef3690c6473ec3a91499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a65c1f34b0c48999b90a1c1ecc1a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4633f7eb1deb70a04715f948012056101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1f773acf3812a9421ad7e3eee3d02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bd76e85fbc8ca60d4517b3a8c2462103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9b420431d41e2df988ae5e6660bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6caf6e5436d85282fe8574f3351e4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0b5bd646bfa384dfd5573b29e469106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097527bf209fd0c18603a5ce5e412fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f90877bcff876707b792593e623bd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760670766087afe6337f4fc3604d2082109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daea799419b99b0b2a8a23d6a4b6a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf108110ecd9da5d312604fb6f364b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dfbb505ac2e071d6501773a4d1497112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d290545e272b5a82698683a2195fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670e9cb17a6c01e70261f548b7a6fa8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a7b91572dbf9387d7bef60e710545115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb3e8a443c9c5f2d6593133d399699116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eaf0a8617251741757b8fd787bfdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce597d019e9187df30e56c945401cc8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733789af4fc0715674d4e7922c486fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3b009e5d17cc27d4e592d2f34dc0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31d5e0302788a20fed17b7cc35d18e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac5aae95a0f2f389f4ff1df47fac5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf2cfd56ad3ab7349f3c9506275b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eab468b7454864d0534135835d77a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf28cdd7abf16e53e101536799d89e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d3ff8e12f1bdd26d665b28eb3de7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4786e520dd5921646a988eac27e33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3825cbfba74ae28598eaa9d1e140ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7201db8f043390efaf456b08cb600129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a90a07891eaa0834ada242621747b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8cc5df23c64d34cf7326d1a812d29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba55a356733fa25a8e2c4c9f62b5916132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8388b9b2f044ded8ca44dbc196962133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af5f981d7371862c2ebb3dcb6fceb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed249b42cc2b44d3a095734a1994569135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59491958d0e25ab430b3efd5e075e29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0259f2e0a582d88047f852fa546bdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5fff6674818e018d66558ad5bb142138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140251f1bc565289ee4ace50fd5d45c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34378bd1ca09413e84144a95b4e6dd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb77eb52d3b59cbc7dad8dd07ae6d8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24094471d7beaa3bbf43b023a195e39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39f3117205d8544d813119c55afd59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150949950b4476a76f806e67d2bca6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9554d22c888d59fa374f2728233fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd00d1cb88bb9e5e3f80e64f56a0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0aaf44ee7e86f62ed4a6cae695699147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52fa07abee4769dfab43db0fc73972148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23df9695101bd8b1440a933bd330f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b0feeee95ae33932f2f3b6a5ff71c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e778ac1500a7f71298b2fe7542de9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ff2a1d53943c3e7b9b54f26f3a4c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb0dc7220a6d1e3cffd805703c47de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487cf67c978a737ee0ee6513c8a3aad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584efdd5efbd8f8f1d5513975a54ad91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460b0ae8d190b9ffbc948e20e703e25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e78bc06086adb2cc6d8649d956c635157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10e3a3094eee0ab8b627a81a79760d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb952a489dafeb9ec9738d16e133e2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7125d6e402f16617f40d42d43d164160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a00403b8f12732c1f2c963e0ce46b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438323ff97ed852c87d3a087e14691c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b8ca4e30f02e5a2381a29c1a34348163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd21596d4ec5b0d6a703530c5ff6254164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de665b1c9d9965f5e9232e05825d8674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f758a30ed94cf58f10895b7aea725166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372d93ffe757b74b0583a0d4a151710167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d90a293111f4ae282c3efbc63a10c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f43e99e111a833f0ff25ec6e2070fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a85a3428127538caa342d08e25e1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40a48cf3dc2d7e2c5b555e723848d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c419df00c32d9c951660a4f3c49c4e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cddf2e2565a25c08969e9c5600497173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee69d845a5215a3527ae51228d2331174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71e6b300e47e549405abc430cc97ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84fd8cc23e380fdaabf2840e1f0bef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c81f6ffc72657bf89c97e23f340cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd09cb708e810ce97bb13858acca22e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007a390f5dc3df2050376c2060f81f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6421b0577213936dcddf3bf336917180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d00fc87fd272848139d8dc2b45ba43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae2c9db0964029bc274495a419e51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a86dc195328251d9d7dffd4f8e988183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d8574fd1f7549c18b4014bf85ef48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e47902f0b17383de7063c20968e48d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a097ec736dda29208af12fd447c4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb09684dbe1722f30f727956f8c5e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee1b24a77bcdd2578317c5e62e30c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c0263a5638668c8e4d4b4f49b0d61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a6c10bc8a8963f696d595274aa8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84226fd926c581c8490a3fe4d2389f07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ec562c7dbfa0e5e5300fb17cbb1d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f5013192031091e1551b43c2fb716193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392474cbbe249570d29ee7859ac4c11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a648b970fd1a950d74e51816d92133195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c27e3d609996aee312f88fe357fb60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d014fd3710a0ff8cc097cba2ca1a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea825933fc86fda27d0c070c68ecfb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ffa1644caaf11d235f60d099ec692199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701efaa9cd6ba7537ddfa0158d36c9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442226b4ce64413f92f80ce2dd23f88a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94f6c7c8397478d3d07a1d4891bd20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e613fde0ddbaae88dc640670398c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299a3b5bdec3d808710bfac0ff41e9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226beb76b8fea01c80f5b295afe864d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d9e5da0068fa6a087539fd4fcd45b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96c7d9979c8afa81862cbbc23d2b1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fb9c5f07e520d0721b97ab9a201dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a5ce098772a692cce2fc61f81020a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dc0a6c1afad73819ac4eca74ff4a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac240bd4c2c357cd82c9d126a7ac2fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a15ef3650ec023494a4985a21c543212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261be98b9564971c6bd8d97c18262fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ccd5918ba2085b8bee7b32807f775214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17d62b089ba5b1e5929ba7e1d3998c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e35d36ad5ac8f7ff9a5ec632cf74b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20ec812a4edf6f16af5e1449761e2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c92410acb5f8168b94f565066dded218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eba61fa53d5d3f84e3f4124f2bb9c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f5faeeacfc85f2ddc0be173fd5860220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ba9d9a1f4ebea8aa8d3a85c026999221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e790d769d3afd805c3b2842bfcc809b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a8861d379e9418db44e732e1c426c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9659646d10678801e51f4534d5d473224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a282670426d2fd37409ec97dd9daa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d38f124a338c6fc0e80c8c100da5e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379127e66f2448f2810c7190e9d8576227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f259abaf54b6703f8eb9382f33cbd6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0c55ea4e639201390d7760fc39cb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf2887ecfd556ab7c9309dd7d7199230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2c4f22a53e98c30f2c03e429c0597231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849c1aeac50a5ffa3f9e4707f3dc287232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea896bd86e8bbf70e5662f99137928233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5afe85caa2352b52430ac0471b10be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418ea6adae2119c8913ef3f20416f5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667236785b948dfacfddcb8434ec1cbe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aeaa4eb751a4cc20822ceb527d1b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bdcaca1e8cd214d9fe386ca88d38b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563383c3cc948a50fdffbbe18fe2efe5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6121d021a4781fd34a838cf53ae91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01408a5688a4713bb1b0cb4add3d6a71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199c080bb0417edc2d2245f59e41247242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54027f97e180c6ab2926c909f2d1296d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9988054a12c0af9ead75e634261970c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8c88d925d5f10dbcc909a3baef7b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c9926a750fc12fadc7ee350d11609246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51ef12cc3e2374a70b9c8d5e1ba5b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ba447518c0827e968373826e8b195248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fb719df53096de5d23e04470a8406249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3a0172ccf50dcb1fbb439bc48ec2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da314a4bdaa77c777f76632d4450b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd17784f59450de9b30bb1818b951b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a40516c360850d4ca6538cc3b1694f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fc0aec755b348a70ddd5c2f033649254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe744d1e8e605f4c8d3d030405361a42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcc62b0be5d75904f63244dc908b64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686fb63c3d05af4cc647460d14d9102257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4105170a2d7243dfff4d30d5abb8fc3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3218770729c1d2cf7f00db69fcb7b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c19896be10e90c66f86f6740db3e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1382211202ecb6c81a7fee46e7d517261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905276d15b5c51a5786d1f29955d9c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7e5921d43575fd6327b0cfe4009cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe16347a04f4d2b5340d4c3650c790264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf83f48287da74c8976b4185f54724265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a113a54984bee9965d36b97f725aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eb59aeb89db23437f055ec4d25434267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c587a3e3e444aae5fd2e165e14346f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef099b6bd291ccf13cba17c213c0a1e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e5aef7be397f29d139d3b1e05dd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5ead6f70c5cde3688a69fb8a29859271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f404199a558d8135ec7c3a610d4aa85272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027275dbb5bda2bbe5d2cafa91a6887273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90fa0b68c491d4527bc1e9cfd973b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33064acdc2cfa7e8f7eb10033c00be54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84c3ae16bb9a6dff9f3b81cdef95fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e38c8958752f45716e05cbb5b66b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82001ef791479df5db17d33f96e950f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e60c53c0ab668988d886dc971c8e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926b8728da23d90c39fbf1a1dde858c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40320a23c60e630133292e597f526afa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ea3b4b706da5f28cee0c83c008452282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eced4ef4bc4b162f08697cc0e9618283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516360523f7f2ee6b83172c925b3f9f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9438061575038b27761227a8f644f0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446c0a4c8bc42e730a7712d395db0da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9966cd2c670d3aaec50ece5cdeb1420287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62298694727ad6c5734f8f045daab3b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d543e337d67ce57b89c220ba92390289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37266ef3406191a6f813fbde6a59c842290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660af13da596e718f79527fea68f3a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de450b950a747f86ffe39cbada4a73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eceeb469506db90a5718f2453bf179f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee7bcd74f34b0bd82f2ad3d23ce88a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c18cd383d5995fba0af92fc9cf1a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c2846b6092d542f312fe6c16ce81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1f8d0aec560fb0a746f08c8e052ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86888f5132c57840857e6fc353738482298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f5d4c6fd1b2e7512d358153bbd1d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a55f4c8f0c68df72591ab9026d96f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e040969b83b2efef617bc0dc8baed3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a0585c095d8f6ec6a4405f7d5788d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e273d41294994ae6660d574af273763303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a21922efc67d35f8eb3c62ac7c329304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14e246b6c4c8d812a9c10e02a0dc01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed96927f5dcbd8be6d058d2ec26f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20164b4affd182aa02a86fe01cf901307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cd8d08f0a52147e80640251bceba7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239be7983d9e29b375ef91b74474495309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6d6f2e86ee06abf76624f3140a04b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d01d6c26830121ed891ef9991696e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5478dd11ce7753012aa83004b3bd09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33753c0542f81c7ea2e9402803b83686313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773fe937cb3da679d114486e6fb771314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48bf94f685dc20940006ea5714eb44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d5a11e836b5690cd91f0a4db11e03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a9b34cb90bea014db8205c0d25440317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2582d6324c7d91f2ff0010cf61f2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069cbf6dff6d13eaab6b92cccfb0df8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870621394cee86d52a9c6a91346ee9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6695a760c2cb1f946b717c08e4fad3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde107e15e8ab124fcab7e0780a5865322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aab68d8b7d8caed59e1d0a0dc1d90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23fefabb30873c481963dcd04e7c3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd464998810e3f64041e6471adaec44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84758b8e9fb02a2d5a96f169d1adeb9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2d15bf6ad3fb35ae82eff9f376dbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbd13b989a53b326599e241cc48816328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271a7ef4d315b165436fe1299c8d5b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee82a60a75e2120c3dd542316f02cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac920ca02fbb3de5602204dcc9a7ee92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031f15700a43404ee6a3b41a7615b59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ea4ca0b7fe3e1f371a8c307268fa3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0bd1456ecb6c0297b2c23cef70a66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac1a76b399adf23f34cdfc196ff202335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae270ffee55e55ca31892e7ebd9d49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a68242670b338aa8c622d6e94d7375337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf596296e24cecc0f0b7c24e5fac7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc5eb6621c7dbaa9d9af65b4eceb09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9986b64cdf04e5e7f40c7a5a4d9dae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31369dfae42c97274e0c9b2a2e38a554341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7121f703412116a64d59d33357f9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7530384a818234f8e0681163368274343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d835e53dc0ed4dbb1a382d76c356da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb29d1ebbf412c400bcb1e2f1588b80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60113df879c75ec161d8b5438a8810a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe950eb2686c52428942163e8e9a884d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b14ad1f530a818e63990f8d24479c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f1b072bfa06ff30fa65e870601cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b6d470e08a66743b979fa1d48a747350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefab37f1eaed5d201bfd6dbdac6af4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafadd5a4098ade370af7dedb8b1f731352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe268b2150390f5b6abeb6704cf4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9122ad48246033d82882b99c3c0f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35c2258f53855af7d24b190189ee9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e175fc98badd7400637f9fb739cdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bcebdb8d3098030c3484f566ba32e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea3a9aa89360ed96bd0fc7b5701c1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1187627afc84b66dce926d5a2b0f4d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a0d2d16dd15d3ee912f89e85ebd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6742a3d75a04080e2f8cc2e608dfaf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0585d2e0f7f0f48b7849a4bd1df81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ea6534dcaaf8ea00e4d296a5d89f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a998c8daea5ba0b7dd09c065dbfabb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca98fe5c4246afee5a12fc083f4b3d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6054a6079d201307341a4937f6962366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b771ac426ac2d9bf5ad31497a0c73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abb3a30fd1d2d52e4a96c023243feb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098eb83f336218e0de8875e0185c408369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f43335406b3d9d058535963b6772a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbf4aabb67ddee7ba34e2097bd35e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71cce5caba4c30f0a501d6e32edf15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d511cea309a57b36d6cdf4ca524bf0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0749f1e2153ce7988705c86761a216374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a11c6b622ce13161b9fd891ccdbf9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe057c91416922e648bd26e5600ac6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c08084a94aed7d97695d8d4c2e876377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bed1b2a96fcdbcd45f11f0e873cde4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67221556d9782d065054c599221f138379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d37617655f311137571eb800170be380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554c42e8e09eae0f190e70ea9b9b4d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9402d306bd50b3a6a52d77ebbd75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda1d1ab389fac5ca8912608f48defd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b48ef8c41aff0d06549812540db6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904953feb1e6e6bce87f1a0e7ddc0364385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5104f1d42690061f8dcea3498a805e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbf4557f52a3313ee9088ff57ba301387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d7dc38b7553c686e362f6993cfa5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a24534b053b744ef673f932137d2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac69ca0d910854e5e036365a21b1a54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c63454bb73f1457479d5c58dcac725391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1f178a03b073722b280fdbcd80fbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa865c8ac0075cde87e19dbba1e0919393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861a42b8ac0b5f4c0d072dd35e07027394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec05cb8a1fd8eec42f5c80983b17c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba512d89043fdcaa0edcefd682ca93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016871b9ddb347e2506756862deb788397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fbece49cb3fbe7b999cd5b19f909c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033a9155dd2502193a774a1874d5433399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852247b5dd13bdae26e85fd67702b36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17fa16d61de7d87330924c9c8e4bc9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe2275c18de28b5eb2272c7b46638a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea0b5236c6cbb6cf1ed340483d04f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5477c84ed26ecd9b70c1172fb92683404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f3f6860c8753ed1fd16746787ffb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00919f835618f48314c9a0e31b3d60d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b7cb485e43129bf677b2fa8485077407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d8c5b89aa5a1b7832dd2d75d54e67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbc5cff9ddf52c66d5f8af77599fc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d72681056f70126c3fad790ec3b986410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f39e684e30a5dfbab6fde2dbdf04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ac67b2f3fa4a2b0aaeb558e0e9839412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f19b499180eb58402e25d4fc756b7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51925cbb607172b6ea6df71f51f8707d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c7eb04e248cb0d573045f1dca00ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72072041d2097c66419deba9d6203d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec68663c994b527bebe62341ee9593417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06da307b05c94e2244062c853c9106418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d702e28a2bae31f414a4ab4ad7911c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e240698c6ebaeb55270723edec9274a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a038a10657e7cbdd078efc35fe0cd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52838486256bc1259c18b9010910d86c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02844ccba3fce87d79ced5899ba365e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345fc3388d21735ea3630cd6300e2a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30589f03379d7e2e3a7cf0571ba6f9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c8802a08ada37d454147d0eb5ced2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04172fb62fda8e20034e0d9277665dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b271ca6b8d74c7f1d9052c3fd145428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680218a214e2e29b9ea7e44673659c92429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ffcce7684343b235544f2cdb58b0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad83428932ed1a0953930c0fed8aad9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174c429c62d63c21308cb329faf5b57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84edca1379cf11d5a0298c7b726b216433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a07c5e4e95f0f0e30bbc9477ffa53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95546c11457520fe1bdaf99ffb6e9572435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e22718f206183f7a1ecd7c8584a00436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e0dfce0ac56428eda2ec05d952367437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e28076a03b6d3ddca463bf61c27d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8656252c69e4da7b590941847931b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5981abb603a71719ef9740713636b8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85168274ba6e02012464e16872da1ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f92cbb6ec939544d00ba492b91bd1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296cc1b3b27d6c078a47975cee553f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf93b7f7738491e6652d19dcd286b2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6256109504bd4fab16785def66b23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762e34a93ff432c21a78e8981e53ec2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b85776083d2b45c1e3e0e6bd0329447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4b0012b77e4fa2213d24373f8fe3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc2b190f88eda1720178c53ce8d36c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a892ace08922af3f75db1d9694a819450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cddb9ff95ec659a5e071b6af083f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8419ba068ba587e082030ee99d50bdc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e14a674ec7bcb4ce3916320c9bf76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc06350112acba44ffe9e2933b5ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723362432b6f43af87706d13bf94d31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49e4a8d3dc1f368d2945e784f428e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd6bb17947719f5de4148b1e46e1a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884eba8cd10c2b9b5e108dff8ebc09ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8ac5a38de0315bb20e23657f73f07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02879b9d2469e587db09596f1aacdad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042574622f8cdf75995f000bb740b1e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3170973f32d504865de0c9e4b9056e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb662df6aca63b1804a3f2d3f84f4fa6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f12e6d24a312735f75156f1b2355e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c337d6a9fbab5ae121d49c2583024465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81737596579adcbaf949b6c1a34b27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91b4c051544984bbb4d4975a8366c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df04e811aab2d2a31a1ea3e0537de68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c5356d859cd82172318116f0e6b0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da7231e166dbabaca73bf8b1013462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc08a91b1878570c3a2914ffc45deb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016db1490e601f5669acc19edb7eebc2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a58f8fba2f79759d8ddb5197443b5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701b638e4b1d53cb27630573da03bea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1743c7edf083c030d774665c372a38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76941a29f39f9838caff088f082465ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebce24143631e3a735098869aff49d477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>