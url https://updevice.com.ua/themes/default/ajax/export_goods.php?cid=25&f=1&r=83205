--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ce5f93dd09aa56c3e998eb1cedaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cfbac66834a88d3e98fbe20fc38732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcc341bae0d91f4b6c1bcbe37b91993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc46b76c27b0926047f3f5b93dfc204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0248712ed5ded0b78171de295fd4cb25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07953c457bc17ce7db3ff9c487ce126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2a105f63d53c6ea732e9e7eafa737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92e0280a2babfdc0b6c2da8e1564f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7887ab1c0599357d12c2f7ccd26c7fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2e845fa3e3ff06bae6b5fb6fcd79910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4604ac042e4eb3779f62e767eb7338411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e29ccc3fc24ecdc05b9ede05e7f6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddac9f1a52d19b26d94b58e7704da5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294395c59ad0ed73390882f4b193993b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedee168e3c977cdea23cd5b39146ac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9190c31996682fb259788db500e30516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8a56cb5fe24d707f6e2fb6bc968f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5d3a87b04e49a51622ce5addb739818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8862715f24b040e9256e9c17f3f5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecefd87b904d3dab2bac7854fd2a2d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e90cb843d7e549d8f7825d430b948121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbfe2147fc9238c1fa21d16941d42f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e395eecc7653b306855e161348429623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a674be50f4c69961f962899dd1f325924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9063ee93a12a7a04b7035656b6a6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8919f384da95fce64e6e18015e16226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed115564d0a1e42ff3444874a62524927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345a3e30708b0800ff1d85eacd9c8e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc41de1260e7267b476f4a4febd4e4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81f6e200f417856888dc1bb204648030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda84157b95772a4891936a3aae711b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd42d6a60d4fb228322fee78cb2ec232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a3adeec8d84357ac5a500482ecfb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401245e9996e4cc06e9a75af4e78bf3334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dd51185c4db43149a8ba68d36f93e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e169125c7982ea6ebd4445edcf97036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e4131cb6785afae4cc322207575c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973b497a68a93af791e5c123364c34538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41947cb1f1012d737b8df7429d6452b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a59e2b678e06847156a8e8ba782d3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de62d2ea876b56d3700a8a438e70fcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796086a38394b600cbfbba6a4bee50542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb39b051a5f15599e2fdbd5c3b705643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fd48a70b2604fd457cfd4d095e7b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778bcc13fd00d8df5e1d0f364d9cdb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351497c92a3ce68895a03044d32e38246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0be74a3236d3281319943b32f87e1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92bf7dbffe7a49671d0ceb8c3bade648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062166ca39d4250bdfd131895f9721d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bf7219c345bc18479fb5c4dd63e1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7436517391610e8be239958ae5f74251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e22466fd42e7133b0eaf4fba2eafa452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef87a1d922fdb7bfa2f3bf71a6d2e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24e6f58940d010e43464c5732c6a4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d5f9e6a0ad1d8aebc87ea10a960ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316e39ef157795ee25529f7f9f3737856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae313544fe0f4b83b0f6ae41aa1ddd2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a689ea659815d55a1a225b93c30549a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5a06aa72c0562066c3da61c3d599759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80512879fda3661a387791a92c1a6e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e1c6bbb9903c0d80b0cfb5453343661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76485f2e2c2a2e3ecdf13eeb9979565162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f4a39ea4a0d6871b4b5ebbc39ac3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6fc58c71029884eaf8d8a11f4e30864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36abbb455aa9b4caa7ccf60c37c5e0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6fa06d4ca6b3e76536a6a6b4ea73a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eec9c5dd0f70c63af10dc22a1827d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e0374834c7f3fce490ac286f2a4c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2066b02bf0ac14d34b5f74b460ae66e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525cdde68e28c03c494a45583bf4f8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097abe9959662b1d340e657de5dd13371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a1fbc56003dbf0559d28d9d60c2c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56f82c4ac5c1f15831e497df249f5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3685865fc8281d50ffff27a37dfd69974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e042577871f0a49e9a4f7da53d3ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be07f2ec839d41ac0a40c52d1377db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd82fbf97f4654e9883f0605e43fc0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b67d7ff8b5a48063c8fc1766781cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa48190a7140987a15d459316027c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d0a429cb99397367ff6b56fa197280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690666ea2f1964cb727c8e4d0596d7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f838b58f26874697a14206a7effe582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037a65523c7e43ccee835578650f90683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65333222ed4a22e6a42484aac2877cbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805696fb8496dc648e442ddbe43d349c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c9fa935961118c5a48536c865e53b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dfbe5f2a08cf26ea638c1623b96c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a05cde0b2b53e9fe718191732de5ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3897e633afe7402b3136e32f60c9b3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aaa82ed5d60b197ed7085195f575990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6c774ed310629b0cffa53b5c6222991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eba4f4721064a7799d532b57d1573592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8e0c76abfe24cda2c37901e817ce293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2da1579d6d8336caf749e23838c5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dfcffaa3a1004240bb8490b14a25595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf64c015ffbdd7356f7c039c34afc5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c5cdc7859a3cfd83004fac6dca3fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761f60b25f72780013f3a634a1e657d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ba6146b559274d709499be77fe19399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3e39229fd74f2fc9b8da39c641d7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac5c14d68867b4f0be8084f68a2154101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8258151dd20a1828db1c264f716866102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c70d6445d86f8ce03e94d60d9b068103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3cffcb721040048a1ac87f455266f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95ba596c5c43dd909a7ff41835e270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cf8f16e773adf60ca0c908553bb38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62922c1e5145ed1bffdaa96803bc5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6689b9b6b7a60704095bd57e88e547a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e77b4545470220bff1f4e9d639062b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40bed89a4dc28229b04607c5ddaf70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863d9f5a3f9287a48714df510eb07ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc899ff1d9aee6bd8a81b7584382dcc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec3c45ec3c46d84f9c2166bf2491dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc8dca5fb83192b4ced711c22a431114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09e729b870c21fb975074c382c5f3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8efa487cc204704c8b43d4ff103b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1bb9856c00e3e37fe5a1f32e6341b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2880b6239d4669e7d839b60bdf64d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ab55bdf6d8ffba66b4a180c198a50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad266d05a924cff548b51b0416539c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12017aaa3f61597a0301d52745d791121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ac494fd86ceb3964ed8d73c8b8801122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5968424919382836c0b6f33f9cc3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110255e03b66fa530bd30204eb717eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa768386c52aebdc66dad3cf16d1db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a790b4a8330d4648fe131d9ae8569126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467410ad163a0f9d3aa9a1685999a05a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59ef57c848f4cab753f77947dfff55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91db0a6e2a4a0bdcdf1f6d8eba703c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3d6926b13d77c6e7f5d4a55509adf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d5e5441809e670486edaa8fe5976a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586cea2f51b040bac3d76ff552ea4f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a9b3c0952cf0f61d6af0cd312a99a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691d9f2b70debafa88c5819dde3b54d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece65add34e9e8b7976fe5cd9e83bb09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c42f01a7a0dc9295642dcd653232a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525c0dadf0196a7468e8597d72b1478137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b355a06b65406063e42bb3f3bdf0622138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42978e1713b02943adb5a0edbb3912139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ef5f175459de5720226999daa7eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffc6e2be8a9b88c0bb604a9559e914141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a44c8d02f8263085b5eda0bdd6e5d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94afd256c4a63d6ebb1574f892b9ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541c15345e055a72e6cc89adf436fbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab45bc80c2ef1e5ed90389a4637d9e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918856ec7a26aba789136bbea2f34d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4eae5bf5f349debbdc61e2dfa51d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b7fe6078aa467a66e8c61d8b1880a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55f34019977d2273df6b2f8ac3c46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0bd8493cecd972abed4cdf612d9de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238cfec466e20362f92c4f3f6d0cc0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe39980eb907acfb75ad86468bc5fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20ebf79cd0cf7288ba64c3ae7d1ad0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1670deeafd02c57d955ccecfc6584b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f5473459bd296467ec59ab0d81d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62aba6e2d9f8c97cc56110d9f5c117156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b12747176572823448d461a0f5de6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417606624f4189e186f6a17c52d5664158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6af5fa51fc0c0b368d224f7e5a72f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323445e90d81baf3691211bcf52f25de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb20ff7436ae5d21c26c32db11d2dac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaec00a5aee1cb04063e8c67ac0415162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52516c5a0571ae5f6f2278bec6e9321163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e04fcc0fa1005e484a10906efaf75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a11d0060958a7499ec24be1cd34b3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2f63beeb363559588f0ddb7004e42166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a09f04de290db52f4b6c3750c9bd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463da96f912eea54a3715a7dc212f593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a859a7d16da6057b019f98745e7eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3ec39092805757af6de5bb3263c63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d300859f76cd747abf6f46f3491b3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738820da0d717fa41254101fa7267db1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b71566dbfdca930483d84ec39d2b3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea50d7fa7989633be581461b2737429174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a96732ab8678bf45b55d17416d982175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1af7717a3e195e5b966aa29dfc233176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b88f9206eaa5ed491d0d6671d649a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b41c03043feb588b09804b99d94eff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bcc540cf31c84c52e71ec25acb5e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1098246650829f7af62de3103643e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb710272f2f4960d4ce9d1ce9fd4f76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba347fc27e81a92f12525ef8bcbf7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913593a81e9210bc161d9a2be664b8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f7ed95b94ea6370db227e4bae7c7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11135f91a1ca08cb0d27626f8727a69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebaa4fe5f249c210da4efd7e3791ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b4be02f15bd19bf7270f5cd3e72e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb1f7ff2dec82101419451ac251228188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c025b3f242574c1a7db04fb1c2081189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2172cfb93bab1d3719d6ca50c6a180190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae7523fd06be0afeab685e9176c1ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3da9720e2c0bcf51a7a6b27a010158192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc06d90666a2e1b095dbb25cbcefac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec744e6d153e2c9ad9daebf08fd5cb1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd4596ff1e8d4135c1f7d2a3b41f16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cfa89a56a88a983e54a5f7b9fb2b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15936f991f17419b8f6c2b5d551ed11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f994f45472c77d4e3bcbc5a9ed9716d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417c26a42632984d35bc67285e5b99b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f8cab0e6f6796d0f1caab98b7aa02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3044745fc476dad0bb07f669a64c7b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f37123d936f8c557adfc53968bcb25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff05271a151a98a8d6475e97d27117203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d22d3e6a0c91262de4c25e8f67bb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556bd6c68b88f850d3d99313533a75b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab7115e5b40964e2a3ed9f5941211b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e444147f62c446ae7495ac3613522207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9cff9a3e79cf83463cb2679e6e1a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e154ef6b8c228c58e41120ed906dfa9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed56182a34fa58ed585ccf5ec753672210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b2cff04e51f0ad2a0f08efb462eaa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0078ace4eea6d1b199d7abdcc0a041212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009561c493fb1be1f48fa8f4a8716569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ca224ac65a501bac4ce638514c1fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fdd5d0aa2fc287c36fa9f0b6e020f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d29547d2da4ccbba37ce05071a0ef6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ee5f91ea24c950611d3b71e675ccf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d3d10e6b3f93c15dad356fd43f9ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943127a83a48690d29db20dfde14f82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03b3362bca054ef3011628ff69a124220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a804fa3333b8790d55b61141fe0ac2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6790b4de07c154d1ed93d014d39bf7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06a84ec471f5db370d2f8940589bca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1759a63cd1b201a7f1a511f247a5a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37625919d3000b24f86907564188285d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae1733597c56eedb7883df608708d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332eebdf408c1a2235e5f13ddb6fba2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133924204a4be3e1731fc34ebd683ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb737a9e2558107b6485a92058ee0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce66b151c7bd64ecd010f6605659b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e3c5f8faa168f50ed0b0cae56f2f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a39121612841c6a8feff1fb6e18e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cc0f378fbd11103a696532a83e53e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c6ccd327cd4c87891a40155f4f40e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5faf454125778a735159ab6ce40b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354331f55d9e4c35fae5a89dd8f90330236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e020dfb938cc3fe9a76d736be1594237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ed92dd17855aa32ad512392d757c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006342b57c6af858ca66fc5304cfd31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618a8d17bc034e477dc50798000e78e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91649fbe5f864d40c83131939de17c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ccc09fbf2ec34a30ca613d61dc35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe472bd965648342488710a34f049f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b965896dce4ec701b7f5b95db4962244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8abced38898c8f1b8be8cae3d7038245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5017ab8d4b6d0185249cd88c4a569b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb49b389de0c86320bc67c40aa18c92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9543efad205adf7dc601059013722e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad87403457bbda7999956ef1ade0462249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae466cacf818a86a58af52b50980aa26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f8591b73ff72613899997d89c22c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c127699e0e942f031d658b48e121d1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e684801de260903ee3386098ad7ced4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bcc7e856b6c277c1acbc750ed6edb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecbd589645fd29f39b93d4a6f22b45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee3b054ecd8a256273af02bcb4c4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e109c840d20a1876e0fe9c1904a42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288dc6e2a2d40d0964e56255520b8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99054358efe6d6dcb95a7fa56668b26a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc19024a7ea0728a21c8a931e0cd6d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eab98aa59d08c7bae1188ce14048ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544da6400335a267b15bcf0164e885d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3546d31ca4c8656d1f49578bb2546fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4ece977b00fd9217f26048a7e85ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4cae9ce183bc23ed31621e694e125265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0e92fb602737852b3f7ccca022700266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341962868773036627472e9414bfb1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8d4df2dff20d118299637896f0d81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168a8dc0a3272f2aeb031000c87996b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb042305f28c862a3fabcb75f64c82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460a16d8a3a91425f1260e255dbe5fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d3f723a146dfe9662e3aa5517ca5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29a60e1a44ba81dc0a0857a122a302273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a782c867307160583a030945e1a2a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55a12f28c4b6ce4c08ef6a62f96508275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49a26c8ff8150de46daf38913d4d78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af5acd1288727f78e6621c349c461277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92411467ffbbb9a5f7fd300ba7498b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6774349de7a6bf00c31b42c5db13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf353d670d2ba0a1e77c299c08d616e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ded2f3afdd4772afeb929dd1dcd21b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba286c71d42299bd082b425a092c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ec732645972a88191d11aabb4489e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2f5a41050e7f900fd14350ae6ef90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55c3706d9a168f141467aeaeca7253285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266273cbe75605210f2b59b463bde0d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5663b5430148516db049785e31dc7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165402cc2f0253ddfe3156e61918a23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd704aae4abe189218bb221428e9d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080a831636f013de2c6944a2bd3497290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9164caa4ff78bcea3fcf3963467fc2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32242589a6be14ec985e249392dde7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66747edb2b30c7cca924305da9a2888f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca4d1bdbc44e1c409d39ff86fbe143294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a7f57e8d3629560584703ebf44021295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec61d91d83d1063e3e170f9b537bc1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6be735213d739eeb6c3cbbc6636a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd411551b5275e35007f004a7153f5a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02abc416112098b1bf497e089f84c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72ec7d1134701759293b242baa777d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4056ec047be22564551f7a90ed15f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee87cbf95653555f4fb5e611c56dee7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6c1fa5e42e79b74fc6200750f530a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be76ea4364b6554cab1743b1b1ade5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12998d0e0ffe918af28a2b0a3cacf553305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a613f7e29df7334ae09f4e3b09dbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d196dba2759f45393b4ed20cbaad459307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71656db7229ad95de7eac803ea6c5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a11aac44203ec7018ee413d6a2b39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731bca2e6786100b52c5214bfd89d6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e99fc71c956c1fb61a3b2899c2231c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd08f99a710e58dbaa24e6d04dd96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a270369370633cf6d3f77d93161b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3763897635d4bfd65d3edf2ff9952f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee44aa6f836d87430da73111a28e33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d6964596a985ff729de7669fa91ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba0aaa71843e09fe497a3d30ff8451317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cb8fadc01b7330d4072cd43f10f49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882a3dcb5b53e64cae6d77f777675fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0541392b43926bc6588fa9541c6fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5a942fb8da45baf6b65ea3d00df64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de738a66fba28b0f3b7194f09e2c88e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7cdfd9a3a4dd2e38ce1629bcd716e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2165c29129dffe949088c097443ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e40388ae15dbc4db60b749f650306325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dacb03693c5d0f9377916f4fc1b5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4860bf589745b7aa30d0c587c7703327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f378fac6622b2f2693dc6f8b3f8a3b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fae6b20eba533161d82a10353cbfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7111d232fa584851f9e26006cc313d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c945e287ae371244413a22bf511e66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d85e8f76b36f2b7133fa7d01acc65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a314717aa3ea51baa0e43c94d8ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673613fc44d1fe9ec43145fd384106d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9ae0c5bdf62bc48ed1e4a39c0d053335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea77b514dd242c5e9984c420e2a280e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843697088b440dfc1f76c9941ec3ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694f86fbc682ffeaea74ee2b150a3bf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc4eea1ddfe83c4e8a3ee0cb134f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fe0bc8957fc038eaf56310ef2e61b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91362a52a595fe1e3dd599ac91ebf22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505693146b86839273300fe8b6e6204342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991bc7ff9e7d1dcc49601c1b4386665343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052287e82693048c1ba2afd23975918d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d46819b05e371aca85dfa799fe538345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf0301d2827a3013df46e74f29ca8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e391ed5e01c0aa6a0857c4bd601e07b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d840589e2eac64b60ba598d6d08808348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84129c4bb8c1b4ad2c97606984acdb7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106d34cdb29111747c803a6dcea98a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4377c7116245938e81b7bf0372673cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c701e996e6d98cd50a0d9f6bce1d835352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb5420cb29e154ef180e61b10ea2cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885338e782f6f703f3dbb3b8dd11280354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94fdf2880d92ee0d8277705a1c4437355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10520f45e9e97161c7c1bc8ab38024356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aba585f90521af23e3a8e5f7ba5f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd2dd65dbf8a1581311ac7168e4a37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983011630c7da92f989eb054a84ee2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cddd4242e0e6985c10861caa5d5b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39c16096ec1e1eba8179ea9b2b4c9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f84a2c79fc6a1b851fa6737c52a365362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e143ba03e34088b8171c2f4c08426363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60142802777ada9619d00a002dae0db7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595f594335ca186c997111b26848fd2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8d409ab87a5380cc4d3a56ff6136c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af21da0a27d9e9c4f80fda8133311e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053d58548b6c9858254d3a81b2cdf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd69a521e0d8ab7dad59ca58602839369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30695c0d3b7f697565e125e42bba625b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc668a004beec1ac4a9cdd4f1a192c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc2e508032858d2746c78279f3b405372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b90352e1feb9cdb7644b4ce3a284e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959546a011ac051fabdea33d561757a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87784dd8af5ffb72cf0515d32714f68a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbe049fe83dbf5275c786f3b95c005376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b838dc9f4b2cf5446375660de7849c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1e608f9f5d980e7643642727388c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf60c262bc54db4f8bb7a369460ce80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8b6509dbbe5486d16487c12359379380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d593dfc61e7c1fde7a3297e5ca82bdc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c0eb4d3fc44b2225f617665fa18dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a955e758e46181592d4102eba183b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ba6d7af1514071735c4f88f738a24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e77354e37587efb794b48f1633bd64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fddc569291fbf23666d0748c5f7fc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6feff7c10835733710ba07d4d672f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b5161aca2a443a8eab9c23453dc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011d9ec3cfe3bfdaad8a909317e6303389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342412dedb6fadb830f05d7d26f716c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3bc84272fefb81e582b325937948391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88a0312999696976f61e0a116316f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc3505b8bc64d8ad7875dda32ebe27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d1a64c573ccd9d5e7682ca03efcb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2759abb45adc955d9fc95de0ea3089395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f3d9516a7f3c4652ae730fc9e7d23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf990577846fd5cef80ea91346583699397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8188a539c6ca29d3663c134d7c41a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eb681e3f10c6e93c45cc64634bb13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b5362b8b2558ef02049ebfea8452c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5887b58d388ffd596758659cf41b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e53b893c5eb81102ccd0020461ba9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7e8636cff7dbc50d653f0849f56b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c86b36b2b8f2f768e6191d8a78e06d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee261e171938f4e097bd18edec37a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7facf01ae5eb00d0de541518729d3cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74c9e3887533a2072fc4e90f3d8714407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a9cdfc90e38d1eba2baa199d186c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7f2019b53e73ce6749b357f3b5268409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf61843ea201afd9120e5dd6839f1c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa07f74d11632ad69bec37f251a19b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c1d2e04648dea996fd51762e9dd0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bba28ba72d59407a7f4fcbae4d79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a7018515960b29f81b7875198f93d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee25abd90c2b2a1c1faac2680ae9f3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900545eabe90da56033262997d97ee9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e17eefe7f3ed9011f34000216e11f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0156e9753a5c00b6fd58648aad67f42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb225232ae486d4bcccaabcf1cbc6bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f589ed832811ee624efd8a72cadad3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae1db83b81fa50e5c014aa9d146307421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e9da6fe1a9599a60a01d1bee5e28c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654d5c56e3b41f3fbc02f3f4f0db290423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524a783a2e47f5555f0973acb782294424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9709fbfb9dd19078426d39d8c29c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79986d3fd5c229ccc4b39b8f055d34e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772294536738e6037f2be5d913e4dd72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58997ff202c59a99ca0093274be752428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7e9107b32385301e7418da070ae3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bfa00809d419867321f6469d45bd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26194a550d69ffe1594cd13223ef749431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b90b13be85c0d429270b5b9e177d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b0f576189d63d6745b8d2baf79c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe58afa4b431db001952f4e2b39fbd4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f90ba9c0a09cdae9182f0064040d72435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f6d22c4c51fe20a98fa2b6b14fc8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf87acda8a10b3b880afcbcd55cc93437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b6aeb5e0fa6298091414126e16415438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d93a3010afabdb894b36dd237d190439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41463420a6feba33d6086662cca7718440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de24fa7286cbcfbbb563a93902344f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d43f1a392de1463c7aafebcdc4511c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ade4802bdaf01143c58334f92384f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3857650db12cad60f1f75a6bb42d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd53b8e962723e4260c4189f1f04be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194aa5dcd03b0db719d5db03f5156a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de574dd1b869f6ae91f4ff160ae824447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cff71243e2e232c1e7a32db1ad6fff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcd8b5c2e59855884cc808c1332cdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4ebaeabe4b1d34a9579d083e3a29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8fcff567c47470124f8cc72601c35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02509d99902a21bb162ea87a2a6dc597452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70cb626c7fcbb1230a6154cac70e8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b51bf4c7b0ea1c860fb21b1012c26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dc2cc2dca0133b2cd11ac5c3e5f29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4679fc6a1ee9c6f5026030bfeda54ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7cadd7dafc2e411251b63ef82b381457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658959a843697f35f72d4fa78aac7b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa7b1ad85ceec5ed90f636c59b2331459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153618e259313f79a6f925bcf45dfbcd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb24a552ab6c459703af396db17c42b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaeb4d8d3f9a9d66a23260855d7d7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d76cec2f20feb726b3bff5e151f0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5345436c507dec4baaecc1e07eee84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eac1b8dc11bd4a2aa77f01746f475465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6ac854caf5dcb5eaee57b1c092108466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35617ee9a92c8573840473f83aa11f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0708edde96c4ded999c546c799011468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd82ac601fade5b1afd08e5ce175c9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fef7af7a08afc3744a28a3e19beb3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6abc717e912616d75d51a334840d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e2465dc2aae53b45d9a42f83e974f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0343f46442d33e3e705c0656bce5364473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509b663e4a0366d69b6baebc2988dd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f38ff24f4c718873c20ddf037c2c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5224178d32fcd772c2f0e3bcab98ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca256ddda34102d4574730d9adc42fa8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c56cac20db3cbfecf7344290933d85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a609183a82390ee09733423fb816b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc668a0934a060d4043658f5141300480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326f87417ae522d8717cb51fc5ae891481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591b016fb2ffa6645b3ef2ade9c91d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ea65a9ca979d1c40e45be64c9e7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561af6179ea3dbbe284be4dbe514c720484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1fa3f545b644aa94cc985767763e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab00a5b039d409d125ebcf77cea5ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4a87b19d5fafc7f76a7b5ea17711b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c18f078d74d13605b8cf4cd0c1c748488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2729998b0c8b86edfbfcbb21f1c84489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f87cdaf203b6f5612f91dbe443fb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c490c1e927bc31844829b6650f5802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b9bc9b9b7b1140d812c3c0be0463e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23db4bba7b8f21b4b03d936d54871e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071aebf45904c39ac95586ea81d183a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c030738960ab8029243d790862f4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697890af282b655fba044667479c4d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e427ad9bf757b5bc1dda08706e0fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd46f4e2b88e9444c54497d431df769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a509d4215c28e579e4bf808870229b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f30c95ed886ef1dba99faf7ddf52c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29569c2721b785f85d97875909c18a9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b62f5934d2be42a57cad506ead27713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c4c2c69efe825781acad86cb9af1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd27b55da36a621e31caa8d7b847a4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf758846942ea5e8201d78a9a5c7d1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2f92fb9270ad98c79928ed8ed575c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7939a5e5b4f6a0e1275a0676bb1a59f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2be226e6087a733418aab18de2f2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d95153e55dea5b192e7ab89f0210720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9388d8f1481c96a278d6e3c57bd8421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d95b027a5f11fdfe54637f42aeef6622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309c249e6b01728d86db4b34f0f2df523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e88343d391d383c11a7e9d7bfa344d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccf830a7564842e52b913f6e83ae0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c752ffb3057ad5ba3fe35beb3bea2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce0bbd78636ea731a1afb86c20f9e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dca5ec617b15acee1de5b68e25591328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e5b94d9ff0ca056fb48508780a7a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8049a5b0ab6abf880eeb89966b99930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcf418dd458fb77a1b0e6ec467a91431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b936fb852b360d84698aae56d6131432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f212f0f70a669aaecf4f17f04d9fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42a9699424f7ed52fb9649b26a136834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc096a1bcc5880f4f3a027a449c1d75335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e802716c6509f0782b721462cd8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260e1ed5b43777e1cfee28c9fd9566337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f076a9467bb263923cd6d26d8895538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7ad36c35a404789fc688efcf1a4d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947bf8cbe2dcc0b0f607edac6375b0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e740f9861fbef199ee379d3ee8ba2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c36c68348f051a97f7f8379bd11a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e25ed78c0a9221876c47505d7243a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45448241ec7ab4bae81bf3b3955c3a4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286cc54ab1e5334022c088763b2da5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75175ba05d719ead047fb7c42a1ac046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92c4ee2d88954f52b0c83371a2752247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f01b291b498b76feecdc5d5dd662548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75745fc6a8f04a9d260ae3a0618d6f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0de1da94536b4ade91b8401127e7650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3697501b90645569991cd5e7701ae7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e1aecc1a3f97cbc32b71189e42ba452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d326abdaf56c57622be846e5e79fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a075eba889d1e8fc99c29df299fd9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46462277aa75f4dcfe0e271a1e717f6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4219fbca7bfb49fa5a7b2aaac1f2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf903844f3e99ba2015755981bfcb7da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaddde7acff4417ede2d76c59ba3cee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839d01f5383044081aaea1ab10e6ba059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c0c5145d365202c945d9789f6452560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30eec50f5135a57ffff25dc3110e9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9b7ac50573c963eb4b224fb5c0bd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426042fc7788a37ac2db4662c7c2ff9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6016b35cdcb055842185035b01834864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f6850ac9ce00f07257a580fb1172865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ec01d991f3fd0884eb4bfd623fade66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c68b4b746a705f92667567555b3ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eeb20b0150536436e61a208f8725068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb992faca059e3987716017f3f881b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81d5bf709c6dc331e1f994c75e6c0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ba4c84de295c5e45bb71ecaff0c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d69fb71657ad874591f8c2f5f239e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea01d52672c2af1fbf3b368870c13c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0d82b8d3f7b10f2be4fd3d7ffac274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e8e0c0957f058a1aa55a9cdcecd2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ff56848dbd473478737a74f3aeffb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b84af1804897c57e151f8355ba483f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a262cf21260823affd767a0829683e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2931e5d91bcd216370153a3d0a02079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5bbac0c944828a83fc7ce02848ea880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a34b093f942618e2e45a5b8a6760581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3708a50ec4dd39708467812d191ee282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27968f861ba565b252e87f03940133e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c8dc5fdbf4b2615040bafa548ef8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd02f93cc74157ecba0bd68446aee585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9653a43abc5a6bc88448eb14a91da3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f345da69333faa03e8cae290c5889c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d967403254af5b467f3bf2e521083b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc708cb2ebf067d871d7f357e98b7fcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df779fada28ca150039d906642b07e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11784f7aa987803d8c37bddc55779d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5855ecc6e2c6c0368498c30095d934892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d364133ae2c24847414d52b80ba83193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cf944ba257d10139b54617139958194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd9f2754955e525440c22be17799295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdabd1d4ce0a5271513640323e7576d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298e816d5fe8453dce48ce848f8f7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcb7798b08c15145888edc1c65250a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703e8fc959007931951d4b8ce083ba499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82077fe3c156ae65c0d3a765eb31449100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5bf03083287e1cdd7cdf91b0afdcf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e105676c470add2ef4878d99ab7c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ca7b858980d122cb91b6968255505103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca22d752a040eef3b38ee68c37ae9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2840bb98c46d332174351bd05e361d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66efd3626f61b943281ab0ca695ff7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3801463a8f20bcf625dfc91646354107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7810abaa76918a35f4b1afabc8b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce97aae27c0cd4e161e5b3541d69c19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4481d1623c9ff6f153e7d19f9b27113110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f088333bba95b278d01dedb4d85204111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402832c62481a2ce322f7ba92619afe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0dc01374c2491ad199180eec21769113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619171c47275268ecc736647a6e0608114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672b72c70599937cbebc7d098fd4722115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a0f331fc3249f09f7816d3b5b015f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fbf5de91512c8435b1b35fab97377117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435687fb9eb99f4eaf267d72a3e63e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d73b11abae0f95da32100f99d9f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636ccad6425a7e3e79272b83f04b316120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749688315d148e714350e9b22ae140121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff440f9be0b3dde56a4117b8684c233d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538932a1314c7e67e542bc6b658274c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad557b86068c8ce4297e28713ee54d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b7ca0b84cffd8d4967f86e0f3957125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4732b26eddda4f8423c26c18179e549126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7ddb7540ce2055af58dffa8cac627127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d810f7eb451cebdd742ad4c1a0387128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0813c524fef67e2d00b0b601713f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c297601194d2470e858734c93a2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8595e78c86901c9ec49a745cd78c601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab420fb224c9cd8206c70af80d6fe4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3ad143b2a148c597ce5940d173fad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176ba2f5ccb969e63705f12c114d1c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e469dbbfed26f7612b96c2e5623ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39440bdb7d4d9abc2015fed15ea680a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59daf36724449b9b3f4ed6560eaa25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d51bea431235b249015bf46c805a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8529a9162e708c8f6810c5566df7b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd0d88322ff4bccc2fb115f5ec6379140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec0ce1b261ab0b5927e2ebd953663e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470005db8adc7c8144e1aac4e1f8e824142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272395316d638f4295dc7f229975bb1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0cdff8b703ad2c6cc45b5c4067f5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9849a31ac07f794b2b45dfa63390d6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263be79919ffa28a8214eadde944936146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89f4be4a1bd90f8cff9ad6b7f21635147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1701646a558ca0d4b275f0fd3b7dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f15434915bc3357f7c5b7d1632b1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a6fd41d0ab683327cd8ff6d3cb5bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a746f2b217a0051da3f2cdb564b9b40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e3bc9690018061a9fc2ddd9066fb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651349447f7b2bf7f3064c80f16d219d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac49753241ffb7a1c4f801e79e22ba0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d2450e77ac318fc144c4929f624aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a661927004665a01170f2fa9b941156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8af61e6e38152251a97cf0bcdf897d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786135777985ff9719053b175a73193158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1354bdda2f1100b5ba595afe40b68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32034f1fe23136709971dc771511bdac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91d2f371e60f00965283827e79b9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d5d5ac7196fe1f690a99a9686733e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9639bad27268f66d35626e33808ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7086287623b970b7b714f5649675725164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7906d07d11ad7ad7d895101245172a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a67283025e763cd781e52f746d77a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2446deda82c1138893c7a7dee1fc26a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abf0e2b5c42c842af5a5827c3fbc31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6545e14c11c7e7ccbcf9dcaba2061169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd46e3a9b9f053a7036e32a00a2118170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98af9fe08cea0ac45ef9868a157ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5b2c5c32140f3664bf5a8757dbc83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5440695442b8314a6c173369395ecbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f7d8f7cb6246b37c5c4520b0ac4fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1d55c7d3d482f4400c0538abf102a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12e433a56d1e1b5553cb4f5d05638c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b043ab37a5c66b98dfd4cf747540586177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd78ca53a816060bfbe9a45e9dc7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae1eda713b028d54074d80e0cc2581179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994e734682a3c56bf18da8e5d368b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18204568b70a9d608871f8cca493ede7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241d5a343fcb914069879ba72b07d16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5269de6d2423a82eb032e338ea27187183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ceff6afde55ddd8cba14ec6f851c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4343153668bff46b57387e80aa18ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde35add3b0b3be81172a3cac7265d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87475c06d089fe2e1543f907c1c94a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475edc0dc1afef67e7d7bfa219023a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406307b2ec3a47fe65ad0775d11d0ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff26d1584ab6dd861bda4eef82d1e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1456b000284476dd0d42c5a8629f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293224c0cb5d8ce0d679b7546ba2ad7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70112b904baa6a784978a27abbe76a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097816d7911212a25d6cb119da25ebbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26d4d9d6a05c9f3096d850cb88cb5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb3a54242de95137c4c77ff421cef2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a7534fdf8c084f1a53a6ad9cc801f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b6b36563c19cfca14b0bb18639d70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f08335b215498bf1cd4cb654352223199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e901a71f79ffa4f5da51306136fd1f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd48a4497180c2cf469baed3a9c229c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48fd3914bc3e3d7d02e3dccb24a236202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225d69bfef5a52666fb57df6651eabf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ebc6c04422b88684aba30f34f5b40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea982c2dccadfdfd603b22f4060a81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6169121bd6f438b4d6aa60123eeb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8caa31dd22a4f1a5212de791d032e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca5e77fd9babf323b011add9f2c4af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae9cefbc0a7a5bbdf45312feff1e3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4120ec073c4e7f2b047b9cc0cc07c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f5555676b8194b1e6c1198900f14f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f198364f846441f04ac1b7b6346573212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a580374a8a1cafc4008d7921d4b10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eda3df13472dda7877487d5432a4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea782b061706b86e32770e9f1ae4c10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e77630415e2723b35009344b6e780216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2a5334a175dedf8ea84a4972b5f79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6864b18ec53b81655aa102b609d90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc962ecba62043ab3d473983894d24d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced2c160b5f559a3be84b0e27a185a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cbcf1fe2945d7c9717100f70e65f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262631c14037873dada30f2fe385c6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e991c73fe1d6f91679b4a11a5bffb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7e9710a413c8053c8c1193f52a70b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0402b36bb4305633757bfceda853b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a459400919b185127f558434037f93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6fad64ddada1f4215d108d9ac2b1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84839c732e89855c33eaf1a0343c8f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed5f54692f404224cf5f3e452d34fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40654473a7e43282134602ef7c50dd2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fa5bf93e20ded3ea4a5f3e7af3a47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a8385bbaea825eb2b933bc1c9364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b845a7d2b7e804b268e821ae87bd712233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34b8228522880c773dc7068b00ba9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5857b2a86eb9a392ed0e3b990697bb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79986f1293f5bbd73db35e2291b38012236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9f7285c9578bb574829889ce02184237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1803221099a5b6bc277cb84c862510e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca41feda9e4439160f98481516c6301239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a753c206de84ecc186fad8a372979d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4897b9166ee34fc454feeb65e806f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69842c9a1feada8272c978cb352eb0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b7fe64f2618ab91c254ddc3fc5982243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66185ef82a302af567e6f1b9bf4101244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dfdfe970de58b56c491ca2bd7ca8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e52f8b267a0204249e538d94f8d41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514fb512161211577ebbb22efd822e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95174b44bf334d35a34de1e6d2a56600248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496ad428dd0e8eb048c8618e6d8c0f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31e478515aefcccfb22877b25b74f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52511d7718ef93eba625043690bcc0c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad289d41981f4b3be76dbabee6827427252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0e49f180ace5aca019efc8458e858253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf0901c1e6d1189ed8f082eacacced254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759760d4dd38463af3174c6668f65a90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315592fbdfec1a2fc2ebf69354ac8db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d74c6cc68761c7b11b06c6f74e804f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9434c07e1aaa35abfec210ab4230f23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699e0e390b746dabe27d2170c674e6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63b505b970c1db518346ef63a79bf3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25ed43fd3b7da094a6a37c236f486f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ad30680ce0b8ee64677a367e30341262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dafa16863cd24ae9b9248e4c5e8a66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef66ecd853b4e9827eb7a6589f8868264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121773b1e34c8f5b7efd3393ba370d93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd551b2a5a77d53670dbdbe6b5eb25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85ba935b3b92fb5e79627b4faed0fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbace3871df1f951a1b0061fe329c54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae786f884b6a04465eab37e54a57440269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b41deb0b7822320adc38d58f8a353270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b174e4d008492b6710e341142fc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4b3fa720cb86e6f327a616ea293b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312aa3bd9a512b06180bd62ad295cd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981044e622e902bed281722b116f37a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca95169500d0e2dd7ecee3733f1e590275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17d5e4b4776424593aecab7aa0740e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589cdccb965ed080a65017703e76ac2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd17efde990cae9aabed85343ec571278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4598ccc18e73b5cf6180e6b0a934bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86594bea00e6f4d8b54ede0bd94a590280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952326620a82ddf38d4637e4aba6819281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec81ed768593ac0f2a757fbbb83296b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28700b1ee85a790a6775d97c64a4dd46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca41d91cf50a879e7b521922fd02a28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cac99f42bd068bf03727519b74294285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37391424ef9d51aba3af7e75e7155e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e7d72e70bf547a3464ea8689eeeb9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf8797c9f58a82aac07b1a3c87545b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113239b460bb28b4141e065b209bd62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c403afdf7335c32d065f6d0887852d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249d0de366a62310ddef4205f94cb44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2d93de99ff010ba5e207c666eee19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359b4c1501cfc48a340db3ff0566042293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136816e19e7f100333403c7ce4150382294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef649eb71836a61a2adda7f4f72f5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b88155ca7e71e12b7dc7790210b76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb616f3800f6e465e05e75c47326e7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44811f97ec78bcd9b5f062f0f1d1b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0380a241e9d278932a9e8e5fb37cbcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006400e4f3e55d4ba175ea2a97bd7637300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7229a7baf8a7c5f59e27bfdfb70daba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a04493fb69861cb03914ae11c7586302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f8c27a3660d8a9ba93bc484b9a1a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924234a4658740981273e94691871f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdd92bb1414e0960f25e3eedb7db96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984051048fd8efcde3fa9e7c0b9aee1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357961d94639222658de28613bd5099307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12315809d8ce97911152b398eb29938308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff37a9e6b0e713e35a10849c6ac3729309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71919158ae203949bf5c419d2a3708f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5166723084837f58be9271693a1f40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cb6682d8ee9dbf62c14dd1b2fba0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea0c9acfc8ebc38fb13a3d07a2c28a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad97b1dcc3aa60ad8d176d1843bba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074613cbfea4a170bf7ec5da95ab4db2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f15cc6d03f171c0d2c8ec04351f438316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c3b03424347033fc91d65b046be59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a384de3efbda5d9273cd6f3a4a2408e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79f63bd121254e177f1e334800706c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82b8748b97907281a773c8740d392b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586d156336715d81b0e962e79afaf5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e35a4f513b92d1c5cf4912f779b52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf135a15fcb1ed4cebf7f52b5c07b46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c9d31b9b7fabb8d9c344f8311951324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe731b3830bd907d7ae2f0585b1536325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883df6033deb5bf4092ed50e5e47708d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d07504b280b04b4283c32a383e4fc4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ad5bf4787db88c5122ca6553618f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc63592b365c3366e63807edfcd6e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e275326d9678e826db76c8a297862330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7349d0c21a052f06759606040be7fb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0c11a91bd64874c88913fa1e94147332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8a658c26569b7289f6621fe0b3a2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37afed3d1b22f629409ae95487c63ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac85e825d42f1305fd5d5d6e4d6184335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d0ee3b6a1b7ff140a3b76f96759e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae639b0e1cbc337a5850a422afc972ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40157e29d6e460a2a58119974766094d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b01252c75e8006ed8b054334e539cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829de953dca45635c04943dc487dda2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50fdb68374f1b4ebd387a94dcd31de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88152bbaef2359b26d93e3a82a8f64e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ec7ae986e638046c1572a5b2a0118343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff63b0f13cff68f0036b61d7a4b5f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edffdee5a68a8383f470cfcf120a89a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1699e25338366650e16e6cedc63ea6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac5f57825e736388ccc74e02315498347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97dbcb6f6c02b8cebfd1eb4db5492f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f16f3138d5757bbd39b78df8d9ac02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c73a9456294ad3719c4e6e13b523c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dffea5f151b938c9970d8ceee47f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a66cf2892db650d22952d545542e83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4c286894418243daa72e6fa8f1afd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf031936b65527baf6f6469e7893a6d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af33a72d2f0ee48e16307d3a542f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56649cdbac70beb4e0cbda1ae37fd25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad71336ef91c3e6029bb841998cff02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a500a4cccbee80e68d7fa68aeb453358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382f2e5b56d7b7b414e332d1b3011bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b67e64cc56c6cc724954673eea905c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592a8c3e91a921ecdb04d6475e31314361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfb545b1d7dec74e73b0111ba2a9ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33584ce563753b83ada11bf45e47be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe1d9d2c229b3ab0b5f653073830d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e8f76dc831f9151d69679d11b1a4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10930ffcb4b70c3d53dc051ac5d739d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51b62f843f7161f81f0f3cc92d8f3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15a440b3e741a7aa01eabc51d1f59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085164faff97f29d81ffa3e12a3953d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4daa701e1bc4505cd82ab85ad2a9af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ee1aa87f28bb4e67c0cb109ad28e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2e081ee885967933b13723ca8ade3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1122113c8069425d2f0809bae3b90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717d763e545de849d72b750539db17d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a5daf8b2db6d35cb916795991d292375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aee5536e9a05702bc3d78b44b434f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b75473d235a1e09597b08ab54ff6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ffd7c2e2289826ece8d0501b8f437378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2ab6adf45e13bdef7751cd0262726379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1415684ad326a1f39b061cfc59c4a48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e921ee1c5e0c1e08d2ad2026d5387381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4228a5a2ae4df89a99e5efb2913d8de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a0d0373d876697fff034bbbf280a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820a586f2678c40b07b66aa7b4cff43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11446f537447f950f0a1ff06efcbf57a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8a1c637889c57e509db982811ca7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93838cf4672d8b51ffa68a65d79bb63c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bb3d29e972055697d9e4be7053789388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd7fda60ac8835b4b5e1c1580a9ec1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0246bef58e432a3825e5327e7b99f2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dafe365de1d5db95dde45f86c3481391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf8867ed9951182efa7e596377abc6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75fadd32224dae8db5cc18cbcf0900393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0199e7d62c476e89ba910d68c717b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c4641371f2aea2b93f03eb531476d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb4fc23fce8d81ac6bfaa87c6312f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709fbdd4c87146b9a19c2515753e394397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94edfe06e2c06d58ab5790f5f05e971398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586034b30d49c9ba01bb3ea12692d34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46655a334880a580191931f87f274c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7487cbfab9c2437aafed8d958c704401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ac4fd0798f8af5059e453600d9c7d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7694038410e99d2683cf403135402403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa157094c89e19a346de4b4912247a3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0e1625d110f202b39a62717903036405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de15b33f4b5102f8c6db808554a08bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719fe7afcc17d030c982a3d16ddcbfa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215afd373f72cc60eddb70117f462eda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549ff2c4829defc086364fa171218ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f714489dcf586f5606553535654580410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23716afc1eb70ad6b6694fe2e1f2f1cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ce6f9d7bcce6d05932ce855993c97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216cea1d2e29983aaf10b4f7a68dc2d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2228f0f862d8d6b6459ec7e46edafd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5e4b270f18ed33a43c674b31d2962415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac69d3e2d8f7d34a3b50ba2f585c84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423239e2b143a142d932f6537c7df615417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0accb741ff3ffcf19d5ed9d25800352418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c63fe95d98e9c85ede9ddc13222ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac090ca502b001770e652ae8b568ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb40680b1794b4bd0c318b2fac0fb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05aa0c058bc02713cd7de30a10e81d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf37429c327b6dc47b1b81e81cad54c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7173ac1aab4097eba4e8e3c0f33f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddb3847a5d3ff6749dd70744f94334425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13435e2aef3c4a5273e47b51ed5dc63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fede7369c46c0ddaa2589e06614f99e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cd97257eb29a9ee41e453315ebf9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbeec7dbcaaaf3534ee04c6e53df57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f41933d4dd2cf6a7587592ca704dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992f4d114e5672992d440235194c1b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490cf551b8e41a3c48cc589ebb05966432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751ad9c91f5286f6af0a4bb3ca15c18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c184277a3161d653e1f52039af7b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e51a6a505ad4b0cf726d8b22f48401435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e34e290fffc66d9e3d94586ed77f13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb06db89ab15b51966f94778e3da399437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ba10532c40e4c693b2fb57b43e7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85558a1b4c71b2b46c7798dd78509626439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899708573c26d211852d95fd2c27b97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f37debd52c9ac4f6e2474d5a07fba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb729577881b98fb5d8af22ea3d931442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d0397930a4619073f2dc93d32ae2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a1b5df5b2e76f2e6eb83a84e86c20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766eb9e5c5e8ac5a45af3a8842a6203445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682e46a333ff428d9c8712c0e86a996446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51463bd6ebeee4fd5edb4529d2ea6ab0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107fc25a1a130f56ebc9c2cc77db749448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f4a24571f12e34d02762bd6f95f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ef1d913f8ce2447c6a9c3c118c4a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2af674391c5db157361552a53bd2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bb190332ed2a32b8b3dfa2e3f7422452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910d7f9930059197490672982dae655453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9a8a2fd346853ddcc66764875849454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd431136299df9fe84b4596576ca67455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ebfd09298b263540394a2bb080a95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73ce8eeb3fc3992578fcced4562e4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dacfc9fd9c981a5842d6ea2afd4dde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88a132f341a07d33b0eb135def573f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f902ebf8dc1bae8e9b6ba764457c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b26b9c12a70982493f7f77578974a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1a92c14c4c9ce59c2345785bf37ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bb6f2a4985da88c8ab25e4cc713f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5665f79fa94227547e98ec55c0ea1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b4a06f11b64b6090df124606203cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7146c6b0787490d383340f95324db4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac959a9450cd9f9e66c726076b723f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c3be81b99fcb765c68fd3d4a5b174468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906df49638a29b8f433b171e90c194c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30165d5c1d67f613697c8f8206ab05c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bac4822f056a7739d4c58844175ddf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3f6469110209ec2d9035fca160fd1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83f764f4b8a4c1175416437070ff37473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9c23d536763f08af18769567355e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6401bab35b842659b5358827d2d5ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13016c29e113f18c6fefda4d5a8d866a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2221ec07da1affaa633f81ff19141477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c0fe3c214c54abe2fae760b172269478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea907ff4304aaf374bf22e136719ac91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad0f92f377e55f4d7c145b0789e854480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fcc769037ee779c474eb01bc7b908481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8866cc389cb54a369f9c8cba7149e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b7405b22a6781f383dde245fdbc02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524be50569a93f23ccdb050c5f7a7ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eb34ffbe5497f4635a16af1af80c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba06ce1c5e8833b44460b5373a241d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a268caa9522577be5b29b4bfb10014c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697e6c6bc6889dc8250c17f96a97c59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94d15bfd4577b7d3b4aa7ef4d4a274489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>