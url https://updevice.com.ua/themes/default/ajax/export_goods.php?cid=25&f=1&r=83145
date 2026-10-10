--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351f57812fd19f98207a6ddf18dad4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ffd726c282ea4a477a11df9cbc50c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cab72a7c4fab9a974264669c32faa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c276a4b4f09d0d2cc51a84a159c6ef54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852547a88286502b5c36df4c25587fec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6334be1432b356200f709cae7b868d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331e1640097f6b70e580b7b614610a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52920cbc5e41e742c5cd0229d2888d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286654a247d2e8cc759b2558e6038ff19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85b7646279e2b1b75f8ae2d1612f6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb94fa2fe84baf2a82dd985d1c4db5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b32a097bb38766dfe55fbb8b03ebe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9534beec98e88039d9757c09b24de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ebdab6ceeb4daad568c9e59b124b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b77133fc809ab4e2f56a1aecdd40f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d9743e974dab4a78c341aefc2dd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a5cd670a498b578ffd77a5d0a5c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9dfcffdaa5d1531f1a5296071b41d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb65d7dc255a84490e3d3db4482ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef75e67fde6a1796a528fd5e6b8a56a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935a44617f2a4aac7333f47cbb0b4df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6201d11c9eb2604dde0ad0f11cee422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429728cafd2cbd4211835b48ea13515423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb8a413a092425e159d30e65305c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6009cbf94b6e0f6b0eca72eefddb9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a01ee2b8571636455da03cf54549226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc3f33c70c4f1d55be32f01b49643e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f05833d1c1c04427924ee01293d0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a4ae345562a86fd1e7399092aa44129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670bf8da47e7f1b1d484266d134de7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468a4df712a8b21b1b2a4c6ad7e192e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cd990007435ec2c40bcbecaed5d7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca4f0e4b4838d34ddf1fc3539186b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0184db77e5e536340d783b94d7360734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48e1a415c6e72cbf346567910909f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73635f9351414be1069af364e503e01136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f512059679906267c807099db8486d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473916b2e2d7d84c007691e49014ef538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba69261a7f8e2a6fa02eeac73c3798e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1088fcbd39afbcf626771eb0728b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bc39e181646f02dc893616a1c5d2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5f523ea7555e8d5a98f0c768d4e2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf309c9d639e81cae3283cef4acd62643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e230df3a0e5981760a249fce63c9a3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7828ed300d6d23452521f01971bd52d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc348e957cf426b80f1efc4af203f3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f3042d42c3cbf2879a75a091bfb3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ba7082b733a435f0174c356a0fcbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd867e1cc73a1995693f86a7f3030949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d88cf85510761043db354e6167b1d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ab679f880bd8b7cca0698e1f7a54c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d611f0da778e6ada04ec990e8d942e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252be424b68da422810e60ba2c15c03453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020f2db2e17bc6b59cbc232e0c325f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8b80949dd7aed6de303242e9fd74355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f1c1dd0b23b826599848781544de856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d9b3fac0605f2f9977ca8d8713e5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5295f8c45bf14d06ce4e1b4ae60dca258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2ecee898751c24d2abe5192ba5d4859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272e803ee7a7afc02780843e8e773db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a336c6cf824be5a1ca13fa2bb57e5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721e2503852df081c63fd9a67eb3f0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19019e78430cd772923d4e9fa2ef7fcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3c263578ab11216c1d6d994942f2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bab88aaaa776d63e40af3fdad973c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640cfdaaccfa8ca157eda3a8926b88966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfeb856040966dddcac0ae382a044e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891e1292cfbef9222db236819c7eaa668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65b4d2eec716b7c8fba280a63d66e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb7636ede3f3d2c44c16710369769e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ba5c6e32e5ccf9811fefda6ec81b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111589317e6d264899930389bcfea57072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db724c8eed0a8eb1267c0df2d0e4e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0bd3d776da83819c25bc11585fd8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8db92e0ed07ac124066051d12f8a6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e52229abf026dcd3be620f7b8188776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afff9c452e6519007c6dcee1ccd12177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cc1e80ecba5abef59551c298ed2b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88beea3041fd84c8e57de3d78230c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c711d2eb1ac9909e28556465db0b8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f84dbf6c42cde3623d39f58f5934581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00625577d8ae32be98f5a4562418650182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284447b29247fad5d19267e1cfbe2a9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e34b7e319e633d1ffff8fee4d1a6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b73deac9890c4cfebdda7583f0e89e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a4130a0e21c509ba364df5b746bd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9af4441388f970f9c248e9376eb0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81329729a475e8336a69a48f8942d31a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e00314bb888005586b95145306855489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6cd83ead826e44691b3dfe95672fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635ffd71ed8f74b519e5c7508d0bfce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030c0a79676d09dbe750791ebb2f43892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cab1096697f20f15f249031a79f71393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aac4f0acb8bce8491ff1966b6a90594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf6d60a66e4cdcb8d357c099b1468a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f697b0f8f562dd61bee0ab06b7c1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843738d9f9123bc2f3733c2cdbfb4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6966ef9525198e59261c330aebc7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c840a03a7a9bd6c9805ae27e8463299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e3b97cb670c73dbc0e7422a54ca58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54386e7721e9d4095d9dcf351a6757e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98668c0571abd135fb8a838066ea064102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d58c648ee3cf70427d853cfac37b9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd61eae14e5d0802ed7e6b050ebd90f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f49aa9ba59220be5f507e3d545d834105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa326177a2e37a662bef15b511d8471106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b947059d3f136dfcc7b3b61092c875107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25072789ab18e24b6dcd9bb072ae011f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f4cea4c7b4f24de4e22a742f2224f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd8a800b6ad0d6461a9401cc47e3f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1280f2d1b71846182ace82df78574d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d40ecb42b6d807e7b383a9e4199a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea577f4d24bb6f82bcddc3046775b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a26e1d9c48545975f757d860ef5fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de5b93279edc6fb3ff21ef83bc6d7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b64f2338f1b0a250963e55227bfec2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ae9d66590d94227a690c25adcd329117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32531412f01759d3588a0856f16dd8fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6927d34092472d25920dc4350114e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb54c9369c509f423d9ea39af9e854120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43d1bf564b0639b8257537f7bb5eca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d82afb78b8cda01f9af4ee7ec0b6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad28db748d19215ed2c55ef512cd42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f606659db960c7d4ea011daf2df2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc2f2068dc3c1d250a9f2627a9249125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf64290f00c03859f180a5585b840126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c2b6a555f5ef421c6a339de9f7eca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfede08b85a6f07f76c46f6de0781ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856bcc3a3d4695f8218842fb6cc9b50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005daeb74cdbb8b5b2c5c9a2f1dc6e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b9b19765e89cbcb115132f99ef427131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bdd1cbc2f713dc360673c09c8b53f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875525a6d0653b41c7f9544c599326133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d54c132aad2c185bf112647d0120c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4c5c999a81f467b6213598ab020e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8560580f40dfed356603e530ea3bda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151bc70a4bb7b951cacd1d3cc309911137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a7be102b9cd479b349fd8127f7a64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0268933869f16daf9714839c07eaf79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4e1193656cd7b712f3f150bce91f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1179c59fb4a5a23a7978ca2143dc117141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb64bbc8c9d19c5c4a9c9db71a6d46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a765658c6add41b45152f69d2ed9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1651361077e7238c3db630ad79fec3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848fb6e1bc32d1bf2ef0908904dd95f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba098e9a200aaffdd5a1a0e50ca4f44146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f60ec440cf7f9b27d7b34650f19ab9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ea7ff0cd19a44666a8fb0e5ab1904148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76ad4f32d2d6bb3146766986aa3614149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eb0257abf95572c3b43c5a208861d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb990eec04277df8905d39ab1cd2c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d6b4613f960f4d8108f58974018b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c2e8cbf02b1aee9de8c91574758c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c76e43083f7da5f72e85060429997a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c1177b4bd6ff957276a0884ba52b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eab60cc274c44ad61811fd04b9f63c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade465b77a7dc76d480901ee1fbf233157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373132dab047f8f602e915a0d521c1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be478255c47c91c9707fb140b81c92b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c3160d6ec2282cc72ee1fa9413d58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b42c35aaa97f5cb86895acc68387ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4c327b7c88a894fcf090896860b3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92a3f3f35da1ee6803ea89e739c7cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc800993aede544ea49ecc64b260e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe890af6b20c4e287126d3d1fa7235d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a662f13a49ab5b0d5b505890d513c82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf377537ab486945bfe8692f7f5656167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb303b4de4f9d1df35b69b9a9f78815c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bf8cb2c083cee4fe2bb6d2de70191169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caa04ff27c4f8c0e53a969bc182531170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfa88526b60592cc8a2f0834a26b04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8b406544bd8c3f681ef76484c5b12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000d373866f1264e7ccd3d85b7ced82173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4b6da3d148a2401289312bc360f23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b043bcbf6c56bbf20395754a43c23b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50ada56050c7e7e3c4575331286ea2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0032ee98aeb39afbcf3e575110689d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040530ff21d2aa32dd65f32170d4c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be37cb2e3f1e2d93cb2ace8af82a88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ebdaffd16c2c5e71dc408ca31acbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97425f384d78023b9de1538a28bb7a37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722ddafcda54dc6040ce70fc4643ca0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd5fda1577b549dbf62a960999f4d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ddba852fdcec75afa1de2256d988184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9ed5833ee055d1ab8d4615db0fdd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33074e8837d7db47c7c5c7cdb39be487186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786c871cba146378de9f2e7aa47a3ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faead46dc728828ae25672912488ccb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724d865d9e5e93cd4d2ce11da8ac8ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec9f3308be642d538bca5a828ab65f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670144b3019483395e8f40488aee92d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d51b7bcdc0a67a72c3969d3b77e2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c930d24d1b620c7c22b5f9e9e92bc12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12382bef61de63588d88c3ba06b1e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a243186363ccd391da947f12cb96848195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e470c01ea1899c56f1240a126cdfd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcc7178f745adfa24e23dc1ac9c82c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39610197eb5901bf134cb58556de30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c975ca69dd2be9baa165d32e869697199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a14b5bdc95f8bc45d6f6e8afc3f2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8c97c62c1430c47fa939de54173a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e3a34852f07d4ec5f7fa7f9156378202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add248fd3c0b328559040b9b936b667e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cd9eb3b757faed32b72e3c92f60f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0450085e2fa11ed96a1eb6393182915205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17f032907f66fff2c250fa60065374206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac33a285def4aa2fb7c02c7ef84403c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6ebbc132b3d25fb6e2756da7d9dfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551429502d99a31056a69f800fe9071209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1591cbff102059b6214c761a2c75a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5930b0cc251c47a8f2ecacf557047ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2e03968b82b10fc9549d250e1b3ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356574889142e390f14740ec27c699d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d464d2d69687412e6bdc62263d65b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719d888a4ee9fc1cc78e21193016b40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ccd43d8ae1352581b86595371b50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04279f07630934142007ecb45a5ffc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e55da2a2b9acd0bdb17e238775a3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e633f4166a3b70cf909c2be712efb11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35736ab6500a7501f748502da801a7b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af729a94329708aba3023700e33149f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a5268cd5313ea1f48075032d6b0fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0399cda43e9b3c843119018d34053223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23e36e4ce6eb88bad2e17ea650a35d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab7339beb6eeb7668807aa13da0202225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18bbbbf5e624729f1234b52f83425a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762361faf4f101913590cfb97208293227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d0829a680cf0076a5d0f7e8c21127228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fcfd4fa7a8750c0b156a3ab8496f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca5dc86b521495eb3143ac70e586f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee6357d8d9f9dd85c6e604bebba35a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764a026c979228e5ce13f7e5d069fa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba86e291bdc3312f55b6574994ee34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828c3e9b673b52bd9d058c0da6ebfe7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37657f8e599ee62da2966ecc6bfbd895235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31395e3d57f4e69e323387c064bceead236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377998a8a78d800453c1d287e219a03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bfa0d54d7758fb30a7fcc561e058a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a957e915439bddb6f2b503c767e4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210e7aa315bed935f5b86e7711e4990240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38ee91c19f3345505b3bd582c43bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7350a18bc3bc6347b50c858b225ee4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db688990b644d315290ef6e0f7f2f84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000ff1912c14b23b08e6976135e10f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb64f7d517d85203a1d94fbff4dfa10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bceff46f1e8dbb84c1da696faebccd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f4e300a4a315ed432b3f62d525a06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e1283be6501bf85f90c1295adfa44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b246e0765256fb04c9235413c2df39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8b599e55a51598e6c6cd3becf26e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325604cc0620b90fb7885e00d25025f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ea8ce2221e1492a9cf0989d0a9b70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c5d654312479eb774f85399d9244a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dbba284fda3aeb02732d7c7dd3af9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b6c09b50ada756405fc9a2f967f61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fb4ed275c6dde565f450144d7ebe3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59687cc2c2084b3238253666f929db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3224df7897ca66e8981abea436477d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30ceead004bd7fceaf8394a76df515259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ab21e3ae2bc879430ca1aca9052b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4531f4c89cd5ffdef85f9cc7e97f93f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cdf4aa8243eda31eb75d53dfcb429262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902971664db75ccaba8818c5786d139263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4016e49d1525f82e3ca8d29d96f17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c5076c46ceff656e611d3a28fc415265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a234e4ca9bfa9764d6755050e2be66e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843f65ae9cbb7760203444fa1cfcd52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cdf995af1ceda39baaa995798c7b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927a838dacd4a855eafb58d7b8a44dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d075118fd4e52415c30da066b341865270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cf7382fed6bfe7a4e141b94fe8a59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335636f8b226b4b9ee07f78f37325f58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650c2a86481f8df509821294a846452273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14b6f32ec593e3b9a4675b1c3b74f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56367b592df9b0b50f3a23e23304e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6a191a8fe0bf91559f93b99198e38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6005e7a53be54d81ef1304d588826277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e171c486d3495facfa4a48af5f0c35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d45d8856eef6372caa0367e977f04a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654043601392f4f4bcb3f02d18466951280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23478e1dd971d67c0685d431ca90f396281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae8b07af688bcd6bc12a2305947b9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b339a59bb3f898324046ec9a4bf30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d61ad6e1f1585bcdc6c23eaed1710284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1866df41936a781f4607d724674e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13144aace4321c132f08284cdf9b2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f41b194239506af4dd63a0fd7f77dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fca068fe7785337f9f37c92626cc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac4ebf81434a735ecbf67184bc0381289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112d5c30a4ace30c7a677f58ee0a663290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef914a24bfe3b742f8dd654fba93ff51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f4c71bb4c2c37ab0ecaa638c2f813292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91df868134907210edd0ff3008a57f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5b153f949ca92afe870b5e6e3194f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253f38ba65af5193c464c05b6703e82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcb2e6ac216015fbe380a20308ac9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576be19c3860ca1311354a76c33934ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed8bde367271437997fb212b30f549298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b4485680c19f8b4b4983dbd9a9889299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5008919351667a5bfe15c5518c3dd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171768be37e64382f033775a0c0ecf33301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4e29a177ffc48bc508a5174e7c439302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079c55dbd6b5ffb202c5fc7bfca0fed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de7c846440d797e2d277f7a1b3d7f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f39ef30fb332e399c2823eca49ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330dbd20725ae5f0873797efa12e1ff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e35e46f072f157b5e6cb95895b6a30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9d30dd2fe8c19cb8d8edb51077034308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e276f08be41567163843bf535ffcd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478378bbc440682c3085fd24c759b5b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe63f9508a838a23a5037e9249a8bcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b369e04133e2d9bf16513dc5a2859312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27a86197cfd3ba196217ce6429ade3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7f14347afcbf14b32d26a075636fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f3c68a665c7b688168334d05ffec1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8c98d3a40291105775c4f71464e0b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336758cc4b8939df167e01e9516d3fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f069e136fc2c8e68c2d3a50f08bf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae7dbd4f06459d2b0c4a1170e390b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811a7f0d1ba9f17bbd117214bedf705320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7646df4b0fefeffb0eff7d687ef7f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7fe372c9db9cb1cb00556b2f73680322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6b305fb0c70c97a7644dd4bc9119323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5868e291cc0771e44b37c9fe6ef78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdaeea70fde19df1a5dc17e4b85242325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0055320e3efb31aa43999f7d47ef4b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae1e81c9c64fddc4d25c16987fc69c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09d8d517658dad12e6f70422d89a20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6988f31d089e1e0fe63674dbda3cd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dea24c34e0eac9d6f071d0e35bd17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d5b37561c5e1eff7d3a9a2737ae5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ada4eb7ec53d71836d38632f6a0d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5182db9318d3c36d9f361d4b7cc656333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649899a1b842800bc29d43120d4beff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46358a0943e27640abd8d1532b41802a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d09cc6f875abb0c11e6b1f21220ef6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffab1a77756e3644dee981852c3845337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcb593146fe11b483224eed7702f82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b9c02a4408cf37e916600e2e5e665339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744625c15d25806b3ea39bae588da7ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49445bbe1c5fd6638528267a867fec9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5decf138f9d518b0bedb1daa7c7ebf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d1903be8c9244c71ce67d54ac93fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2cab0032abb41347d3cd5b54967ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624175ddfdea78a03d0cb8d66f4ed793345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e675d9fe01443fa7cd7c51672522c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b4be37d042b58f40ea46d02a25686347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043508bd2299caaec7dc6dec669027ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f9b0d5638af266a97878c369c7a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b6b6adeb476243279dc785461ee6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9064169e18d0ded4070da480dcb45f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eb057ebd08c8054a5f2b464de7928352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8ae47ad3036c5dcaf5c6af19fb48c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d018e38e4d99d9f0244f204ca5f3ff4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb43aad794a32d6c6c888ec3842cbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6192820c78d59f832a7f1fe842b7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0aaebe444403d8348c17bfdcee244357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130caa68a60c8be8f1587f1e8d953e50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1e587b567321592fe3f41f34e7309359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94872ff65a2b37145cac3e2adcb04721360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a99e568619c3aa9473f36afdbaac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759f552ea2c92acc1f529a80245fc73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af0a35630fcedc0ac6551e7903de71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd4dffddeefcde9e355fb6cd0bbdc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b657e1bf4284e818abced2f6279373365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf2c8ddadd9bdc7745de7a9321fc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035eba015f6d0da2b8207453b1af483367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89585012d867ad840ddcc162a9338c73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52150241e6822c113187b7fd9367e540369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c98f117f252c0f313a6691c743db9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcba4ce046100f06ca3d1cdbf260e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce71af686dc0ef8f907ee69fd16f48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6930700dfadcdfc7072b5a034761c6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03f4db87b99c23adde51246cb1d01f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955382faeb8678f03561e295edfde6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2dfb7601f6985fce4208404e96a9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db4aa266097e347478ec23ad3e3e59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202bb4c8ca0bfee7823ae0cc1365570378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9574d16f534e6a70acc665d742887c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d3a046535c445162682162eac7eeb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38a4ee9521c7d2e97ba3d960e66a8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5f8fd72e76bae341fa5d569244d59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc144b6c7237f4a4e93237b1fca7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ec132729082f32f87c045fe41c28a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf144bef39afe79060241248e4f282385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c5ca8d6948a243dab629613203b51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e73dfa5140b850dca206e930228a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d020f17470ec7833e70a0d376ec87c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3765d73e2fc25c68fcf04a253fddc6f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53851b11e394eeea7e3e2fffb724f4eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1b0a2e87fd699924e5dff410e74b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481081815bb80ae309e25291c408509392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bf8a7d5136482b7f5ce2f983c2977393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b09d1575369681aeaaa22f8166525394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a6f7c01ac16afdf67bb55ab82a287395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233edd303de51a036c64c5471fb7b3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e40230ed6331482230dcb5a4403a77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0666b86f89b7cf663f8db03e9ad7115398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0c28d908157f16aee0e73ffef14b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17601dce5d49b0e7fad374a0d9b4284400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9922ec5ddc1ef8aba8b6b60f3c55ea2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb7df26020021f041962438aa3170c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca86a4a74d43e82424862996fb229d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40f9d4bb84b95b9932b71718e0014a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c616d327bd2ae90b85904df57f152b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2364b84552e41380b3ba5858c86758406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a734d23fa4f8cd50c2e9f99fe4d77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b71cf2ee2cbc50447310710676e7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cb8d9b1130929f9813e7cf8a9b630409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca80557e05d4329f0cb3bc65937489410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376db33a2f3e111252d0a67eec0a20f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8574dfaf54963075e076e6019522b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0607ff6bca9a7870e9ee1eef6966461413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f1b0c94ad9ac46292735aee25927c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cbd932a93fa71ddd9ef94d7098f26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a4545e7420c91fb4393174bb0f9ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c680d9ac947526077b452f33e176e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a20e76d9a8bbbcbb838c44eecb8215418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e17844a94beef2b24def8d776b2e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6189bff543538fee0aede3a3945669420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c034b83996133fd5144e9e7d20fcb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99229880a9e8617c8af7199bc49cbf42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd8f2a616f3e9513457665b79a4a3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca53c91324bb0b29cc09331a3fa2e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb8ee5887a8179488262d60462ff7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9629e2f496f58aeeb71ab03bee5d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28794f448c6fee4d2598666e682fa5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304e5446ab055b148508fc9a22cf5ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a694faa1ec7ef982280f12faf86f6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c5c484b3a81ba5c841a0a24e58546430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415febd9189699c6d0ec6cafcb95778431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c55e24fbc3c62e0eafc8aca2e87b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2c8dff4ef72baf4c15dc45c9a9775433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ad5a2cdfdac9f1188d51c4955e163434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1226847d9b267bec4028b2cd648898435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20d80c9bd579216b06190810821f8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729bbcf781878c488bf61adaf19eefd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e7214cc1d7227a7b6b5a37f5b6d33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579ae56b3f23aad4040fbfcb759b450439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db4c67bb1f2f2410f41bbc46be3e55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bce1e641af0503b2d28d50e8bff2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9126ef3a8ff925726c99ef0d3348aa3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51f5f433dadc5d8b7425d10abc9fbd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e012a9f5bcd6171fefb20a372ea0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b5a395e98e2c554711c220a2734cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf8a46836285fd544746085ca0dcce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb03820710ac3601a6a4b9c9b992cb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd5ca8ac7e62bec444c78e0b894f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c036f237f6106b492689c40d5933765449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca3045bf8db536354c6261867bd93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200107686e2736d562bac9a2cd70615451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5949de3c13a2da52e0f1ea1fd3ca48e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c3865d09a441005dba3c047fe7c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17f45685d432765bfdbe74a8e80e29454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6380c86693c92f6e5b0e76a028aa0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c254f308a69935e22eff9d33a8e3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe65d60482ede17fb72eb833185265457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ff6b53243c39c1f47bee689b80386458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef219f7c76ecb7cf1ea9b70d60f0db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea16ea5274ecca950f013e005fcbbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038d9f2bb2daf64bebe3854a5fba3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01a280f303de0b59039d05fed5f6a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe0345be70f288ebe315f2a98f8614463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4e57d2de3f6024998bc2adc338fc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b8c5af51c66d4725893a5b8cfec46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d65a9b4240777279f36113be784423466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273355a7bad1772c085ba96d9dfa7ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d1f359487886243c52cc55d6d1cd7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eeb0c71555528b60950e704b3439af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6043074c1346091c47fcb70a6e6d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd6157b89552f3bfad31a37c9e718471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac67586f1257bbc497289ec272cf657472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827bbd38819a54082c13657c19db44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8760ea02cac39fc15db650ddfcf4381474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06b41a6f511fc7e1245fa93792b655475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c324e02de9749128836603a855d4e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f77158349e5f0c367dd968d5c813a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6041181193ba05b580102721efa546478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b2269b5e6e2c9ebe3674507166e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb7662902b81319501df507fa84da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b729a1835a29b13a3580b1c2a8645f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea50ac7804995309824b654246e31d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20723f4e046ada8a49f0a46377bcacb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff318e4eee944c43f3faae88ef1e33dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db46263ee4612e9cff3bf263c3f0987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322e26b218aba9db94c5fe6da5f342e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ecf03b1b9a6e589ad0777bfb9855e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbeec885f5a11f5c5d962968c200dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3ecdeb7818459a58e718407a0ec50489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498a3d9a7d991e2ee4b6599b4fa7fad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8129221bc066dc88f10dbd0b63a9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d060fd828c8f19a1072e2cb296e783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb314b2cad1840e238c7171bb1b3db574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323913eeb86418b4155028ed543103aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ad7e08c480906ba09068506339376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775e6c2adaa1f06ce7837e652e984257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5575fffce110e4a10f1376a2584708b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460180bd50b7878d6ebd0217c7ccc389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f281c8d6a9948d913a85842dc82310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aab9551efae53da09b128330b756411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416c40a048231c303d1ce783d46117d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddcf50cbfd1abe48bb1e892324115613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3186861c1062512818ebd5bc7412c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60036605edc48c4d78134cf56d6ee0fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6471a9d221c94be9a3648a79111363f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f843e4ed23a0154dc7638e17e8c1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be76911bb9f931b1f016ab6752e38e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd632741ae4b3034d8f43917d26a5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c340e92436d2b89053f7ebf4d28520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81a5f0fc70d2ca581bb606b82f5fe321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd84b044a568d6d8830dfb44814cac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d689cc1cad6dd5eea43d9da741ed4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd65f41e310d2b82ca6d6c22d542d2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed365f35d0c49bffe2726cc10de9be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09f24b9cfcec5a604f3a70d150efd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86943a3a9816cd7ed1128a131514b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53e0389094e650080fed74c72116628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1b0b795481e9906b1b18aafa2c3ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace34c1abe9b36792121c9908a8da8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee14fc7dd39c9eec89ee0fc544d10931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff146e67f46055837a35f6b5728b2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bde8f09a3b2a0895799e31663485733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed417659d138b56d2b782688a768d96b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc680c90a62467b7b3ea725aa6f37cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766579657f37e28f961f5c666c9dfab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec79f655bb4a27e31f0c2ea05c2f4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496b906ff3b0d7474b3d8f1509db45b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be75ee8baf72178145d76ec217fed739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247e746db348013b7ceda373edab40c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd73b158e23c2385a7c080c91af20641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0f4e73bd3c033344968a91fb5726f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef6b578abc1a664f8c854702dfd7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eebf94825255d45fd73ab8cc943ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1da39fc7a9fbf9b74ab9ad199c1df245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd9a7bff1e9aaa4ed2e12581c0332246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584cee75c30b50dc08c23e508c864e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c0c66c3f1e6207bba32c4971e02e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9a64e832670faa5d9e919f453f21949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8183d341b9259774db1f5e55c365b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd18bee6998d33049bf2ecbb537fdf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b3592c3455d42fd4227d5f485236a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fd50e43f5a76b76feb5d6be38c2a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd265b818460ca7c068d90dc908f894d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe88c9ece0642d9c7002c11c10f0ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742047296f48e304d827480aa070d42c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c3a10bd43ed4a7fe726bf77f7bc5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbca3e26e56e26cc0ee4e1c2b9f7a2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29041cc4323a4afdeca83235e876a10659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61bec300cef968db974898dbf23c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4e19ff67e1cf3b677227e0a5782b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073441f5659109342a9492af8b639b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3e6c6db2c2730144374eafbaf5cac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42a2b45b8a05cf36847fdc6a1a562864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e6c8baba53438af15dfdf4d5586d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dde114ae9ca176ff3ad92729ab7b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a00abc8d0cbbec6bd3d1a8d108657c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f987e2279dfbde02b2c1ab70669b5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c213c10bc5339df7d515b39ada5a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9401b146ae07a5167ea2615af799b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda73f532d9c28ba676cc0c1f83efac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27deb1cacb09741e9b9bdda4aa37c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca8dfd4c99c302790c1fad9e38a3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3c42bdb801966a480e407ce7e89f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452659de318f9cdfe13c3ebab800ba7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d160755c266b0d8d1ea3d02c3ae00b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcc301acb0c1d40552546f28dbe1a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee295003815ab816b5c01669c74579d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249bf2d22ab0664e87bc075f22c276479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231cb31967a2d099d75c7e1c77cfed580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aabfccaeaf8850f6c32a35456e3d0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34382a99a2c1be924b3e095e3be2de8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5573410d7bc21f975db8a85bb92cf383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f4e5eb1aaba06bc173a409a9db52784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f144b5cd87fb4c3b6e5c89736831c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56779cb055fdde3faa47d022fffb81bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5376d32ac53ff7423ed1657b66eafc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6dc96db6a402c6e8d4efc51b692bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056c73dd415eac36e8fd00b4ec910cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03718449ca547ec0bd4d1a3aca01e39290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6b750624097f9528e79d4b5c793b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd85c0d1ff0835262aedf723fdf5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41bc20b60d753e8dbd06eeb0134d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d1bdf13640655559af725311b1a6d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dc0798ecfb4c158e923a9749a8d0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffe3e21f613149cd285b44e2875c0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa23f8b16a199fd843a81db84451ebf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c40ece0a713703f5a0491e6ae2c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc60601c8b117f6c6977d26a75922699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a148889769c70a8fc260ebb6ee1658a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858843c9fd4ba46ead068282b93200c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb31214af2d00c7fa23f05fa01093102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea39d502281c1d82c548105ffd9624103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6087e37496af644701360feeb928ce2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da1cea6547685369d6ab4f285af9aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7a0663028445a341dd732a447b3f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f979bdd0de495f10dbaed00947b0f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950ee60759d1e2cb5e47a7bb9047ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147966007460d9b1e12784716ade2a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7353f52a1ec2da1ec6d3b3e4212fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ebcea6dd9c89ecb08e5f4538c7b84111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4447d5cbd5ee62d865fc94bd0f2af3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e18e08492dc09f577b8dcdc44c24e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aefa56cf24e132c9578dfa171e5b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de77b5dbeb777b100b344e5290d2802115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f303c7b23582872b3d2ffd36123769e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bfa9a42256d1d203c32d8dc6e20f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5a8a8a803236dde0f1aee0633d407118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4344024ca8523b206cb12f27cecc52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54808c3a872560674c948550a13869b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6b3f2e96d9e32deb7bf64789dc154121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013570a4467e0d8243f1b6798bb91859122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8142cf75d269b0664341a7e2782168123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1e469ca2b33c36c6ee13587790efd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c998c87c5edfe1503875e91353a15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74fcbe32b1fc477cd186039d9a5e5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf71886b8da44c62daeda51cd5aa29f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e369d6aa8519a3daf2174a72634b5bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba8e0908889566d18a15942035ae28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7f7ec2cd696d1fdae21bc82dbca14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa706281ece8cdbd673055179487f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e33b3f9cb914d9d0973aaf4b98671132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3e1d0c55b0e74134a644161bebd64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd826627d93e9b2e53ccf4d900faa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72c49082140a8c7662097b7e952cf3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8c518ec2b145ed6f2f0d483cde6f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a573f167ed566acc86b0ae521dfd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c68e7c606a41d08bdf4c1b5d1e8e22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3901b8e534eafc34cc5fce2f72e626139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7abf3bdc05e9e426699471bafebd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3a8e52603bd8c9d8876831c369fec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d382152ecdaf38ebeb22f5084f488142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195c25aca7f7728d776f365974454b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eab6677200e17ea303c9bc7653e61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681972cee49650a83ed140a53a8b619145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5b92b6760177b76174fc5c82fab9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369db1e31fb7002f50b78728dc5d255147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7d8a132f3eaa17937a1ed20db14de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0ac2a5b6873adee909e8d3d5110b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2f50a328b5446372b9bc24bb4000b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6c7310035891107c6a7743fd55f2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed539ca66a0065cf72dfcb66988ff7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47ce8e3b6be0e066854930ca460d25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816aec94a9676baf2ad59628d3227d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77f823618aeec1b9b84bdfe73c2766155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470879f29fdb131dc1a1801610f0ae0b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598e033a5ca94b0e4faa855c417c04a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f7ab4f24d5abe3d68452c7e1db6e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbb195e90c8cc1b7a41ef57a8a9eb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac2605446a5bd0a4ad2dfb862edce4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b65fee7812aee580d7036d4dc05dea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153e2db8dc97ac42380202e7d719267162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd316dda9120639ef45e03fd9975683163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c646777aca0516ee50c9304eac5509c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ee94101b24e12e01818984a69c0bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c7d471919b4a57a35f5bd471d5c76166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da6f4647167754df1c309d89b4e73d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7bda54ddf5c92bb3c7616a0961116168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348003d8577715ed876396513d5bbf24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093dfe6bce9167a502563f4c83dea6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df540c4f9736c43c8b01330911bf2659171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d089a7ddc62448ae691818a316a40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6c534c6d529000c88fb9b5c334597173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9509d2b2397a43c75afa6634408c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2c0a0117228c87f6df16ae7b34f54175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d24ad1e54efd3d55854f359bba118176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b2937197c0d131a190f39046607ea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9c5d5b9bbb99b4be2c5332f76a9e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc520975a31727ed35190cf30fa4e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1d0bdfcdb1d7042114f53f3a44fb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8fee51981bfb06cbf1e2a29393222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d17602d4573d13e19e4bfad2a09848182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e72a4aa9b83cdf10408155ba3bd541183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a92dd3c5c087be8763340ce95a9b36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e845b4e389fa25e867ef63cff7483d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83df6b225448d7444b56d3c48fda574186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07782402be1c770ec6dd9a18d1a34be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9596240e36c19fda7324436aa4d64188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15c9178743a152106a16ed3651c0d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426a02ac4b29b42627ab0365ff03801190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c512ed68fd06ce49e67d305806bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce55cf81ee8af9f3e7b17e5c3bccb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dfac2653fa33052c454e59922aab8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef030ef894489e79c41a53807ad6e51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0388761addbe9f822cd20ef87e100e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67304302e66bfb9c3a9ce9d919cf6f6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4566fe7dc715774b740caee88c4bed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a36cdc309ed3ea274eae55c5b9984198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398589c9d15a4d48ee44f1fd16d2d1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd610df22218c85c4fd1126b74da7a31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ce497f1e15704b47061db88a0caa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc06451b750185bdeba4b82b36d1201202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b393d4bc75ad8b685f8aceabab414203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd596c18c9c298e2b831d6a30231c3be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da84cf9852dea16a7117b850871cbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18ac7c317642f3c00e2135048c6663206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afd63d7c5071b53628a2318b2c27bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b5724731decfb02e3ac5d0c492d69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b18dc3271d5e419c9a86db376e8c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca9eb2a9d60e325027fe0f608ed3d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d595fcb4cd2db1c40c97f637ec7a65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddd2cde3b6a193fe85e7ff932d78b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e642d8a768994b8f5a067e865184e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e15fa520b9d6698881cb4904a791f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f25295b4e74bb1ff575df873a58e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79484bb731e5cd78a5f506e8c4a54fd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cba7b4cb09862125f16884b656e51c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf74e0f245f1c53be9a2fb5d4bae6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e477b7ec3afa8e37a51231912cf14a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d435749961ff988f040a4cec24ca1dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f1b5370d3a03d643d68375712e693221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493ef78e81cd98e7994369e58175f40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc85523247677f827efef3808d5e6fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bae2ceeca2bad032e72d8f534bb48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257b112f64801dd4044c1cb77ff2da6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f46026c1add4e93384f279324e5a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4193fd029ea64b9bd8ebe4ca77607227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cfeabc2fe9c52db232dc1733c51cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca972f7a38e44a794ffa16ff0128317229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7497f423f3a085bd530c3fe870cab7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d254e045a0dfc288a8ac458e5b659231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b561894a22c03c232ad5427f321466232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ae4ba82dfa2f0f6a29af429187e96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41629263b5de5260681c9830d57b4320234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05774aa1e6b9fd3d1fec2c849760c8a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e88358a7e3ac1040f8180828c4673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c40dfe8835b6031dd267165c82dbf0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad07fd8c3e44046bc947a214ce598238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25de76e104267afc291010745c7c88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be9b93a92d366314badb25760195e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63fd3e61cd20e30df1cc411024be2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44262a6da6d8eb0b54bcd5eb0c3a70f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c51f988013e9c0a515c085ad71e25f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e541c1ca671624b9746b511275f7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8062fc84249d93488dc988fecb485245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f0a1c1192d51174851ad065b66d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73140b9f060b9061a046b503aa557e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0774dba4c3bdc01a84a055b834850da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fac27a6e21e960ef72805fc666293249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8856c064cb3c63a29c603d808939ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fbf9b1ddaa92044583e0b0371146d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee618d98f24c1bd89ea1caa67788ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edf63d96fef30b9b9a8457ce54d6a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750adaca9423fecb939970a7e3ea483254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1638727c4e88f0757b572573fc1565255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb8005bfbad72347c402338df466d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92427eb7e5cf18df0ff77e1a2b614d18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdb33ad87d1f45f1b061dba46ecdf3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f06892c876575242e7b37a9f69cc4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceb3c75231f9a13111e1739172c61c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891a84414693eff18fade4e6e4abfee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb09518896939f13374f79391c759c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacb1fa14d46e14010215632526ab3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa318b50d1f4dce5bb8e50419eb900d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d473b10eed7883acaa928949f18c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ac87c7a7f0746ad0d37345b2af9d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebf9e7b076c184cc306c5042c9f9bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbcfec377ad38643d39f22a0c3f355268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98b70bc0089e2e6e5d6ed437c3ddad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21950ab0a5967dc63f0d8e5fcb1f2a3b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffff57192d35d27704a3d6dc42f64f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba4333204a18d7cf7288a9218ed8b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abab9c3f4e8162b87bbd1a9051aee9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05323ee10893ce275e3283c6e3f9b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16285f720a84e2205ea5ea07cb51d531275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1988d073f6ff520f855c58af0fb4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4ad8eab701e416934a92f7d2b61b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56567b23337abb83f98a186e9e94b7f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587be7c299a0ea6e34651380f8a1203f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee81b1c1fb7757b199c294d9f66cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143c1605a673fa05f51321917408a03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac59c09857f75f7bc4f6298157c729282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398775b4c7d81fdbd465bf6b60c18c4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ae21320ce2633ae2f3781cc434f1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3786178c540d5c434cd541c5d31c253285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3b0d6cf1e739de9ed1afcf8394cb7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb2178eae960b4612afe4a6eb21de4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cf38c984156c52658a00c374a00c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6af0cfea2788c4dfc5cde6dd5b6657289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768d6e5fc43af5125f5ffd317f0b795290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7b85a8cdfd09b597e8cb2899fbdb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fe4480db62d2bbc37aee6ef426e2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652c127b2df8d9a369aca36e52a3e86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04592e5ae5c4fb74cf25fff9349a98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87027853fac73c01e59d2e0215ff07a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5e7961b37771a47f817d665d11d7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5a2f9b3fed4fdf074c4d8e352824f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5369beab4f40bda3cc4b337a0733cca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae20f31438cb2f537f0c0a8333db5bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fbcadbce4f5d543a1a0c84d499d76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a04bf609f97d02350d7b256de80e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29df4643f7e29e6d7e0d7ecf480d48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d62fad95f939cae0e7c97ef9d244b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349428b2787e7ee39022be5a928271a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11654b75853eeb3faa4b35db4244a30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618b59bfe8c6b0c0385a46b6bc41edc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019faa38aeb77ccb2d47c6d8fdd176ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aef5d598b99057cde2a0c8459ed301308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34edee9a296b6a5c16532037d0907b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b86bcf99bdf2c8c63a57a52a6e91d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31126ed6246c8092fae3eb7c75a38b3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219eee684f2959c5c1c2abca892e19d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437d0a9d48e75c66b7141e42b042eae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b23baeb04b5aba69bca08abf86b5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12ff6aaf41f80782f2fae961295cf0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c8c9f40bd6383f9ce08307ea1d6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046116bc39c9b48c909a0a6a91903023317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b19bcc875fec6d619b53f7c05b6fe3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e316a3a0c72dca04529867e1011561a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35820aea23c2b2846fc80fb347b2460320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09395f5af2a75b81700a136c43e06a97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ecc7cfdd8f4d6bb1dcb0147cc632a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb30704a222a5cbbf432c2de8802dd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f6676a38bd3b0a502b7a9e1928789324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61cbae1b5254ae4c1cade06fb9783b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22774680316feb6084f45b9375a89212326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5428217a46fdace201552da7f73ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788154dd78f89511665cb839544971a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c18e5b3c7da1b42d667b5cb1e506a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9583b4675ec1874022f46b1ae6961330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b688cb7957f8fb4406228bb3468ace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15abf6e8cbf7aec2d175bc8ae829da1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9aea91e2668b1133f68c471cc5382333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d1a72be8fdffd34660484abf61bab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1041cee9550c2ef8f1a00d3734dea42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8848e4131f8ac0bf3a45b4c6416b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94ec8132508eae7f21113c79658b9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74164d51786b5988efea5824a762eb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058918ae162ed606bef3cbc58abe048e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6273da8f2f52ba805360f36eca1b97b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fde93079c6f20c5ff389e5da0f4624341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f252fc09385c4b07d10794716bace38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41130f2e6b621485b954d296f41435343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa44d7dd9692a567f816dc88e67e2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350c6a935bfcdef663203e3b26070c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c0fdf3f7b9ed46de18b0c1d41c1bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9f0589bb515f6d45023a8d6f6d257347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d033c29cbd3931775dd51096e7890348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b814fc24559ce42e6f2ede9ce05c8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fba802d6706491769f66e92a989d75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83eb3c733258e1916749c11af47671351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9186ae0edbce0929c67f22b7cef582352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8cb49ac4d68384589f8b72ef7eb82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fdbea0e54e93cccf82707e85d5bd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33462fe666dc5f699a002029739ad482355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb187eeed1e9be5b8196114cf0e39ea0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc695b40c258f2b2d9a52a80f7e77cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d4337066b46921da7740854cf4f95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61752945a44d62f3f0a390fe0d920c74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74033e328b0ecd9020dcebdfe806778d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45224ea718476820f8ab81e6745568db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103af87da919aa8ee6b1cf7483e6b0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a21ad5f76039297a644b6627ca4ff1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6d3f5857d37e8045922bbb3f1430f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930ffb948bfc62096d6ac4c4da79672365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d224a547ce1fbafb509ba00976d3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a488095428e2b630bf9bd8921b9d31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09df0c17e1414c13d907d88d0a85ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58921460d4a33928470d3ff03d03cd2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b295100142c62a079f12ce6f497d59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22155d0ac26f08e64d9594cb758d69b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3efdd96a2b69ec1f9c95859965a83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b75ca47e506677aa4657a8d775027373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035542bbecd666c9ceefed37dd4eb62b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504a06445895f355a7e30a9700e098375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f632556151ebc8c7db41da1bbe2e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c3d1f3cd78110ebac85b4a0571dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d01cfa82913454062ac9760e2cb19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe450905d112c368a4cac02401e7bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ca6828db777e132b8dc763bcf816c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b98726ab89d43c023a2d0c3345d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5684953465c2069803f6b94ed59a4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34fbe5b05c7a96294d015f95acdfd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb665718e438b6754c3ec4c7af62236384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bddf1aebf10ee62275283016f9388385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d955474eb40e013dd0081896e1bc9a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2b07fa5071f09e57f720249eb4ae4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed295a0caa1d398099e7a383e4f6a255388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5022d1b39e679aca7687e6f9b4f561389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93bcdf2c6c02ec1813a0fa38a9c9d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecd67099e5bfa1c95add47fd85a4a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8117b4f709c067b3d9820ec35d54930392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321fecb44edf74a3d1a38549056ab65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1795b54bd1da4a5bd44715746fe6add394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b1e8f84be5ea7ea5b1e1090601cec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c41295c17d570a316809c4c678b468396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5a12e277b99b50edfcb74411ce3a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3d7bc5f3582f09a00bfe357fd4b5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4e7e858dd1e8b92d3f039d2f5bd9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92303f2ea651f232be55e7392a32a9c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b55455fc88c65ac1df019127a60d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3104ccb872f20bb0be03e4cb2e9d67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800798ce32625608a3e7e02a57672d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b259ab4fca596e3b423bc8e6830c9af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49873ce28f2af008a7bef7f0b3992852405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f24a69ea349b13a82a9a8c6441b0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51f3c18a78850a423c7c1fe78a9bb9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cbc886b2c9b8168b97fbbb3314156408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3748c7f213787441deb4966c7d67011409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e5912c662eea958aff679d62ef1b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d58bb0c29d1825a530b83f3fc0904411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180973d41d3d262c6c559b8f0341cc1f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa7fa368891672376d18ba234b7d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c93b29e39989312fdcf54cc765238414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fefb42ee77c14f08c79b2381ec34c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d22be49c36e042511ed129f990d53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f1cf8510e9456d69922c2373c4974417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371f3262a866a6c8e74b07a7292f257418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f8bcd49827ee4d9b50cd0651d3015419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ba286dd0efff0aab549a1e098029f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffefb4baebab9edf9f94d125c1e491421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a26ce06599e980d39adf874ec579422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22936cd007aa3b6f6e76f4fb30d32e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff358dd9f371ec6f1361489736951689424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f191f248279a86ccc83acd867923f07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f4021dfb3c298a631747bbb4d6df3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5d25edfadd03017cedd3e2f8a9237427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3fff8197d57c5dfcc464d38f4112428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0f80ed0088e91f4ed7dde2c0bf631429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f2a4269947b5a86d5ca9f7fe485b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9d4ac5e6fcfbc98dbf7b0a0271584431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be6f7364860ceb052ed1c93568d3fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37083081488269f9b23a5c5c530173433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c46e1c7fcfae8907dda85e29d768e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c07f7c41e45d98b3d709893fc29b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fbbbeae17ee8ab99295e87399cb59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f9f83535d47bdf9f567914a9f2d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a696a1d5c3eec510497e4a59b2cc2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047eba35c18e57acf0923440ce304cc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176233f80443615fd64d1551fa94e502440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65af9afc1bc0bd9308af4204c9546a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d02c00938fab6a2e15479a9e0f134442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3629e362681200860446825de50fc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e0e3655bc650b14dbb3260d2e6913444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836ace0a824968d852f29bb84e5d06d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004a3f4a9c6f1a1bdac791696f33c51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47471200fb0d333991e674f8da5a790e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29852052ef7a65336fd9059742421215448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5c2265448242781629d68e67991f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521fcc19ff4189b5efbee14f162a41c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae95b622f0785f3d23dacb2ac8de08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c050fb76f5c686d866cb9c389172452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10536db3ac1a23a4bfc135798f16d771453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fbfb7a3cd7832a6bbe4b16f58ad8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ef8ff3a3802a3d154432eaf88bfe2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbfe3e54678e47dc751f047a57fe90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff005f84f1702ffdbef648e71af60f81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ae9bbb54ef0096f309a9607c874d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec992f22f58a5e77960c6a28975f52c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeb50370074b6a8b10984b632a7a22460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a84535f7bde707a371e2ad0768780461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b908555418ca3f227411487b2fe17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bb4291892e6dc756b3d4bf43de922463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4043d331a71b00968130bb507c9e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082bf23b82a97a75f10bf89911a9aae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f336eea71087df2306fa75a7d90a87a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a75333b62dabb8d3a7f04dc6eb84c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d418a9c97a8866ecd576f95c7c2fc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dd0a0be53c20a116e2e88b0a10a5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe27e6e8e9910652bedd74f998fe8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd64d4c069e1ace3c9f87c1635e71f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54326006c16cc4a0a94163935b45fc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4c8e425ec1dd7d7b4e986d4578a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac70fa3e6cc882b57c0905462eff1bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee90034744c4c31a62b78aad57c045475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5185d1c5eeb7a13d637ef3e64437c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a77331d501b61b8a2322ee4ae225dd477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>