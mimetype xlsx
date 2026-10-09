--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaff9b6d4e362c57cb6e623887b3fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33184a83920f6adcf80f3a05e64c36c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2425136603aea7eb57c97a9a1e66bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7ba98d03ed9796cf71d45d73b0884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e202f8459caa1d8e3d877ca7a8a69ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2605b868c993c2e138739223467a5dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88e4f3074a556be5c42ecc1fa960707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4613efbdd229ce52aa2f7e599de5768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e194ea24a6e2dad24dc860c9d8a9ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92638ddb985289fe2423f72d42f8ef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9c5efe4eb3e8b61e72538a7c7cd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608dd403313addc0845b26947d5db5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971b43be11e8c42fb0843a12edaecba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3578b576265897ac7e66667f57d0d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9141ecf9a61531207f1a647d76bd90615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bf59b5d5d7a22ae3a7cacb2e031cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb60b5ca34b0caad082b5d8780471517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622247fcc5a5e73fcb5757bcee961f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28ebfda0c7fa601d7d68f5ab67ba1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136bc81265cba77cae9cd007dbd06420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9103ea53da8e4ef5e6e2ad5d378a55421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35911eb865ba7ef71992b60ec7d9da522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf64714c125cb9c1a77bf39cdcc58ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c75197ec706ed9661243093234319e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76f9a7c090ada3661926739c2fb73425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682e535ba93f8e3a29aaa41e9e1aa6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2fa35f91cf9822b4c364a9845908027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345a092ead397e8b4d54e16278a9f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbc8746f9f9491e54543ba5cc373c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c6ef8b556bac31c08d8bc44cf46dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568460dffd02526e4396e31fcca52d0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d9711f48c45d0e64296427eca3ae732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a35a44c24e40ccde806c7e7747ee7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe2c36990d00a7f0b60f26e54fb3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1a0ba43fa184e506458144b1307ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff4320a014d332852afa890e6e297136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca42a274db1d05109b4a971859116537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaba6d3af3aa8ab55078e277c3c2ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33705b6d820e59a312f2c4b7ae28dcc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43c28bc198fb874941880ae63f9d7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7215ebd080daa99f6c35182fb572aca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44236c71be6cbbfd62a604dae9a1c87442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22553d044d9cec679d0c48b3ec44f3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d129ded50370b384e2f6957d647fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142eaa091e8b7ce00072c96611ecbaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e610a2f0605655ff62befb3f6dd5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452063e1c22290fa8194326112e2e1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3896322a0d8f288d236f740c9bf30348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b8657ee8b7fc70fad1a6bdba3b22f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccfbcb4934d7da4aa62adcdba702da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf492b8e1543047866bb921f5f069a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2320b4fcdceb7344d71d4b40e8882ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40723745ab22754d836b92b2f3a1bfb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0993b3f9e963f10cbadbef910aae6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c21875a657f749769f5ba6fd3ae8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff43850153c5a5c3b2c8b9d2570fc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735de3279f71c5d3a57dd9b5920683a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d309d4fc5c9788e86997149acf640658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfa901e62a06859aba9ddfcecb458159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64c70ff1dd3280836f929d330c3f3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d1e8fdb6e0c3833bb95087a81b23561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c01345f987da417d350b02bc9f1a5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a23e898474ff81ffa9770413222cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cf10570fe2cf948e2fed93660417364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a02e06772706bbf688d4f53259eb4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349c55ad06d37cbcdc5820b9dc9267366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eca16a38ba63bd8fc76a746b34eeab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d94940363f31a3b96e6bd836ef54f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fdc60d506b7f69ab9ea1ad91a1b1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454c541e683e43a6ca83346d40d4e1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf8c1958be4fbb4b80436c7b8b237771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a8ff70c4ff560549602084062cbfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdb4bac8c83f2496d9f0af8c25074273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f892e3c25e0064f24f85db5207e4a7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94771d0ae86290fdcd3c64634344dbdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747187dff30e91b4699c2d6dea361ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f18385fe03c548feb4518ffb64a3a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc500637b603f0f48b55019d652b9f3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac103e4ac80a831b7a35421113138c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9425abf2214344f37e58e1a1f30ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b5c4f88be112939b9aff18a46d01a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d63c811ac79f649ec572480462f45b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bc36b776857081e417e93217ecffc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c7852b6df4e00fba2b0035e0f3f0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd5bd4881174a812b66c52f545ffd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a449a54d87a76e60258b7140e6157c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfe40c5a12e00c0c941c07db379e3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9578fceeb40af15848e485544ed88c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2df776fa4036a7473c2a4df7f7962089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856ad05c40f1cef6ab2a0c43b2f370a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c55c5c6c4c622e933a176824884df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fda517227125a6d922b40012df2b6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b033d4357bdd040f770c661196daf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401e590c7750b880513aed8b6e01e3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda517a8c1dc10cd9b1b11553d1fe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25c3a67643bdab70a18e7f8444b8b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a976c10cf74d7e22b80b53efa6cac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe5ca734edc8b750cbc09db060cc5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713e2bc5ca9f60e5b2dd23ff335600799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926ff2b6dd84b3fcb328af227f0054100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dd68a956a4ce23d4b2ac61d46a453101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc786b1291c230056e3b8b6d99edb9b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b740d954e66a9c45ad96b3a91a2b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0da60de01f1e6fa064eb68350d1cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff4e6c2642a48fcb4f7edc71558b36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc62bdbc89193e7d1062637959f557e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e0d0c611a64bf82aceed56946d21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad43c3f1dea4403be42c799975bede108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a1b6da7769c368659e2754b128b51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd66d7f4a0f99b80cb0b03ff6535bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd92f3f491b87ec6d5c69fcfbd2d6aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ffa922d6399943a66693e565b54ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c2fc27e277adf689fe9d454d55725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abc55242b9fcaf77c71a862fc731e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45f939e16d0e9071f77b3402cd6ab2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484a14cb7e5aa3843d19b101dfe5825116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61464af6d539e0468c3d1991d2505a65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d79fae860739a3f4392fb2bb8a918118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30859a0f719575e699198e9706e752a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262727d78ce738c2cf72e0ab056bdfa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293805b11e37e5143978743fc8b5fa86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971ead490b71e6fea65c27517d716f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89119115ec4e172613d1b1e89cde87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfe9ca1bd7e9e298ae7148d5bb4963124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df342a334cc1eb364900b44131eeff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5458c1d01aeacd0111d7271494ee4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d619866ef063c6480ccbc0dc3bd98a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82fe14d7386df268418d579562c14d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4cd6c6e502914b5e84802b8f4978a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f058c0ee4d091842166087c2fde8f5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a708fcf055c8c81b1134e71c8c47f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e9bab8a9b67aa3443ff85a735bd7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711d264b323133931865cf2acbab9a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cecfa46e9a423221adfe1fe6b7716134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cca4da7ab07ae028c47b9cc832345135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad10592347a14b21a94c8c39a5f072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f6ce06d02f8ca65ac9ecd74a8675a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b48ae2f0f13f6ca162bc50ac533e9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827237e7b8fe476e5a7ac21eafae27aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee7184d8566f75ffe91be5570b2aed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17632a3a7ec40e6af59905879d803b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baccb123c7aaf349369d3ddd438d372142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfed2a32bfabf0d169c0090b8cf34bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3b892c5b92aff1b89486678e7a521144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43c63f48c451baefbd060e52ed0479145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5ee6a9bd00dbf6bcbda3ea4cd10cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8143d13b285428b123f4609057ed289147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc645f68fa6a6f9dd886a12a5d519ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914744b0e274f049f286495809568656149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee386b1102c530d7247dd52bc6e46d33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd87a88ca9e19abc2840439fc69e5a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b5f6912ae6005559443f2bc31011a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412675624f607a0c5202b8e28f3bb84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e184e32c11c80aded9a5aa0fd64877154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa34ecf8555d942ead618c2ed5067d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519e930bdda0c35ff4350fa4b0b676156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faef8e4bbd52fe01e5da3a443c6686d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1ca81dd9fdacfc4e51fa54585b7fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8427fcc0d268ec64d7d781c4409fcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0523cc6879db116ac8a01f468ef800160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273516a0477b269457999ba199ea614161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b26e933d8928f0501b7a0f625c6a6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fb182348d3d630c10c70028f3b751163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b86b0d7d094c12e529b0ac975e091164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba734f0cbdc0728e2e45043baf2ba3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d52cfedea89d7a4a26240fe7e4de9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f95afd32080147021f81f803e09638167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a9d7fe207cee49bbbf41075e41981168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea651b6eaee4f94447626882650d99d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a122f67c711721bf77541bf57f22e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50c21448381ecea3fbf6ecddf2f0ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be8a41723756278b9b638d7a22a374172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8aba0bafc2bb331fd3e36791485fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ff56c61e2ecd12f3c8c7b12162dbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49d095f7abf10102bf050d8053942c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbff989e11d01ff3bb1203d1331f6ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544c7a975cb1d4e40cacbf91500878b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c6d2f57def4af72c2fcf20a2cda1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340c11c747363dd60a9833ddb0b4f33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819f87a3c63c95949607c7662f69a9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f36e8acb0790f6d2b766a4bd67177181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75d7be81ccb93693d9d9d64fd5fd5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475cfc26e676f9812837932dfcfb0e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daaa517ec424c3a2edb1bbf7e44c4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e6ffbfbf652be88c9a16556344e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6077ae6fdc10032dd600bc6de8bd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852ea1ac1be3c62e4319ab1f2e3a0eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0fc2a5892f77a7f40b6a59c7e3a10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f150b671a141f4c8f3480b9c47685a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937b5c27ac0afa6c3fd0488f7d443de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da36c47cc74d7995af555af2440b4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b415f474ee37df129a439842506d27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee244a528916e1a1e227ab5384b95791193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f786319c3a7f14b54d5b8c7cd70a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c3f8a626108539fc72a4f8abff8df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51876b164c714343ffd0c97a099a2580196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365840350997b5c6b51a07cdb7183ca7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29bc7a4d983928ddf8dd43fca11832198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a3fe571cd1c6e7c945ccb28b4363199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1fd3af3102ffcf76187f25fb6f12b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fdebbeae7d1c376855724aabe933e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec98aba030a7b4d6b93fe7e9514d6d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f091a950790898af2ba18e8bc77b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63feffe3be5b2aaffb1794ac07a298204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197871e38f4cd1d19ded5045c6a32a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36423f762103580438b64b64f9dbd4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c9d3261d0cf6f7ea8f224b0c9d327207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098ff550f5459e4df78f7e2e704e40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424fc310b9e5724265d95d03ee6b501209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a65ec57f7207c8068d55fa6fc5f6a0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06bae4efa2b66411cf42df5b0348e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e010efbc2088b827e8b42b16f1f8d03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a91061ce5c8f66b92c33e0168727e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a5aee9240b9f88cfa6ca632eecb07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f5e5d273c848138ab91fe05dad0f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12b78e04130e71d78b9928a3186415216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825b4b561eb75af847a7c27e778940217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea82d460db85ad48ca42aa705ba968218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138a3218919dd18bd7b81dc90c32d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728466fac53a97d443cd08e80137ae72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729529bc66bb8094d99ce5016448e79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d7ce0d0000c5cc1aa6a2f8aa774e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf89346d62357d9453f18119a4be019223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a1d0ec4b86d95deecf280d5fb5faa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17fc1fa718fa31db8026e6b1dc59e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5df0442b5cfa171334603167c4152226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33455f09e5ff7a4e704b0259fa7512f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994e8ed64e06d711b585a6e864e7a41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50085607fcf9ffd08f8c639f96c3a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eecc8046946ce8c30e0ae77f27300e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba750de16e8492d808751e6636076f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba491e74a7efadf8c8f3618777c0189232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f949633f41c26803c98148098afe20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d606d31b1fdd51a77e32db612d86ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5185abc95c93e924c74385a9359716c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae250bdcc668de6a376f961271705236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaa1017f11115507ef0c73f460b688237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929a5b4b04a2a13d7c4b92b30a16b7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e8c6c49d753656239dc0ec57e3b7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63979ecd4617aa004026ec16513f28cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb35fe716b27283009df5399520497e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95d2d970c8f5e1ba483e7735818cb3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc8915c07c10958babd64c9716e15d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac2302e3e11226b31c9850fcbbbc30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffd7b86d8d4add4ca085645974ddfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ec9a3dbe96f5f23c8a0318b0d3a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df696d63830801d0c1a955c6e814904d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f166718dea08ffefaaca4145c06167248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7141b3c41e3b2285b0025d8e0dbe0db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0722ae2ceaf904274c7f517bc809d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0d6132f8554c25793576d83fbeecf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68192eb4648979b730c8df1331c829252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ae0a681ce29b256917f13079fdc29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e80a1256784922a9d8d92b02f6e21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1d370507bd5a373f7b13ce5e7c708255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add411eb72f5116dfc7c01e61b8429256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9344cc563521280a040fd7d6df600a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb00672a107cf86f6525615885ea50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96083318ead84571a72e8d771f7370f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c41b1b009840320d405596638cef6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a30360094d65063a8de7e8b4baa33a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2169b80ed4a5982e4425ca1628e4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5f92162a9e43bfa3cbc29f278df19263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f68ed869926400b98cca773871636264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e51fd3445eca0c7a5a5159ea6bde70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b23578e070817939e4ca2014e09455266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b551a8f79e99dcd7ef94d557c28747267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4be87c2bc91d7213dc966360f76e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c891543397b43c907e0bd1d99377269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e46ef0cfb2f3c7505a289918c04e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715ae4a479ed2d7ac7f49a24424520f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da055b41690fe45d6a6376b6c439a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb925936e97e36d859cd2cec057c5e9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac56588dbffb08be27d3b473fe2b9df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c53e388aa8d7f46b0d01288deb05a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b41d6cfbbcf26eed408cc46c8a3925276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1d73187dc9485dad3bdc0463d32df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04e65c8791be376a88dde4e9029330278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95711545bf90711361efd779faa5510279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17464a88d26c8f463b25da19564124b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8391c0281d71c6ffa3db08c05f43ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef038df1469afcdc4d7e4fc370981d5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e9a933fa48834a0bd220984085f6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd790ccd3c826aede1b48da6f49a98c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8517b9c3df15400e254c80b41715db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546203eb6a301d600ddb98be3712ce6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d56537259633eb84185aa9f684e63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe632e9b30168ee2a353970fed923e24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed499c7349a62ca471966137068701a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523064ec1d7ceaec8ccd4a4f130ac738290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100350d4f60b541e383646cc0ad85a2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334565d779e106b4fd84a918171b7da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab82d8d23328a1866fb8cb5797bcd14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd98987e1706d586971f15c509d637294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648426d1390260287339f42f6920845295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8921fece7de7f0b14aad2b51f86fd2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd128bc05c4f08149f604f05fb21ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc89ca1fa4bc17e550c08244ec9b7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e94aaf2b6f0f369df328394dae9aa8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc16903dc0bd475f00b74dc86bd7967300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68cc679b012877c73c7b4714b0bc8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ceb91d04d200557b25f5d37dece4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec939512a1c65093d3bcc42e0603ca8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072dab9ec3a6601d768a9e6769f94ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5610e7688fa1aaedb4421eacc88e61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c722cee117801ccb9e4ec11cf5a438f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ceb517bfd31c071e8d9fc5224e3fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483ac11272e473026eba683dd578761308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e855f933f3104b4632be50de41f3772309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b689233fda917f00487f4c5ac2484ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d44469c3b6d9730a0f9915fd44633311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b581ad3d9109d8bcbcd0c5deb904bf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c64b25366617c4f9f1c418b3d7fcf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a675c104fe38da200b94e6e5850e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b234a28780fd500c70d8974322366b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24e0ecbbcc8cbc065b1dcb42359e65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f73f09f5eb736703c7f9fa462d66a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fc8194c0c1afcee214af9ceac432e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96100e3a55fc9c5a45a7dac0edd915a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86de27c53323aadd64878f8478f5f6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77796c1098c6c739d9348add1e3d57f8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd045c915a6a406bdcc3942729aee70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52c9189d0fd2a79a25ab593681e3a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166fae3043ace11164bc31e9dc0b7f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa9d4a327194a07c7f270570c6b92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9882e4ecb044de7fb4946372537f375326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093608be3a78a379af4d2fedb825f6bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32be2de3582a27207a8d5437df6794328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c683288d21860db08a707028e85b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07381afbb7270e80deeb17cbb98da68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a144a06f611fd4084883bc1db421c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526be85f49944fdb4a85203b0e3fd3e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b35d07b7602c60aae29f77561e8221333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f572d6e84bbff5028a5116c1f1fa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d4593f1dc5c58f64368966efca46f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5917c6249a941ebc71e26bcf973529a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b100e41574ca8a079d562e109a59337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9850c60147bcd11ecd65880b9e995b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3da46be07bb045ccef996e22458cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0706993eab531b31eb927431167bdc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02552db270b085f7760fc9e9435cf289341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5400001eff4930c1e5fedf7787004342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7137d0beedf7bf0c046cc22568d527343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa6a200093b1e305d1d2b02b7d6177344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f71f53b35003af8aad19b93c0dfcc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca497903cd2b8252ec866534221064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90decd1897101e56bfce342993ba80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc140ba9e008d0eaa2f060bda5a0c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87ae4d8b9d447f9133e8ed6a6ca27b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75f7afbeb8a5fa76bdad2dd5971447350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7ec185e3fcc36689011209bf45c7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f18758aa8e4d77ba92b58303719d67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9983453fbb8b5fd1376ebf7e1792353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f10b0178c0471d0383aa185faabf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73046e54012eafc488b58d9a7a06f65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745613905773905e34e02c6acecf63f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af71f248b86d4a2e917275bcfd87629357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085ab431c1ab6bfa58ab6f4a5c7f752358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79952d6f5ff2b3e9a98db63b7558435b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f39eb80117564257baca7f0438aeb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938593837b32b6a63e553eb577d5ffea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee828003eb0f003ff27541a4908a9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c970c71e8edbc0b9dc2960badb79e13363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e6cabca0ace56dc9e23b1d4fd20ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380ce41756647d5fe0cb38b18d8a0c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7304619dc50c5f678573d699112f41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfa313ebba32b4f1aa48aca9e839de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99556970b86d13f90723afd9cec379368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e825938e5a68ce8881ef62bb0f9d495369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d20224bee645acca3f01d7067bc22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5b1324c46381461a329a6032b9076371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59c343d39ded57957a60d6a80ae552372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232864f9eaa3466d4be75b8f0d15047373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff5ba35cfe8d6a53d80a2b45655804374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc34f4e034f17df41d5e6e6238828c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ccba98a30d711cb27ce8292419aef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f9fed76e9accc4457c6fa5338613377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32ea0b6cabc4cf8aa84159bd898833378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27bda4ef08fc6facda65efebc68a31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e799836b01b358f0bd3685497aaa5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95241207a1d9eb7a25310833c70c7e19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a410c94f9cd0c8423f124793e231a9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3df83b39702a2ed8abacfcb0a9d27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cabaced002ebe03e1f14a7b3629e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe22bc8e35f860d63ebf8c59d13ad82385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a57d38f26a34e1902b2a8ff2fdbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5b703254a453d31e634f294464908387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a4c9bf54aa36fe9836bbdc7fb384b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b13a105ce94093c17a7104ea27609b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20b34043738afb77b9d338826d4b5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8038af73dbc77fb8eac21e8b7ac0aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa82c8ee9f394389bbdf65c7115683392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8b02e3fb4eea5af69915a28bb4135393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9bf844984a773522c30a042d81d3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce8aa0792addc0e25afd4756e23f5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0183813cf86f38b6e90a1ca8dea6af1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c861097f9cb49d8aab74b46e9e312397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c10a7393b8e7901338e16ae212f7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbc719d20b5af672566970cc9ddf7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3045226f7697751fc20dc38f52a41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fae34cf82e3886829c4ba7282434c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f25d54e5d05f354d638f5784fbcc33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a7b6d559470c9fb9a1c524fc361fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d116728001f2718947069ccee287404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196cd25c197f9cace4019d5147ef3ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e5d9a08f18048edb6856e43091eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9742dda423b5e064b55d9339da484d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e032705fb50d1291ecefe256b79a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1d644205050c767c03c108453bd0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bf60e76f5bd0d42dd5eede2920704410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95084085264fdb2916bff406ea90e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d25b1e7ba6d0aba4de3fd60a1cfa76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3976fbbeaa413b3d8e295d9a0d3582413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5142a1dd3071bbd2b5d10a55962b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0c41e53d0f9c0c606f1e58f00d625415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde852d1a50dd219fcd93a279440d26f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341389dff0fe211f13ba08f2bc3434f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c9ac0bd2d358cf03127b40ddeedc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee9d2be3a4c7b0b3d9efa99e495de7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bb3f4e0b84f51a7fb23b6d871e8e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0180bcd8d87fefa838df697508ef6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b96561a952dabeb85d2c7b1af0945422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bfe42edbe4c0f56fe78e39e1b287d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3117b0fa85bd5e53e932e961e224d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456e18f2c3517546995ddbfc0817d94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35b2b44820f222ebd000a02e6b4ee7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc218554637cd6e66e7c6155665ba2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec674d26839e33422a631939c0098f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f881695a01a9f245ed7b1f0065a507429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e91cf280ce0a6add0413cc5705d68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68ba96bdd2042806249e1cf7cda6ff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09943c63005e55d91ad44aba3c8ed7a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c311b261946546c71d0f04f94e2f456433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d03c135149cfaaae37403457791ca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae6b681a95ef1306081d21e984091d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091c90f7250f7a0deb1ccba52aa7e4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b76bd5226b9a20e87ccbecd50ad6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba559d0ba8b8636efe6ac0034532b5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23e7840629b39aec1e0a56de2e477439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3db7a45c6d2864bf2591397ec31ef3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b05aec93bc75a5db334f97ec5d5178441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4670e26ff365811c4ae161f21af764e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147f34cd0ed1e98e4825b268ad220dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91ace8ec9d2cc50299b0ca14b46d39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae7b202aa2ce52cbcaec04486e9cfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8cf5826dc0414cdd21a707ea4b332446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb6c81d29a9924d69ebc53f8480e16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f2d188fcfc3811ef07ecd0c13018c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc773d527193dc46e5954057b02072f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def9abeecd7729723296bbf43efe709450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855f6f6a131ac651c6fd10c6a325249451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ac7615795dbd8eeb7f70b4c252d8d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007f4cb331e96e978301e9747d0c7e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebafaa61b60832881a8e0217130471454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34b72a130202d5ce88b32672f0291d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4c3a9cfb2b5c75fd2593e799fb4b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe46ce517639008880c215e5b92216457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a93ebecbf2f5204911f29bd9b26ee5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f62370b2c88d98298a9c42b7a1313459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ff77966c945900736700842614755460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46986bf9380686b6810e95cd83c0505b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a477ae6b6577a35f9ef32bb62bafc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb67a2e652a9a7b2d8c87e967e95dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9c8e976b7e995fc9ac697fe5d4d97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d62bc30c6ae79b309c485c527347e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb890ed19b9b24f111b9756a834debc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b48a034ea1dfa30484624b8d1f1d2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726352b1c0ae3391d6f39a8698f0f1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ab1e21ea996f10c45d2f65d969479469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6277b22a4a2f9c7197a38d74366412470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143da52d4717ad36caf0d2e8fd8b97e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd92d8c9453301c149ff6cc4986258472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429a90379d316408283cf140e9c8daf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2c64e53cb64125236e0fac830d33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c310e643577c3a9260ddff14921efe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f19dfac65681dcdbf2cb941543cb18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad673a1daf9e617f8c3cfbbf34bcc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f488682a7ad9b1638e3044ded8749e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459cf9a82ccbd1297fc8d244f60c00d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d716c5708cb0fc8583153c47fbc53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a7b95cebfa1d345217542a7823f6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea643ccde9fd723f6ed2deb9445304482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee8829ae1e75a5de89d2c27095b67d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05273f0030d85df7d1fd8e8493fd6ec4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d222f4ba2fe5f198f0b1c466c7c2627485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b66a9fd01773597f9dc068409ce62486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5faacca5d339084d39dd2b2ac3de0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce56a7a6c8ddf640f3ba118453e9b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab65a7d8a2392785b07bcac331b66d489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb57cf44606458067ac9a483bc39e701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b8558805db7f78fffcc0fcd685ca32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada2b0bbadc93256ed7f8d5788e6633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d12734d3049e3e6009063b18a54cea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28447abdcb66b2a9e808158899c54305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac79ef078ab7a8f3a73546fb7014b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855cda60d6f3478f4d234c8450ab71b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033554c228e4e09ac206cc80f0294a238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884028a223b16c17f2702f016a69c799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d785e6aeeb96699e4a53cd40f09f9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447611ac8f98bec290964f4c12e6572611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0473640e90083b1ac35f76d86c24d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97e3eb291dc71e073f42356d27bfbb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe06cb31a072246f0c54d8e5d9103314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb0c7d5cf168c2c614028ef6fb565015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b938c702b10e028845e31546801c9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a80e12cbf75de4a278f83bf9de73417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3911ded916fb503425f4da7f50db1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8657fd0c12da204dc39235953db7f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46874e2d0c484375d379b299e99dcb7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca19c91051a0824a94e8bf7e75ab6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2f2a78cdf02e04139340ca658065122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2490fcb483dbd64b79c62fc3456abcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b935026a6f114c22dd181419d4e2de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660de01f291a85dc1792c4fd62c1b1c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ad1c8d3859439edff85b7c598c02626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66af65372aa3d000f872ba743e104927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63b0e0127428664fc8eec3cb8baae028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f164d09135cae5f97702db6075110d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a923e8e896a3604c9b1cdfcb19b1cb530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a07bf48b816eb046ee802b59c0e8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2c56a1082c887503fdb34d80d9a5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91006f4f278fead360cc4e1a00eecf833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9338dbe5d48ecc31f2c24895d116034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3e5e73941f1b4a6ad82c5fea3709f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e853498708fb6f1ce978f395c4e47b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fd2e77d917d2670ca8791423b4ad537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6b1e5020f7e4b001c10222f1e45b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770511805d95211991e2655873ff2a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df97b7541490ec8208f90c63d00dff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d48513e58312100f4df5c0202fa8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2c9c2cab29ecdbec72a683edf51ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee98d760b37e04e91905fb60d966e8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3665bbf1994ed6a4271c556b7f985044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235dea02602a4f4fbeec056339d0a0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb681fc99017a68b6c249c9eb676d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb849114c8acfb0636b82ad0bdf7c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb3132a025335fc5304d69dcbbd7af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441b7048ed4561ad3701986bda2d04849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994877253ab7e480dac82f6f8f68eee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30151e9e5ebc6ecfb23c4e4dc6eab251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88c8ea26bfc8eae16b8ea89caa3cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e95a33c5d837525848c127512f9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa2762d41c5f0a21a4a5969e02813054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed226ebe97ed9ca555ce4f88ecea34855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631a4bdc610e2c56f092cbe1800179e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b49e5ac095fdddca9152c4829cea057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75460cf8706eaf115a5975585107c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0855f48aadaf6cf184339f7db05f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfae12cd7182555ea8651b43eeb947f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4282015a5d0eebc14665fc8355648f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4250ed6da829b13b3667835f4731b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e236aad4a3cb6cce654ae9d3c87363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c898f4e0743a67261a791995dd1222164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7209467000c100282ccfe591fe326b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04090f7bbcaabf81ad3300605d1e26fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6ec087a19ed7e9538f17299ab5caa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f1fd8694f5db8618ac40680af539668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d297ee85af52718de8c5ca7d3b1fc669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f420ceecb0e638f424acb6a567fc74170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6671acd9729a29fddb8ecba84945e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8907b1d5cb873bdf4528aa04580ba872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5186de0fea88f6794392930d6956b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e651ce8bc403a5e04ae358c3b3a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75693c97a1731d4cca2021ee42d1ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4c86c2cf05b80e90bacc68c7f311076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c821d6ccb49fec5dab8f88e8befe7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744799e6030b462b403eb20fba5d13578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962f3e922ff551ab9e4e7490418696279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf806626cfe9b995c744283bcf76ec280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b89f695bf0ca5ca90a9e037ab4b91e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f5c4507d50145c6e81eeaccc75ef482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c6fc44d3793081095154f3d1a2cdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6812f7388cc90771fa00842dda26384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ff9e494488042767c098d7e0f68fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65107afa17e230d8873b9f56a001c41186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fad993bebeeb8df494b8a3c3b4d0b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723740a99e5d9fa9e3f8982442d8892588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a82232d6d33ee4afd16c3bf98ff1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d26661d09fd8599bee04f49b0f18190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8f925baefe51a21705fef84403c0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09d4a56811b61fdb06ecb70478508992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66f356380f5e227a4fb6dda81603e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c339d032d3ddffb79b6a10d21ece394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55ca1a77ae15f70e2554d9a045f8ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aaef737ea9a5b587da4c98b6ca31e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a97978b4d0696d044ceaa8fea05f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201619ff402835bc333c6c61944d86098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09588539af9e82c82d4c298865032099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6cfad7de4ddb50bb74eef64a3dade100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d9cbe1c01a4d2b754e639ea14d6a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6d7576d64a7f76a180e91d0c5ae12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2299475db1ceebab3f251e23da3e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca3173c16aaf2217969674bba8c89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a9eca9fdc6aeeae57e006e5545e81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebe3cf308aa83866be071e47260490106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597afe5c51c4aedc9e60d16b5f401bfd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e048363bce54bb6be554cdaa6bc2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce171f960dc4d2b13826f1b2d450ed8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd172a2c2064fd1957b87719d8208152110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9d7029767da694f234ec3fde71332111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcb0b55bea5075ca35c3af77856ed9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6fe4cad8a830dc3a3368352decd0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12b6a6a2fce327be11511af1ba1af7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dc9a1d55a32d7875ecb6045f3632c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805512eb597764a5220fa820fdb08c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab80e382ba19fb8f89af5ab766c078117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc211977ebf538157550f4e8de83ff5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39e5be2eea9de4c345d8195610a609119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451fa6df1925096dbec2252b58e1b93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2af9e527479c4d65289568811b8d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c6ac7fd7eaa3da9d866f3a2d8229e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800307af3781eae969bfb87b297f0067123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96675d9a474ea990d11b20e6707e3de0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f18d9cc78d7c4ec969ee6623de5d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc3eb589317f1fa076642bd85bc149126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1adb4441ac0d00b4fab0ace681101127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e7f89a48edabdacf8db52d7499037128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566756f59ed3730dc3fa816b0898a3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6abd37dbbc5b060ebb6b7d49b192f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dbdce521066b70e6ef6925608ec18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dd11a4e73cb128386150660c99497132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3d90a38ebce1df86711096aa8f678133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032ae18ad60eb233a2f3596a3c626aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b64cbd8cadaa0290e179c1d63335f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcfbb4991fb4a52379559247aad6b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b939d78d03959dc3102ba5175d1d5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244bda24b4ece6b6095bcfc77eeda18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb8cd8ac19b9328892e6ab86696f9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba67aa450a216d02cccbbf83b145376140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f67f80f884317f6ec4b0b969775ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8d7cd7485cf2c8428ffd25e7ba048142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54e2f5dff5715307420eec0cad5d90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17294ae6d70721f7e222cb1a9f24f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4944ff78b224ddb4198b9121c93cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043bcc2aafa1f4ac75a8b12fc65c411146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda83d32bd636d2912e5618a47565c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b84ad7bb0ce1ee179d255c02896421148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d7d4c760712c75e96ec81024ec5c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda9a25e5f73e391a783d42a59922d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba95e1b97f2b5cae3f8e17ae71328c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e7bfb2a2fed50b39964165dd0c02a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733e692f4766697d1100f8f9049dabc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de730f21065ed361948b0a3756fec789154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c24b3975efaa10bba88cd33f40236e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e695e3067ae23ced05396394cd8db3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ac6e4c38499dde5c7f2660af7be5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d92ca30746c10409015d2930795454158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17fc098ac2865fff219d91337e035b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a86aa36f25b8cad8d21b7494f87d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f96b7f11f7b3ee3a81e5f27a49de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773a24a45fbe7b03b9376fa1addd32f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeba639ecc76a96febde76162fd89c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ebd58b09a103ec2d646a584199a88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef400ac1fa68810bfb5a9f7af88eaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57637411080b8419d787139638409ef5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faa3ffd6f727fee54d966478535c70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b3ee35740823dea6cf9a42831af32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1e7e35114e94c79fb0036424ef360169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a4c736f8deb2b28537ce86ebe2f8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f404fc14d138c51c0cca4748c275cfe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e478f0083cafb5d8632035e6e67751e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5695b437406d445db6bc29fa7bf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35a1a22fcd684b0f286c730b417d79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc746a613dbc5ba25390152ee0ef0c84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f576142ba2ea0f60de108b7e0bfa8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7e6af39e3501e9dcb9d450be475a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291531417da50c4944026512db6bfd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89e044bd94d2ecd9b531970ed2aa7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb37a3a7f352f2761728ad51c761cd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fb4c2c0139afad2fd23aaf05d73a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df08363afd7e5e77a971cae85d8ae0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8209fb527b058f5bf144761be68ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc43fba20e0e8ba9e4c1d7431d723184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126b5c1902c004ae32bc27127b9e4f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf0bde939b27882740128d86cbdaa9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee231076bc77359ebf10871ea1d59a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec89bf9720fdeeb08f1560ed4f43252188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a89992d1675f39b9a2cf48836f1f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f81180b46da776ae522e68fcf7538e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865d215f91dda778318b2f68026be8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4854a7696fca593bc43391eb38e76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e879741519661b769bab8ac6e80f07193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1f5695af61f04428bff2f5a09a7ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a990e9195df4c63a4c6be29332d30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23595c2660d1f670fa0d8b7c08d8a9f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6195325a530fdf0df83827e2773f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ff9aa5b37bd3c0ed9bfda2b28beb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e837e6c35c899ff94ea24b6ff05f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9cbbb4fc911adb8297bbc092c80df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289631d7336d1750bba1e4b7daa6f59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7be165f05d8e2a767e101b19b1e3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997d52ceb79eebedca3509642ab2625203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1160a6df3d271b0cff4fff21a10d35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650d8d1f99d222d38115adaa941d934205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daf6a974bf73b012eb5a77f03724e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156884db430718168aa83649b7bcba83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada30caf4d90fb24803cc15829fff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ce57d92e53856597cce27d7e86825209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdbe8621968505b396de09dfc4a386210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b12b6df944e7c5ca2138adaa2a09b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13398f394f852aef1009670d101787212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db4733a51b03f6714e5960d47c8ff9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180bff7017363b07afe56fd9900377c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e16788821d8f9f12c21aee614d9e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef305d544b0344abac1cf0e769d177c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ef94fae2f7d22bc614e391883bc3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336bee0ce455336be1e1133945012df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367775d0d8a373e15512fce4d82647219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894e45f9c7a1e7779fd1f71b25e2d93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd07480d27b32067cb0b6f68011aa4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf6ab6270af1a58461e6ad96892d38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea3b89e6bbe7f8dd52167140b73507223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919eb52d8f17b34c3a95aedb0f8078d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb618fdd264ab77294c72e147019d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737f00ff04e651a087ea4e57120465c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e76a8d2b7b57e0d4d64e82536460227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba6c7f70dd620b1834e21340a11739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2386a493f3d20f6dfbf8bf6f62722d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25f489c1d40ce2ed53803551942773230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cf50c1e7bb99c32ca4fd135a4f4be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb8f9097a91ef1a5422d286dd0b47d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327fe0b4360572a08fbbb8309a80b9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad164e39d3243387fbdd20295fe629234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df008abea8a0e5f7660a5054be4a2c45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc7bfae0b41aed556c6517443d06b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bce61175d073105a756e9092a1570237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a25c5efd1809dac0ae2bef8882669238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341284d42bdb004fb8a0d1f5766bf0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd64463de0689e5d6d04a03c7a5f7e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b74e44cef0ac067b7342df13c251241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fca15853ece2c25799991678837bc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de54fcbe7899d166ab895c588c588ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12245737461b9a4e00aa58001dd8251f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4aa966e9e51992d92e33788a47747245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dcf7c5cf4ce3977220783c3d8b9a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bc38d02f3e234baf098e0b5eb5968247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e6b44cd5847c1ec9dfd0983842c5c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68360db3f0fd741029a1371517b88a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664922b6c29f163202682f5ca73f21e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f78d1fc1c788aa91310f27c9a618251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f897e7e14cd45a935d538a6c15749d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf125de90a9b3978d24b01a2fcbfbfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3614cb9abd72c246bbc078658322fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800d7802f6f077fc8ba068080feea7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6bf3bdd81abfd6e6e7508af07c780256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9556557ff809b32248cedcc551c899257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b42a802f5f492015c3b69dbb354a2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48472f9749fcb6f297fd6a4352c6b761259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51691331f2372a4c80e89acdda3b40f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89f7d3e39bdf828ff10f036029fe40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4174458b00d53044f3ee141c58102c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7eba1af8470e610e64b2b370817c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d0d7abb306c3afbabefe43946d4a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6cf25b0c39b76090feaea54cb0fdb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34baf243f65d6f009a86602a6d51bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0766cde62d70b4ca46e6399aca97d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c64dad0a99b4f1b9de256881b4204268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8687c9239feb4bdab6e2ec8ea5a87e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c6f84661a2d8b034c8d334bbe8f06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeafa1f01e8c34d0d05930fbbcdfe3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081d0e64ff659eca41aaa6f512a7ba2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e9e911d43c76abc5ae8ad35cdca7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df747ba359fdbfc98e6cf3c0575bcb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744609a764bcdbd1ae2e840dc353c0a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10c8ee5590a4fdd296e98d54415ec1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce542c38b72080f12d941a08b39e13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a100a423992f1c38226f4683efd2dee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c258f1fa5f40e873468dd5bf725a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9c39d1dfc350fb46582c2870ccaf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccedf77f5911d289340bbf384858ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57590085d6809830cc636564699e13f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e4e8117a2563bf8467efb28a0157283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3f6dbcb800007ef3c80b15a925aea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b90229c9caf0091ab78ae494a48de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbf4aa36d8683c3248486ca862471a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f2c0db5195e70e5b12a458a6c911287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4cfbd26f171ebed380b4af1b753cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3559c795e4a2d9aa3b217a4c054de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cd37b92ebf171a64c6cd7a9e9d901290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22086ea9daed11ed0bd406079f16ecf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b315fcfcf4149fc597d43f8ca10ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530748fd4000904037bd732aad60f3e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b873c2ff9872f41b4d4b05cf7c4dc7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514624174150f9afd0a25cfe70d5d11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470ae78ce7178923f7dfe9dcd968652296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870729df2ba1f1bdb9404e8afc660d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a755685142c865f14e05b194cff19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa2dae8c601bfb05086427a6dfaa6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13586e694a3caba7d0e8f232fa28d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e696150213b462333aa3eddca0e9434301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5341a77ee2f43c6a5d6564fcd2d980302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e4c5bcab0ca49824cad5243d61b7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce251c57b0569f90177841ddbf923f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700b0c1105a9f3f1f4fe1c8c7f192e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b64a1ccb12b20500bae236a5728e81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a519f70062a4f7d5d3daafb6b239307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68b39ba973d6b6d9212a17443e9356308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f68148f4f52665bd5f56711401a746309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deed2bda9699417efdc9a132b7e664310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e7dae1773fffb9f910574baf0033e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c680c8a3ad843cceb28289c8e1117312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee04d15c752f2e3c27bafcd0240aad2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cb9f1a53adc9e308d32baf9d33a0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd085f617a957333f0efdcd2d07b2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c616dbb46a4ab93ee151f6d52d10c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cf7fc60bb60104ec42a739d24737f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfffac40fcc2d962412b90e783d993318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651a52a8667584f8f1c901808bd4317319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e86304922a2de8a232d450c719efe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00451bfd7605010e4b0d5768bc64d48b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82015ebc87470a0b1a05f02f4977ea85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef916841ed8687a4d6868d48c3c3125323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1987ce692e16241f6a6931936f1bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ac8f2594f7ce07dec557ddbea2842325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c72cad057afb9b9807c7a2135efa0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f8022ba270e88d003380f0be3850327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8960ecb90ee615375ba4d60cfcc09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac7826bde95e57fef8211608d2bd4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce430d04205ac20a770479da581f85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16b590114fc26865c8ceeb6853696331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a0b0b2d7491bef44c2d5d2aa3f53c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ddee34768023b2ba1d2762a405a3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7822c14c836ceba0da914575a7b7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6fac5ca8b39607ce7b0d5ccb67daa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558569bb2b35fdf12d329a3a064f758336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c0a8259b5e82aff8f6ca918136393337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea466e23cb1470a38696c25af1b20a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7a43ab9cd4eb7592f3131eb1322c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541d5a45c5bf9443e909a3c7b562b02340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebab9f61ae8a703636f9a5ecd7cc09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c0cc1dcbda2d4c8cf08b7918be5e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37a71f02af6772c9fabf2553bb47bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b331b759a29bf97c1f7807954116364344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0fbbfd45924d20b5c7962e1d0a09b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41589def69c4fbb14ccfbab867b90d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37db3e6f8d8042d9aa6f0ac6ec68654347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edd18df23eda3fc0c8770bbc5585ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabe431ebb485f899d6ea948af8fb50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1807e7f8a72d3b42c3303c4dafc7ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754970584dbb14caab969ecca9296b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36a239a3bbc2253d09c8c60adde6d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc06bac95155671b484927ac64c4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe89b85b0fc4df19aeede0992bf8a28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527682342c2685740b177d460d902fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cd02c63cbc0da4c41695a0bee7fc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598419b20ecb842c1b8f8634aae46cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c4aa875bb89f623f72d7688debe91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1969a767cf04645773981fbcb44684359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f121ec1950a26caf7f38269564c8b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50856ac45f9ed71bb54e1016eac3c61d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8435542745308d9d5edf5885ff24d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d54c355a34837c4b377e2e9902934363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01cef45f03bea70ce679fab75d7488364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298cdf6ae746cf085ece693883f8756365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcac0c1ab2427079fec7a90cadfc417366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7166c65427c862df6f1ad2bc5414367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881d64af577a35508450a2a287cfea6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961b25ceeb06cccd0bc701140f1d920369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a3ab6304e4577c2155764e7ef640370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c3fdb60801b99e6dcdd258ef3b0bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ea5f47e0b079bde1df5140e1e1fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87986748fabae61fec0a820f0adc9a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68628d7cd4c2fd156ae6118e6a17f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291270c28095c8a13f1130a147e009d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc182aea38b64857c3668948dd8a10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e232de602b28a3beff81fd952046c0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212988e57b21f808778fff9410d80bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fca5c9b515c5a3635549610b44b950379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24bb47b200c962a0e67df3ad959c35380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a2465548b5934d01de3aeeb9e5a23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb18f45b6c57b7bffff7b0abee68e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08668b48bddfd2a17675933025edd67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820195c04f48e792ac56d7d60076f8a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cc05392420d3ba38be59fd86b47b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149c71cd3db921d5eedeffb1181d248386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d83ab142948c640321e5aeb5a40ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a5a29ea75d5cf806294afc59b85e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375279a339f593e83bb7b7ee6ac5c98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072374d71e0e0525d702db72ea542034390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58feafa1da8a62ee58aadd033e48c64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484cbf4539c503714177455dc09da60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0920416520899822f9f9a795fa93ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad163f76061a5c4fff8fa79de117f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f3838976b4bd02745b521e0849ef6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea0e8416a3cde585b5ff6591925a84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60873822d94178725a1bda9730882d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad5808a4b2787b4eb872eebd5de82d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9987544c354c57947f738fba23eee1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be698951b5f6c00b7b6a212713ed4bb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec1de902623fe65dbb54dfe3a7c810401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdf8343c297de1e9fe72e5bd529b5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eda75e63d7e9f0556f53d87690238403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43681dd1f0629b98228fce5c9b6d63d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d084aa717358513f53742c573b40634405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a4c883fee4eee077a2dd46e09c7bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f58cc486b39cb704085e873f3676c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463ecf34e2dec17adb01bb3d6863871408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915815f387d416182e027e2e9f7f2eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00b61bf78258e4646ad92ee29713b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c170f8ef85acea3e5138f16347a46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91f0d9101ad377cbba1a10b6ad5279412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2414424ac640869c415eba08c26e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1b208e789a063e58bf88470301dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482246c687c056aea282f010c1bb0b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0703655bbecf4909ef65602629078416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b30d58a4c6932f802ef35180c77511417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8e46c8070267011bad8f0584f2a8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b0d1c09d1ae5edab3ce32325124f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01d3824058af41a25e070a5950ebfc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87a291b530bf46ade4f48a5aae523421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7afaaf8a071c6ac48d94ab4b0b892c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d84cbef7094bdc4dd457971b0c2e2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fc6602d966e9e18da42fa5f999bbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8653f9bc564168dceeafb218dca77a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140e4a2922bbcf5ac7ea5d731cd6802426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a5ebf42080310677a6c31698e31b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a7b00bb79d5da959d8f0bb1a68780428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1f6370e7bcd1dc42280f6e884cc00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f337b687bd4c58e196d60153c109430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1316628d584a255146edcab55ee18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962c02f9a294beafa791dbf1a11b667432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c853a8525be39645390f0d13b4b3cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453c2cf09d2d388ce039c34afb51110434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43eeb3770290de8173b67e5d02839c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545c128096389d28b81960836f99d9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627fddbc794b0442962b5df77e42749437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeab236a8313536c8ac907160bfb9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45b0e89a65c3cabffc1243915b0354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446510e07c83d32369015775909b859440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954865c36e9507c395b6d6139fe1c04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c767ac7dd6ad03305042f4d9089a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee5d8a9ee86aea1519251dde3b54b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9711fd956451323ddb26344c24650d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf08d5c5903f63733d63db3eacd245c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d88358f3775d7c1ed1422f5d265694446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581baaf4cf4682c4e77b467b8454502447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3447b9cc8dab074cedd0f787a2505448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfa6ff9bca85631fc72798739c947c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9c27982792cf240afd86f15a4c9b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808b594f47bbb922c3e025f1c3dd440451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a1c8e62ea331e0ed00371adc00087452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe3284412d394473e4b182ec6be205453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0f6a9b19216401319107ce76af776454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc897a30c4b656efc743539719a0411455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b96389bdf74aecc5f007696089474c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7b62a22606b59df81462f551ece86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bf9499206f4803dafc84a102b4d86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9161e2e21d832daab3db6c963c3059459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada6456f22102a71b494b25f93255bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f02852e8aa263730b6f73e4c9d36fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef8ccd3c718b867174a3da18465568462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb625850fffbfe5f0114bc9a53a0988463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26471910b7b2f98882b4031f9971fb08464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1db33431dd16567be8e7b6a3dc6b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a26fd00593187a4730e0971f5c55a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a769ec56a655faa0ab547efe481f4f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79eebcf3c5d6e577832634023b70a6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4cbabb8359c344fcf641705f099c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92c9dc5295fffa419619ea83a7d1aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be40453e45f702ef0171e245084f60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff5e79d7645f7dc1cfd9e7132a3420472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b30cd1992eb263efdea2340c36fc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01af38010ad1764c03b3a39e5e622474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8da098f06dbc51afa4742370ee0699475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a19ef135109b75226a076922d2635476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdbb9f6df17484aefce1239493c473477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47eb0a0f32bb9567fcac4555ad6821478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67bbaab874e43c64bc08e4bc136721479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>