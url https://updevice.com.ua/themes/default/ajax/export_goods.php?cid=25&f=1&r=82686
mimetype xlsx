--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c834612d4e0f947ab13efd4e6e7d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dbcf4dfc354151a2fc0207673d9e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07702f20a9aea72e3ff6dcd9bfc6e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c479059a151f3613e0374a6e46c9bd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d17fae594b893bab31ce60a53ca6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d62999cd62f9072686d8ee7255c3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a76b2a4ca357ee58f22b001d9eec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6acaf4647b54dcb178e8ce442c1298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8d27c26f644e93fd9e7e43bdc37509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dc8ebfc21aa953ba01da0b935d44f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a5b926f9391ffa5824c2817d739d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c02d69886a3995951add49cc78891b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d73782ab0db05f75d2623bab574013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49869044444b6f72178d3d2fa7212e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1ddc02bfd767f0df09ca78368023615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919f8924264459bcf92c8c0e82b34fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380afce0f374226d31f501147e818b0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6748548a169273c68cbe3f7e58a4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133506ff82b48b222d7ed07a384e8c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895f8ba428c8bd7589177857c91075e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0b4e419c9216e620239c9f7a33c1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af406eb2ec2c9b8684a9c9281e079ca622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d8c769053f4c71100fa17dec2303923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3209830d2416bc5aae84cbfb5554df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a871d0d9c8c3005e30c9993d159b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732465fef9670efcf80074b8d44a27e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef5d641e06c6e8fecac1e155b1e40227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2986efd96e3a6792361582f3f31a6c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd0ac57c608229396bbe877bab302329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc35fe8ab4835338e4ac989caf47dee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569f369ac15ce06c3fe915bc24134b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d629fb15c041bca628e20e8dda7eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f4c93d95321a67f6bc79a1fe3196d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abb9052bd61f28297dfabfe880416c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2754d85ef6778f2f61d1e90dc8f12a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9a8a1faf0b2a37f8955834a0b2f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d6858546e53079f1d00f3703186df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0609b990bfa6b9e6358076ccc962238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496a104bdfedc61c43e317aa7c225d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d8f364544b6ea94081e377f10808840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f51e32f7ce29e7ae01162ec29fd07441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2b059dd42d77063db035b8209c4c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e52ffb8a11d5dd13b992d3c07edb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc28e83e12783ea0aeb2771691cd70644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561727dd6e1af0ed9b8d2e45444511e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5f73637de42e02d9dfe0fcdc7b25746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a26403f96bf0b1c12dec9b2dbdf4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e9536baee55f64786a6592dd877db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280aad0a3756a9413e9625ed6fbffab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b96be839993b003b1a81a5dd4381c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a2a681f2fc3378b015668e34b4dda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150cbd27245a95dc83275f8f4611e4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d583db96c25fb1ab77cd7c857e75e6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aeaa975896b22b668a443ae63474054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85896bb92ca5a5b0ce7bb5e0e2256d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44876ecd9dc3b1705d87d63b679ffbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08717f29896ac4130fbf01bef390c2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806fa89ead6bd128ec9a34424ce08fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec39dc6aca284cb67ee7eaf889910ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06babc7f7be3d2b499b3e6ce990f7ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a03600201ca5ecea33887f9cf6f1bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920e9ae8da4aeee7740cfae01d4b0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0509a9f4eb7aa0c9d936b3e764d3ba763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582ecf22573665a5195333e968a4b0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d8d2b427ffecc2ed223fa649f12b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6c811be47f6f98640dc22042ae18766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a10bc42fcd92a93d730b741d89a76b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0af3d2f1c7a14b089fa90eea12bae468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca82a2fcd270d51c90c26147fbe79c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34a64b3440ce6591116a9face2f48770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b656dafc624dd5abecafb56acdb14071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e5ccfd37b643454c0f193c2bc4a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab6436979511a30b2a527c8586119473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f9c4c1f1161772ad9ba294388551374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2af37100addf8f2e6f95f3f02e40fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16d66d9ee2e0998b8bff54fb210a7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4404ba132469a9acf64a558e518795d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd848e731f7cb17979097486bf216d8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d857ddf940126daf394ae28042ab4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eed41158b4c82822d04c405e0abff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec7b6a610e9aa15b53b5af949827481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba4d33f3d7c207347f9a66bff1177c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcd14ba4b93bb0995d8ed96766945583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd9d73753f7bf310756f76e870ac8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d34f08bfac5aa40a37aa88b0f0bb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b51d936116d39cf4c1e69435a19a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9a9e13394d5a7e0c6e221bfce344187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48995713d849d2f9217e2ec8abaeee5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109521fc4190c8004fd04e000acb438a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe441aae31072ff995bedd5bf6e4d8e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd8771d6e13c5e6b1f46efaf670ad791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b32e59f6c3876685656abf34e339392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfdb23167309d3ba06633dde7540b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9761e10f72ff6093d10864238bfda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e403a61a19bb3fb0f5cd273181f15f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d693aa4bcf1fa7765717157acecbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7afb9b0967cce360eb594b4244137197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e646e656079b67b58ab50f7f42483498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86f82af36a718e075fa8e8e68f4df799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f915caa8ff9bcc7e2b1aeb911165100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a55eba50a407ac8664325068f9e0eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035bed2549d08f45f0614bcbde28b06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50695d4766b2504e06f932eb91255481103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f68112d15aaf7a1e63c81fb32c066f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed6ffd858a0e148ed71d02ebd707f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9713f1b72f8dfc7b469a42a051d1a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1e1a046fc7149463b0a0fc28078b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba77eea310835c827fdb5f1b75c9627108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc40cdd5a717232f1c241b1f4b1d4b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2b7b23fbdb7ab0c4cc2987acd0706110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c04788a100edea22013be3dc77dd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b52bd80d1ec2a50911713934a2e5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27059eea710200b743ead0300ff858d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90b728effd36ad13efea109a0f7aa5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727bd3bd321a38b68f500b3a85838a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49c2a4f9f4480f490304bbe4298a13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c50f01382a60f2fe5e520aca799bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123fa8d03130592c900e421811d67fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a02c7219b1d6de1c4560376c2de1bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb767978789644a3bb6bf6fdfe91bd50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10791b81868a72946885bc1a3c1e2f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae5069306846e15ad9dedeb67e40b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e710cb9b3956ac3aed443e202005b2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907cb0482e559b228a7afc6d702883124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450fff829ef4990ad908c969da405bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38de19081deaacff1d8318fa42426c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782beeca0afb2c8f3cce785321997cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a72c4c9969bf790b0245ff42dd9d8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2b3a712c61701327a260c66352770129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cef15167ca85a2568b74bb4951d13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2009ce63622b53d186a822f7feecee0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629260a228f7e98a0fa6e15bf9893f88132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a658b5c5314162bdf60549a157df5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f54b5d9cf91370c395e7664173c98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade81e79ff31a30e3a81baad699eb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a78454c4da537f0af3cb9a9c7dedf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86782fff86862a7da00a302b22498f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53448e3f22ddcb2999b8d800fe50dd80138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3e2572ee9027f3d15ba1d2e4dfa45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c73adf5a66441c79d9eeb2e52575ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4d6e194bb9dc204bc7b08153b0bf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5b0a4116bf340cb10d39fd31a4d12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb12f8db4ddacc83a38e1adbaa432f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded81b0f7bff0ce2e4f2b879caa428fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beea3f747eb43f3cfd9000346e391c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b755353c52c51c3009c169e698e7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50048d32622599eeb7e004f14b39fa95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceccabf4c7b46c3fc4fde09224c54f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6253ca952ce9c6b92aa9620846981f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf384708df3df7a2dac9a2080b90f8d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4ce58b3d90066e36a87fdaa21fa66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c098827323d75a0e36868f15459ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491280c8ff8884fb3fdf9146bddedde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24a364f3182080335e79ca13afefc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cdb1ae1d8da8d078571dc588ae9f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db9c0fcc87fb7db65d6aaee776680b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b599c02cc2e465766d78fc47b36e8e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffebe4add8c78f6c9459e6e9656a892158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3eafbcd12e5d51984eaa687dc64eff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266f42efffefc66bf1a8f2c65c53720160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a977b51b5c9347563dbb8e2e0dfb7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946ae73311516b4c119ede2ed617117162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d7ea7f69c5aebeb409aebbb6e7c14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451705847161f1ec2b7f5847341af39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb4594dc6aed90c4c7dab0c9985a39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c23b52062396421b2fc65e85586256166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e475f6765da95edcd275642d99b05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e685c07bfa9b5d49b7f70950901d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507377cb6cd3be6a63e26d2a48df367169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932387909fb183c087f7b6ce3bf7dfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261109de1a6aed6ece473ecdd7ae587171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79707c65892504ee84dd93e6384156be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9feeda9f50b40c2a5d7cefdc0f790173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2ec05d6b3a78dba9dafe63ff28c2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe7b1c678c1add71515d0d6fb77fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc71bf7318da42d92adbc46470a0e4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3caef9a923c6d4b869c1841f409d67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5cfb957604926d48a151aac943103178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f6a0325add57b8e7779f6e7f8440d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6193f690df8856eaa83ff7583ba269180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946191080cb2c16ad73c9fc8b557f2dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7a3c172a640a1765b8110af60d01d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b6de5f648a45218a192d786b9e67a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add591565d5983bd662e294901d3e41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323326f21d12887eaab169266a0c9d5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcade31839bd2873f6c15e0dfd8caea1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f33d06fa7fd5cc78c9d9ebfcad72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aef0e0a254795c3cf84155680a5563188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693808a74c1b62d76e55b9a3193266b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0226e1e583f082c4a7a403ffba7dedf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336e301dbe8d777df7af0c404d0ed71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d1a6be99c6ff9cfc13aee995d24f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b22dd88dbeb9a01338832a6038974193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be63af379ab2860e900575c310f4421194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d90ff02dab5b6d44f26c528b8e1b4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490826064cdf61e772d09faf5720d2d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec131d7e2d49b775edbec84b0d03c23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3abf4e80b2d9b7fe33bb8d0cd1a2e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318f69034b1ae1e9bc645d6ab160287199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddc6db31f8c83b910bd4172d8e3c34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f393670b7d5fc6b8516e6b37a8d193201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d6edcd3a2c6102c514793c54707cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4706ee7ad21d497ba1e773d35ec9e8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e45baa5db48aaf05d0de9c71bd68b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608d60e99aee954fa74d5cec299ce64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db66594aa68365dc146cdb283e20cbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124529778cac8f9b3395a977d0745294207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee87eb5f2a94bfc93c6333d98b4be8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c6290f3d6c0036c40be561b447e45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925bb80da33e957718284f024da5b04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9fd413f4f4abd27f621ba3ddd2e22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174172e6195b731213f51720a7ca2b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d1007fe05a4ea83524f9920aa489213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19d6973ed71b4740ee28ad4c6a0d8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d119a3197e9edbd1910ba70dcdbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80719a18505b257e42ddba3fbadb0d02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8df9300e51984fc475d3016c6a9bbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8bb2ef8aeb5975e7c752668d63351218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6696d4d97c1bdf1a170cbfd4998c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f01b52119ec4def3a94e517da4cfc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191a38c85c1b889d4e98d23b17a0491221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09ededcdea33f8b7c90e37454030c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af8a79faf7546a3a476e4e98df9cce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e2e311dfa6d6c0d952688b9ae2c40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9711faabbfd45e67be806a9ff6fa0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973ac8466fbfceecb3c46b7f5bfb27c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e8baea812a904b81d406b77a9a561227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccfbeba13198b80e01735113d84ed9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb3eecc82bd4ec6c66d4f5a82ca1c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f05a6482cc930521b81fc1bfc6a3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d84861a960c33e6da0a3cd2ea50346231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dcd806871e6e40a253544eee8daeb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c796e04f698740de8397f4f1c874f71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e115da55fc694bb9cba0f71a2876112234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f75cb863a4ecc85d07855ca5232425235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d027032e7709827d0cb9cf26c320e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee2b0247fcd1d0826f8e37f7366e4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa71d174d4cc55b78b3a754c4f6c8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0aeee202cac30c36d1416348abaac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456af53021c89c507748edb082ea143c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c376a97d7aa48eaabc6bf070e4908d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3812b33b4353eb63eca1116cab2f55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7627dd536ecb1485bfe6fe16f976f3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161953652119c905a8b5161af0d3ce65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a693343f3e54ca821e0592fe9324a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841329dd5732e6ceaf9dd0c1051b3007246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077df64c202efaad76fc24e53d209a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc15a725f44c8bd09094ae55a4d29e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570adc3b3d1197d1f41e02e4d9fa5a95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e6007a79c15d4e8b6366b84129c15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4e8378c0ce91c452e11c4da73cd08251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764cc328e71af52f282a3a1281e49b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07eb20af280c0ae054f39c7d89abde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83a25c375c0e12d79848e035a5a8b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1724e6ff9a729baf9860a728f51a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab170bc909a8472d1072b22a818944e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b16c3335df78ebc79c2880763b6d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2c5a6a17533cd6a3feb93ad6fdd92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050f7042c898af467fb63ea5f175dd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc6e3446333351f648eed6bf74e767260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c6b4a42ceaa68a5d80651a79ea5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706409616516d703d2420b303e0708e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547ca0e2e889646b99c41b1bc9014ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3ebf43ae197b160d559e89a689cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac267da8c2d3bf5f903ce46444e43d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b073148e66b2011e87cbc26b93559266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a441b318f7bd5086fde9a4c2e81125267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77abb01d174f091277400746ec475db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b248443b9bcc7a7b2d303ff75961e85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc52c892fdc0178f93efa59d67729270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63da5137237fff6568640b3abc31203271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0bc49b62704630a1a1411744d4e37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf28d8be0cda67c9be79029fa983f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3a132848f9985492b314dc4c382d5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16696c2937f449504c6f0379ac0e27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111f44b3d64d995f55491c8449a7781276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d95456b1aa592c9f3d548d4cc5dfd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df162d5c5e2251de909bbcbb672642e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda14e9ea4cd1874a7af740d437921ec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79c69883765b0fd85268e5d364bc45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3ce5cb86c575d1b5d5329599c386a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe926a7b2fbb86b01e32292bef7b5610282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd50fb79342048ea465bf900f2aa8aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fd46e8568a7410913bda26e853bc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979fd02dd424c64ba17a04b49852772285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8c751f74a1ea2eb1ac7c49f2edd4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae1499afc80fc5b1c5089bde80da3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e95d79cc4d94c0b128b07307da9f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69cec0d81b56afe8453f473bc31507289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bdaed19b4c54d4ed66f4773f3518e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf6913b4770626ff556ceda05e3043291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70880b29336f2cdf31e9c41c6975b3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf232501865f5c03be4db81c424a9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364bc5053b0df47b2bb9c5987a6d202294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f99c64fb05cd0e3d878aa9d2744ccb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a46be980ce3ec60c1750fcb29e6770296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8e51a6c4a48f31e42a16d757297ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b805a9f4e4df88ad71b4d66a455ccb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e2a94ced177856ffbfa33f35eec07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9161a5acd774a73285c274e7080fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1069882cd813ba7fa2dc588e3222fdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82540d51b4cb05e0fdc8da086d915219302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d60a580c67c6aef6864df3cb6e7010303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243c5d8220241f6ab29f2d3c29bc218304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330b4c2105504da0c84820e85bd7c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee645fdd05a4f5b6e4b0fbaacf7730306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f85cb0d439121ffd973b52bcc2ad0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7421475da1f90c7fcde5d28f74a7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b78f372c2573cf008463704f48973c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80e814f866fcf23767347c1705621a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285a170ff2c16da16ba495b858ef5e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c37aca72b3df3079f5b2c974fa5735312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca2ab13734da8e8f8f878a2cbf9b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81cda3e821fa5ea1317bd02a76dad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098fbde2a90c9197f6a78ac61b40040315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd205da1e7fc5cf2c8e92bf0d3263be6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7063ac8e0e55cda8a333f59ec437b7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c5cf8d138e987ec6df12818459316318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf3118a716ff4cef00583806142118319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded02481687bf006b5ba73d79f1df6d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764bced9edd0dc0636497354cde5c6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48325766697795b54bacab91dc03fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca0d7fdef52202f40a20e7a9f832b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202daedd23aed72c1b9941fb155f57b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7d0dedfcf941f19858565360c75e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b4cc50d9b1ff4f8814343effde7ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38dbeb4a5ecf47081ad0ca7d9557dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de69073bb805f890c32e4fa7765959328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b956a4f87553cb4021787ff0dcc8600329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beaadde43f940c0b186fd3fbf9be04b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5def05fcc7fc0a69d5f478ffb64150331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b533c1599f327bd85aaa5fc8fc4e0d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091e5235d2898fb1e0d5a936eaf668c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14c769eb8daf7f8b10b97cce21d791334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16675b832bb0422b3c2c2e180aa69664335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d374e48ea81c54adcf0948e95f0b3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ff255c904945e4ef6a5394421748337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9e574d6e5947ec6f124e6db63ce6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add2680c1cd46bae0e7cd30b83fc69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a23db2aa09c52807060e002bcbd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222ab7f631b23d9a766f966e4fea554341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbae05150efeffa49a5bb96df39e18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e8333a261af5fd896ab2bd10d315a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d3f296c941a7fa370bf150bab4b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517da06e003b8733630eabf7337b7bd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa513fdd56b8b79905ea64f5a4837a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c150fd93b12b90e7bf4698c8c1b8362347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8a1ad740bca05294d98e23271fc99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b187b293f6cab9d6d26822320fcc13b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bea21149a434014be830f990867cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0147e214d79a6bc437f04df090ca7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676d8439a129aae172ef1a50b21abd8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc62e3d2cd84465f0876352b80e1e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cbe497bb9a9d85da1cc9c746ed4e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ab5b14b15565c706c0467ca9093e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d67f57083a14079826a6f778d11d5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23013a32d9fdaddef4cb480bbfd869357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c6952d006278ceb73c42b6da3cef4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb9eee2a8bad5bccf8ca4f77acdc01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eda35551a4d089c034e7371265abba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95433aff2ac220935356930d0c27746361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbed8ba636ee55ebae747be2f6ff2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b8e30b51f2a24da6487ce73c14f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564050b563c2e9b351b9e2c46896dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632984ce07eef0285cf8585fb862fb9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c438c8fb7ec516ae5b03e2da492e59e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae26a33fe36cca6d3edc503290472a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f46bc98a5cc595cb52049decbef05d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a75e48bca4e1b75cad7b8e6554a8b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286e2a71a2558d0f482a2f22d1c4f4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ce93eec25e9ef8ea73e4c302324f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b231e4fea6c5a2448a726c7a4eb17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31b1eb63eb703ac3494a5ebf5cf9dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9225b46a6a9be73d48790eed6b9d9df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda788a7019b683c248bc04de526de8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c6578d14675f52ab4cbc5009612c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3edae8d30cab7cc5c82c081366780b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6accc815625ea960cfca90e3f17cc50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0196f3756fc2a3fc5b5507c992d0f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711a6da159c2ba0f30997b6d30f832d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398b16fd929341c4642412d7f520eec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020a34a6bc0cc7206e6c43dd9a17687382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b284cf895afdffb651f177cead5b0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8297ad9b5147299f884ffe551ed85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d4d32bebd78777f5288a7bcd57caf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40525594ef60cc6c1df82dfe979c89e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce3a8b3906fffc7c7479bdbb32166d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d90145565304bd9ac8961c9fea3dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f58f89f724c46536c75e1bcc3b53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87d661c51776a4cd00e66a5cac79ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca004146cf1d3611af5b382d5da2304391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe90213c3de886faa8ad777f2cdc8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e770980d05abc85b8c513ab93bc408393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaa1542555a72a5e0f27686d59bd6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf40ba717fa5d0364f98d2610ef799a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d8d5acf7433577db1d4fcc2d973e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c65d941d3334703ecfa148f638a3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4f7d133dfdd41072c470c157f1b13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b7204f9a4c29440a1a6164dffd753399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19834d806cc79a9e76bbbc06146ce6e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a61eb31e5e61039e798fd3c174516d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062307bad938b92f7f042715a47503c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e7477ee628bda50c2c2be2ac263c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184aa760649fde8b484f973d7bc9c48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bfc3335ead0e655c1b5dc833848be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f978a5d8e94da86df75540924cbce8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859199bba1ef7cb9ce07b5658be46dd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3e415a4b8457ecdd229fb1d470aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816ccce7245995b52ed24f418fcc541409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6db7813a94e7523b84c9b6227be89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0488f9ad96c7d6c146b758ec8143ccb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39124ad08b23cadd7e29dab0389811412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dae433a18489686c7e0df0620eb9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21918fb57c756a7f9c3bd1fd3f17ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8917672686ef46004b355cbe6803415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdcc44d41b1d4277a6fedc7017fff5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c867230bb5830b24786d7be6d501b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1289875af9ba639bda51b1a24eaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600ec3652de8d85383346364f8bb5b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414be0a0a4f24c7520df83b621b7bf4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f241b0f6860cd52d64ae3046143275a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385504bd2b89277ee109db4c061a75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a0b82756e1acd38cd0261cc89f95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b534d5f543fbda494f745603c4308ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43f2c648fe320e45d64ff9c478bd4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad2d3a3a829f330622e9e48d3fd20d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e57af1c5337fc611ebc6f1060e00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf9a2df7d752ced9fa8a0b61070df8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56139ebe3ed42ccae4b4a38d995898b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b5a9091e9601166427c3fc8e7980f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70205c6893ed98383fdd66b9a7676f80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5887c0ede4bd007017cfb7eff9823c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568794ee2b828a91b53a54f544c2ae16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde53ee7cfcf120fb32ff6958f59c990434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766b6e6ed5b0ffcb0ff43fac5a8c5bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812fb4feeca31dc3b9da09c48b76abc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430134c88b793c649f024e0f40400b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c1f7ec456dcc7c26dc57b2391e2f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536745cb6413f37111dbb04698db5df9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3a9b09cb98f0d6236c3562f11aaf9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72319e9d2692838cf3f3fcc7bf24443441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d9c9f3a901c0b5c979873677fef3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89030e4b73b337f4304569e3becb57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8411e3ae4c35a636db8a1bd2a5dfc4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7fff9e5bb0f6f2c25684f33867304445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c219c2b2a2453cc93e307b858f1356446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0575f2bbb7cc915e5aaf2e33aa54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8f9d365188539c90791d3e2f5a457448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453c332f707fe5a73867b3fd8240113449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeb6c82dfb64068355e0d76411f3a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7389e2887af06d6fd1c752d7fa519451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6158820fc6627df309f06602955bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de50154a4dcd88aca67f73342b6280453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73243f1b39016574a8aa9283ef37ebb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e4554b8332ad7f30a3565e3175adf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5054771ea2bb5465f18084dd1881e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc44f8415c27b2df26685ddad0327b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc5676914cfdaf4cfdab3f7dd58f1e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812e99a1fbbd6b4c365e7fad2cd12d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e4578d3a44a6e3a5bec80ef123449460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c19bfcf98711b5209c52a555bfcda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a5502fdf26cc2d4e39eb1630080e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb4eb8bcbda3ef282b95bb2190d08b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65550248d20dd02f47bcad1b0179d8f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b56cc4a8374ddc08ba223cb7fa53f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6199e8eb82a2b098fbe195eee6bb4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693603168eabac790790d9dfb15f9e96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915fe5c0dfc0980eaedc0d68acb6a8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff67a16985d3eedfbf80384530e43dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea40e5c06098caeef1e19d4a8a453470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2411d96207ab2ae5dab392d10ea68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1864f20314c5766483924b0be91fb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fe75d2c5b12d8c357b6c7442494d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0602bb1a93829c42c1b706c0a92b559474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236d61e380a0abd00041d46a57194f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18c3d96c25f3308bdb42e4b6581c8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe407458209f67f5bc617ba78df2245477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783faf13571345454d110c90ea43f815478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c154ace463c379a2cdd78aab91f5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc802b0c2057d9ce73fe083228186d68480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c5c705d2706f8c639134e49ec5272481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a182074c2161b49b796809be665d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eacf982c73eadb13a893b4183f27b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d0e62379a49cf6fd26f64b1e607a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cd8a2c513ec53dd6dcb2301ee07f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328b697e548d47b7d0c3806a339513e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b29c31f196fa77203f0571bbaccd10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0cbba15c06abe53c3ba6be0405f96488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc7618df87225b0ac62878749a12dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc972173a7a8e7d4d38c7f5dfe72c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9599d161fcbb4b486cbeda382a91a3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba729f1c9c6dbadd44f8054328cdf5af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667405bf2c64b02e897ec63c787c5e4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a839384419a40ca92f62e30dd8429494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63537166896d8f9a99ae4541c514f66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe4e8cf253ca5a971d9e53c2f70f42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050b30aa0366860e5cd59e56aefa069497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcd6e80c0261342a98e168844368941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa174657e28ddda85203cee055ca0ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f42b45e52d9321f72854497676a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553f417045502beb4f978bcbf3ecb1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4079ea74999594662685348a055cba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eff5b7c021135694c8a4df142d09566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5893810b0ebd55ef7a5735e3a78ed107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631a85a512b46ec9646468df7ae729b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864bb0e017ef1b7bef577ccc82d0ce79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7449da77a7f433c3eca7cda9d579e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f12948af0a7fd0812a94c0b733db011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66ef20c9d804a3f4b5a02db73fe86112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c644dec5d0d70f67196d5ffda1fd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065bb3b147db34e1d72ba09b84914eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbded6c54c6a0594cda6c3c21e75b8ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1fbc655445026548f7923cd6a52716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7778aeb63b50dae5d03d32a9c9b459817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ad4a1e9e930848da520519d9311d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26fe3bccdc44f0d03ff89c96ebaf7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b941d57b01c4efe4c4845e8a9cbf0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f61dda4ca516b32549c7835f3de1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db059bdcedf58f04ae351f5076c7a7f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0cd38bf4049f511589abb644d4f7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14542a981b6a924712a6629a36f128124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17073d821527744dac2a8ef139b08b0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729e2814ea3da718b677d0671b537c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ebae20bf97d2028acab7651b8e07927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be3ff5d2c439bdfc6a0073e3039e2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b0adf65c15ecdeeca8013d340f17c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543596aa3fa49c5ac771a1455c8cf6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144520d98712373f136e4b3afbbe5c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc64d5827a5910110df2d4aad98874b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2bcec5e9176407cf56730985de3af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0283a0fc972143083c17bf58c17b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cadc7510e2601bede5441ec30a142335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27346d6980716e440731468b514e4ba736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621832bf0db4969c24718688bc8da77937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aeacaca2c61bb236810f5afe3f12f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb17e612aa9bf42b44532e86251ff4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794ffefccac8a01ef1b09a335c779a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ab2c69af6b616fffda73b36a6640c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7ea57cc2ddf5b022bd65f556fc25442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dafde11ac2f911efe08cc80340358d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351281949f7b1d475e916d6b7b90d0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7c689a5052d0485a76a46bb6d709645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70376b347c92159c8c20cb326ac48f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5868ef5444453b254149a321418a03747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c801fc64d72040db86a4522bea8ad4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c7e02a8ad8049b64171b349e42d4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06404598a73b8ecf5dffa9c2928a6e3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057cce5b96a8c540c4d6d5060fe44b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65147d7cba286b2ccf9bf3ef66964bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731261f29c76ea41a482b62b007904e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4ab822dd3aa9fdc4b76c85107bcad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780abbfac03a4c51fda0a3fd420581755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d7b49fc48bd1623af2aa6fad65d6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5a856d65995ba249702290c2710d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd21827429a1f45fff035ad6663bc3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063234676ae8e980c99ee123833a8a5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02021b7c5a9a1d972d80a5bea311d6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9fbe7eec2ee22f6746e95c7dc051261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91c2d1b3fc77878235f0c7c7b38ed762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c8e57da56727fad38058dd3a57eaa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e17e5f7317e7bb551ddd3e47e03b9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c256d6dca7ebfc1631610d9a5575865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925decec9bf0ce6aef5f71304594b2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f88a1674ca8badca74962ac79e15367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a1d469f1a18e0be3bb1526bd96d7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873539f39969b1d20bb5128e419201069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006607531c7387d6947efa5bb79a87ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e50004efa4095ec09ce605f06c932a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eea0827ac8b32e92118aae42dbbee072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc08e651345406056082968c6cfe85d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911c6b05f009d93254665e21c4a38cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b226a9b01a9a6f404998443825303b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3c448344e4e6b846ae8ef9b7af6c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c39b740c97cc2c3684022513fbcdbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ace7b507f4270f5a025b589dd0ccb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06ab6dd9f7fb29139573f18c036f9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07decb4ceec1e1b97703923a3ee9acb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6013b6316377e906bb0efb18e57d21181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef1b494c2d302c279f8ca01c7dc8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c1f6cdab5e13544740a92f5360a6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad08eaf29438411999ff77bb019268284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87a1e43e171869b010822b5b75565085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7523768bddf3ecbbf95022174f54aae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef5eec779742144a96e97c8a597c3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd907860402aa39100d0e8ce0f370088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a3b7664956245744f8507b7a3057789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ac47125239139f8cf2d020865759990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259a2b1bda137768d668cca97b349a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c04475aea3c89c068580f6f79613792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c98739d1bd9d7d75918005e3f638a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce9b7df3216fdcc4ee986a6d804fe494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2d3599e5d6400bd36ca7e7f929a7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81224434289b5877004e236e91dfe296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5c0ca531a70340ec063e9b68a1e2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb9068c7d9ee7f9919a32fa3c84e7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917268855e36bcf337b227807dfb41b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7167c13c1fb4c0cdf0692e59cb181e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42651b82814a96c95d3b636a575653101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878467354abe6ce8e69e63187a3a4ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58514997529de407536b3b0c6d566336103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322357074a52b4bd1de79f1472b9961104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d9fe5c6f16e71eb6b524741fcd29c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a4e8084295c5abde2e6d5dff0aea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53c58a44a1218e1e987e7392b59407107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc425aa0f2a8e77a89c48f52f608d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23737438ceaa3604fa758707850597a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1806ce8872142a7e50948b0ebc84ee2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61533770ab8260234c4551e25e32565111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54a0b680092ee33ab91beff44b7674112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4879de28dd8d7c109cf20193bb1e7e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ab4f25a43152055b28cd5554962c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45091107f332f2050ad718579e47786d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4c6d74ac20482fd88dc4ffff0b58c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aa67fbb0db3d88a12acb6a7880193117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4171edb0202048623e5ab47efaaf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f967a5aece96767de779460e96509119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f53b1a66818b85cad4272dc78d97c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a84f29b6e73e6df559c1bb45d1a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66e8b1d6c7effebf3e2220941ff5cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebabacbe4425443109a68ce11820c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dd32bb5efe282158a6fcfc1412f74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517a9157ef3bee288b8f34c2a271c52125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a0746c01ee1f2f60eed01f2247d74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a3e336670b53090f6a4b68f74540127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274d825ae8b1b6ad1e4a7db6f009730128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053c8147f1907f1c313bf9e25709618129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdfaff870e18f2997ae623869105a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21aaad0521019b780ed0fe4e176bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c6de697b8b59b402c64b3eedee7b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f01989d7acf796f598ddb038e25a14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0438a33c92f4c01599e5cd7faa04b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfc68253db104d3582223e56247113135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8c6df51ff73557fced32b91b5b9dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca72562eb2fdba85aa7fdba30e389f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87040b27013770b933c53010a83e9e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38eed1d56b753de7832215db0c363f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae258f173896d4552ac2826e53509dda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66e167f0b179ad8ee521a9071a368f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca614456889734f0412c99c14c8ef9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6591c49353edbef80d6179acfc3ce0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e63b7eed4a82cb1f23f2d1ec691d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d33685eedb7d39cc4031ce45138a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0e21456a773c32fdb83a672639efb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e65fc34a375fd9fdcab7688313358147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578609937d3c338cf1238d2797396c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29987502f03f69ec3883f940a4221e5f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0a7287452e9279ff8fcd2f9763286150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760264aed0fa7c25601c7813ab4b757151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5378d67799f69b240e1a895e8b015152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4830ee8cd4f662f75cd68e0feb607c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d68aa377abaae1e4e5472a2ccaf91f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e546ee2accf150f9522a14dd86cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb51d6f2b6ef1e356d09d337b1b37d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38abcd9e911062ea00f3e31859d898e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921022324c4d1f8d275c8cb9558643d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d370d3debbbea679d22db38e0bd1133159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5c1aaf8ea06da170a3698180e44ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758cf553e5a26d524776c9a825a415e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874b55b701f7c686f79a38d1e6ae04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391d67dc3b003e634c1c230465da1d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968a72f06431f14eb6301e958ef9e70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e0bb813ddf4a5911fdc853112e738165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960bf08f55a4c6db82121870446f80d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251501dce273841c495f817ba7dd96ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e4783087df10b0c995b4538f78135168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318d5ae7be559f11934a623979a5ea7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405ec4fb549d90da3f278a6ed63af74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf021e82fc5e3722f748080c0696fa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4bc83d12a7cb72f084cd6569b604e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abb21f8173cf7d459b662ce00fa7cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575b59faa506a186d7a5300e8bce323174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1485ebeb304309da60b576589c9af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a3fe0368a63731655baf264932681176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2145b7d6e4e2df39366fd9dbe28bfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83468607e1eda4018a9d10b1c1e3ced8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af692b7dbe0288b816bdd475a1906ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee631f8ac70d49360f724cb4db3231180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76510933869baf1e633f03623ccfd4a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356501dcdbf93241da9571a72da85788182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa27adcdb63fa5dbc67eb563553a204183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cef3b471512e40876948784aaa1fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4069ba46c92316f2588e445cdf0e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5337d81da8aa8b9059146b5c633aa6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac0c8b61762d13aa47cf499b079f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f910044b7c88a98af9114a5a5d90d27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475d8c81b97bfc885aa82cd920fa752189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf69b3ea0536000f2be13d353a555190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291e05d295d6321b31cfe42516f39e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869a392b04ab1870d77aedca871a0bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b8fff3d5e4cdeb7f107132cc8fb50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10eb1fa7492a95a785bcf789392e6fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307287ef7ea614a5992e56965d622f6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8527a31d3254e0f538d5b7a8c36010196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b5779ff5848d14f59033208dcc7ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ff83f6a1ea5b4b0ee6ea39f30c53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4049fafb2f469c33905769b607937199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b0338ccf230e5f3a0637843600c09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022f367b1e24ca6e22d9c0b88b164ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3591b43eaf1b69276b80560049af6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242611ed4775ce7856f49a56d9acd6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef8c799bfc228eb8c9864391bb838b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b38e54c0e15617806de7490ad2152b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1ace0acd8fce13468052c10215735206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d062ac349a1197650904a4bc02db7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3bc25c9fd69ba5959da9b219c4296208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc26aebd91b60f86b799cccff3ab246209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ded990be3bb0dd0c49e190dfe7a31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98c8c545a3239cbe4a673b4751ad6e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b401c7756ff046f2a330b2f107cc6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00381fc4a449f552fe69a4db9b937b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8e75bc865ba0e2531868e3ce9619f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc67d289ed9dd6ab1e57e727ce87d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dc85731c2cc107983e0d0c5d5f857216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db269d18d7f308234b5f92bb1bb25bed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5dd3dc197483686ba4dd88b46cc2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ca467dbc282a4c86e49d15c381c0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59500b3bb25cc56f23c9a2862b4895220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae3a69e4a4dd06f0884118d9d0bc8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ef471a52c4efa7c94eb7cfb49757e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e6573305486bd29dfd380bd338b02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca6d73acee5a281da7b3d0035bc231224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6696c066ce22cd6489fad90f9038a17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7d88a8e2b3106d9949cc400bff84d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbc7dc3f68aee648065c03965aaa7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ab9eb1fcd1c506f6f45aa5b38baf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ecb05e5750e037db16a1a0df842d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581e75338b4a190088446de57b9fa6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b140ada2a84486af042555974960699231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c2615e2a36ebc7b5d0b8c8c2cc767232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0ac8c4cbba5e381baaa64c4d1ac1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020064e2005703502227653bff55d6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e932b0295f805ec028f5f63ff10f69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d33f3e032015c33d5709b1e56c85f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e27718b0b68b6f6244613fb7ffccf1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb82be0bf7a1370277ea5fc05d16b7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492f0afdc110d218915751eeddace6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf730740c10b6886443c45f3f998aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf3058b9cc59801337e99c88a305f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd345ddad0802effbfaed6034c3775242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1702b6a0ec20300cd62e3cd059bda9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30003949a1a8aea784229d28f3704a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1646e43db6fb1001c56ac164fff50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f41cccc409b8992d2c15f7d6df30b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7555c726ef394705239075f9bb9effa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da2d9e1862ddf0c0f5589338d270c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f798b4d335cb0e416190bbbb4d9325249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a452251b9575be6347dce0bfe21d36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56adaae38b764c14ad1ba8e36c56a9e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2386795fc56db95a1ef4ed8f4df066d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d9dd9d4dd5e295585f65f0b0f7618253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b02f064d2c5af6e687b20b6278c4e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f81701e5a6b4eb122e0adad905af8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d92459a1d302c758148a883932567256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228ec735e85af2a0198c5f61e884c9e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1914c0605325d809f00135a2e638d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3f308b316c295ef4b3e49f3363b14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfca73a1823d5084e594804d02c9e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dda77afd6b2857f538efb15d57d3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e730b9d65f8fb176c8fe6fda1111d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdddf9013b03ace7fcdc393e484e1fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163de8dd1b734268b9b469e59e5ce9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6df4374972e497fb6489ee0e97adb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7be2c5b3fbd96d771b0f16433e155266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8be815333e18cffd622ade11ce1b38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89d617d6af763ade9a1e095cbb88d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28ce545874e447a705e2348547cf78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6a9e4ea35d936e435988d5c0afc21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42581886d62f08a89997de1e86eb0e8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a47fa3c1b991573920b37038bbe74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c07ff5e5c8514bba31723fa7e4bf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3788aad9154f29bb288247df382bd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982708f384d281c39bb454633c8e3e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3dd192687a7aee0b6e5f9e7ddb5c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7126ecbed504fc0e2bad9a5f1166bac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eba8cf5aab0ff571730bd7b8213f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5237312a4e7791a1e9e219cc61d33cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f703da68fba5eb670618e2235c8ef9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e851a055cf96ce6693121bd104de41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510aa14227c372c16ccd2d20b71e272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d9cedbce967fc7b1ec439e50fdb8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b83637b7bf5163fed1a3435d2dab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70049748e2428acebc8deb98469f013285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09a1d4c194e96165c70aa29fb0c6d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346ab56a27446a96b03c9649dd26d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125eff5fe555a1fa13b16eaa7c24f56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207a2b65ba734613a7ed4ae85877679289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42848fe62313c09d148542b9ee846e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc9da525079f6d0c52b1840a88d3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1424292671fe64068765682497bb24c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8152c4297e8602db0cece8c48f2c4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7ead0598ed66e5a72cf2c3b2b6dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11d4603b5e8b43791b43aae8d8a6bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61184abb1938432761f535271bd5ffac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d54ac47dee4cdcad96ca19d7755b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0a24dd57556f9f7c23af213b068f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14e781eaaf8825afd63efb6d83e335299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2014057c91e91bfb2d27cb14af21b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61184731cd2dba89f47d9c283f5d487301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62b8dd77f25231cb243b5357a2bfb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c71ed5908c324daa27e7c2a693299c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098a3bcfdcf7ae5b6ef04d0450d8a9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c30d7aded4d41a3cb24534e01d2679305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1b8f5962a3e062ce0a08926b3a9e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e5cbbeef61e9fdad0c5ee7563c522307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d63912e0758e2ecd75002788c5691308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b74558b090a62c2e8cf02bbd6c72fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083b87f24b614a2d3126d7b649eae0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68100e523f9863533910905394b46661311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396bf0bce1f797b2e4bcecac911d68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea3c171a45aa40b727bf55d6eabc75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4f66727e30836358d13bf3b6d0889314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a671277b8119878794dd78b3dfaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5ba83ae9c6e23c4e875ea046ed099316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e897babcc8dec1de5398c06eda7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23886b6cd31034bc6bfe9b1485f27bc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c4fc0076b7140fc5944b4d75e9810319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596603c8f96f841a772d49e0a5f19f4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4e8c3ab3f8cdbd99e2381e2c0aed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48896aaee513199ac2ab41e75451b079322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae085d2d4a06200d26a6608d078f0c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7535dfe34f042967d0df80539df4b8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e867ff2174b65e8d2865b8d3d63ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0e0ca6f478e39efdefca8ed409a0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2acd27da77fc605e457d2050ba49c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300c9c1105856131b8828e7ce9fb700328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77affb7e157b0366134cf81f283df9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839de9fbcfd20b988a766e7387c552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd3fabcfd6a4d1ed663de435cc766e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec76d06492245b5a064d7f0162bc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02f8e577c85c4ce3a8af9dc1a3d7e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a636c1c19c50a27c504fa92b871381334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96de05d43621e5d6a4cd6f8600a5453335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b54c5e1702d6ba49c2b5e373c9566336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286278ce0b4d47a4ff1362365cce3067337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad12a5dc28283d86c938eb8eeb61ae6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9672ea099580f808f00a6c805a982339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bbfc684b80954adfd3f87731fd5d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d558128abeb9030e6e84dac240dd9cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd343ead92d59a29f106d79174477d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659be72cec9d50162dabc96e1660e006343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5e40dbebe03190962a3c615e276a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422226aba34cdaa53edf4343ddac9e96345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05de4940f0abbe809fc35cf479ce09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58645eef3795f8a7ac2721ca608d67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2817d19a011604a60120785cc48c376348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51a31fbd20b2a74494621f56ee6110349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46df36c58d3b8a8c988fd31c1e3a31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec0330bfd4b2d92dad2fa1548b968351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a577b6f6c50bf040d8739d794a148352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37045a83e0ec632d8433890ca69d2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f324ede02e2aee528e7500096ba03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa25c3eb698df6bade73254a101d5ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccd460cc0732052a2b898143132c60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7eae4ab512406b469aeeace5c60a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5186babfb689945f07970f20244e65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32375749f581151bde85a9582477bd6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90072d4c89810987f508b2c55cf57a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f82cd389242875478a7ce324e6726361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6a9e9ddc9c25846720e199e926cde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f990f68fd1fba285231b80ae63765363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72387ffd489a56e33eb79e8bfac9d88c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df2b4ee664b8e77a4273a53817bff6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06152a79eeb2da457154a7a171f7af40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66095351fae8676be05f7cc4aa881fa4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b7e57825b83c3ae5476b66edcae8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d354fbcdbfee9682c17f2dcc710649369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a170e0d75e1a8bbd86abffa5793db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d84997564bb506af7255813c55a289371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eba18b557ce06a7e1b1418eda8ae05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb809ea012754ddff5b8fd05e77760373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f596e2c13fe6aea3c9bf4d9c9f29f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c5353b0c12e01478defc5526e78a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f20116ce96042188534f115b04d811376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bfe065e04d5f9ff745c967b9acefa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f377747aebf1712591fe9226f3afa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8b694ff77c914fe923de5a212158379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9940df1cc87380399467639720be5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446f9c1a0116e97758a0a4eccdb3c50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36035c4bb3ef925f4585504688c3735382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ccf98bc96652d7dc597fb30d0e4a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d474f043dac5bba6e6833a6dcf5c37a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a6ea3d7d8e860ac7fb92a591322a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa661d56540c59f6609e61c4e79b27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57773e8a31c51c297984d4fbf1d846387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ced3d65c95936a2f2f4060adcc396388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34866b454f019c66a82645c5ad8317a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab43ceafa03b8e2477eb8dcf9027caf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51016bda2e0fe0bc216ddb69854218d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47b142dd6304521583771edaa2a7a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5ab008daa7e7e32ff3f859f37c8fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde552044caff92b0ec8e181b00ab50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcc45705204e0ed881a8c056de8b02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08d3a31435b6f00e2651b7f7666811396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0ee09083d36021463e39c03cd31b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cf51049ad90f86b4cc5984bf72a72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5911b041b5170c52e5c1cb291bca41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37638bbf67a71697633e2a25d676a49f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee691cbbf31321fadde980f21aca951401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd8c9abd43491d1e0f928a2abf9150402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad010a3252400236096ec2b6288e54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e443a52cbe7c21f8a65f9527ef569c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660085d14304e6e82b0c00b16d141486405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8b99bde8cc109885047cfbba51ffd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fcfe152f9986d70e03d54ff7775a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb813b1e8a44ec79889037b2db491f87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339883bd862540682f595c4b109deb92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe09546bfc3cd011e4118a6f6720ca3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d286141ec8284e880aa5674797c300b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d1a5ba7a10c88264ca8d5ea87bf66412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527e3726284d8886d37645de2779ca1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3b64adc35b438860351e82c744d3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b03cf699b4600c987a4af9b6785b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e6e0bf10c67f58d67ef70d0545ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b7a039500cfbc356f6665900ba312417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3be2c1f7fb5c407bdfe5dfd18d493418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f0c6b1206429859b84ce92e95057b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbc22d8bf1f778c5cffe3974806fea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d1fdb780a180e81dace535feaa545421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b422b16144d8ce431adb2c4f6edeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f949511a7774abdcdad59183e16799b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e5179e7a7cc7362c5ee277be7b593424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fd1190221a4835ee3ea3516431267425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cef8327dc3a6c85780da0a1ecb0d9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c116b3f18dfe2a50960cd9084a13c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f7019baf0e3221631fa90c1e94b70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eed8261a66b74d00e8d9772c172b7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104fc273902cf5b64a2b1ba946788d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede73ed57db64b0dc7b73f91b60e3bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931848d6d01abbb87c1190f4cfe3afa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee478c259639a8974923c89495c71989433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b48ebd16eda54d6444e2e58e664d44434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3be388258182e19a8c86a8bf1e3e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676a41b08bb727202fd9452e07620a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fadd16b18c49ae52913961912dcfd9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a9a7a31a1514f74ffbdc638c8bdb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd838efe0560b7917fe37edfc193e97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ee00903ac9b624fee5ff3fc05fbd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b127e13cd4d20c736aceafc4ce03f00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7ba52e6add7aaa3a5e02608c16d69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9766e91a329922ed6902e7a5ad48c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028b8cb8e5f18ce71ef655e4cb429f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbff569ac51ffd2e3b014e116c20d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc8c482f17ce12736bc2c937e4a668446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d83f2ff6300ac740a878e40028665447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5945eec9c11ff871a1ac1f5491c4a46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af68baaa8abdb503a8bcb2c3109a90449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f3beee5115d91695ab30c87a88071450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e00a49b914c516526b0ee394cdc26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe901deeb0ab2238feabdeb818476a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b972c3d9bde4d0b003e6f61f91aabb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d5c5d4c93bb8d6718d3617e419a94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b465f5bd7b724f5cb0be8dd84a467b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc711b370de8e4d51baf9559909f52b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261957ee6a6f5b4c4e011245a6a5c7f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d303a4b2dd1ba1beb767144081f887458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809c3d39aac665e7313307886921e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b10d4ab135f48dba3786131255611460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97920e1ed9fa2cec08c0900c66854bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fcfcbdf9c50d803534e2233841bbe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f90e728495c3715d4966d654a9f16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0dada476d153a63fafc9b75d7c30c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b5b2858a093978612b59a963e73a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ee8d8030f3a3e1a74e285cab61d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f915e91d184a6c0ab5a3be2533b3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125f7bac5091623ca9375a44e9f52e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb2f25c4d249373e599a55213f814c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de99256452c3dc17b5465716a91ecf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c48d28ca271d51a9e68114fd73fea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee4f56a8d113ccd9d4446ad77e0e0e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfb25def7161a2a0dc4be0caafebf6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c487ff0038c2e67c857c3649304f4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b8b0c7ce8028b0fa59c2ffd17c22f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d921a5fbf929c5b548bc5183e3ecaa6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae98a5ca96c41476d8b9fbc5326caac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cad1ffb0613c2780ff0b3a54c4fe9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c15053edab49bbe82eff9dbb4b4b479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>