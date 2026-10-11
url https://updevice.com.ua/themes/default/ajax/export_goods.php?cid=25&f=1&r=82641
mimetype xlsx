--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d3d8a26475433cbf264064de5df261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bcb7d13f902cc53f563a667f5cf0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abb0e2d9d2e407f57f4cfe524d618e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e90a1629dc5549386b8b23fc606944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42c4b3045eb33f2d72ae0fdd402be25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0496f0099334009f2a9bd51ea0e8816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b03e6d1d9746d4b91f7760d53d2fec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7494ed54204eccc109683e91c4db39f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0028067f3ee79123376b949d022859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68105d65eb3c47a3c9aa940a9832cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763a18444ee8202096fbda2a04dcf6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f67dd0abebacc37b219cc7e76254712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b817caad5124083a462685ca7165eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80c4e3771f26c4f8806de2d7120c3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab5b1f5c77ec5763ea5404e8cec9b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2bec927ac018ce58acbce76afe50416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b1cb0924864e5028f5ba796767bbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebff971d2515cfc96fd82fe94fa32218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17675e681b5dd0557380a83a9e4fdd6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a414377db7973f3fd1f1f1eda4f5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4672f6bebea6c9b4e67b311e15f24421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a9dc256a33ddb4c4b1a407e5513b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9128d75d59040a8f06e4893fb5a9e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dd9ef2f1f8d54e669f26f26833d0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e867c9990939c2940c10e444c7f069225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aac8f269c60a0d8f20ef0e82f1838c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227348c35ff70c52cfaf9dfb7cf3057727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bee5f0fbcd55715e122e0a1483e6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24432e1830339f3de8c2f60459cd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf829730c7b14d49764c24ac63bf54730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484e139f5357fcffdd8f7487ab69ecf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b4cc97af9aa76139f5e952960557b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7cee695e9c63e13232eb1214c242433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ea924c14f78cdca67692d30a6749f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4194324dc05b9bdc47d9a3c91859235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9901466ae8322fd26f4f1f569d6a1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a967955250d30df11572c8b515de837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f901492bc19c368652dbd623924a95838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd0eae21edc9711ab7d2e8a301d51639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20e3f64943d8ad949aa1bd59a0dedb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a011de332800f6473adc8b976c5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b739c74f73feabb24278f5b448a098742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d73c5173b0d43a187f9c3aeb3bb7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d776339a3e57153a269123feae0044544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f16a30216268c70738293b7a13fdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988eacfb7e118407601d3b4cc30ed5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fb72216a1db34ab7a5bfe0fd79a3e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcabf632b17161b9ecd1d0032dbe6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45639945115d3354e1fde909f8d65f7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6be1d02d8654c7b4cce3f9e3666dc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f715c9b976acffd6238340c618f8e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8468ed34893f4ee8e450b43565093152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f98839e85d800658f0b60e7dbd9ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f2d08530820c3d8b979f31bb8caf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4461093dc3eeebd16b0c63d556a74bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca34e9d1914c1fb18aa2d6ff41365c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f752cb4610d4a0404dc5cd864ce9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f428cd53b3ac37dd03ca156267f61c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed59f2f010a71e6a486758b588dc3ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bfdf850221ec85bf56c7252c95edf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c62b551f66cc2854076054953cee4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e665cfe47410f88ab65a16ca3d3e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408377c7b83f1e95a099e358949899e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305004868b7ba9330f2dde55e1f1edb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce997af5e48d29b1f87a2083d28f6d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73f9857cb2c406ccfe085b16088a6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11a3bcd3b802fac9e501b204a6b6867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4e799fd6e452df83b2f9cfc0a7b7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055f15c423d2004c1b1cc3bca27a5dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e493ece0c6ca1d3c65931795ea199a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12787b67546b2645637a2040ab51b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ab11070846697eec1c1678369664772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907e22295bb6b583ed15927b68e44d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58e626f4a7d90cbc6ba12b47ef88674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9643b76e91a8070b84aea1be98fa90a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b1b2732d3c0f220917522a9ca18c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57b1b80249b99f2dc47c8ff178ae7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdf4d811ea6dfbd0eea8186ca8d07c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39456bc635ab45fa5355adadeced979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5909a2bf47f5ed707e6476ead483180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df0282fb6f3f44f3b8cc6ac5cf0de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc7811eb40bb2cb0a48c308a9e355e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c68889f288edf1aa7a7255d5cc50af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944c161be1edd8e97910fb99aa08f5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985428f231a9c6f7d8deabb74089a1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f07bac632983a8700ea1aaa290156986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b63fccb869e621cc11f9d283991d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86f2ab46d1cc3109020d235b365de688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc484416f147d1d069db7527023a87c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b5d99aea6034bd0e8cd9c6e2e6ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0d3a36ac54a9e484465ece345338e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a220b8226eb95bcc518cae12d60ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3a8a8d40f2563bb9d3bb3edbe1ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8e7cc022830b9a0f67a061b0eec0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1919b69ac59d1eee47d1a8f70d9e5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56555830a7065c6ac99be6b2a1e14996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d3786b3a413ba278a7be37f10331397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90107a67ab479e0e1c4a3c4d1ebd4a3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16cb479e71c8581ca65628fb8a50099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490caca6ae88347292d0615d27683cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6624b2969eb4b1af7d735a710b187b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3826a21f7aeb62217b829877dcfa3f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18145724ea5179342f5da200873db8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16121e46d408ad6b1f1aa90c20ff2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ba0cc4c136434d059a4d1a9dcb7e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c125b80f7ddbda6ad35a5247e867e85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62ef69fc6d9b1a27b1a1f3294e0d40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f933325734b0ec5bcec9e09c96df0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655de16a815d6180ac18c08ac7c077c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37263a1d8c3d24ec407163fef54cd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e484e2c0618fcae8bf5761677f9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e927d285381498d27fe43c60b45d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629697113117fa6ee2cd588105a80f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb992850daa4f9f9e561e93bbf5dd35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfdffda226f8875c19126ea00d3c1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e90721bada82a345a9bbc2e4e8180116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645669bc6074428b8223a68b9ffafe9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8110b2d0630c38f8dde73b03f125ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef868a6fa3688941e37c3fa4318bbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b4ba8012851bd358a6f33f9bac87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b2cb940893e96abfbb79e0f015e00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3698fb17c42cb552dc605cb358f6c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391765e7f00ff9af2efa56d264badf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd806555545564da874966c846a270a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5492ffa6ac4c8011f80a9832014eca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a621968bd166c49eb14a7b2b8867768126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872e841157c702b834b23c316a17001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5a155e304a2ead4c7401e06bb419c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a71753adfea878de27088b6c7a355129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf99a0a5f6ca61a25564809a9b34a23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d08e1fb3a05240613b84a76718417131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902c612f352b399cac36b6b210c4340132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca8bc1a6809a6d2890ac380b30bb21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c72fc179c594264f320ba7e55773c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269ba67254dc56dcf91c1c711b3634d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41c0ebd82347084bef9c6a3c305c28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecd016f7cbb9371b0ff79bdc922b8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffb8004a4d547f6a675f37fed33af8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59d08a5161d663b246c6306c6f966a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59c74ddb8185cf5e6c840e83d06c78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df452b32edd7bdbf40de80cdbe6c246141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbb49c0afc358593163499be019785142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a83eabb681c654f1e6619cbed0d7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b39e6142bfdd084f2d9eb6d8c4a32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306dbe88907b11d19f5507d14a8b17c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cc1a73858758dc54a40311e3a7f6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4db6ad77893c0cb13afba7a05890a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f1a52e6311e9303135bad599eec0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae2fe9ed7768f56f29dca0ba2eb110149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f1e66608edbc07fca7167d4cacda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11a45543424b2e03cb796640a1d188151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7258e55e8e181b2b9f229238505c384152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662a2a011d9a08a857ee492f956ed77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3004db6168e790cae51d86ce54ad67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ec6793856d913c985606024e8cc80155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99251e8f13753badc66132a63f589e18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673bc287066c2c8ab2ca4de7d407712157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc63a801272c146285a3b294b95cad8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac85ba05ec131c5ba210f528265f516159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf061faa46beaa6b953b6d777bc9521c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4948c12057fa8f9384b318a5a0ecc3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5fe2be3b6d252e59eb68f2c5b8896162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cd3bbeb6f6072dabc5b413c169f15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026bcfe667737ade8a21a12db38a706164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c143387a7b0d424ef3d7af4cd7cbc0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ea5bf075ac309d3c181a292623c49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ee3689f214e083397b383aaeee86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0870625b02625d1f7790d97f22fec8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d111cc39c01a04c3fee93eef6012c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2295cc71e4eba46afcee13450fa23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a4d75bd3cd75debbf16e461024998171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5ccfd630d3aee22682024384413e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2471cd5bdd09f987568f049b4cad266173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d54a0bf4b999857662a4850348ca8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ec1582a714a1b8009534cca96e407175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a45dac3c96d3aafc1c441d1675dd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66974aa5de6899169150209383a81c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58199313b4162ba9266e838616e631178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280b064ab78e3248595785f55b817d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46189c7849aa58b1e63b882b07c4baec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bd9dc9c61a7c99c2b72247825f16d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac41bac494dc6f9f61addd74054c49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c75e965c165016686d39de409393183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2396a64c4e0f3e08557d187494f90e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fccf6ade495445ad54371216d12cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3d37aaa47c9f3ace2499fdff2c1ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37621b95ca8c90a9cf5a1d2afe28ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbda56d56aaacb944c0063968557ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3b7bc80f8ac06ce608fd6dd4ccc14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4a66f00eec014dc07d2cf10b7510a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9088c2dc0621106b2757c75f0672fe9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef4d7f962db7def15d33b4777a6a5d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963646876a255a6f6208b04eae683cd9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8a42fe596a384ea874b91ed043201194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a245de2ac687b72ddcc934df01085195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d8297667f6460677b8e220cc888c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6abd52922d86c710b5d28d8db1b53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5225ab589b295c73614995800448198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2a2fac8fe3872881c816223bb3427199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8a8555197e62cb27c5a6066794be6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171460b44ff771aac8cf0b7ba94fb08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c33458f691df884bb63f76eccc25f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988d0c46d4733573f10b48781e0d11b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf656d464a739499d2e24c176b45e0ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf337fd1aabd2a5c67479db9a3db0032205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd82b18e86c6de1fd6797b1d2140e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e686435107f24d85f66aff48151e65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ee780e59fbdd412d50da6800a8244208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85caec8b2954caae336a9a3b6f965e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb916380896c2882d28ceeb8a8126e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3261d69d89a492ae28e24b4f1c511a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d071eca49520f58b0c7008faae7ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc175f024911a5c86a599e1fcf560db8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94295ad565a94573d81ae1acd99cb34a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3acc6c00a725a4b9da9dce5f40f5ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443ca6903584d77be2b7faf16de3a85216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789903a45525be493171198cf7e9f0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d3a28ac6354f7934cc77beeb61c0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63cf8b0dd8ef96dcd410ad4f36ad93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9cf4dc4ccdf6e4a8a929a20a32a38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e38cc69a160ed5fef40234b55a8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc2ce7da13166e030421f2994aefd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3688b7de0bd3f4f1c684f7adfaefec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251e765dad8d5267198a32ac8d15ae1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fcba24cda64df9e5777229c124c0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd6fffc5696c96901a708716a7a259226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481e0e081dc31085dfcbcb0858f3c1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803abbc8e205ca3d1e9553f8ab1915bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9967b228da45129881419d9f47ffb7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7730b166fce23b77c5444800be0d7ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a4d9de391ac8519ba5c0dc94b1b50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84ea919916acf774e8279a023eb5e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c211154a92f52d2c491b988188433ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d8d63e67ae30f1f4f7067f6de93f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e5dad090fc048a2b309101a2f74c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c3a8dadd87a0f3b6aa5044568c351236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a300c9ebf2e4b3a471bd4ce02f78f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754295b3e940b6638faae2e7a6eda4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aca2bbae108a2c594fc6306f6a3622239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037addc97c6f65cdbfe13406f20785e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afefe102278e65701c64700917b4ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0f67d9a2cac0f637873a6ce19ea8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561c3fe2cf8db7f37f66c6ecaef517d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee04825e2d7a332bf16e40a48bff62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e0304cde3daac9eebf8c0977f339c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff42af73702ef88342bab6682f3f2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8f0c2ff594623857df023090b43d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c9997d22b030156688ff78ee5b7ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa324b765fc34be92f98bc250d8832249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa567b8fec62e828843cc47206e27e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f0f8ad199fb03cec385294c7f8d1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1c26a8c7590b1820cf92c46a9bc1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eb4e9d6a022f4dbe384624c6567c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7928e6c2f5cc2c641bbc92eba0477c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2961626925ecf37e189aeee640bfe3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50329ba34df8714a0aa8a8f1ddad56d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c9f67541ead2530b2e66af4189301257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd491a9debfd5f097ccccb5e236a543258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242074f5ac5d9dcc711ba2d3f1006d7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf7394bec471bc3d35610d123b94a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7829ca07ea132bbf95278ac5866c34261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3623d8a920d8b725dba34caa77b589e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f12435edaf62e1d650ba031aabdcdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0b154af9ae19cd6b93c9b30a67383264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a539070b7a02ed9fe2aba411c0650265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f66fc9b38ec5476e6b7ab4f668d989266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4f87fffce7c264c2bd068b2237aa6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfa11fcca2a56df19f0c692a457c5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c26fb7263df716055f8f9de51eec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c39ba6ca8391ba8dd68913dd5623cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d8919e352b9256b72c5ba862f261a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d89e23e19067492146f2f86931048272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c46825a8bea806ca994f560793a9c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a7375138adccfeef3cf38e333a347274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16380771ec42eeb028f2b955be6bbaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9bf979665c1b7e5ebcf52c3146c9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcddc4a33e4438b8c8f3eb57f0f75e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cd074d16254d804689094ef9a4be0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2690e44ebaabe70aa17692db9af9377279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c063fbcc48a64ed7e8533ec16845d34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1a609df399ee43ed80f3faa4d45a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3e9b418aded59578600fb2c00e20e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33da60cee87fcd322845138b64e8d99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54be912d8d2d1308dcfa063a36246e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddd5c3523e04a0ef57fdfe81347a42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21003d093e446c28e699b05f17edf455286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b603b66c5bcf222b93187a509015dfa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a6cfb0002d7fd26013e2c192b45ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdf2f86aeec2662676e1aa80f2d68c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4befa1e9878bf0a85b26fdfb80f17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c423f6e0501a7732d74df8483587da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722818142dda7dd6f09de206280ae1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda89cb4cf0fd38427f2bbde9eb88e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a86acb1764d13be1562d0410ac2df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b0ea267ad04a59c221c34f47ca11c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660433b0f79365be02d99e39a367a1f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e25858e8d2c2e25e62b0795a465368297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999535c1d651af4b3017d464db8c34ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b05f8c4088ba56bbd8a8db5589f18f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8ff882f5121c585a28614998d795f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ab206bb95159becbb680272ebb324301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42167e3fceebfeb189b3473150fd0b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302de3e5a31fa12cfd969d5a1c406517303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03dc461962edb419e8a56c5f2de35e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d7568e15dd65ab03e35c9c7c72a22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39e1060dac3bed75c943d9f0a01e9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44d5545be032fe4b5216be4bb78bac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc09e85cdd101daa7ae2c3635ff1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66586531125d7533286f33905b2114ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a240c3d059139cc22e0fcb74b693cb3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e0c6a4fc16017c944dbd9a98001ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aa364033a99d1651778651ea31de2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2d050e5b5712a81138eb7c83e881c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02737f30e700d85ca5b6e480125987f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615dee8953075b244ad1a85ca1268a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b697713dd41867aeefc190674c0adea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb16ba099837330e1267d4aa06cb6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20141e006719b903d7787a850ab199318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79a8234fbe7da6714363fd6199ff5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e290cda303770e45ece7c28a350eaa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d910a283a783aebadf8a79286ed02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f1bd5d8f4816381e9257a1d2dce3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb17869403ee2fc85f2dd4c6622d5e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b433de0f2a9c3ada6478ca4d4898610324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d11814318ca1b298d0b1ed3796a9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd09dbbfe4add82f1071c1f09235a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550e295fd15b2c6fa624a6d8d67fdc3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9113a40104113bc46e920d751ddb67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787bd66323ab44bb21acd31b051c6f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae94d852ee6fef6d04bc722993eaaa7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086d00dda055256fc60056d27b7e2a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b395cd96f63ea04a0fdcb374f6281332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e22b042b05e98bbd7b35e4921d4163333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07416390e42e26e2880bb2fa1fb9df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598ee54092ca299af43f28b07c28d74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9a9e74f6e3355a57ac4ad13315b1f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356638abde3dcb43821557287132eb1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f8936c65d5b6e926b0f7a3083a79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299dc82a3e3e5bd8e3e06b65e7b0d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dccd3781fa59bf8edcbc36c884ee6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92482599a88c924c75fbeeb7367870f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5436020e8594ca19dce1395a712c88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b43f38c5db1e3f44557867713a21a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f884d442c2995f641161ea5571619f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a404070f534bd61fcf500c9010259345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ed7f097d3427ef1796f482ff6200b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796f8f90f497622dbadeed9e3cf570b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5ea0dcc9b41c40fd01c04fe4c60de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200d41ec094381ea34579cf39616457349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb038cdd5834fd7c8ddfd569b3e0d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7b8a7217c44a98893c46ecfaa3006351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d235e3884ed80e42f84c724b923e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a23945257d676f7b59bbee391def8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd483bf0e1acb10b254c24050952574e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b5f958d624c82a63696ba28faef7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6f5b337db2390f3abca7b41ebc537356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cc2250e0c6fc06e77b96192e5589e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b777a5bd7f453436b88450500024a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988dd7b8411232bf9fc5b1fd8b56de8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8e568d3e65ef02d32c00f28b7945360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc0f970ef49f62b4cef24f3c387906361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e97b1e76ed9e77f147c891e789ae4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2cca08bf89e1d4ebb812988dbf85d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701c2ea5e90061ce43b95513a344de3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64655acd037b3ee63922ced953adc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f1e8450f01da418e9b6664929d630366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c281dd2d67bed4546f2ac68765595367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e11c9b0308e772658372f95a8fdff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ff3bb18d720b0db2a89e068ae9935369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819154e78f12a7b707edc15f350efacb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e664b850ddb95631c677b7964d33f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40672c631f78e57a8f925c3a91ba8e82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3848cfc84ba20aa8796d3195f2dfb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2a836260adf846256aa7689faece9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42bb0b841480bc4bc48ed5b57464d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a072e96550e605935ee3f3d165b414376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc04f320bd924b1f10614b4470015da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8382ef5373b66b4cb6fc59c56069bba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7dec45c2ba9779c12008367985eab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e20cba077a6f211aa0cdfcd903ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486541deb9029aede8e32eb420c16297381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2241f438d6dacdf2c6d156d0d62135382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708cd01d627fe874c63abace034a1c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe3dcc3b264cb4eee3add52d8e6f33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8af2b5906ccf4ab869465a7bb13f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d471679ffcd0cee34c1b572a1e65e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056bedeca2590553f4c4b753a81e335387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f66b8cc410b85b6b016dc50727cf0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b310633a924e74345d1a010a172e53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72821fdf9183ebeb2c1fe083005e08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2349e30eb8de2f7aaf4d9635151fbc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd14082a850592e5a7d4f2d7b2eebb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea418ed7c78d80bc25db725f442c62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0ff830515f48b0f358639e089ba5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aeae6036bf65957a7d60dd4f2e176f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a85241528fb20cee54be68b7bf9d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1de7cca1b89aa65c332d62de05e69a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a5a9fc5b08723877e02bbac860c12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0fdbcbf200bdd6cab6903bdabb331399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa851187e33282412acd70e8866a70c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcad496235bf844a5877a761f96c1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bbc74202a22e8f28561c9e7ea1994402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d769f5f5f895c4f7e50012055071163403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ed1531bfd7f402f64434080029072404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c96b81888b573a5f9de2289d68aba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39531569bdb58933eef0549e309d6972406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857baea60553bcdef7bb8e7676f4329407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b64502912323d0d7eb88fb894196c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c51fb166b1ce924a07ba65dca36a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734966b52917dc1c6a6e44005058abd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60af9428d4ff0ff30038580dac3089e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3e3f98e9b256a28132da787dd04fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3797b063e51fc03ea98863f1df6658413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312533eb9f0269fd0c5eee6670fc387c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c770ce511f6d153b5882cd2324498f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c6fbc7ce3cf6429df36c4257c56a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83143aca77721d8568fafb1e91becbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af28bd3b9c04aae19433551c3f6b9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c845fa6551982ac1122ee7e8901c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d3cb51174fb7ced142d0bdc89617e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2822423000f002311cab623110c18d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d2e823954b67d31412a9c2f8d8fb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bc98b3df7face6b571c5b9cab3611423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54945021a6fc351838404a1fcafdaf08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709b6a4d2ea410c5e496892b6224fe5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14998cab37170fbf9a2972bb89d15269426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b5b3f66bb387dd4180eb6f91ba0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c2de0edf9128d50aa7b4c1e18c500428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc3e4b808491b0610b181e457d550429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bfbdd44c15fd6d416527f81d3c29f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646e54d8e6f208fbfb74f8776240d3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4a03c9c465e610ddf15fe1a2c480d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636639337f827553796aa90f16d8502433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a5c403f6247482e9239786fe34271434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793ab1116931ea00c7ec47af3781256435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc870dd246f165af198413a60c3b09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239833538271c929ad5fb13c765146c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91c67d80419b49559094a8d4e5bf2d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ee0d8c24bf72830b58464a25ebe96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd768f388e804181d470eafb409212440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c236765fac8da6a62772670553b2cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806440598c7a18468d9057777af1cf0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d981f639986de0336ad9fe6b4a18d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993224f70ea16dfc86474b256b736e2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59319a456a852205e37f76ff83ac28b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c49f5d7203adeab52452eb6f5116c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90626dd26e8fe8eaa193075aee9cebbf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425cccba568b97f0022798b0f34a0f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15494b3d9407adc79602a78d7e5b8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a6371bb145e0172740016242f1498450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f9c3f7e4829e2f37c8d2315cdf4e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a5917ff9329aa3c58431a0678885452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018447ce28d33d6192bf15db471c809453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d2b30d923821578144dba84effc7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63044506971135f2c29220bc7fa900fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f2d359d728919f588ce0f7453ccfe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa70293f077cea841934bbab0da36f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b37643c1870f37fa6b6b5acb85f7dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79fa5f4872b7e67f766503d1eed98a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ab0a2eb7f36f07f7aac94ebb19899460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019f7a44693ab89956e7ef4c3b4a361461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99588f06dfcab3c84c74a3f4bb725b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d2d79a1eaed0986698858bac5ceec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef1c54674aa3ce5a0c58d4b395772464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a824f028c39c8884c74bb2f71134ed7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03991981b1b29c528317c350931cf6f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e8eb8a9468385db2b0fbec966d8db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b816d4ef0712e3488daa0583efdab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f011faa378cc8e2aade2c2fa54a5d79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085546be939d8007476b586c0650aba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1b0c400cc43f19857022b1f668ba6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577cf07a216c543114a0c0114c37e0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa47ca45892aaaec5dbdcd288603b67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c44191754344719f120514304de553474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c247d18508b0c92e4cb0b5a160d22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946f5252265b488109e29c3ed11fa93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e093cb3c9de11905471cbbb28845477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e5ccfcf532fe75a4dd66effb2bdc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77bbd1f62cbfd30b4513ac5d8bd42e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31edf1f7e3167795e813c67f938b9dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666892b7e83820099d5108fc52e70bbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93d67770b0ed2e7f7880bb7bb83760482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95ec35dd0fe01d0d4cd66503115f95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4882bbe16074d5c5bacd3a71ccd0350484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fe60bcefcfcacd28503631b64a5c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bc01290da4aa4126e9de1054d490d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826fde3f3f3f5628fc52a50cef46fb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a72b8e6eaa959ad5843cd5c8edf38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3bd09dc2aec5162c91a10cfb56a76489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d0ee3bff95b500af5e93dc7c031c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb6a446a830ffc5cdb25f8270a07f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710ce653e2bf6085fba66503fd922833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922bcc59c46cc1015c792ea5473590d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09450249bda06f661d76c62a4690c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483075a426578cb6d9f69940bed13406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c2ecb6d9ec4d57089d92db0e65a9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542a26d6dc41928c1b6eba9fdbee35d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbe971eab687701a87b88d45ba45c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec13f6d8a22686f0cec11a2123af5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7520f868a19651328ba8e3eae19145a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f861a812a80fabfc8d6788e7f2de212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad37240144eba5dddd0d372f53c1ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b89635f2a1a085f40bd688f78f05c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0b79ebe332fcadb35048a7fb7240b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864b28c97e0419e0a7095b67235538c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc887ac671c63ab839356ff459c93ec117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd7a2460d0bb221be0692d404e1c8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ff9ead97b625810127766b7efbe9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357a240a85c9662e9c2bac4677b9ece20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad351571da69d717d48b5b7a52e29e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71b63d9ec41a27c0c30a0fd5ce6b3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c220e3ca6b9da8aa22fefaaaaf89723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311fd088105917946589736e06c0b4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384a1a1fd349077d33a2ffcb792b3f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a35e618dea48b71c92127be526b9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c8686921975a86bb624903651b4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181750dc4dcb2bdf48c586c798fe96f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b5b06a37622aaaa2b65dd55ed37bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344dedc606ec6e9f258c3c710f125c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c114d1c56a6be4b852de27ac8972131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efbf0b670a6d53f40cb7c60d0b454d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c9fc4869700bb7122f2fa049a89ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1090787d9ef4ea65677f239aeabde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d267e7602aba5a534d0842f32dd63335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27284812d45eedb5baf7cbaee40eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead1a21fbb9402fe4ab60018be45b4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83356c75cc95d83ae468617e847658f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b39f77e099bf6844a2a71c2b4afec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbc2eadaf5d27491d7a67b638324cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529cd5da7527fbb996cc18de0dedeb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf70b9d8345504c23921c237f2a4cd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ba510faa3051dcb42433a140b36b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d73b8ad6ee2187f945ab67452e612144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699603ebca104e985b4e6d90535dacd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8775c9da3f82d88481d9fcd58173446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a79ece57f15d6e02749e2fa679fcfc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4e1685ff181ac52d64d370a9cc95a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99b8a3a7b09dc99e2fbb2ebf379d2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d04622ba6ae84bf1a314936055a1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834622b227fdff44a17dfc5e7ccae67651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf2d68bf3832a94d58a5bc2767e46952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc1d5b0b8507c3018a60bd93ac4a1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58229a1eb8b252fa59bd4b2b43cd94d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71344741e2813ba5ee04dad86df8a7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7615b7e57b7f95a063dbec148cbda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ac7215f863e55310ccbc56f94c01e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd325f7f475f35d1ceeecc0959aebb7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6643c4f209a15bf4addcac8a876ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd4213e2bc6cb295be97372131090a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576f66939fe4f976b07c262f754155b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fd04a09756cee2495da68d116c71062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56134011b4f76d3e578c63508844d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3918bed654f11e302a9c7fde4ea84d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6eec3dbdb7a90334055c02c2e56e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b2b89debae58d315ff4a8bbdbd0a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc80d7aead7104043302007e7c8e57567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac919bf1d4c43d160735b09d60ae3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6318c940341444006637560c40e81f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9947efe60f003de21a17dd85e0d1d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbcbf767692799ce74c5623602fcdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593c274e9162ed42c8d1ba1d60a7cb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26336dcea2120c8da81051497400626673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e2f1c4cd34ea3de5c0b6be79fe3fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839ca91b120804e56591aba32d60dc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b3a4622ba9624d43f04fc5e42c9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875aaa3e4bde8e06262796722b2a739977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86d0917eb0063cb366ff210217b4b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765cb1471dda1fc5bf96fe7ed4568c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0ef8d41de55bf1151a0536b9a870680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5407b163909d1d1ad525efd84a71581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751d0dcf87fa1ae4d1fca65c2390cca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3c9d6f79e9b54e7cc8fa704a0b7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9b3ee7494bee0c351779c5dfc40b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957ebab12aaeb7d02d9c1a8d91e6a2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c703313237aa19ac660d33031c6c5d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f5606b89c6a6db0f8b2ca91f8fcd387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0253f8882b2b396970b0bf7282a63988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d0c154e17c551fa5f830ec8e7e27589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736bae4c0454c54a3d9f31ac230e85890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf470a6df8e2de4b15844a580f32844291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f59d5f4da7b0d5755fa90f6435fd0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6278b682fe429ef085ac16623bec593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0985fc52cdfb311d19fae880754ee9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1640008eafaa892286430cbcda58095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289a70a3b124146b28aa1f2779e07f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a51e0f79cb0f07a969ef2f4673556f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d0a02714d46ff2f3a9652514e646a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab194879310889fe36dfee4a3148f37399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf92f05628d726f2559c1ef700e4fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b9dc87411c2218f13e7779d1cbbfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36502a96dc27879b32ef38a259f351102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e79b07791e2f37ef9933355fba3ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd4ad94111eb0c3f7516941b46b3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed662496b242e4d3adc663202f7d2a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007c3966bc0b0a3e65870468d41e182106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687076f0c5fe5c7e07cb0853a0a022ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b534826d594e3621109737ed33fa5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc9c292bf362eee58ff8d34af02771109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0504e1151a9c2886842bf6c28c7acd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb90491f1e054ef1e2eecb7e2cb96ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1256c37ef957f72e2ae9db5b5d8f24b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c602f0e3159cda98dd8a4d30170c7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d7083e4487cb55af3f62226b4b24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a66fe018c7fcc877f094bd86a0a2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae90899cf99e6e39219046defa5e037116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76912927610d043cb52fb99d3120888117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac2dbe1786ca0e8b0e93e367471e61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fce315c799be7d7eea73532e0900dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210eca1849f80e30ba4e60058e0fa1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e5092f5c9ee582bf6c42475c69854121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997010f9ad05abc6b8377d5931e9fec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f541bbdb5d33efa70679c6c47381123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a262282889501db031968358f45b5e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b59de03df1df4c35cdcb74ac43af5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a614cbdeb172f3da9fc688dac269126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3730920ac73508e7a5d33650327bf33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905f35857ac79abcf833ded7b28d534128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aca2e4523878dc442de501c32356f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01f3d989de2e1cbb0160edb038305b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f976280c042a93f9ad2eaa73db894e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c913408b96c38e3c41be2cbe5c11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64808cb9b99057eab34ad8016ca9b01e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd28655616f33e0e9e9d5e744dd110b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf61b72a3a67abc6c776b0db3c1ee6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806417bcac489e5d10f85372fd05e9f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19314a0957f010bea37ceee7d9d8aa5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c6681eacfb18a0e706977e9b14c2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5323c0881e8c8f297662f80ed1adbd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74561b5bcd95f8d2ba159bd903e7a6c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395eb49b75dc5dcbb96b3a95a686bcc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3370fe73c8d890f38073cfcdc50924142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b637b0e5e1b50e43dca2967175d9653143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293d2dec7cc5b9cf7747a4898fc6156144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a885b8823195401c0fdf91c8d745d14145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fe61051c0bbda276e4f0e8445fce9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a16c6b1de82d43428f0a0077f220c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a07a750e9cfa39e7109bb88185a544148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f876a0c58499055cda10f9f7f47c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e058b859ea9cc6399eb14a38d70d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e71dd899fdfc24040d3a3b723e5df8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de5138a4ba82f59017fe287ab1d141152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57cfc3f4bbcfd700c1f2a901c36ab6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2742fe950a4704ed0db8b85f5dbc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337544fdfed9dda069c1ebd1e6a0f36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a07adc5c065e38876dc660efbd558b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920ccf9bf5aeb320e1d8b091a79bae5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14291a471944dde34826708274cc7557158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71316e59d37679be4d8c344cd8bead3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a40989db52c505cd0dff38b9325e83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8473bf116f554192bed200ce1b0fc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309781564965f0526df85634ec80ec0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3fd076e78330789a2417d7017686c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b454b7dda0c0fad3421a1a8dca43b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6af93e4af3982d47985cdc111088b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b04d1612062cebebbb1a32e57c398166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683171d8e4fe3cfe244617ada0d12f2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674764c316a465f004157dbcd47502d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa99851c2c05045889cccf3ccdd7c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853148f27f4b9c096c132aea00d2b3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ac80284f516c845f09a2ed555576e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a52485095e50da473344f8638d7565172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7a2a5010afe84e111ee9d36e1f52173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421644ac35c43d4b37f407c4f085333174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac11422fc91c71b2aefbd3327108322175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef604dc1c5cfcfb3bd8646da5a0d6484176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbcb0814998c4e9f71a25a7c182065177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f53da520b0e589197a89c36114b7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52bd05d6cee00ce6e86ca60d81d308179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5189ca1b6f29204f7cbd73c4366e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74644a9e23d7de5c1116c5ff16d0af5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700d5a2c34d677e2048621eda9b432c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d3ff67999a4618cd8bff3a009418d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789ec404e1581d3af9df6933ba40bf5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17599c973fb3b1ce8a9e6fbbc400c44f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894522256c7637c7d53614373c80d633186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131bdbc3f11b04e7a792e5f87a824e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69f6ce1dc761ecf002a4641e89cae5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028edd678e24b56550aa04141020352189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33581e27a6b49a9e535757cf59fe21cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc911bd7edfa8aed34533a2078d178191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb844fe474c86fcf78669a3ed678df0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25e82fa2e34b4dfb1978dd2bfa7bff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e79dbf1b238bfbf23143d635c191fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b21c2d3177dfb9a3782646ef1ad6e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d7b4379c785e1b24b90f1a7195f2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561e012a9b49718e644d0641c10cd39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d015067676a1ac1c0a57ccd2ed08a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbb4834742eb4388661856e26a8d81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc84cf0179887f7b8b82fb1738c11e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa93ea4aafb4b14faeb8ba9ff347764201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c20205b37f50136c28a10bf1259da2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d4438a5653f5c9ebeebf16c0076fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e6123d1d3c7f13fe1be22d6e186c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdc69cf48e7f5737d42bb0e7862b57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c3e6ef59cd27064bdbf5f886d9689206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1503771fe77b63339ba14097bdfaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87b8d48c9ce9bc7b740107243da25b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c713f1b88f109e131e833bfc0af6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec676299614636b2786faf41c1e7f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc21a1655e7b142b461f21f3a29ab7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befebd994df05ba3979227fa9d9033f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86ffe80afbfbb121a4c31e5309253a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d9a3e26993f37d3977f9f07dfac73214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f33cfc498af9c9ece29343a75be80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620442902421842c1ebcbc487bd30ba4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218261bb5aec14ebbfd940844dcc348217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3e1c3aa6108fbb8852ae150353c56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85c5d8b56a66646d45a30143c3e1db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c1b3f6b8c374b17e66b4a6a8e7108220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da0e1d24141b603a641f5391470db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83c5e171aefa2b1b822420d280cd10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee2bb5a51b0df1134b9d76366782a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d806e6766aaf5951326336b7890479224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1592bc1e72e8d1102c82b67af6cdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66e0b8684e704022358156670d651a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58210dc892a9fce1b866a03f693c5521227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dea9f4fab0641b76c8787d7e2a7583228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1cc349e0b472b0230be8084b1affd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05222ab7d0ab9ed4b82ff25eecd7ae8e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d5128fd554d0036df682d8a6525f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5684441df9aa8d1e88b32aae08e91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64179be7281e580a30cebb67f01bdeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1930526daee647dd6d4e1e5b4c91743234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c81ce9ab4674230f3c51a53d449c21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816eb1f9b15621398cd365e78b3bafc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2c4cb0f4a7f0e3c945e7eda7d3550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cedcbe66d9a3af2e7e9216ff7a7a00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5da7fe8641adb540700308f1259ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87410e1a1bc10c2937a49753b6049979240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf528c061bab0378a2e65161f98e3ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e3e9d7dae82bfb7e698a322564b4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d19c9de0a910b784420e585d12810243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c5d5533988b000cf607e6fad42794244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8478df09372269fac202ffc40ceb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9222d1d97f36f7b32f3566c7e01dc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056daacb2d02983d57cbe88efb656f1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645f90c037575e245d9081801e3accb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae3e5215442cc2f1411a825946df6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f8eb66d3b15ae608293cbe2a7d681250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a785e5a3a9cc1eaec065455f5f9165251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d15863f19b74fb59c1c033cc219414252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64925966227c61819df61d3cf943e096253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b12826d236859b4f7961e334c8e5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221acf906fce004f5ba9aeba7edc24c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fab290da2027a7653409f8a89874da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714367894d4377be247abd30cfa59e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eceae3664dd40676a7a3bb765d111c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5098306e5243f85f1d75a3ef93aae6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895284089eb6398e0669c2838b1fdbbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d60949f58778fed03528da402c1c86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e290a78fecd3e85a7f9ef7ff2c2eae9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd93dc207f19ba4764a690a52a5af5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f1cad2fc9928676ddfbb4d3a7a84c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5bee7735728096c38b79539b54eb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd950fde6284798487652bc1742cbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0beace129b325492059cfb034323e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f947d5142025905f31e692b10f54a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0de71ad9f886eae35d56a555e658d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f6ab1634c82c6b2a5cf250598842270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf38d51667d3b1afcf54100c6db7dc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37999cb85a94af1f9d208ab27e09b61f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12f6613f938d4db8d85d86d5bd849273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939c0f88d87b529e167819fc00905e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9de2fb764409b519e589b4bcbbf15275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b72befb1ad5e732092743d3cb3d060276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e278e9d62e5cc6abec4b1b1ce8f2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bd4fcd1450dde87d60b3c902c4c82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3782d609b115345f957c4041ab27d3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4102e271827138c44cfd054e7f1dd4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7536a8b0b3d1f2e9f21f0ae6db5ae46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952ab46fcf44cae6922f2b0cb37970a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39775596cfb0eb83552f098e08c1778b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622102c0dff03413f86e6cf2261bc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241745d378f8dab13a21cb583e37f4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bccd76ec25706af3bfc012c682d254286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce009b0926d90c71558acfa9f6c28dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97870a1dbcbbec0a4ddd4c43b0770d90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbd368355fac8e030ac63df2607ad3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac33074754fa2aaa843ada3d11c827290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1f1a68c2e894d75b9198ce4eeb0b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5575dfd480794a0a018db4c092202292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88d1adf432f517640cea67a702dec1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78904db6ed580d0c19e2d7067fd3cef0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0f5b31326cb883c32206777e177a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd1ff87fc366acd0d0b0e4c7f4513a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12508d4802bf99f34a5af41533a12e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4293df4eafc081de927aa6f29b5577d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68579107130e8d169e5a68b8ac58eb24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38da762b689535e6130b1ddeecc3cdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c53c7ccd5864323dd5d09e63c37f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27108cc21ecf4a93160e9a529e62c41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212b825785844201d949966ff257c4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de744bec4d1088d31bfd4dd3555be027304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b86447a098e27f9d7e2f91efb6105e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c416e16bd7877f830da004bf36f63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f26231ef122055e904aa574a9a09b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3db81ca5026eca82f0bd4a7d4add308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20cb4130ea2303d930196759473246309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab4213173b19aa143efb2f39ad5b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4da3b9092e6509291bfbfb2333276c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a26da8aefa623f57c4ecb3ad26c93c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448704e21ae173f0a9fa6852e0464fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84210c1185fe7ff59c64b15e14c7f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad356b9103a96c9cb6758254e201c000315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2f67383dad3d5e0159a4068ebc6ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6261b26d7924c5a0b40e9fc7d6d1336317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b85e2eea318dd3da9fa66abc21cc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2a6b59c4d0846445dfb09b8743774319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959700f8064ee6a0d26e433d2a40f4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681bdfbfc7d03ce028e9eec70a4cce8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af2f47568f72d2a9ee8730dec1cb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d03e3d9f4f12c0d19fd9771138235323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a2643e004087c0da231eb1bc76bbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8ba23e46f4ae24df9ee0f8b1c717a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206bfc35abfb03c7fb93326769f46d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb42eb7c2defdf609315e3f01853273327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83672ff66556fc1a1ed1f16a84f97bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9ddaf4098d6db465f552518e1ee6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ce6ab26c98084a79be6c3d4c64d70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61249661186036333158a4f80541d63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c206414c8c766b59556d4597ff3c94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f9931bc6d6eb53fcba5cc4fd72761333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84db2f4b4b32e1188a020f85cc06db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8922617746b1b7e04e01941263aad1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf45fe1110837feb05ff24f44a2c78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916739954d1e836a656f3f733efb7447337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c348e52f82f434a09b33ddf5b1e9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091e153ad18b47b662b2ce2da89f82b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d6acbb688dcef6a59d65fa5b3b995340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59ceeeed612272e218efe5cc777a83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ded0f63a5d38d77b7d98370df797f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c743978da67233692e80e70e448f8d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123a403906739ec9c1bb5a432711ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c88f51f802760f60f813480a0fbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8ae5cd004e6e6a3720b8967530559346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e802862ac56035ed70a46582255e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8773ac9cf40d4150ab7fe62bc9d61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e55c06eef2c8be163f79c62cd3343349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb441ecfb7c29ea95ae95189db14b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259e4368be8c524abf16bee2286ea7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce729fa22aeb205549795a35d989fc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be28ee8dfdaff82ed011505be91dcce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249784b202286da1058cbe10c18f2a9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d431b01c8967ffb7e028c25b3c831e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8e363201ba715c71036d68b1064b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416561f9c54fa4a225cdf050a34b204357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c83e9b2a973d896781fe7b663fc881358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebebde8497b505c3fc1bcdb4c7a1cd0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca198e0416dac3d34ea7b3a5db011f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e2d2b4e89cd92d158d6d8cdfe4646361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc13e21d66f12a5212745ad29c88ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585ee99e2a44437864c5c4133e1257a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509582ac39e772055e786ee7dfd33b2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fd7634bb31c905b396b0f55c9aa3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd0cae944b73dedb97fc58d64cd4b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117cf44ddf8f0e1305b260efa6a1fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09a33a813240a4473c07fbb13c4b45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d9ed6fd381c0bbdbd4c5a9e32811d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46952cac9c893d5c145af40c6261921370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ce3c8b3c439921202d4bfa41c0c62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7acb2f03953ec4dd1f71c19dd7f774372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a5dabc6a94c8710fcf068e8d7938b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7547f8b8d011a493ed2b60829034e91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d003733fcfbe355a47fd437a8d8377375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e03bd849b4053131fd129801d2a0df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861863c838aa8d66ec45e5a09b7fbf67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e01e59b704bb59ac85fc11ee393b26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6401a87556f81d1601775822b8189f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bc86009cac083d5c80b95f0b56d24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43638def778e2bb0b5cfc29b4f047971381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2175d106f438330b5a8bcdcc3ee41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b83fdbe9134c3bd877d34fcc511d34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a63d853a3b131693bb441294e401a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731104a461f29b5ae660d636ed6234a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ea91299db9f9ca988d7211d2aa463386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97a6753d206f422f0a6cf1604b4f61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f01fedf71772d9f5160176f5dfaa7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d6a677fe38345cf118e9a65728acf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e63141d0d829ef779ed6c20650e2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b5429f91eea5ff5364e41ba85184391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9890abb7e9ea3bb36d4f38e0d3e3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca623b0cd67af86b4bb42c1c96a1e48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3f871fa4915ad9d76d58e17100f1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda9a10d92160eb0925769670a91687395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3a742cdf235d4ae768dee291fe5e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff7af2afefb1fa93a0abe52cb7af5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0a5c6f0961a631877a445a51ce0df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ce1e9f219b22bb9d13cbce57dd7e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe246dec6d5ea8145acf32bd3c6f3e2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf3a3212eda76cb6816daea77821d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f30a5572da7d77a7e24e50d92ffb77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f3045baff4b875fa3591866631045403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3ab43e77811b83f8b5da78aa5e4d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28e3fdd2282104446b352a3e8c77cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51e31062aab73df545ac6326edd7eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf91ee99368f1a21188128d8588c8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9466768ae95de491f7f55c287fbb625408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af082ffff7b85791dfdb4bd3a18a7fc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fbbcffdd10cfa6a1d3d84f3fd2720410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331f83e979a2c0f1a1cbc71097f5ef0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ad35126ebac7007181b75f54894aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881dd3cd0610f3d5060a770b772a47d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc4b1ad9540c996828533cb336b89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62802253c3d11030321371c553011390415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a60efe105979b3dfb3145d44d00f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d39bab47bec755ca89033e4a4a00b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ef3e563d1807b33ba9bbc2dac2884418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9870b5da01a663736e1b373c34a04c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b0aed3b2aa5be3280a0ef054f0941420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317adaa4155bf5522716fd4a6a78516421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203b96006e111933fbfb789552224ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae283cc072a4e24b7176297e74925aea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92cbedbc0ffeead0f0cb66359faf48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53bd34424b4567f2bb585443dfe2e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3810a706039883a4557357c2d66a27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff3c59f145384bd6cd1fd5c44dd026427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6945c88d3b3120fdeb8593b133a4584428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c64587008402a858e2c6767051602429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2553de3bac88a28ae9ee9ff84512ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f188814ee9164cfc055fe1fbaa35d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77be408b6f271a35dba7bfceb28ad97432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00ce9a9b76ba6e7956355ae42ccd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328814c086e8bdc51fcf499c1545c080434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf312933a78edc540cba8f7da4ad3e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de84bb88548d91450fefd09f27f11436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc1bc678a9d1f3992eedf7a01d1c64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9af78f396e1730c93f1709e4225e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c5421e46217e22239392ab0d494aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2920254701c2d83ff1055138a5a0bd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd526dab3b92e7fba0a7c48bda74e12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0468a1670a516163007a50c73b225442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde4eaad9b20cce29827865695b47f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f04090cc44f98be1b9501992e5b75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a9ceb59d603edfce2a38b90031fd0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b76434635a7ef48a72e974f55cc5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f40aa35cd6d72f3dac8ca6c0a6c769447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36978598f4941b779804735e4b6b2628448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5af8e1d8d2980d88590a98e965247a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e2c636e6df167f102243636ac83ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d5d2e9f2979073561bb336d3c672d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43e22527bb385c70b4167630b16cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63667379971e63ffcdde1ba3f26246f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b494b1d3ffeed218bd3c7756528e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb1a500fa25149a571c08f2dd7a573455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba23cc583cf4723a79a70b61a0c9a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ee34365c9ce2f4380ec33957e9590457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc03bc675a349d5107bddaeac1ed4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa65c95fe515e25de174b97423a10d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8336370b75321996886d79c79bc3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c76ba19be1f3abf398eeabb8f443461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec48ea51dd775f5d34b81b73c221e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590105fb30197be24576fc4b6ab5730f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7cfe39f43c28127dca5b906d5d2cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fabc2584c8960115481e0f08dafdca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ba373db4555a8ce0effcadd30e54e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9150ca80efd2674fcfd47aea8f4a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e0b4c9c85b765958f8f3b27387c92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b97c0d2781f58fec9b6ac8c3cc79e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483c2a5a95ec9d41a8f95ddd9f79caa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2c4a699af71db24f0edaa9ad2a55d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66808617dbc89bdfaf5dad1769bd86cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef278e0f7c7372be0a1a966c5ac8a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d2c97fe29ab848d9c5daf500e16fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f2817ed08f28de927ec79ee1d6bec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1789afa89879e862da74c187e7dda9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d991443179997203c6d1d16660fa71477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>