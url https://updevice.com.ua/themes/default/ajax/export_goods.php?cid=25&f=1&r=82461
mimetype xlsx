--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b06ca9e9acfab3b25266cc6add5801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013527a4fb7b1cff853b909fbd1feeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8150fd0383e3f6aafae47025e69ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de878e385ad1eb6c84783e76415a924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9c4bb06b222778167fa333e5b555a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ead6871d06fafd709bf912d33032f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb7858c35113571ca9056c5570257f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ac410c84c34d87435010d251e5e4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0e90ff53ce520696368fbe0d004c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dd627c6b5c0e56d9dfaa6d3b5299710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76386fa9c47046e93443dc356745a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2bb882a6b4562924ad55fb9420cf012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae674f2c9dad14dbd575874f8f636dea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcb9d74330a5b52cf3f8b9904453c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72942cbd51c096174e4e50be08194615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d01048a9841eb5da56a47e5c9214bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ccc88214b8eed47c5ffe49f82e57317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfe372aac2824bc002a7faf24457d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7a425f007e8730109042769b51b2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ce170e8e284988264b433c4dbff3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b898dd7466f77abf0e4ea1090e2aa4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43b9f2047dce7e60dcdd595a6cecc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6670e6fa4e33bef4c566b9f74eaae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf9daf27d4622fac95e37e363241924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cdd784abee17a1171c783691f1ebe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fbffeb1f49637860dfc7dac9da67726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b098c93a8fc6149534317b57be189827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60cebdd7a667b1bd6183f13836f7ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc83a1ce9dd8545fd4e4386987dcd529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5beeaac6dc45cd1cb622d69669d19b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b761ae4e81446a852925bc24a5a3a9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f70610db4c4730d265ad656cacb1c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08f174a678051021c2104caccf2d0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50f37bdfc3c6ce3b0e976cfbe5032934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa948391a99026788a18f7b73b305235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02ba80a63333abe5d673529162a7b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817309c09d58e14f2bcd217293febe2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790d854723e541a479f0b544b90c62a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7da9991f056bbb77c7ee67976c19939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8aabea5a6accb8b2ea6b277febe0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce521b7fd8a6b5b6c513ea14c8c6a2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470295ed9d0530060b2c06ab4d7e17ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2641bbf7ffa11aca3c5418e9382f4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f439794d6352e5995edf252e207a8ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f192c7946fb0bc4129317135b458645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694e8d9c6b0790e493617a88c1ef35e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3fa587535be188394192794bfebe747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef6de7e1f5be966e601e46c54fec348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4af81e34a7d8069b11ea073887daab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c8c9ea1d4250d50c49cddd0a6183250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941301bbbcf5bded83cf483a5710f9be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a040d3e0b501880a124c560ced99a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6b770a2a25472ed58716b25d072d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961965c6d5726dc3673c3c325eeee9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd32ed934b3ff31feb8bfb54e1a85c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d82d83b3f4c20750e9a8105dacc0ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baec3e28b7a32afa5f03c3dbc41d1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65d813d0f4be0f22753dfcdb947c2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d70144e2a096247e67cbd42a1c593459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5311ae9ede7a541f7b0828dbdbb8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423b9cc5ca547eb236ba91394ebf90c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8793e929b3fc9a0c54f5e66d9df4ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13c14895a3765c2a4e5cf396bac18363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aed5ad931060630cd5a969fb0eaebb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2a990f790beb05826151ab2973b3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eefcacf8930890fa1bbc30cfb8d7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436689841aab83acbf8ad85c548c70e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf52eca445a1ec8bfc4e43d49222a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912275dc506c15aba25b02101a73cf6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef647ba1f428ff358b344cdbc601ef270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de36571340ff56b70ec8f2b2b5c21571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d1948ed7e7934e321138210edd2bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f429feff55932a20e817ed32e7917773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be572a1d4fb2b4d485854ca052fae7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e183fada07b9dba5378c274651f3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca346ea91c69371afef054c7de2bd77c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157f0dd339ea51ccfac47699c8a490f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab286dda09094851f7b656268a606978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bf3fddbbf56ab045cf8f7efefc73179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433566ab0310fb53ab4a31f479410ab180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2a8aefbe6266845e46719c4ee7b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b4e3e1976474fc7730c1bfd5e7b7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6e7863cdaedb1f34a2dd847f7d28e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd1f0dca54fbe65ce5b46e8c7b6ae884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aaadf2412e13cca82928cc390c2ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d7ba8d81dfface93f3179e5ca9a3b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f872770abda728b80a0c79b54fe48287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dad00374a0f05518752a9954063f0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dafa42fa32f30901d533e46b02864689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f56b285dc75a409de6ce2fc0f7c9c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ddbc7f6cacce41bf53441b9647d4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765a149bec4dd55ee0381c9eba05e1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f952cd548433d31a757f4da408219893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ea66c0c4070710946589b7ffdddff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df842b41af8aaa28062aa77d28139995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e5e809f3c413cefc4881348fe61496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d523dfea23469c5e2080734160eb5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8326c5b5a8a6d8f374827d227d02098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f499d6f255f233b7666381fcef7d5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4533035cb9e03aecfbd241fea793d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e0b09000d4135aac5d1fb0d4895b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13532da19176902b1b6975d7c875af86102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896cd843fb5f18fd307996763d5d4ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907cfc63d0641bc0d44f58f5aaa39db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999340020e6beec57dd6e0029ea8aa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd5a716300c944e2ae514759a4d56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ea32cf46c1283dbab035330e0c2a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a4b05199275fd4c57bba1aa1163d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4c8365d47b87124ea46e10f0f886109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed867367f2bf49d15044631c4ec8c93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b1ec0d81911a23f1e813c591c7140111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c9c2cc5b44762ad0f45121e6fbb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20849de1b297fd15b9c482ad8cfaf7d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc943ee7793a04ed36cecde5fb50c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcd07f3016b239e0107997feb5aa48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d096d1ea0dd652b853d9583570e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be192536cf3790a831887db408926d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7adb4ad906bbc1dae5a260d89d3198118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7516a71a6e3812694aeef579b29e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a863e0a9d4f57a3980fd173022af54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e15493d0ddee2fb0a6abaf34deb3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f3c69f86a5f51fc2d32206190d1ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc44fbedbb9d62d8c87eff8652d357123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b349542f5398288b8d57deafd009872124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650280cc9b96232771c186b61b3afc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c68c170e96a8aa11c91097cf862e56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce60d592919218e31ac1586e3d949fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627c3811a8ff5b39b309536a1a84cfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b6ef2a9abb304e9d9c7f52436e6fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0b60dca6e58dc58901b19561c31d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86f62d93697b502388a47a62c44be5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e347d8c794b30757491debad9f8025132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35996cc8f84e55c2a9b447abc7f225c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28e1c6b878cbf6deb0ba78c9820b9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e16a49a247802d38dd00c94d0e16b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f1b076a2c5c12de2d4e5c768cb46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d0e5a0e76d0c616ac4a0dd6cce406137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b087f8792144c180a2397ebae140db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4e51af62e021d21bd552e06174f48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4c1eec68742089d5c29c921b3dde6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac04780b8572c804356ca6d00162bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1edb9316a1855b97b44767e0d6eb3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d8a9083ee4238b7e49e5c54d99ef9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389310777efcd9b9b5eaf558ac82864144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1941b5c77810bf1ad888ab4e7573a9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a24be9d45a07204e7a23bc7a96bff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a2bc4b30c4bcfffd5ae7d7899a761147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce125d4eafd3a2cf611f58a357ed9348148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74669820b34e96dcf110db33b2e659be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e63b2bfcf89edf8abea5cf27ab4823150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbbdfaf9bba4ec40b1d45105f6b42d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d80f6e5f4bb3af0ea305701f623ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8456e53360979e14533408aa5275ab2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bb831e6af75ffcc8336155fb753b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a8fc4b65e04631e34808d0276ccf7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664fa66aac2b69ade00d868d7a307f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79cbc59c8dbb386a1bc3c6b8a57547157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034038f876e645ea085bbe05c2cb805158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145169d13aa617ed9558c7a3c68b15fd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c87fa3a3f8bc8d266122bde5c6012160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7298c2732e80b7c87f210ac6b90ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d961d89c111457038bb86662129689162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc31f9cbe092bceb884390b8ab3df1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a0b2d69c59dce434015d77a4c599d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeabd20e7cd16d0cd921d0e4c580a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8c66026bff79dffc6ecf4333db35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d894130ff875a17745e8ec1fdd009c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d1b154d99611c14ffd4af7483f10b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bffa9c5a0ddaba065ecdbdd649a52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da8155efd7628f1f847ee6a3ae2c68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc515b332dc51d1daad575fce727323171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c2bf8e3fda72920f7298aa282c2a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a12297431737c55613d099e2cb692173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ad96521431d14c03548bd06297618174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4257c223206058263fa33dcc262bd8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1956a3acd14ec386fd889a62dc474176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cfc407182b13a83dce6da7f73599b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73584fa3642aa904b92cc3638b0a43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90c693dad25183da5d7c15fcac1114179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc051d10090dc20ecb1999e3f21f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b66bdffba5a31fe645f65bbccbb3f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540b7f04633f5dc28395e204a476e43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f21f21c2ec627fb67fbf49e7ee97b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f3f83aebf84f7218af0d179a4e04f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552a650556654cbbb7157bebffaeba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1999f074c9eab179fdde3cfd3c89a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12572211bfa679436066d5c400fb81f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee41f3f1f5fc56e6a954cb81594baa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718fccbaa3e34fcaca660abc50b02ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8ea9355dd05ba92267e8505f432f2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fc6a096ad74f53fc0ab8ad73fa0e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaedf61616c806f02e71d13cf42587192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbfbcc5b3091c398cdced7616dddc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335eef0a9207b58a81f18439740379dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb6a318a7d255aa69a423406e639ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520ae3b7300c627c47f8c4c5fde7dcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca8467ab83aa8c93b20e34050edef3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8dc8ce6ae98e6c31c80d32639703c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a0b4cff7abd89409e0d13c46752f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b4e2ec258b792dcecaf3f6897a71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154068997d2a910a54c50d38850655b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28814eb13f7d5ad6deb6afe6ea09c105202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c48fe28a2c96bf58c43a63081e4b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c53351bf82c8392ef12b11e1b68f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b7bbe1a1943e6e3632e8a0e144ac9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289ccd5c3ab914d2492d29b68fe5493206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194a64a13eb59ac65c809f9f8771cee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0704b2d494b71e6669d68f5e31a238208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a45acc726af988b9842b2b0023f2f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d6e0c3a16a2d9cd447edecda9644b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446101ae018009889f3907896edc67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc479295573fad5480e22ed31a4f5e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723aad6b24cfcf5db866a02bb6cbc3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc701de0c0fe909ce47ac878a0f8f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58d4b815686d49df37e39647830297215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c424f80356bd315087f92679238a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b606b0a62aa1c5079479bbee108f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baf8521e46cb29ab47072ef93139f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a75f4341022b560ddd2b2e85474af1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3895000e4cf76e9977d6738d23d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6548de168a355be69db3a40f9747d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ce78bdd8ec4db029e04df135c15e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dfa1345d6ae8b66ad5c38d10ad0bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b7ea33b992b3f2dd957865fdb0aac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efbd7caa7736fb919349a4e0e48f9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fca663e7b5b2fadae012e6a097814226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b62e6c066c698c9897879ad16c07f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b192682c9e478bf94bd466ebdae79b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796802bbb106b1e96aee37e27b0ae60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58136a7044de77938a9ce0d122a7b80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6671290ac07fcb3ec8cf28b108abca2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7630bfb51039fc3219b9e500ed3ad41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd50edfbfc62070b51dc190eed956233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f53a67f3d1e7062510188fbbfc011e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a191a3fd44f771656f5fa6176bdfed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d158e733eb0a228e1e3495beb771d90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7154058b5b6ac03ac36e6ff316e03d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a769af7ec32c1138edc2bb797904dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db77d8ebf8eab1befc0a70394e77b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1771b9e679590cce2556bc4e025e8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062ae8184b2834b9c1c4a107fea3017241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6c0fdd1fdb560ac23137e309dcd03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d125efe3211790f104262943c79c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33249d84c198bcbabb14c21fb2c8c4ca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba1298b6977189f75d72e86a9c36f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88e0043e195de493c8ca3c99251bf1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba90676f930132677573fd0acfc011247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beba7e54080767b573cfeadc6751e6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa6532c2f8240cc28ccd3dc6b17da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7bd6e9a3484152b30514e7e32f32d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e61a24bed49e99654659e8cc751d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2488bdd45f3f6abb4084ed0bf5b7de8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2a5231cd94c9740b81ccf30fc3b7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83934e5837cc59456457fe5d454d242c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3423f6ce2515c57c09f090c8fdbf68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14478d6d626b1704696d1e7f06540f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d490f6b2fcb15882e625d040365f958257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac10b54c169507df57b76c840131dda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de6f0ca5436635fedc1c19af4adbaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67215b8bab466128fc61e3ce38b9b5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee6e51f957b5d31a20d53aa3789d76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e967b44ad01a967fbb54a4167b9c519262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba0b509776c9b93db253d549cf05f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd48aaad3f334b0a8276dc356d85e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749465c37d64a96ede0f7295168189c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98514722776ca11ec056352baf75be73266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae413908a1330dea29b35ca08b909c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64b6718ea13aacc5b1b7a879ec5c01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba22a886a81080e4d05779f4539d158269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d063fbe055ebb8113ad920c71858b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418685ef6490fc1eea7925c91b52a25271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5b80e78291d1c637ff54b8b3c591272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e41a2afe653a2499c6a6d083e9e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b583ecc7a165a3d98e22a92caa398274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ff45b6cd8e337773c6700acf142b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc34b0b1a84c3d4149dd8fa00aff8f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e36209ef46c5b2162b2cf0219f94cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f065fb7a48dfb58ae3f733f4d1475278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd259cabea96fc23c94e9c4460d818e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf572f0546a2bfcc9bc211728017889a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67b06608c4a60f41a8d5a02cca94a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a3fd2c0e9fc24df1ce5f9d694f7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9882581c43bdfdd9fb858d45136e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f0672a46e75afbff1bce5ad953096284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b447d6d17cf78e97558302c3b5a7e1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801af4a644d19795429b24d687b2e1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb450e5f0e3268926fc3c778f916194287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1dd4bb00c4c0d24312dd05833243e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd01e86a55129c6cdaacdb18e132ef4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b9ea819ead932463324a97c1cbc2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b5cdf5a1b209bcc92c5579e242bda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33f503071a08a2acf9be2c002592b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4103bf4339592e5021cdf676b44c95c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7af8ab3b165baa3dca66c8068ac300294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dae50d7ffce937a6eed5e7b1683398295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36688bd7f58a119445627a987dc631296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766df03e26f7b9806434d206dfd2ee0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11b10eb4b3fe9b1634d986476195a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2461b1bd10c4f1d542e721038388652299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b531a0d475c113bcda58789748ada9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58450ddf7ea6edba78bd810be3cdab1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c718e7a4d1ba212388ea6cc865403ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd413aeace80a9590d4715ba7ae2e5f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1b1257f6bb3b39488d967610347f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e69c8fd49e6fea9e0a50594679b2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eeb1a2b46b0817734c609efbbdc90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8548423f7c81edd02ab5daeb9f911cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ea5252923929990816dde34ce2ab7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7e59e0bb95750db461389e6e85b7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9bb1c5f177d87be08db8411c700d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00921532b4e4ccd3ae4403ae363c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda6f50e8d62216764b99deaba396e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97293b4fb3a437075966b27e970f6d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b40fbc4083eb541f6c1df8aa2da9b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1daa28aa5aeefb2b10c397bd4f57b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357b6d56c5bcf1dad6626bd132b2bec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eabb7dced4136af918d1e5013e96c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4f039f555ad07444f5f2d40de0b1d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccca95a76d09fc7182cb60e8ec86ed2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66691ca755e5a2490fedeb5298f4f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad47ae407d3521d028802fc4fac80b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a79f606da825416d5ebcb6cb0e79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b6ae25f02732d85532995e7a80670323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6ddda23eb767a3c28dbf0b9cf5160324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c127ead516a313d81b52d6ae603337325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46f9bdab7a1747c8083f2f03ce2950326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1dda79f5f4e2becc38b90270f448c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5a04cbdb150f053c8b92111604380328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13819f9e178604e00870b44ad934f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a092fb4ef9fc9c9478da2b9650f90e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f349639581d21d52ee801dd49765d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58fe2105a80dc3b43b7252b85469d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc99f241f032c8335df9499433f094333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14557a14056cba3cd3c6197c6f52760334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b468152225ea5062ffbcbd9140ff75335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13656b5679829626151a96d52068bc81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeb68f35797c4b7ba749765b228557337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8f057659cb1b28710a6dc0ec36e1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6ba39c156d6c5aca8cc1c8e1ddaf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5343334436d598ded5150f7ab791a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470527f4690a0e2556c21b29b11160f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2660ba140caa8da794752cbed9145342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52ebd1cf79bb8668fac0490c548b53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f9eccc2fa40a193ecd4e2d34bc48a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabecd3478bc92b6bf19a5323daec59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d36cdc44199196ff03e7e879554a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7365c85d5d537e54af38d62a3d3dd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb84d24ebe979935931c76f0eaac4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97890a2b6e8fed6079a4a94eecadba7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986bb8121796fb4bbc03dc8ff05ad63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab450498887ac916d504c57948d867351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35d7fdc7ac0a70833ca5ec0186ca3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4f7c040ea2515971581d619fc4070353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423d3367f740a3906c1cfb32f40eb20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6cd8efd23608890b31f6290dacf1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291f4bbd5c699c648715beb64ea2023356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5792ec0829ecf382a558fa5b895dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e175fac4b932a6728f83c4a04d9b18358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875974c1fa4f0c63005a72e509992d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5423dc2fe3731043372a85f003a5f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f573aaf51e19c96564894e6221eb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0995b349c732820850f073939f641362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a7f54aba7ccf1e125ae7c6dfbe981363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae119d201bfba9d3abb64a44c347e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568497ff9611436c7bb7ab3af1b354a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef208c6b3bf362f71e630d691d1bee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b51f150213c8bff6e9276514235a5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206be1f81ec370df6cfcb15d65e2096368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf7cf31fe26b09068e126349fdb873369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db911238033d64c8647f0ebff7b401b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0228e84f9188b2212635b725bc2388371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0108f9ac666b2f179ddf2af69d1d0ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03d43ef3982013e194699f733e2989373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aadcd08d82885fc63a4826a5e1aad0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c54871835e2ff088529aa9ab1f8fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3785a258afcda56af18b8112c24e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d16445acdffc321bc77733efcbbb9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c75232df0a17c0e8fca4e72f3a8b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbeace472ce4e1385f3272ab30a2c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55a44ccead9439dfcc1cc8abe2483380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422280bd4a5426fc1809c88e20c2ce20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a2293d82b7ffb0498e9f1090b64df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d32f375270242c03b2b417fd291e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649bc3692219220f53a13d7f7a548ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0064e39681df0ec499ff84b023be35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b757da5424b9747dd820b49a23193e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d9dc7b7480dc4fb875a92f9988d2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf2c0e8bbfba3a431b6ef02553c402388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e6bfcac5312954898ad4554429a0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcf39be1d8f41e61d17aeed021425f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e80bd78d504f7d37a7b59c1c4d6fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac37e75bf11b30a652b7c4c7065e4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21e9c82150aad0fa04221a35a3fb59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c6a3ad89496fa506e6190af48c068394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df81284b8d1a3eabefb4bf544ef9d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87531635679237219209ce3eed2115396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63903670b833c0d54e7fec12fe71228397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bcc799c50d11506c83c5e3a4a1cca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480793214b28aaf5016b0720d4aaf581399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a42bd1de2c0500318559fced7c7ab9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ef033e17421bf20f3d6561d68a4e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9aa297469cdb3e11c1e83c40395c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bc4d4122b513691b82b622bfcc662403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e15873f426a95f6e5a3f65c043088404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48c0c5cd9a5123b6355c2c2c849ddb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bc5bed13f0ddbf008e69287cfb348406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba5150212c8af779b69cd96ceabe9f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1debf528d96fdc11d2ef8b12eba74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2f0fb5363dc990752763352bd0379409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64c6c3e49818ad9eb11f60558a8379410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50066bb8066e4ba43964ff6f81775dd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb621832f8d077b4633fe9205c66ba9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bc57a670a9ec19b414b7d84c22cbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee4b59dc81cc61fd09326d014b3938414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346e1e8cc002b7ed166fcd363fd548b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a6ae3495e6e3875e626bf17116893416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dad1e4bae5ce407b49d2499a9367a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78755dee2c9094fc966bffa829309411418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d357f4a795efcb3efed55ac9a34552419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96155a0e694d7a55fd71ab4d1d0c5dc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6303d0cef7c3a66b4b4388c5e4c87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eefc61f802c0f264563a2aeb9bd4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07793fefbbd790f6a0eaa3c7daf3ef5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c89d87dd6cb393202c0b053a3c1920424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc21bd3cad7e97cfc09b064249ff8de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a9fd4c7aac6954da0ab7bf54727ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44518ee19fde462eb514f4a7e00f85c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23c8f62534f28e286abc4580a38ebf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9df50c5f5bb2ddba22132e167eae1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59f41d3f753409db1bfab05b0532b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a59477a6a935f2c46404a27c15d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1932989895567d99cb9d7fb2e84335432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40705b5a2a599f8bebeb5925a2e6439433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b4673c5dd5967fb3006639fe01e7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b43603ebf037de3968d7244be281d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a55a9e2fe7ecd50d2623513e74fad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af3d2afa5cf5a6671ab1960b188a8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2577778da242c5511637a2265f8dbee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0069aa9075fab371bae40f6a577137439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c078ecd2309ceab1966b7e8d0312b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d096b2257258d24f7b836f954cd44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e565b578e71be8aeada337bcf9bafd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57ea492d4ef5ba6acb3864afb01b76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e28c906baafc08e5568664c3bec5ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c18c0a7f4d1c53353d39201e5a23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781daf248b3943181eeea7edc55fa1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c4b16934c1575946e1658967a6f3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953cb53d97eb28fd958823aab4a9d77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0a5b9da8711d44104a403b00ffe36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d815d8044df5895e2f6c19816a4596450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0f03c4cf11a2d87d38c882ef3f2c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7d0603647b25833254b526a4b5d99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17f31efbff7e4990eb204f7bb41c24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699af0bc61ef9914b7736a3ee1f4949454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b782f8666c61c638d0da97ca203c2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf98c9b7cc1e26ffc83f5302ebd30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455833ff9dc26292da17120bc64cb8ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe046d6c6915b82eb9b65b7949d79c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bf5314254a01c17cc787036ce25bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b2da4297fefae9cdf7f8c04afaaa6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca5c3509faa97ada0960ebde48ad02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f574e38446db61dc519eb89fbefab2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb79c404743a73e10b69a3f18e607da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4afec9cf973f22496a8f98b5c5caa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3b70d9c50f21b9385fd184fe2a758465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4702e7ea84e820d271b87037e4684466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eb07907191564e13b82e8efeb5173467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8da433fd3111729129824a14bccab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575da39c93e51f61f39e9e72456d0f32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9003de98220f22d96cb2b3b43aae2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db4d4a7e90d82c1b6b76563d81a552471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ea276f5d42dad6ef7259d039c3f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407ad3fb8ca731f7f62dba32d3737ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ce9957ec3af936168823685b3e42e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491a4400031954166a76d3247889afb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff3b86107a42e93a7aae270fca428e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46cca72dae05a92bfc570fa05762cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c86c7a074c3cd23615f0c4ec1c9949478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60504aa3e59f7ba036736872209690479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca194ba41f618e10e458b450a3937480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eef2ed52ef8e26a7a165eddad2a49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95726756b6ace23874e5102cc5bf8cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d678d71ad763c017b88856663859e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf749dde0c890110ea3a411d986b8cd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dddb40bd3831205c91b114a3672b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91eebe25150a5c77570158be315c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390b1113c5d8141edb8847970bdb5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb706773e40ccf3658f67f76d7d412db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feb20af5e8ca8974c48a78a39ca448489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462de761177ae9c61ecb36398a37596490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be21d9716c452efd07c6d9ec47984d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dca0dc232b643b8b3b35bf73fb7ed2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe767f5653c5aeee3e5ae842c0c676493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03946fe77d0a5b83fcd2ff680774d6b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74898e7471024974a0e69f6a75e2121e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e3c87149375b19ae66747f3f6290b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becfdcbfbf1cbc57cc827da0d6ada77497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389042772b01f21ab609d0cd89206801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75328a0aee49fbd377966c11393e772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb63f59bbc5a5effcf3005d39be7403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6912db689dfcfc12e7ff7ced48318c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c53594eced8199bff85505cff75d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a34d2583ac12e1fbaeee0f89537bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1431412ca11094927ecac623b39417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b130b05e41740b63cd3d5343a825f028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7664e7018af3f6baff69bee947411719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd19691e458ad7230700c4833ad9c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9aaecab5b33929fc13dc3463d86ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eed8e7b1f9f027840424130498f22912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170fa15f8f39336deb7d2fb056c0f9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11168b9e9270bdf3e449d55a31566914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527777e8a05ba75282ce1bbe312393015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622e43b42ed092e7ec7c32101d89da016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f6898035d2e697a4799831317f85017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe5bf415d5214a8cdb8d4cbde0682c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5a659f4c5f78f17bff653820a537d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5b2abfa3fb0c0748158c5ecfe4ea420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69afd30cb0e61b5947381f0e3265a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3faf627465eafc5d7ff41f5dad97ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20bc44d7bb698c38dfbbc56b9be34a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7fa84b8b0880a9a86c35f51b52aa724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc2fee181c1c021ebdb81509580ec625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a6b59f73b7792faaa11be12033dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ccc2eccf016b0dcb99bfe46811bec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da24e97fb7c74d78d278a63094ddc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d924288c6408c7afd898b6cde1150bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8be12a60f56cdf48b2471258c427330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f37825f00b90de3b196ce419eb0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808309e1ecb732755f3972d3f9242e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3acb09da8fd560f7c36ce8e4e9c9f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f8df9a12553eb57c4b496734d677f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f19ec3dd28d0be2f19184de46d5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf22835fafb8fb532d7da72ab494fb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a27b0b90ca9d7b8365397863b82a5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d75dca9909525b2fab9e9ce41da7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc36b64dac2d5250eba9dd1bc5a735639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8de7cb702a76f27648edcea432f3140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb0535db5315dabdf2c9728db4011541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a2e030758b2469c19af66727dfcb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e9d5ef5cdd01654bbe8eca9665c9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398187d020acb5fce6f73fe55318a7e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3535ea8368ed286edc3ab19de395745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7875b3f0d1b1302862e927ee382a4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faaab3d1bbb699c03b2c015b5e6277647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4e2a640d2c03cb7a22e18456c06b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b68406995b7c37a3f72b7c0bc477249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71568a84ea8ffac996566398c5dece0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e790280bb82ad25a64560d96d63e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb8c191adc57337e9b879a53c9df352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74bf3e2b0cc46c02fce008456649a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8a7f74aa8d469ffe4749eb74ad75654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc702616193194d1f4fcf6bb8a4143f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e72cca4a2567dd5efc54c59975aba556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1532b70c5b05591c37091a4e75b13557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5015ff9cad78c53065a7af74cb68c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2b79ddfe9f7f98cb84ece7e21d20c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e4c03bba05a897c4b5b3d4722d17f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219577fbe16bb38de1c7f1d0ec9e06061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920f886f25abd1cbe8412fe6d8cb7f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f033682fab667f35f72f8a7d7ef07c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b10b68310f932462ed048578fb456564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df842c33b8d411e509e5e107e23b6e3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6420a4efa6d4b826932fdb573ee6f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95074fa9cbee5b7a874f2c08511f4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb9cd43f3fab817ee90947dc634fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b4d463cda2b73d2c7d5c405f4a5fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579f734d3d699860409244c8cb61e2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66fb438bfa5f9327630bb0f5f189fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732e4e95efc95fbe77dca8544b7527772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03dd23323a1909546dd51c0c2e5a0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be88ed4c44fd1794630f7bb60ad228d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29548a63c1afb1edf336774829e3657b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d301639b7f000a969646605986ea7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faeaeadcbd674aa4251d468374e4f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29373f5069e74f03da4c56e13a18b8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65102547a088714b107f84bab53080c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a7f604f5a448c19529b9c5a1c5e3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b59a802e00c659fcd700e15e0f28f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90379e8cf91036b49f53f6124800e2ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419a817a3d3454ae6f875224c603a3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818b958aa02e3b9871216a602834e9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410411242c430ff3ef66a067c24a03e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af604dfe29a5a2b974ed5f1b033b14186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63139fd4494ac62ba98759069c020ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418c0dcc342d69215003691e69183be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d682177917bf8c74367f15f44289889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87450aa9352757a8ac3c821a4dedf3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b155b875e1c5703379d5ea25fcc735b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d11848400712e6990c029771af4f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ce3b6c860b8b9c701a20a88f70ab993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea87d5d2158efff4bddafb3742324c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f634355acc300023765a74a49cba695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc78bc8e852cbdb1895915e1095270996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f881b12b5f1275c0a774a950645a8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f198f9650eb46c1dda56e3778dfbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aacdb0e4f85ae6cd0eceb639689a8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0685e50b9a7dc460ca5553e86a8e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cbfe00ba67d1e524e8919f0919345101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733316e2ea49f2c39efe6d47cf57cff3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253f9138ba4b5518a331af08ff43be3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd11f809086ab92acf15f139404e2c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e7a69b845b239d4e79e9eb677c21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aceb27077ac522104b422f2b00ed10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140eb466c3da377dce6af25681a288a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9472233d7e0152bcd040f7af3f7cb58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca3da7cc2e4ee5c260dc0865af0681109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c5b0b3bd89318009ac8eb71689120110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1666759abc4cf2c06355f50291c1e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d75e7d547269d834bb551f6ba5e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e4aa878b0d30fb5d1b0a8cea4d93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d3666da14020edfceb2a521519d84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf22971be2aaa9664c4a624be8a77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cd00c527b71f775d59156281b0511116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a961e81a5e101797fb1aeeefe70a2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62219ff1406fd9e9141935f24e3c40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce815d989af274a0bcfc3b21318470119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911988b80c97c974c58a35dcd0d5e2c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adf29b561f302255ac86ad6b9d58fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112bae28452f1435cdbd35676020c4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193ab52f502b961fdf884b86ae90eaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c8dbb2b457712282c0da4a4fa124d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bfeb8f620013f6fd4e133f3daa3b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426a5a51eb96433c28ac57b7570bacd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c3d130b4839763a2da8c58950a277127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874d430b38f4663dbb4baffc71d2a90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877067fa0adf88ae1804ce2cdaf89db4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d63a018ba5ce21621ae132dec972fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82afc217556a9e06d6e35edd740fba3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f18dcfa0e026c80c5cd192504b096132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e754d48260fa8cea23f30eb9fcb5ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f63dc7f9776b5d6d5357190dea9f05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ffc32e30ef074e6da5aa708e1a8d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abce59d04b95ec951663f04e0b04fe9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4bdd4dcdd8523b976e53458894a32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fb73908aa8c0f216662e41c178b25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e59e0a0d4ad12b57a8a5aef4cdf61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e0b7dc7a6eb229f618f1d1ed9cdc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614de80f11a313ae527e37a8a369dc1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd55ea81fa1e9e780a009ad517ffe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189405646432bae170427cad312e43f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bd3030cbc0a23e08e6fd084f9ccd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b963ae7a60c33bb7312e6a5136720145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b454ba7371b365debaeb0a80047d18a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662f7e936459b667b408dd809c94e4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66379cbbfac844771896a7bd548e27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf19f47c3a296da693a469d02cda7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d9f731b3c6b45f7d584c4498fcb54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b386cca174ca3a4330c48bae8e874151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e63f564be75c5c155203386fa0acc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c57512cc49caee63508d2a67361635153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a886f57cf8cc5158148441e4c2d4337154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134eb8286ac42e92cefb976cae2d2e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f9b5dfadd64bc0c50ce7cc53ec7be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce907039c1c193582726ad4c9a73b33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c284462e983046d94b249a59b88d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a64925bdd85355e33e7d70880d61f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25354fcd7e78349121670242cdf3a1e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158c090f1f4060a42a620b6a5a3f56f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c13c6e9c9894f96f9a0dbdecc8b1ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebeb772d4d64a44143813e20206b21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa1b3003d1eefd494ff4dd2a59d31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f0ae46d8709cfe09a1f6ae368d47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4e152f37a64917f27684d097f6cf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357179c495886d54afbca02ffaacb1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a212321c5887e6dab7ca11f5bc54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c09f435dc37ab6416672332d5f5b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96f801de648a1927933788f7c7375e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaadb368c7e001ce9024c79d5092f18171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77560315008847927d3539e4b086f325172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa1419dc506f0acd1a7e2b11590d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3c599f1b24be43058c52b82df0ce4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d06aaa9f55fa75e449a4ce4bdc5de8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3f35426f270f2e6c62c1c3b124237176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190bc85178f3a66401bd67219a7675f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e1111945b86d8480b40b90652a587178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5dad6dc2c18c77a78a89419fe47af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54ac5e8d4fad9e22b88d28b05a862a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702373819db5b614bdaed3af91a4331e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293de5c55539f11ac66137c9b60e4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a234d6a150db7ce42f77411fd8b77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39441a0002a005189b99636450673895184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ce145afd886008719ade464dee26b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3d402b71af3f4a23d18258d7e976e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263ffe5aaec43341091e6041a1836fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea765d5ea0cadb76a360b4caa0f18e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9251a350a904370dae24d3e0628bbc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17554ce3f772e6aaeb195d6b8fe24a9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe704ac7cf2e4f16ae27d0eb7da45d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a78c5e60c1ae0fa0930af864385c4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326981f015d467f7f21203e25283571193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745de2b4588aaef0618f1f9af1daafe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1dbe74a54bc9a270d56c96fc30ec6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a3e77778f5b8b3defd6cbd2e0d6a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285eccd1cd988607266781b31107699197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b258002c0e4dc99bb819ff824bdf8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcc98015a11a646e0546ad7b4969eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d3d4af090f8e722aaa50930113440200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbbd21a89f5f4cb4d53da3cf5c6b02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5a48a9fd1a6d534fe2071ce91d24e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7505b34f0a1645f6c9f9854471dd288203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28590c767aa95920bfd2bb3d033e12c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f842f893efd03d9f74bbac2869780205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af93a0d011b319f126662fb50fbe157206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c2aba640068acf4a655bd4cff8ef4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af56008afdb6df38195b482ed3335208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8d0a707cb6689231b0e7ec56053df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6750a1e4c32de713cad68a1cc4bb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0eda2f6f5df2b504bfa91237af63d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efe67f650e61ead9673d4d8e633936212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33c912414740c988dde16e3791f931213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a182cda1331b4868c1f60abb4f9ef5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faa385a5c1585544c43d41b91d42fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941af1c528cb14f6468fc82faf9c637216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c631c9076565ef0257c945dfc1fc27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb0aa0cdb729d480422cc06b70cfe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dffdcc5ccafc9a06d18bd9d971d407219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3367390db56d24405ec915d29ce276220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df91bcd3ee5450f8236944a13e545d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f40c4c747f2ca17dc90df779edbe15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8440fdeab27e69e97dd849c1ebb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206b51592be64b93682ea9dfb62f49f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b0d13216d86a5b7d79b2650a91f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6004b621c5882a75816c0135615a69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eca08539e17094c49df01a36eee96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3be3125886c55d1a43d3c9642fad3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f210e73b15f530a61cf07c8ccb64e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7995d73524e947005c913c4564ef0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d875b540cd0b92793f1cef09846849231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b8564542633b9065df9828c4681b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b761bd6ab4e9523a458e067760cf16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c70a6555eb772659c1412089c8e81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e89e9c671e6f14969c6c46b47567f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517ed5483dd2edbb173c852393e8414236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30297713e306fd25fbe2c7ec85bf93a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49055a5221ad7539b15bcd1dcb78019238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08139fe25877ac5ba6094b20c778c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd303be44d9c232760c95c8db82d8901240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792baea626dbde6e3ae2142909c42a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e8f915c2c4f97006517a9bca66902242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207305de597125fbadc14ddea626e1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f0f322ee203a66cec1d1a63205422244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03c8862e909e080446c64c01b66d2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d864bf16e9d4e2c9b4ef9f4d53f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529e18e38a38d2381f06bb46259bfc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47e658141e12c55135cecb6cb20323248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450a1aa21466593dc1d416f2945b30d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a746b9a8ca067c75608d0155047421e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca55acbb99b7d3a7b0d91baa33185a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfaa2ad67913a90fbfd585239d3264252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a2ea1bee35774f6e447e430170c09253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37429793ec878abb4beb083af1ef6fd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddcee52ea3ac5f690c43597001dd3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65f8f986acba0e27ba870475d8c0f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be74b29e0bd144f3be8e47c5753e4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363c09994d7b5ca13ed77625f50ac5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67746db6826a1d98acb22d269558b8bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06039389d146b47e79a01030bb130203260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5124774c55a884eba43d00624a6fbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c31aec7f9a966b358c7b37193ec70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850b81ca79ae86994c7b5127fd40cc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df35d196210fdd8a4c0e04a327cfef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c72f3a0183678673d906c46cd3cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad533b8d0deed59ac519258da19dc2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c0bc520f8f3f4340032604c15217e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea183441a814ca24eeb0b62d62ee0caa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eea6de19648a73f423dc40f93916bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a79a685342c57906a7b2158f857b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a730a43b15f389bffdb3b88315b03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8f12a5a451d33662a0a67ee44543e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0d4a46e0b72bf044353ee11f1e119273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268b21e7fa14bd39114634119bcc14f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f626e9b134b2860556eb23b832f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6ffa7176313abfd8d98298c8ad382276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f029558bce0e12706611df41a060277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b44139ee7d6e6c7ed70afcc8db1ed0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a339ef1e0b733865f6e6276c85e06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d3c15bce0bf36aafecef845049670280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50152970a14693790a581d8e014d301281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd15c6f503f6e2618248705c782d38c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273d19ceb4c85025d95e26465a58a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7993636c37d20d749e59acd1676947284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b3aa3e156377b7369ea68f24619d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd87ee9b0cd4cbdf708983265007064286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7bbbfc49a2bba682d622db9d5fec7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7663c917cd92d263bafa1eb340ce47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a177c28c86a9c4bfbae7cd7fa8bd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea2b587cbd152b4c53379173c2f04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef76390c24bc06533275244fc14256291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d68bd72b26d3a8530beeb35dfdfaa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c97400ffef6f1d381ff7a64d8a32f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c46d13bae9c81bdcb249a2e97997b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a08c9a20bb71d928d792c7eb4f6f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4814b60021681f51e7fb329f496df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ea922e7d5df0c98f78c23e7a7f6b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f1be5ff873cb42ac71c8f01a8a4f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5b5da06387a2a2bfb1aaabff7580299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3c39d6166873140e6c661b3bced0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58e443e0dbe3cb3c2a95c1e4fca68c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bc147b8605e8dceb731f12bd257e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa914dbc4057602c727779e6c263ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920de8c039ca153f297aac664fb70b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2f66e24b631aca03d550eb9214b5a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ae4d035b05697e2d1251757a45b1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990919bc1dfd7c578eb99528b64083bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6557133d252043b87cf9d555a070a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee4435714226f955ff15a65e1ea15a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4348cecf53594f801c83e6bd014af0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036928bf4f31e18c1aecc371fbfb0d1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2188d316007c6a357a1d09da74a7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035bb9c1237e3f1d38f4aaa8b83e71e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0dcfdfb513f9ef32f4e104fbfa864314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450269469f413bb05a0a85344a63da66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff5659eca93001ad50a9701156b9f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a58d0438ddce83c86f1123e58df60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44432c594e46e5e2bba5ec8552dd7003318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631dace128da17855ab9626bc93947f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03035229c4863bde1a545a6122102d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78b6a71281d7b11d7fc68df7a46627321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c26341b6387c082f89e1d18a4ed79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab87f85bcf7660ac095327c752fc1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6cb89353e84c9a0cd03bd95fe5d34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ed755803a2425829ecc0502a0635a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4f06ac45a727df3a788f67d3c6e4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d9556d58cf28d60472719beaebbbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47787b3d855067ecad86814401239647328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca904c2c7dccd7f04841c79092a7b56b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded84a4bb25f2b116f1cb21f81af76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d36b572cfa7f3a75853b9c8cf5ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67878f781c27a0ef61c225c11f9378332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69377636dabe341d3333fcc9b437aebe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215fee3e278b3df2f0c0d89ef33bbf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301f881883db57ab4fd0818f0a98dc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c35eed160e7a559a822c1bf9d888cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb7480dc71055371d477186b234b0f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259fbeb7c5977ab2205053f6fa81740338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472eba2509b2883830931a270d5f381339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476528d626c61e99ddb8b935f9027a1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242e08007855cf8e3e502fb31742c7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6d1fb42e19c57dd399ee8140eab31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e9ddacb1c3c3ac006932996d56b52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a2f8a57acf731cbb3e2f1228b2ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf882277c9598aac59dd4a5718df633345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc5fd66e07ba2ee9169f396d172a51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f497f818ff3042bf669ebaa370e11b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee0be036262fe8254063b874341024348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843ac03fd1eecaac70069e61e624db6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305dff153e9136ab9900b4663905702350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf70e25a5c8d69890c21a927e1673e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f9625a3f0767ddc8e4ebe49a8ec98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102a9af556db0fade0858a7230c9bcb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b226e77d1967300dbc4fee379e64df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344b785c5d4bec2ad382f46c2ec609355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8fd3d49942233b3716550362be2ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63356a496225b58314704418b9b694e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649679db2ac8e1177bfc70aaf8e836fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24104d0468616ec4923caebc64dbe0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9380ae90e8e2d3fa5188e692057b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c7578c5a5ee206432dd9973c551a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6f07934a243d79a34610f8277cdc5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5373dd1f3643f6ff72ebfb22073b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc98f43aaa77fe668c5e826dc92d1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898f4414522885986b72946f4942a85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb160e4697a1dc1cd22b91b459f44582366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993078d73ff1ef602f14f940b639e991367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42185c71e76853dbef95b7cb6e719814368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e0898d1ea801daa620d8e38943e97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b0f778bdfc79e7f7d2e6f2a390eb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ece9848d952cf60b4be7d3a0c32db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15650be1d5a54d3fe7c401de3c7138b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26c8b81d30f2f2f659ea8684fee4e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95276f47dca95ae2e2d38ed7f7e84810374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e2008e23291e98e3c2e1e30a1e508375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d4d030b9ccbd62748638bfa0d2bc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69fb898e90e23984c9592c6d6f44d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3133375c904018d5fb0f625720b6fc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431d58c4d8c736cb64a1a06bda6d87e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cab9091ff87f36ca15f65962b06e6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f95e2ce0c73c3d5c07694ccc2a7ff7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f619cd8fad127f5c786c513ad1a43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a452b394021ec9a169a62ba53954a56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb194ef66f7a3a33ee869af912213eed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3552c297655ac18b2293144eb378a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30e04852ba9c754f3f1d20ea7660b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac45fe834df73e7a1c51b47c48bdaed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e024123c2fc519fb0593cfe3c69105388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78381e114095bb941477e4d5209668c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923ee5077f68b58e39af9dfb3157524390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8f7ff43eb56c6d6db781d8e87cc4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b74a9755556cc2282aa833adbb307d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526bb99fa703b48b5028a11e715e308393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e3cdd31b44e84957b38ab25a668d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b97d289b4caa838f65644eb1ddd27c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96e911e0a58ecd3e31a5f1bd1e7e12396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9995854b2f026f7adcdf6e652608150397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbddde96eb8855387c89bfd2c58f9c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f248ab21fc6da9d119db1d24256ef2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eb435c379a63104ab794ef7c15e94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61b7452310b4cadeb66b058c2a879401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0ee29e8b9de3bcce39100514eb513402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae825e819349662a65fc8ddf2adf3cb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9409eb26de7583684528587adc8a138404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47d971b17c7cc550caf13dca2396c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a862de068b213b09660a2d26d5aba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018db06f4492fa4c4f3aacff5d2ff6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eb12aaae98f7eea768c4c2f33e167408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f3a14a5786333233a82250d470086409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985457e8a6d36ec9468f15ce233e266410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a82bad4fff3fe580396bae64b9356411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d47e9d77e2def87ed75f52f6be43ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1d4482aa3e4cb4268d114e102cc7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052eba82d8f3b7e6d84abf59ddb7508414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a1b8362386967b4957fa07f45eb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942202b5a8c056a9ab0fc26a781e48a4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988cd87c4743fa6e512beda75f35516417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e82b2f07821ab3adb36250c430670e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757e059543e0f4ef743ab44c2850a79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaae31c31c86e4bdec8cc22a00ec10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bfff4d604f93647b9d0a3bb106587421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5574db9933f49e3fa2925f2eb98eee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ee4405b3a35cb6f0255f85e73df24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed535820add555ea497e81805a7f59f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c34f86c6e82140b77baaf2461585d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab984844836e9ce388968cfb9560bf72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306503cc5f5f9dd3ad7de3fb6f695ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e1a1bb3a54b9ffbc76e1542773318428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78600f85190f55a8aa073cb5ca05f9bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b078f2fc222dc6abdc1703b151dfa1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028cca43c8d5806e1575baf1bf8449c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b2976e58a5bcaccfeba59709f1066432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a0384793678d67b332fbf6e39c82f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b47ad70f8d5e0b134bd4965d0c36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc84f86c6a55a1aaf5d5aac67e6e81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dabdcb71d7f3782d5c0b7fb72fb6bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5904fa15ef849d283d43ec090c302437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e0445987721e604d808efc50e8e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa0fc301a03e00a97b95d79a38bbbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcad4a9b8d5b568af61e9a5428c045440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606171da1d4481ee56ed5b97769434d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb6102ca44931598b715dbde6afdda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661e1df154d65fa467d7eb42ca5723b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf83fede2548502e370f5bff3f24667444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b224ff063c8a3df75067f72de96852445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4361d7f1c150f8b2b1bc632ca814780446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10093c349fd22e7b63e6d8c3ef9602b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3062da2b631f541ad9b01f4fd975c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025a16ff4a9c1260620c2932c8f4b25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf45f5df12877fca46abd91113e8ef5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d3dcf2223b2055bd0bb45cd3e8434451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc054c50a30fe707a6e935533555af8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ec9327b1775a10397a2276eed29c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71053d6a88a7062eed5b2f7a9b9b0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3935273a2faea95d87a64fff68c966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53080a8cdaadcfbd58120e200f03bbc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79961411da76f67f17f1a1618fe7208b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3341d0949e760f14384c43beacd2418458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb38663988900e63dd001165d1302f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb897ace308681327205fab5acaca7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b257df155cb7c1f4f3553ca5a883e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993057d139d0bb6e34128447ada79f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131723dca3e9ff29d2e57a7ac602c11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f29ff6a067f26fc4ec3d18001ef184464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd413e9b50f568f53c389ab3c7018caa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affbe54a032c7dd5489304eb4862169466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034ed205658846358cfd691d47c186467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310553d5dd9b4e45a2e4b88f9c448f33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab1eabb1fcd92b9deef6a37f9cc38f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d9235aff769e4f51f03ad0167ae01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec7fd50906261510996c44a8361233471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b18a6b3833029ed0c67ea27508fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea715f7e61576ccb9365e36d2999fff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bef4ce39577197d97f30a16c5dec73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5c34d9c8d298cae4f0ab71f078286475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb3dcecfc2dce71c22bbe48224e73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad32a00c84238d405b59202c97ae56477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e0c81af45e47117ebdd96c4be2b9d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57b5c48af8b163ecbb47a0c61e4418479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>