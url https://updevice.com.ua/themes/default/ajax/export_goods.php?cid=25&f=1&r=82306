--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,119 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1057,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6280efcf5d294a7c2d90d3a7a01fff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b78515d819c34305696761847a2912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff9b18a38c25cf03936725b9c45f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53779beeb71d14320e390ca00afc3ad24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa0f3039e66d1e0a60c82aa42fb5565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa0460579de8957e30130ec25a057e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3debe4adb3c24a5d8b81f9a1ae3a307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464f77ab74704e54a85473ba60cf1a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d5e9a87a272f4a91e069b3ad6365f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a999bd9e8b3eadf6eae148a818e42d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbd6fea917a41bf92884955a1e24e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da8e82f9d9d56190293c2d0468884912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d8b3db503f4c4b1fb90cf6d30cd6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec92cfe4e4fd1f55831c108fbc30a4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679a4c3d5b38bbee761a8c548eed54b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6e7cd5c16be8b40c0882683ee263216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0dc27421ce89687d73ceea869067017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b692dad7f7f3e5922becc4a631adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf82d3409d5690dcfdbfa2840999219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0160f7d62cd7f8db3b6dc44fdca59420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234491f2e2c63a67a1a33570aca783d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24f16efdd37fd77b2d13ab0de01fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00085b36bb899ed9f2305e7c4ad6a78723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8087c16cde68ce359409c5af7c16b2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b7cc269c6e893b62aba574e81d1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57281338286605af2705946a359577526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede638646fed845bb6f9407b5466caf327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267f169d965c5c2b2ae493237e6a19628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fdb052ef23d44f8e7d6105bd71c6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1aa9f64cf316cbc4bf580611163ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8020db7842f2e21e6ecbadd3f549c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5a2e42904260c4cdcf766dc0bec8132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1041b26603b8b093bc8fdc3e6aa9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856edf16bb15628a03fe6ace1030f62d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8059819e2f8ffdd8054cfebebaf9ea035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12114bb0dac67f3efadf8eba55e510e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b0d3c2ace24bfbcc3b66b469a881637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab544010cd9c4476d0147369105a3b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f8b9a651a1cb78310623891870b7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cfeebeb361a92731daad8168daf2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894a4db9e0ab82b7da1bf080c2badcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b344ab74856b8d65674467ff59087f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c61f57c92e0dc67b1de8d23d0c9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9195da065f948063434b60dc39f4db244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434662766627fff29f80a8053d449dce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bac03dbb59da3fedee6332e00a48646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff4d1c1ae0feaf3a023252e98a19f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07f313726d16b5d1708514187c534248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2040e4c9a8dddb273a974ac7cfd13749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b5d8a268df614d23b47d6329fc2a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e581af7c9a3d3291b9b50151d416a8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8fd933997ddccc55b0003cbe5abbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d37465534b9352a10c76158be11e6153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e699241da7280d147efd4817e07e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e585420f292ae2caead6835dcf7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5a714f4845feaa3e886c4b038ccaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d6c6320dff294b68866c820f9ffcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e6807007e1155c005c25e9001b44658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e6a01339787425eda3e6ff754266259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc80c00db7c06f0594b33438b6ecfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d3326d4be10bb636c67611b4f0fd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93285d5a754950810a4b51cadeabf9c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b81eef5a62ec8321b3325dea7adde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a83d9cf08bbad293f0e5cf064f9d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc020300f8889881245f6c88d2701265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1821f7d6ecb6eedbc53f12a9dff7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdd150c66a4a106a9609567135493667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca10764995c5f94c99405231fec17768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b004c5ee14c1c7805a1ecb1528c98969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd43dcfc5be68dd9d5951e8d5a146870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a74dbc47ec3b6185f3988a24f4af2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da3bff75b2cfce2e61442f9282aa5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3c19d0f2d36622b400998dec54fba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa10270639c4993fb9aec06b45d074974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db38335dd61f93fa5c25f84d0871f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f45cb089f6b9aeac60a4f44348d2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf3b7843c894273facfb5fac6dc6d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4389efc682f56df120b176b32008478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e12dfd812c7e0a823907845c93c9fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae00b7ec18bba5937557517ae5bde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bb95a03c407df4f169c01ed78f61681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379cf1fd78cb0e524de82319038d27e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672616b07a8ee4acd6b45e6b2ed962683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370517b76474ec3f9429e71c035af6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc173c55ab277dbfe61877e6426d285085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2972ab6feb886372e7ae368f53f415d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e99baba3558a6117e3c0deec9b0d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fab15c37c99525228fb609a39f63c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92a7c0a3b32ad0f6b9c187d26f593b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb5221f143acae65518cbc6bf08df490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b981c8997eaeffd6a29d992062f58d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60399738358f7f34e8756507f2e3b2e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab585efa428e7eef4f7dd51548d45c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ee90aa1b6d089be40ba5f508ecf0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652b5043d82ca0672c07ff87fd2822e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ecd4ddea06dafc53c53519950688496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f417316d5a4ff5712cf20342de93997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeea74fd7da929d4abf37aa2fa1db998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe48fb538adb265a92902df2dd756a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77993844844b07f7dfaf8b89327f563100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285e3be6eefc26a12dd61d51019c394101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2e6fd5d9b92bb755cea7310dade09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9b165c00f5876914bb72c35aa0593103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc028b4be643145b9a9a83e892e4d3b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310f5ba8be98cb8459ce82f869e82e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94916796681a02678da7b151cb1912b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515add08b19c2678bb53d49c4eb5c9bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e764efde7e60fdec4f682213270de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724589b9821be4af8c92cda6b515403109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8c15563a2901bfc6c5d0c8c9164a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5784a6a651d81894fac7b949ce3abac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17dee13bc1f3b55647dccad18703d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b7518646b12210d8a5f9b7ac4540113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c62b092e06042da1afe721ae624ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7747e9c7ee0b6904a03d1619f5bd4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a15a5ee2ce85a769ff52da4a7f01ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9226b003b56f61d18f50bb51754ee5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776b9830a72e741dc6c548c3c52eba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd40a121fc27823d16d55e9bad64c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188fe7b7766cc9a405bcfa9e23d5c4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da6b6ba4d3da9b6d5c120f4fc4b35d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68a3ff317f7d13cc26ae03b2ff7d99122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a418c6cc64baf5846edb24f26a9aaa3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e87579f668ffb6b6ca0d8a0beb2605124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46f78677d4160e27b60fef977255d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36adf40f84ff67ac02dceef7076937126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711dce5f98a9abbba40cc591e8e3b86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb506cf9af3af3f1cb3ccdcf4da271a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1eebcbe0dd5a9ca02412fefff0772129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32822f2dfd02fe2a892515a58d07b076130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2e3f3985a4c045e99835d554bddd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b4ccec177b974ab58ea57bc49dc1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9911033ecce15fee7b4db4986b5b371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355eb38d8c16cbd15e462f843e8f7e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeba791dc1a41c38a71d93b1f4e4c34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d6b570be907b4f03cca3e0e1e60bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f55833139ba8b2ae0c1ec0c03a920f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f4314d3e6c51b7dbbe548e7a5d707138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c543c4f5734c94881978b13df691851139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f168584098a3f2b9f3a01246c3c8437140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe4b2b7032fd90fcfb21a38389530c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d251d836704f915cc467766815bec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95f62cfb34ac200daf73f191a6a6a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b7392f40bdc4519570a4acc40337b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc65ee53d916df69f620219d7c1b25145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661f41eef867a0833d2be90c3e4b69d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11221c883df4c53865b3d773ec2a78147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a25f0c3656d6379643fb958ce5d5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e145f337e6f04c226ad6eb12659621149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590aa0449f07bd6b005305a23ba1da6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f01fab326177735624a903cf5a14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bba9a82aa9240a42ad2cd28f56957b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa11b377383a12bfbed8c7a16ff04ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed2cf79cc57af59edbe904c334ac3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7c75c884d950ce37ae17a3b0ca867155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558ebbb4eeef0496812e6b10e5f9bd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65431d8a5e22ac290830767d69d3eaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae8be2e16aa7bc9786b0ed8be330d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca095e11f95ba5222d35809adc7117159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872326c3259cb6f74d7637c9d2287f59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92671dd9b245d41d546b78c8201e6c77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4542716fcad93588e495f76e0f046f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ff0a252899e9b437b9301d753c5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50887349cddd36e3829c859cade523d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2d44b53e97be85c9791a1dd0c2f4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e6dd4f00be61e6e42b8af9d127445166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377f7154f49af6d5a7c21ddd5d6a0f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08b5c8a6439a23ccacf6218a771309168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0de66c388b1b770a68bf3179a5d58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e4aa64c7a5add6d4e34b4ae7f7173170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2700d0fb8914e89bfb55d5eb50bef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ee968d558c06a21d025cbdc45164172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99682120c1de5619b3891d1265086850173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451857c8c3a08e371d8f015f86305d02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1c5c242d5d7129b132ff726b4f23d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7308850a1e6e5b95f22cbaba1b8026176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1447f9e9ab38ba745d7b221518e3673177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ba8c1f343391d68bdaadc037c1394178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb486edba4d5e5122a95440ee052d5c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7de1cf9fc0ce187a839e198b37346180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434d6202e5a0a6a8f8ea851bb22a830181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a5966d0caaebe27928bd7973384f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aba9cfd691916533230e686aea4168183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2c176eb8538b8a12e8def25b57989184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2d7115246e2801dc3c461cbe898fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec320337f0fe7ffe2330dd0ad6e9f340186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb08cc71d13667064577cf68d86f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626ae6278e379bb5e5e795c03f4a003188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba14d2924a7361dd32cd0e36a227b98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5961f4c0ea71655912a7550408237190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191ebdccd20955fee1976dcc2eef66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa096f79cf2d5537456707dcf647e5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c95090bd86725dc57c022eb6080a6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b2b82b1648caeced23af4ad91b0f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6af7b317b48044dce0b8db3919a638195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79ae13bae09d2d569cdd801d66c8db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e414fdf67cdb3c3dc52cab7f93f560197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cb272b53c2ede7924c20391b24470198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c34d33006d241453f7a7f72353c15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a17fc31350374d69ec12b3f6a5c217200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268704c73f8e6ebe907cbde05b591bbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7eb0a02d1aa29ab9b4d6936c00c8c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b646825262ab4b06cb77431c80abc2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20591cdb4d9621cb4b0b9d6b3a6a7523204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0cf9045bc5a81aa1b6a8b08e9f867c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480dc5d2021cb81240759e6ce16b1f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbc05b5f765d1e29fdfbbe0a2cae92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ec1dba7d2da0dc48fd0fa96d3ca93208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d999b1b537fde650d185987b8baef0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c38390f65e344058e8d6c1aee92c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a169c1c07be6f0a5b2000360a05a45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc77e6a1364995db3bb37f171fea19a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e92e9025fa9f4f00eca2297148886213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f16a0a305144a4bfe3a7b4069b536d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651453ee7d4bba12190db1846c450807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8695a3e131389c977b989204cd29d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224c135ec27cb67f75aec614fb3722d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c2905a7931db0d9e55d970fa3702c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7784509a7456addde60d265720eb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b133eec3cabb708330a3845680d11da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97250e04e0adff17d4f16e42f7f75db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd3acd49348be910935c249e002bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67a2b531966a1c0ea1ce2dde402a71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb41f5567cfd343ef8d0be874ea93b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f3e098cb33f037bc6623ff973903225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53891a8557209c145e8e9d322b483e28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b19fed45dfcf63af9d587892c9d5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4dc848dc1b7fa1e174cafe24d9f88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801a90cf9fb0bb0009e400cf2b8c9d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcc34b97abb2111a6c0b48bbe448e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016ff2476e31dd1b5d4ac5fde8428c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f530c04cad2ab6737cc9ab5c43a8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e2c89729a3412c90feba17cfce204233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0f1537d2345b8de1f02cffea37d90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306508e5aafbc31cce77eff0f0288b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f7fc1c8851b67ec298a14a4082094236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852624484867cc3a7692846abc1d5c0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14882590ecb272f88d1bc3400efdd221238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebbac0f353bd5c4f2343391f2385af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a117a071139c1557ed31c24c337b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb3617e872507df7175737501a34f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d683665f62bfbc793fc90f4eb9c6f9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f40037e322c547dc01f184df4391ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345f8235922d38935263f28dd7226b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e46f5995cc8bb15af9da71e93ecfb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc029ecbdd7bb5a982b2350919c37bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f17e308fa91e5b7a622fb454bc4361247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b167aa9102d4bdde6ef693290a3c61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23220462d34bb6aca41d08cd2d2dec3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d1dab7eae1b84061595574d643633250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a89716e7e0016df917e1ff177e8a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93836834d9d8b1363160cada0e0fdae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7719ee86a3830f2d270dc764fc4c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ad2f7233bb56d2640a630d32f3b76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bce5568f5b64e9be0d3bc5c2878cc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290247574d9574aa9fa61b8c2f137a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40038b1d7427f01d1c339389336b06e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b3c5f625d7e1f4edeed822dc62856258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1c4795e392f95250fb686b133f2e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85097ffd0098aa3e7797301ca5b01a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e7f9acf4282dacd7d4babd6705fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4fb7b545bb38622fda1488c28ee6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab66f54317c15e2d6b606592c90672263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9f7cd3947de6d67552bd5111b19f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b742651e94d9b7cffe6173aef249b11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbde5fa48a7c7be47eda12d7781c2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6280ff55b842463da249a6aabc375267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f96ec210ed33e437d362f245d791e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc35d645de65cd8a2e8954e7504366269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835b3e58f24f9c9ef4a96466421e055270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b59cdb5ea04c95c24b11c45a1f5a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d472693820dc2230fb10ca87abe7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170456c7882115b124540a779e98c3a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5cda8d96b90516b556729988a88c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1032ec17ff5e96a9d6a93b855718e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e4534c805a34f7a650be755daad90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75b5b69ea0cdc5c817a836a6b1821d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c970847596eaa4522ab387abfd522ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74043e9b5c375227e3c2f6e00a092e22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb64a40b5f56a8f5333ea086977e65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aa484504b2f6153713eb94f516d5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd2997e07ff6b032167acb310bb435282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762d468a48fb7bcb6b14af1c21726f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002b34c9b1eb15bb542d730ad39e8ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2df5e3a9adfa774b821f11213c099d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152713afc0f559f0efd569d74824ce7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1b6084014d0d4250ab26deb4da089287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d78a9bb109f931dd843569b61dca5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1980e68cc14cd6b9ca86afa5d60be8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f0ae23a528bf4a8ad627245eeb501290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f13863b2d9b595881446dc790a22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30bc8915374639591a3a9b8e504be8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560634fe6c061b9ae5e86c9e060079c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069eed614629ae6340a4c0fd133480e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829783252acbebd9a35b619273062294295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927d7ae41a949d9500afd65d4ff894c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f030a16e99f106dc05e479b5d95da4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000c9ab82bd4a87e1cab00c2667e59f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ecd8056bfaff560e2a053e1f0bdbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf59c520e29912474585427c15bd36b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55e9ff01e3c6c040173ede64ba30f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22408ed5ef4c987a77ebf87c244cc770302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a7448100ab51f3843fa128153150d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1f980ab113812405adf2b6d1b2878304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa28fb4067bd52dd549a49710fce537305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb7c2467c0c2eda2a32797f4cde744306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39002624705653701ce9f210304ccc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4d87763d8594de2a9872db0b1dd36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66cfc6aae566c3161d6f71b91a3690309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d334108c71b467b29590b9f810b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c66d682a095126a6581892a06aa4fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42514e3812dea4be857d0e5e285df841312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2bf6c3070dd6d36fea81f1a96cf4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f12723e91aa43181107a290c7b7ff8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68093b50134ee729fb98e9db2664537315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d58630db0cc3449004c90f099d387a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded53975117071baa877d46403c691317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a191ac94cf69a2106dd87b81fe85af7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a951c87b940db3b7bd1666b6e0fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc15461ef233d486ceae05b65f3061c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31a947df1edae32f8fe0d74c44cb02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172ac05982572b9b2ca06ad040d6d7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d4fd5fe759ddba77993a964a221eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6beba0e276c17d45f7478fa745a1e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237256aa1f44775878e78e4e826b74f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01245d674ab0fe1c820ae2e13f5cc760326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def938af18a8a15a48e8e49aa450757327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158978cc87e019c9fdde23a53793270328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a943f12c9ff38c5a51e02dd04803c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399120eb020294523ee1465342dde690330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7c794d690d7a9a3f9228d90eb8ae6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678afe14efd678fb3aab1910525a95e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4514da57293ab46eef43359f95ab85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65840f6bf2db60d58445d3e74373890334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbe56d1ffa8b28a86640f0a1ad70bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1e9beac15aad5cc9c41b4a089186c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba1796750c368f289e50879b8d5b47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846506bb08b596cd76da41360c61d77f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d43818d9a0043f64560b1ae1b62657339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa3a1e85fb6b94731846cdfdb3317f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec52fd05d714436db7c5bdc7a9408a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e824e5aef78bd40dce84d0cec037a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d776f054e95658ccf41f980fbd74370343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e114560465ca8ba1bbed373b6ee351344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df01ea6372decf04b50c3700f75c91345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0f2c27056afc38692e88046692f36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fa47d0676040373766e6931663bb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9a06a9218751b4e90370773254a07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6bde4117c2a433feeec1cf26bb9d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8f074620582626d335540232cf253350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351134c3160a5cfb861ee05ccbfe02e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b535f26d24f45a22f7fd675ec8da7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce99ad945ba0067b8ebe5fb153a1e38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fdc41cd1bc78e032069da58d19038354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf333505dab4f213442a5f9cb6f31f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66467cc269d8c0f9221800c17d30aab4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef6f323300dea758414fd043fdde9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b3d2cf8896187bd4e866c5a3e260e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298adf6e6a85c041c50edb058bc6395b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45062e2fcdcb4450a9ebb55dd3636eba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cffcd2e290910abaf1ffb97c6a5bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253344c738db4eadcfeea071bd244eb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003258a450c3ea4d39ce2dc79e0bed23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af12057c6e918f84c0968d8a7fc721364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418057a06054f2559d48893be3b11e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fb7474af1b9ff8615dfb3d5056c0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0aa01117f97fd4114fe6d8d3d1e5c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe953e26151d59db29d85fbe9e1ecb0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08ce3b7cc87cb2b5dc93f2e18950e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b59dd0abc3453f6e44d5e09595c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe77039b6e30cfc623d4ed41afb0f17371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7119fbd85a90b1a1a258b12c2776ffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e70a1f3ef9bf884fb1426b4c3db620373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ec4ce147487de6f78a1bb1990593c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dccd8c7d0081ae2c29a3872c206b5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05429dd259da5aa3ce556778927e95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484b8c7194bf45f665e039abbb242eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dd009c7ed2b90349d8d6871f5f703378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec47cbce6bbbdfdcd30fa8f0700b809379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b58f65b75d82741dc384e0e0b61495380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98ed287e266dba3693b9a997b836d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256a09f4917642913b049870cb1d255382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2d554650494cf1a673ede6513a513383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a21fb5ca3140471998a3a341fc90d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb295a61b9bfdaf579fe4ef3f55bfb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7228a8a332c9409d8f3a3ac68d4ad6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d63ad2249cd76d80c7079cb90a17a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364071689d9e13e1565bf5dd8c183ea9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736736c1d8dd99be85e2a3cf1d1cb2f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e9c0204a04b0eb21090a44a77c4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef9fff98f95c12a06f7781dabb4f38391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec93421c1fd9deb7e3071f858935529392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012958342ba6d756bcb21ae9c875fc8e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f76ed0a6c51a03619e646e348d8256394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788509c8381317f9b80b86bbb1e57c51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0042228483a2e67fe39c1bda68d9db9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6273911b2d0fddadfe6f44a58ab26397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c0930b718f89be41ea5ababc2e5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337113b62b53c4c6d776b5bb0f16fb70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83f32607cb03dd7dcdadbda3dff1ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121192a4a2c4b63d76b49ddb45cbaab9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f37f4675d1b94a77bbfff98a4144c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec8ef5dc5420718f8c2bb81eb3c77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db3743ec811c29a3e22cce20e273c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff92eb2cbd9706937305a1c22be69fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b427ea837d3dfcb40c893368d7b7e98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c2e26c18f5b82b23facd00c38b0f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08224765410951bda9072be6c4a102408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbca240e4e25848dd33d68729b2d8c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f162304ab0a41886427f52dec552bd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1d1fa0d65090f0b810fc611dd58af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6dd839016a388723340724860c2c6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cd20b4f11ec1c9276916920eaf53b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e4e60a58cbf82db56043fc891812d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c8892601170c9ac24160c84220091415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dcccb72a51ea2a036f6e7e9b45470416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5b57abf5335b9fc1e83664252ea9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e90e624845cb1a8f3c4e452ebf4fda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5fc61d5f13d33e78288b9f0007196419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704bea823c064b4991136823d8e0bcf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87178f9c1323b88d7b2cebb8a88b630421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb77e8b9d53b424cb5ce7e87b8735f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dfc15974584265e9875f4d4282f14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f148935baf9943ef84a76ea6540af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fe599d6ba8e2e59300211cb2a5f45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed35b75ae6a71366500674d3c97d6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a3a53f30975a4012fffe484dcf66e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4cbddde02799e7d5d41028601b57b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4393127c2e1270d7d7e4423ff73076a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bc56da79d3ee02b9f5b9a1cc860bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c947cde3ce767e9f76e28173087fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb5d67ba2929c645fe2fa442f9fb51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a16c7d821a795558ce1d63ab470b0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080360b26a1ce23bf9a685f974be994c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388b554b9821fe21de72971313b072c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935d3a80fafe53e1c24cba6c65f36cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b85cf04ae0791b7440963902d8bbc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c50c8ab6af9c6c1a9e94c2b3464b45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195899c74e944b5480c6755db92b680439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb1384e6a5897daa2caa0601cfa7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2248a60a103f1431b091c26e778872441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a4b4cc98e1a17300e11a93d5ffcf4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e515d7ab7d0f5e9de0e90e59b2aaa23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387990c2e22106760bc7af1278ef3446444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06424c7918a515c4e2d2c439b08b444d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7039c1edb67ccd97c47576cd337aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bcaf0aa8199111df46ceed6b9a096447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b6d7804476a81191c1988c34bda2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3794ef639523aeaf5f89214c19ef96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf0fcaaff09c8dc1193f4b173d9ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c0c153a8dfd11b11f2583917ce3eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9e45bd2f36aa54d55a3c89146552e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290244dccb8602f451814acc2c375b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f445d71ec617e83b4f062f51b120454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030f7b2e113de29ca42a98d5b795878455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3d5b6e96e550e202c7eccf248ac7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a164c42af84601ad53d3d34c84fd685457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b588903ba1839d416d8ca0ce86ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dc926be914e3a389d1b130e2c3d5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d95640e074ddedd997e39705f67c54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f77e5c15c58e67f035be55f954afd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f937f0988ee327cb10ed63aac85590e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d03f66cffb6019784347a09aabd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5052641f70c58d236b99a9000ef23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8332d24c44e0735ce7b732f53da97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8c64f3244a81d263d887e259b27c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a89b7a6890e20cb408daa2d878451467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1e26a53f09114653a326268cc875c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1ce3cea1cf329c26a717ee1e9b19a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41e2754dd877deb883ba05f40259aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a77afc3b197545f39d7113d3edbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfd776d565d09e69216c3ac800f3f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea35f91bdd125197e76f5540961bc6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c664cf6c99042eab6537a97609f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bca4f0c2286e6991043c5ea90f1b02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd54597936035ddb0208baccacf2c5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463a293f4d8fa4800a9ed8b68e0531477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24400fd8d3f9821a0d261322e771ac9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbc4cc95133dc791755e76b50081cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bef0e5e95c01acb051e7492efa7550480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e32fccb3601cec47fbac49f6a5c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab50e51f979fe19a5f542b2a24d4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56217b60c9a5f5d3d853dde45bca732483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21db58ca1977510a43902f4e755855b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f81f1b0240fd0e4a445bca992ebf42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde072c8ea54cab051a360a097eac5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfdf9a77766c0b1e69a29479eba772487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa67e468623b1020e156da46c14fb55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190db76766d9a766f9116ca62e0bfa80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d3ec2f1d20a1ec455d0c418d4ee1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89084ea5c7d5fe4aa89d84edfb1d34ab491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d88929d0db9ca4c9e7454af05f9f081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc38f769a9f9355b8ae405c0e9491c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eccc15b8fc95f0a59ba25601c96fc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80d8e033eeb8fcf760090e74a096334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2182c2b0370b3e37c024b78d5317cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24300fab6e7a252a2b6ae64bd19079e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41fb47f7c44581dadc06a1f4e06f3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdc42f8011d8066e801ccc953863aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf07defefd9aac0ed79e477f2f6a2b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97321678ac978859dbaabfbe40678f7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae32837424f85f434232986f206ae0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7c40b918fb22896a222eb60ddb42212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38dd47a1a8276e60e786b1b97e517c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4dfc13ca4963c748cd1011fffcda414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8737a864ccdc10be75573af92afd0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eab393569919692d9e679a2a240f2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d8f2203922859334e4a8ced18e18f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd4a0b3e35b346609c908f22ab0f5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2be00c2f0e9435909a6cd37b5e6dca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7376f0cccc7ae901e615f31199b3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5f87f28140987066c51ef770222d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88882485bb357d4689241d372b9e4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee2a79d478017b197fd5391bd20b7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52b401b607db2e2b1f31889c85da2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67013e4b22d75d9e7500d26fc40c3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0698edcf351a4c48a9b36e1a0314126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d6de6cc5d353cf85ef13b14ad73ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944b6fd17390b3c025a19a47189ab0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0c4536d49605f5e00087a67e6fedc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe04f897cfe68b38a5a0f857058a4730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef17521ea24907bbb0a20bdaf582f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b859f5a2048a4996c5635482a740d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc13f676897b5783906a1900c059d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc60068998f8d3d8918c203784228234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec643b431504d213e5ae1914112cc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47bb35e39c1f5deec566d3a1ecb92336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd87a3fa190a1729c2a40f30d20a7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8cf55e97c2746be3325aa21a18d3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322794ec76e3b078c0c95975337708e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81f4881db320eaf223ba6bee6d212a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a23cf2eea3a2bdc0a5aac54c9549041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871058d1f57f02ae93bb687453451d9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48561f9f3ca44307a9f11eca7b86a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1f2441c5a80ea462c1e6e1385e26744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d858b04b814db1da55f45e098c3d12c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f6b95bc2be143aee57449059b3add46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9096eba252e05748a9e3e7cbb963947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e03ec245f9e2c37741f50b5540df348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb38d96813fd1cbc2f2e7d32963ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0307948ba941407c8d49a44d687f99a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702beba48ec123386846cf48493d9d0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754283ba6f703614e4d74bd21122f9a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734fcfc368f0ac23f0065e3faae455953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23485851c0d96fb6fe9c9152aa8316b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc93fc6c35dab22cabe395f6cdc4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987b6fa533daf011b308eea6651275556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056784cb3467ed3b55d29518ad0753e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2cd19a91d0f22a6218f761882eaf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f776c0b9921b66650d5c9712228fc4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b06954d216c2426670977d029a1e5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af577036e92de1d628eb315b745b77a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4037e58151eb4abcc1df438357d8d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca68df34638f0c0f2083eedd8d9e3a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7f29557779d7be1b915e577f3803664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be35bbf7d7a61752c28afb593797ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd57209871b0c2f453188114fe22c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab451f25574d983c8745281a422c25367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e1659e1e08a41ce436403d124e34168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e9d30a01f10d7a856d15d6cc530d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea61b5d88620a3ab5c3b6a1ef5c23cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dfc86de17a8a4e8fbc452a93d0d8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91acbcc38dafeabf7ab48d6667a49b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc754f97ee1963c3b6e2b00c950f4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1023d8d79c3cb44b1ecae9ca5858b7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaf7944aa790b2ab08b17f36c311fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2671ebea926e259276171ddc3c3f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d4b276ae200294080a584261a96d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041c09ad7ae4b4d2ea8a7d3de2eec9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bb24683a63b86d08e519ef8b3abc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47630ac2887a37000b678a95e63a79b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf4363ec5cef3f08fb535d238cd14f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2d3c1e4acd3dc6d798eb3b7e4d11082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce140102b717fdeb98da47cb4a4f9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df45534a04058becae7bca82d032d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867549bd9c971eee58d61a3e1570dde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300be70fbc8909cd855ea63fa2ae23a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9965dcfbbfacf89f695489a2f2efbb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b85313bb2cf7497203f680c92f7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c6281d28c772f4c4f4e532e63fdcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa982c7616fb6e3760c9f9e6389e6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705102b7e09f4f536d41054a25a08dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf84ec740870b8cac30ce97b7b3c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a17bdf64f386fe8b1d174fb5de69093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43926c25d5885edd8b07c1fdc5b2273894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ef3d4263bb7865b97cb27c03bb11d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f001d720b4839bb8da11f92ceffbceb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7e19502d06997ea23cf95d02e3c5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631da8c0d18b1376d6a23ae07276034c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eb7f3d4fb96d7a8fd07f07edfd7e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7647e8b52fdc361314035cd07ea186100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179948058721880c6c43a854b415dbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819d2e337fb526c79bc34d43fa81445102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd814f44f6d0d0d77862fe2c08c84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4de6088fdcd23d9bb17029c918d1e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78325c1e91cedc1c0254fddaec09cf23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a1a51affdc966a983d40b817a7375106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e242bef6f16a9abdbd0701a95200ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e629d355e82be2d1ec00733d86f2e4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ffab01ceaf6dcf94c42cc4668f4d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0ecc9528effb2cea8ebdf31f70f3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35264466cf189c4de39fdd300eff1177111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf2d0129de4ec37b9e44a19ade2b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034579f357526dc09ebfb7c74bf0ee80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1b41bae98372c0c423a29b080bfa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc55ceb7c2ae1322c1455036ce3403115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a963d860adbc6ee56ef9675ad5152af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359664d88bd6968f983ed9b883a228e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d96634af895aa81fad9a8e6a15bc89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dea0bd40d83756bfc20bfb0ce196ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d219ae80be587c619704ecadb6d039120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bee5a93ca8e6a522e07ffceb83a251121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63b2a512243c0c86c032a368a102d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77008c57b46930cac8ce5dfa10cfe2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1994af65d9ec12c33f05e6bba7d623124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f241de5d59e43c37b22c315e19bca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686559a6747e2fa7c25eb9af410cafa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f3adbcd5cb229bf1df5c85784036e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5de04c382b0e2f7e155b00c6a884128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a79d2ecc1851e432f6c980e801aa3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c138c5faa5c91516d865173a16c8e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8c3c65e5ac83497edc46f87941485131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b42ff9d75a5f30f90b1137771eaaf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df77688b5d05d26f98b7995de9f47b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f866d248d3296fe269c3b19c628838134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461d5f5c283a02384a4a028ff268f94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c7bc05f68d1634ea6bcc8a0b878de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329d2ec7dbd7b2fd8eae7e23e9e8f6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268aa2a0452f44406ad9f01652f18af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef9cca1e067be49fefa08ac851e6c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ffc10470a64e3b8b15e28df614fac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa5469ae3e95f54cdbaa6cb85b3f22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0b1e3dd54fb9d5e75bd1403565e2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136a6ad383d3f2901dbd994b20f7db8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e0b265f92fcf95695724d4ce17472144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce4f57fb25485040a7ac43af6e1978145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7ccad72a20ae056803189fb84abe6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9cc448dcbccd01f77c4a0e8109e11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901c5ca9381c42579aae69ca028ee27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033641df33df48cdacb138091560c78c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9c66ed1f5c6fadd3294dd93c1493b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a675688dae370a5e640f13d59e3a1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a014a4a30d069f6ef135e0a320795152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f6e6e76a48effae8e31678aa4046e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc455cf5f549b87dbc9cb8c15c01b99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387542ae5df8f6297650296845d0cf25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b9cd91607c40a028320ccf1ab78c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46a1ba377bbf2d16bf56918bdb7c18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc0c24ef3a71f0cba29c093abdc3a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bf21929fb842dc9ed9c6d86a938c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03115773e3c986c9def7ed13a59f73bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f650a3c70a138898a61bf8faf7f51a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7f908ed97c9751697c699e28e0cb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769eac9303a5b9999f15f21b779ed3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ff74dbe82477885b6d27312729a32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af1b4759c6f045c963b84aef7b36ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ded1924e5f9cde74ae2f4bf9de708166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612f2d5a211012a6fbdf3855b42bab8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc33239ba1588307d15282fb70b4a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617d1aa10f871a40f25d2f917cc0cd6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ed4b500b613c35b34806799b91a1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e67c027e1b770eb136cc47ef02ee50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea860a3a97ef2254ae0efbd83db7707172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88968b7cef8dc13d20579532db24af0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8f84013ff3b4bca7fb791c96ab53f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b5f5e7cc060d5b2fb004e03760797175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6c36155c48a1bd4d0d8e3c65ddfd0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cc6b2355494e9bd1ccf278a1388c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23335aba449db2ccb9949d62e85017c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f59edf4900b747f069a4f766536f06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640606bac939f844df51b96224074f01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd27a03ebfd4bfc751a0cad797c46181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565cf921198a12bd48cb7de095cf840182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec9997a61d0840d6fb4b056e5706fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ae77c311706fa70fbc16604ae84c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf8861ab8a314862ff6773dabaa20185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dd7384978a697761f9efa59b94a10186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe3a764593735449a75822e944927d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc44790e20a530a53293d03758f685188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c31f887ac9b7ae274e829a39b8b82189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cc23e59cb96bb452fb7777f8ef82e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec81dcadf9c220c9d3d3ff6ab4ce5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa01c713d569c83ed4325a7124b64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a370286ca99c1b0c4b700ff0b25e39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48241f62d37d201734aaae4372d979194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57cf364be6845e74690dc907d37674195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89c3abc747f09f119e42f2cce5cae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b2ef31d981a28fdde0e00a942f353197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1964856ae8af50f3d33564795eb826198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99296b0f4c2b97a52f1fe162db5d8a75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f12bb1de8e4feeda948e02db6f1a10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19833e2c84feb506e5e10181ec6147201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44061c22b2f091ffed09c6dff7455b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c23ed039e8d85bcd3d62490d2fa51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac28907b2ba4f22a84bb02c59a486204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091008ba0aff584a90ae91d32b501aee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecbca88205d51a19454b5a903a34c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62088c55ad47331def5bb8f9056bff4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593f5c9fc97c2e394d9809c9ffb8cab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05796666f22a566f3829559ab2502d08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773170aa59344265e9c34cbdf019098210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d792ceb1faab0e349cfef9ec971d2e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e033bdb3a696245418be40c2e398e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bbca9c046a695d46287c5308117ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797048ab5120fb066d4b1223ecadb32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b1194ea0d776b152ed2235491c353215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163bb9280ac183a2b78953bcca1d68c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abc6313cc703c6a930e9d8c0cc489c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284eecb80adf97c786e076eac178fe3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf7523e30d947d9409c3f915165524219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb136a69dcb444bba4503ff3280083f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf2c680a7e22298d9cb92cf0cfdacc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264877c52aec2e745554f5edcdd221e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2539b359d4e5d0e200f6753873afc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe25660e0314322357652a142386be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762528b103e26ad84980708d188ae30e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495687868c83bf37962b73e75ede2bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eda8f3d0254365a4023c0572359e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d748a104d88c1a23f9d56491e9f3c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603444a91cf40d8f1bd2c91fa9899c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b2c322df4c36b1e945a3e9926b64b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa528a3d1eb83406c74091b89a0b24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df1650f9bff1578d18b224d90272ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88953be14daf5d49a683dbb5d7192f0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4bb9dd9edaddb5146e9f34756f0ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96756f31574218664520eecb3d69add235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43b00a2810ecc2ea67e4efdf81af62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d1e40c32bdb5d6c0e23d475c69b74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5d2f745a495c3303d0f779dcd9d03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f78b101c3728c4bf0d0617fba3271239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35058a46d58730c4de9c5f5246e0710240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d24b5047e004ea812b44fb9017f2f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1204e7116b0ffd12b5fcb68a49a3f16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6e9f4d40ab355566e294a632b52b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8c2a8eeab78d0e7af8b57ef6e9d9b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44874a743dc7d38551961c2791a8a151245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59602559d6de2050698bab70bd1be02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf1d679d4835b8f04e424cc4af9db6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452ba65823500d3cb9caf84f5238cf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee567cce3f7723da844967415b7b9b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510edcde8f132620c7742a733692ce6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a7ca49fcdac9826759434b235b67d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36175fed0b6ced48318155184e16af83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489269feeb32682af2346de0613aea19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838a55e22a4b2a157a39b50ecf20c1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f97e78050209bdcc3b458b795c590255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9afb1295d84c271006a5faf7afc563256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca14bb92e2ae3eabbaeecd63eb9bae8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ef9f4ff1a15d8b6be82a3155d2a58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e06207141481f5fb0df8cb957935c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d10170dcb065a838416f218f59f46260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5b3e45c64b82ecc673de2a60c29be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3353f3f743b2ca349dbc1c226113ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f62dfed2577456b6d441e9bdea044263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f35a37d37e215be2d40c31a9e5817264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da360dc36d2e15bfdee299168aed85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537db2a035f05aab45e164ad371e1b36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca22cc65552324fb46a829b60e7ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc76ce9ee6cba394033609496e2aba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9419baf3334a5da5630a1eb5403287f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89598b580c0ad253fa2ba584262eaf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ad4478dc7efe0c4c92149a5ea0236271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ef077631a3759c00a8b147ff8e2d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad35607344c09f422cd2d9cb625b15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89e20f6d2a4a1beadcff5d9e212071274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0f5937a16f82172073369854176a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb5b7c11fdd8a15139e38978a6bbc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b903f47fecd41a487ee08c88022df3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb40c1afe2da9c1230a7e991e4cc1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf8b251345600f3c265af0476b71b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279aec9c6801ae45cb7c0f4b707e48a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7055a946fafccad7a656d5949d82d81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b13c5726ae6ade5da17d2d3f2ec63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3437a38171f038d6158e3a9e4a56d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65413ca67dcc84a79b5ca62187907d39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c4d1b27f030d1a8eda64192b777e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411ef0ab6d7a2205bc9c8d3af99742d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1ff7421a0a0d9ff22a31e549b19c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb841925751d6f8a350f764bea3eb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e52462484cb78f1bad5c4748d4e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ce17e00e80fb3d812253cd7d9896290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af61a63a43e6ca8028a820ae9162f80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4986ed6c09c0c74ad2c2b3793d686292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491839c5e8106b13defc5753a00d73c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2df08d963a0d83548f261252c829294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b93027788bac4bf233456bdffe4a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbaee00ccef39873dc42fa7610d0f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb04c511a9bd2bf4b23cbd3c92d4fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587933d4d6ed6878a1262b518f1b153298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b81f099bf3e29fbf2352fa4c16eaf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75e9514f91b2bcbb1c9c2e926f9623300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51144bfdb463c96fef8d773fb288e5b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6377b1b274ab9f3de2029461905d986302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fed78e941ff794fee3dbc43cfa9d4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e26f50ad3d043312d80a7e9c1e699304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697963d11368a3fa1b008c80bf55bee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732129200caf972a51cbf66078f7315f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e04b27a1e1a9d4f2e8106ab850a82307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84cdff9aac7627c2d96e3ba1705be2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0b3afc004f17f4f4c8c78bb342f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63397978055c728b6427354d73ea20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5452227bdb40b98c94966dbaf9f67c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6868ab79d0d88091c6202a2570efd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32197ad14505e216bf54685adfb3adf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc1b3c5fd0937c657f53b31fb30c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba9afba8a64ba251dd1aaabe40d620315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34b09286c6e62525527c4f39090a42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1707a707d41ea450ebeb7a24d5af39d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d63f1cbe534480845fd422dc43300318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff544f664a2cc47d0dd2ac3e469367319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331bfb753c989406d97ba832b1808b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf2184f867844fd5f3e2b48afe342321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76b1ce44384365847983e9543908f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af216e381ab765a5028ed25928b9c92e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b00ab53a97bb533ed51fa33d8958324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb212114ed016c31422a7b03ea9550325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488541ed08195c3355805f053e68fce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e77bae71ab0bef850c448a2077004b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb565a3d7124027ec09244ffd73835328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565704a78645b849b980e28174ba9be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67add273c5579e5362c28123637a51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe80f432dec4be91121d2d7a700acb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a9854937660bd662eff6e0145b85c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080f0bc5e405a78b2f37f86dd55418c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fbff0ec9d5fcff00223e427861a43334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d17f47fcdc49cd7fc4c2e459fcb5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a85e6ca3b41f8f2ca689a4d0de478336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b2a355ad2b4cb3bb86e1eced564e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ea4c9a17a87a98bc520142c596a60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f3fe723a29424ec7428ba1a0815a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff5430f8b27d28076f896904bc674340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c8be41a65d0969467f1ef77337200341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ea61d15aec7f1052859d334d8054e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95e310434ba4ec33e2362bf25a920c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172495236d9f73d6846255e5ed8fc9e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574c7c466f0cf289630b202ba12d8ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272beb1cde095ea0dc4277bb05b8421b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c341200b8a012ece02376fcc73cf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a9d343c281b8505822e117c70723348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c8d2bab7c110bb50d9480601fd5dd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148994a2a80c4f6cb3c6f5f455b07a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b719ce1ee51561d82dbae89cb5a2d1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d26e09543fa89dc9ef83a669ac86d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d0be1afd848b39a5d1c88fa40c49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3cbdd3353b228d007f8c7d050f018354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a5c85ae777cd6aeef6d25ffc5ed90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030ed4fe6b8c9f974a3ca044a522937356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138dea94cae648d693f80a23912a922357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a14136da5bb083b909c965cf5b844d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48b95fd1c69b1a858263abcef6e049359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ab7bdedf5fd5372ece69d6388e108360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf949df2b8d76d90fd47ef6c65d189361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874680746983ef99a4e9889d0be6fc90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b8c033e72d106a1026ebe346cc1d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edabf07f5aa2098cb13358c743ba062364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7656c0647a58c2f5057a519412641365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473315a11cdb723338fc339b632044f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f07ecf132258140bf42b8cafe5bca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3766ed53dc87e153a4d76dc9d57f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d55c5802497a5bfd63bd2161a69f4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb88e6bf023acd2b66abc6160582b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46ff3adc403f4b809dd33e8669113e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55c2f74c183cb69667c3ecc8cc0679372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758ff5e747bf52f5f900e0841d5a7ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20c7463de2c65432b824fc2220a12c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42d0058d6ef5b489ec5625e8c734db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97ee78d3dbaf98ad86df482176739d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e2a5eb73e34c81bb1dc7a37b673e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883aebb600a9eb2c67fe5173da0f7d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20414fc5680c424b4c423f84837726379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774fed0d1549bf238e6d68e9b53a966380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba4292556869a729243f11556fa1ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893373c0bc3e356a6648a30c2093f1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4aacc15ba6689af9cfbfa1a35a951383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b0d8f2200d6b64e0626f694b02044384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff408da780ef4b9ed4ec27ede87d48b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7433a6a48e34290ce3b4f1e1ea858a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0e5d4cd6d39f0a6f8ba8f2bc06f06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6188386a07264d43bdc8520574eb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5058309c0c34283f2a965a3d8b39d33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7d58978692ecb3e152804c1292ce0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762fd6016f8dacb5b4cb44a320eeb7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcade6b4feb18b34f9bdedd69a6303a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab252becf06d2b6cd2b412e21fa1d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c288f9119ebf63954935094cf454cf9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776c27d3c0b01cd259707ae8b11dcb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a642b757e2af0da8913c1bd4b8e862396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4500a893e281f3c42cb98bd3e99b1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c36af22b47034de7310db1478cfe4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0ea2897258141825c6dd301955be9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632c99f117098514db814585e91a773400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262146b5d87280a2da62a8f1c5494e66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4df36e96f2260d64715c985dc21fd0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4b8769ca27a3e2c4c7df5a64abde0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eed2313c8e618d06d5818d8672ba92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645705e02acabd7c7c5770f9d4fe02d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cae10e5acf2eeeeca875a4818a6717406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88f629df06926dbeb839cef810693d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a544f60c997d0b60ee94afad89e23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c2de547083d020adf378e29957778409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca8306f188ac1b5318f5a6f906b145410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76040cfce3127e22df62cc4ffba34e95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878209e78f3f4cec76b75c340c92afaa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e57361f9aee01e4b0b6efa36e91f64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c73e984b229949d58630400dec363e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae04bb2dd8bf3fe06df47166c9398b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef2c9b24bbddb31f4e6ffe7b83da3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ac4a2c5aae766de7e5005fdbc86f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410da76144642a2f6fad399153ee4af7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20137ac373c09d10df12d47f8620c2d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e4e8dab9cf2a15bd833c242079cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aec91042306f48ed3074a3f86e1b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e61dcebc80eeae52ba9c465668e4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c56c7ede9ee2764095db57f09ebb66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76132f648dfb1773be2535843545fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17838f071a0f935cc166b82684682c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22800e7f7ce04a05c09fd395e67b941426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6b7760dbde71f59230c63ff398361427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5c0ac0733d56be6f68d922c65e5a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb3bbcef3c49b34ae743d04389ada1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4163a98d82b19cb71b9584331916bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1c5d48736d1ab3e3461660b953863431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07bb245be48da9ea780f5d75b8c828432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bc472eea032bc7230042fc28b88a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3bd4bca77ca68bc4f84f3ffec8ab5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39effd532fb5f17615531c602843f33c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747e079720ebc39fc65e011226ba1dd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd00f1a12cd62d8682218b1b366224437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f79cc359a1ac19e5f38098345eb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f937d704a138ae1fb7a0d7322713728439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140e78777ca2308c47ee52d7cc7a62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601545f2ffe74e651938327971d6a19f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6010b6de09d059033ac0dc6193fbabb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d2b8e5723b962bd52bc9068538fca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b632157e9011b86efb820196d907c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8317d90fa4a491bd603bdf4386000e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450f95954a0ad0f861529e5b1a6f57f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204b5a7ca8cd6e31f3f0ccb7970ef25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cd26af5fc3d4f77e1b00e1d25b5b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09de71e58cebb70ee1be2cbdb889558449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576b7bb3b2e172d6c9101d1b37a6b83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e949a4c1956e5bcf4ca22ab76a56b14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecf416f933bb1499e6f806b624c94a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15763704b1c921e88a260c3485319398453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f580e932c7bba6132d910a8cb5e76e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846c228b7a3311af06c5691642e0ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fb9052cb4bfc5f0d8f783d57d19d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fb223d51feedfeae300ec54000e98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9f8199d59c930e7e3f1efd013895c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545dc238c8e1d7cd8bc52d3d56bbfb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9428d0b585dac7e6506353eac3a6e2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03afde28a468a6fc05f72d0a98afdb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710679dd74e4490e5eddb5225df59f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8102a2c9619e3f43d3348969e6c56ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe8c42566c424c4a37d876cd924d80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af58e1e525d63c19d9fe5a44cb8fbae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbe06aa2a8791188ee59f5c596923c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe6ff1e35fcf43cdf14b9270335d4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eabd3115bcb988ac38863fcce5aaaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d48c4d96327d91a7d479ac09495d47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354ebfd16ed4314566fec493278995c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd10ec81893bfbe5b5fefb597b68ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede2fed03168e68b3dad575ae2d3cca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532d1580d744191597dcfebec36d206473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cac1677b64f8087690b708834498c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfde4c6356b670653b39f51d1aac25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232c42b79fb225c776614f7fa7ff7e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834f333f5a462eeca58a2ef9ee47407477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16364,470 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...418 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
+      <c r="F86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I86" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J86" s="0" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="E93" s="0" t="s">
+      <c r="F93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I93" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.5</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.43</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
+      <c r="F107" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>106</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>4.09</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="E115" s="0" t="s">
+      <c r="F115" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I115" s="0">
+        <v>2.86</v>
+      </c>
+      <c r="J115" s="0" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="E116" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F117" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="E121" s="0" t="s">
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...10 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>351</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="E140" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>399</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
-[...33 lines deleted...]
-      <c r="D242" s="0" t="s">
         <v>649</v>
-      </c>
-[...138 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>