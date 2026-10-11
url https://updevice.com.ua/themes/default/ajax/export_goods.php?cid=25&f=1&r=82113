--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5670b090eafbbc029f71ec6a23e0cfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03415e60449ce898ae6e36751bc9da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76a086a2ec3ba6dc851e43ea54343c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0696e9692c713ae5430ba5779a3fb014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb723e8386fc47047c0b026d7aca195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300fa1a6147549232e94c8df9547eb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db52b2addb22e61e7817f80e8784c227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346d7a02296f6059354c528f2bb86618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1a07dcb6429077ead121aebe9026d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ff140915937c1106c055649e13a2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7b0e3d513977de3e5b5769a39e16611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a802a7744db3d967f75d019ba2999812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e1f6e7903998e2f74a869609247013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1452125d56d3a2131b71749de438a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf888fa3bf527024e846077d5cb880215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34230dab4d090c9cc29ebea70de42f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5312872f6987da5f712b3aa23557717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba31b3d4bf860f6ed74c673142a5e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8543fc2cbf0edd2dfdce95e2d5f3f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb81d8fc0f4f047058979750932fb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de289399cbd9d25c2c43c09079a4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbf81712d4e2177f67a8675abf463622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338a515a3e057a2d73c903885a7884623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912562d92bfc6e6ef80ad14d737676d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456fd246b6b704bec62ec9f389dd26925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f03c75f0ed1b67099a26a3c99b83126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79804435ab74b4ba3d00306511725fa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f75f0652535dfc2949ae975fcbed4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa341dd6b5c4fd95f54be91ef431462429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70e4e7cf010c48123ad653e350a31730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1f717f4d7aaba7f20b6cdfb9433a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9ed3d2898126094c8851bb1e3e13232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613f48330b1756e82d02050d02b99b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961066e96bfac363bcf1e07a232e022934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0d97762776becde40a8e62bad464235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dfb632015b128e7e47ac09e1ee8bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194fbf1af58c87cb5524ef9aa1cbead37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86161806bc8c7df94502998d6a4d7c3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5efb4f0da4bbb421a20daf9949c5b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaebef33f8e4e59d7adf3f73ce1a4d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d696b82bad078915c63e966bcaab7e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd51992ec12a255da66f15ef8febaa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fba8a2499751eff8de2f921d8e87b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799a6173836d72f6ed3ef1b8ddc950144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b051ea75dd8c75c8641fd383cf39b0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76954a2b820386a3f513c9d03edcc7346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a58e48a956f01e53aa1edbde50170847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88665fc70f94e290cb8a6b5c2d377848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a80a94b531fbf7817dcf09329b0cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa935c5c9fe0eea07ad68ee7a8e77b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3de096894b43f991a9c4395c537b0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92c7866a2fb118807791b39b00dca352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e70293d5ecff718c10bf5fb381e6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeefb36643aa289083e391d32e080f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517c89aae85903491758e4e9e1d46a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220e38a7d2697b2c57b587e13ac989d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012a526e76046792b44ba7f267ac88f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5279b6ce4a1ddf0de191535731e4b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc41c7e15b88fe9cc6a463de1af67dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aed66e748c089a8ee5951fcebfea7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e16dfd7c92f60ac2852b038a215c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d19119e32d8c930348906c9001e5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08feded8c7e5530d20502d34934ba163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33029dabe32875bff488e09c1d5cfe0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f185f8854046aee72ec4af408a1b9b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea524f3cc39261b9ae68c2c0790a99766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13f60378adf88ba6bc45b8fca8811267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14211579a3ee144a17cdaeecb6410aae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fecba39969b5493806d07cf6914ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45018255e31965362a64b88191a6b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a7f08efe8173b2bcc8d8c1f89940971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044da870aecb6ed4c813faa2b70701172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de00690fded2920c9ac84d56fa6e5da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450d8b317bc6c0ba5f3d3ed2bb340874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747892fb797bde8a9c76653f4b7248b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c282abb8b8c0c8006506eb96950897b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad46568a501463e52caf7a3e700d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b357c17f1ca2431c143ca2ef37614478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd05f167641cee66235b7aa904dae479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d3989281912b0e09d4dd000ee53d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023533c901ad997746c69008354e33a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b2d848ef58ef88474b514a19307fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0e6b298793362762ec8ba3784e0f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11a773acdc8c3b398e873a289ad7da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66feca0e329db654e10ba9d1a4e507285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a712bdfc96117ed3c5b720a71f10a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ab10416266cbc7dd4ceddb40891d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa3ea9a6402824400984ed48a64c9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9e1d27bfc03af86f3b7afbccd44c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc229d4b8938c339f1f79d0b23bb22d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099fb75c15c882518db1bd75369d49691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce3fd80d75a6de377cccee41bdb4d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe51df4d4cb3cd700003831eea30f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95b4e4f276410a05dda61fe7b939af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f6d6b416cb0df00a773191081de9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcef6b748d01e1c83ac2a5552a863d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6c7decfcb10f4fc7c82b5cc609bd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee5b491f332fdc7495fb7bb27cd5f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd3d2b3ad934539c3122e4ef4c32f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247564ebac2b6c1c4cba99a3f3249f1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77988af9b3b09fad388f9dbe2d79622f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1d5593543d7f7a27c771069b76fac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1baf2164adff8348dc7c78e04be2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644f35b3448fd68b531d3639c6eb62c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba01cbaa4eb4c49e6a7f4a3414619a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fdd1481170919256fe23fbeb803b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c5685f8a7cc40952b3da065f69a15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71b6956ff9d42f44ffeed990b271e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0edb7a0a8d84f2a981cce45215942b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eeca5fe7887d512ed304378de2ce90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab311faff33128c5a24af928b6071e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61516cbd5fe287bdfffe263a32457f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7248527b4a57891665c1edb3e143b07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bf217b213d55754a5050e271d1a59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5844ca528acf53bdb14f9faadb60fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981d26b02e81230004c2a9de14e1e12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee293b2411dbb825aca918d889f54bc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b086907b12e3d84d898dac794009279118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d216149bfbaf190122eb19688223119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100d67359890cb3a6807c92423a3b61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14d5456507b10137ce8dbe9df35627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053f45531955e0e6f88123056a0c814122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7ea4150a23a255c1e413b4e07b39e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc198ef1fbdba6688baa8db0e2b68f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9addaf15b5135e1039395f6c7f8a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfa93f45bf49d8048cabd93013cf86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37dac3fda2334835548d659b2a9bb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eea3b17eedf4b78712593c9ab813ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e50ff926b03d4c82819b49fd90edd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f4e6b2ad7191f924feb5122035d53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777a0d8e7e5b73b10c6e28d2265082d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209592fc8660e50b7febfd624bae676132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304a3208f26889b6e908dbb44bbd039133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd14c1d94b5d06173e351eb0c697d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355bb48f9addd9971b235679ca67520135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56487e0e8530fbef8d943ce7ac3bcb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bfa5177e4a244b8a6a87777377144137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f98f111c8a377036d34e26f4b80df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265c6d820693f744e4443d3ec288da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119a9be1a86dcb07f2a8cff2a09e22e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dec18197d9d8e9cbfb5aeb295d101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aa26f11295a1542aeb753763ada11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9c12731e165e9ea7e94a7818c1097143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd11d5cd0e9f570ffcec1776db0875144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bad8161211d1f01bcd61d823ce9305145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e608593c07589de98e825ccaa2f9e8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef6e29ab5019fca8ef9f0c762d996e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aca636daf252949a55aef338e4a18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50660e6cd260369530bac24e06c6cf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a413bdb3dea85d04447989de9fb9c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c2128fe7b6cbb87a86c253a30a25e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ab49ea150d0a1f36ca11e92da8c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dc4d45f257d34dfd91c8022da049e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abf970d99fd4959746f7f93474a23d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b273b8183350449d9ed457746de0ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e671bb13be589a9382f7e95da200e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc876087aa567158ac69dd5ec7db7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4758a36b49e38459a73a65f1b986bd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a596930145c43c6d787277695b1b33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0a33d7dd1cdea4fc2377076d9dc7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac2ba38ed26567ad136a0aafd077f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563e549e0429e7bd13d6ae339dd54a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7594b5a9902b12917decdee31300fe6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab503c9efd40fac43966228d41d05f36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1adff69bc41a525b51267f26b0254c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5a993cefca7ab8ebce1943a1cf46e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b26fe2e3b68e84e795b656304761b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a08df75ba31ab44312c8f4f3eb48e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868384880d1237bc62d475fa1a0bd2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397086b9d08deb1507d83e7c8c9be80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b6e753a5d3ffc75c003675967023b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad0eb65aa6147af743c52383aa39f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bb677c5d1252df69abaf059e5e285173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73546a431939cc88527316ddded292174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871fa31b176d3325829180a5307d713175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a4460233b06308ff20caf0151c68a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af270ab06ce1649376f2a9bde527157177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2f50e03fd5d8f7f4b7cd69fc8baf3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c5bd51288ad9f0ce84861f1b47959179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01141cb722a4b67d303bdb4c04986e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a19354c74b85a46d577d0bcec0b39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312c8b28d1ea56cee7a33af3f7df888182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549373e2ef7ae0f4516c15ad250f5ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3fa11f7471686d480259b139a8ad9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ae2efb504b31c177ae2e9353529da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb4670421e5b8e5ca66b48c1b6c8f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80b0da1fdf09f5e49b426bf3bff2a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d2f17f9360066cc144aa2bc8f469f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef27c67a77bef926ed273cd564060c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610b7cc088d6c6b89f0a4f6bfd2bd0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d0d998e1bec5a0093afb77bb10cc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a8f58da6f8c95ffb50988afa364c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e08e81feb434997f22ea793ce0c4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5492e4baa9379cda2bbfa9a2c3969194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98805ec048ab704af666fced419e491195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894920b974553598940c1ebb5c6bbc75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d41ded5cce1893a18b2186e7032dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622eb9758dcf229987f13f7b6568c7b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356190d90970ef64636181c4aa4103cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad545285a83da091f56dceb2acc9c7ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7a4729f949ffdbfb0d3c966976022201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5b622a57e9aa12ccd3952786ba2d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d5bb53cea9c357896725ff8c0f32e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431931576711d9264ab6c9812e8a28ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186108a2b92fc414501bb71db937796205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01136a3f4efe5131ba137032abb5f1d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e36656c12a4acf6dae877f6d44b39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3afdd0dc6942bb27ae567a866d79e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b102ce252d2611a67a76f8effb688ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec1719f960999d28c873be69950fc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288159c15d2a1bd0e91edc5317d171e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccab75e947e1cb118125a3305127c3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab0783e9a13566ba800bc4a5077ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c8ab82360e95b9349a3efc363c5a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98c060f04e0823af4dd3653733124d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b080386ef03cfdcd9c6f336e4fe2ce2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a995a270faf09035cf592b536f6584d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47faa817efadc2081e75847586e2a53218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53743878240af4f7e17f6ab93c318918219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bc7a16799099b5d1a09df5d5750b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbdb50a3ddf83c267c1c207396ea5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc6d54c5c6962ffe2d2c1fdd54a175222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640e16382cd9e474523955dd5a5fc6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbced8b987b9e9c0b1e3e33f1f1dde224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee40a6a2a8450b832336aadd70415d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986d0f0ce066bbfb8b7dee72abffbbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d68893b5e2370b3461a2cc68aa456227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585151fc6eee3a7ec92249930afb1f9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9cf6c8430a66f291125f6561a4505229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591907b066fccd6f659afc71bdc8c066230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01315324ac71e982db69410bc9ac0f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6e54ab6feb1bf76a424afeb83b57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d51116ddcd06e44b317976e9756eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0f7ecefcba16ad1d04132ae06a233234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01b2551ee7a090e3908e9ef18cabca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f0b5f110fb0941c2dab74f277971a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d54e086a1ee6ab48fad4db0f1316237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a8a0e3aa7e5fbce4779661a11a243238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204328c73ad2f2bc350069f94288538d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0775eff3169081c5b8ce0d053c368240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47192d769d0f20cd410587637e0109241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df49bed78d9eed6a4e359771285d41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6607fa8a32136e46c8755481c79791243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0f46c99cb395b3d94aa10c4ffa037244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd067345a166fa5a046cad5dfa282a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf3309a638ec7e3cd719c15e166ef1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed49807882c6f6d01f5b6cbdfda8c70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdd20d7a581cd547c4e0a358d49ccf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2e3f3613fead34efd17c0d1ad9a1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98154fdf43fe13960329cce83e2e5b79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170fd87e54ade1d9b278406215d5da6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf78ccdc1acbf84f82190cf164a8a4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5e92433c5fc3f7e3322d8decf3762253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c079b62c47edd835a2f4a707579537254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120347df9d46d45eb28d902025dc13d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840322efe8f408a862a4db8210134d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc36f9d9d8e4830a142aa60032d3f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f77a1c72c4e8d2863877a66417bc6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dcaa89bd7a5219b22c99ac9abc03b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ea86c19ebc80bc326bc19b62f4d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38143006c548f8283dc89cec95297584261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658af2550955cf12337b2f476bf8f51f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4e8648792b691c5576e5c92ba9a0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c61f1a310a57bb960d48eef64857f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39f7f9065b4e6f468dbbf8e2bae9ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016d24d4cb90e679d5235a6e38165e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f74c2a755a95bb703fe07636714ae6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad24090da1e8cb6e3756de760af4d29268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7a845a0845271e8ac98c3addb44b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d4f292c781e6ce95efac7a377bce1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ec9173dc6a8f537b981c611b5e5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394efc42d9042142b0490bbeeef9cde1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6a607794ff2d9e2841e6a2c42d93c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c9ecdad36a8076a2ecd1989421aa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47e62d91bfc04978cb0af5b9272e54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80a5ccd99a2764239d52fbcd78d126276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047cf90d1c243200a882121381897a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd281b49cb57657c7da931ba74e3dc07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff3d515eae7e1fa4322a08615f616a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010d118fc4ff809f5479858202069e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8840a61bac928d1d07a08b8ce2344be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8c62e7f534639c4315322b665714e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550065a75d4c65902affff1f7ab737d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e802eac6fc90407fe55836bea921fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214c6eaa49032387a80f791e0991d09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ebbcf4a82d4b4b1f695f27dc06e68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ce04d751e8a6e663c8572f9cdd501287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b51408c48a399b3e2ec591b8c9c975288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa27ba9acb7c3f52bafa2b8d933198289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc132e1dacee31e3534c0db0e4caefa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99859bc5a2a1b79e4643f94e4154ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4d30c755ebd3ef7875b85dacb8005292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9d092d55e1ed26e1153b6122ed1af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b4ad5d1e09b5a3bd50c46e91f8637294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9c24ffc856f8890ed9ba3808be411295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66363b71c1f2f3e8bb964dbecda7678296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd249579cab57b126fea86f67dd05a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff4a719eb8f3ba18dd4f2f9d610bde298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc83321076e8d01f1bb4ce8d0114b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9181829a43456d4f4d698111bacb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec3a262f6ec064b27d3176a89f67f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edfc7d2acc06cbce3af1c1c979c570302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e775dfff051a9ebd36e06c0ae47761303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578cc5830c07b21a1d2f9782d93249c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c551b9f4ecb8b9f3e67b0cfda9dde2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118ede724c24e299e5d1dfe4d22193d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc171ca87a42bc50f2b1f732f903be87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c31fa2db1b05e791e62b0d0f9d656308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf9bf78d444a0aa3629723303708d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51264929efacfbe3762c666f2aee82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419f602ef7849a553784fb4453eb3bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537d25e103e991850924c78abe446ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676119ede2c9805d8b534ec2790494b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda4cf3919cb5455a4255b75feffced314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4055fed3a834ac06af5947d3820937315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061a99d6a21de4462dd7a675ea345fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c0c3b5a4098f622d7767af55fb4f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36250c61ca6d4d7669c65893135047318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af00954c169bb6e5ce09f036a56f38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e803a94a5d44f52716119760509efd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ec89b30ff083eb99817940d3928d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d950422ed649e5e64dbd9546e29bc36322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e6b8751c41a5a49dc45c46fc69c14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7befc14b5a7291d7cf2b3035f5133324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d872e025f600708374636d9d5c4980f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa5edd8ca211499e49e90b9ae1f2ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f3be1440c8fc7103df38fdfbba6b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c38d27383d2545e5d42511dbdf102328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ea65bde23bc3155538bcc47a0317329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e8d5635b0465820c591c8df31c2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb8986d471978d03f039626f4602e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376d0d5998747b72e5116f1355f7966332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573ccea15b7140b348ebe6cd9426d02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bedc17328f30d6ef581987014f4e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3910f894edc395225189cac87cc184335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68e7e1a024f7b26c0d71f747d57ef9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b491d0a528119a275ad59ca05fec3d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5cd910ca691b9f2a6ecba032c640e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf2dd764d10f5d78e50fcf18b841d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8441f7e9475cec83c790e76a383cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377d4eb175b3da966e17710ca295647341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24848945c455c669e8e6169a6967b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63779fb597fa25d5dceb12aae69154e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018606fe6912b24025ecd9a0281c0222344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5245ba7b469609acd401354f0b836345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6be6678cd742b48ff76bb8af00324e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ffb1539affef523abb503877b6216347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d4a1cddc7414c6b12022d769e36b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf30e8fe0d6cd5b68658a978dadf32349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc7189d22a6b153200795f1f9f0dff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae135b6764f03872cf98c4792bad4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49519fcd3ca16e7c766cd8df34ba0bbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1ed477fefcd2dc8df887eb92c73c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fb76f89a55e7e389629e0debb0bdf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4342033d855352ff63234376ad001d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb44383c338c73b72263402b46770c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e98b7fadafeca105eabf41ffb74f96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab8ecd2915acbf12346c676c759fce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305910312234dcdd5fd0d2b5a3c83b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f7cedf5c6ce6b0e84218152bcc3dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774e25cce7d9e640a8fbf504b59c412361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a18cabf1561602f1380b4848e9ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48069d8257387ef0e47f117f571861ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72c6ebeec303a543d29e04f6af1a3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fe8c2c7c13a19184981034d6f3cb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62e18c91c441fd5e33dda4cee761bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20520d04f53ef4ca0f0a43b42f853a05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d94b12bfb33ed579f4323e2f26b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f851c4903ab513fe5f67caf6be2626369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d63916774144a9a520fa2a375f180370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c24300fdd54482dbc4879ea444eb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e4d25ad4241f6bc63cf996933b153372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4739805babedca25135be1f0309b3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b9fd943970f1e93fbfd91c4d2327374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1327c4266aa29ba88e33251757e70e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673b131817dcc2a6e74314593b0129a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45841aa447e6d02584201bfa9664830e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16520e885d61c6cb32cedef61bd54851378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650c2a199abb876a72dd947884d7e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c20fc0aa8da56b2ab775790d886fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e815f231cf6411bb0fbdb4d399a23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4f582a0dd078c50183e9e57210cae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccb3b49bc4db854d5535e82e911bd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab36a2fc178f1148999432a779bcef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb5648e6fda5bd625a584f8a404373385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa041672c76d21bee8bf0760bfacba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415f4a6f70522600577672472f3078387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711769e331a0507b8bb6b35cfb07c6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe41f3f52f0e43657aa29d0006d418389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b306ef1a43d135c3d8cf95c90fb5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce37a35802be3900d72f7ad1057aac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73479fae2a125c8f698d6d7ff9d1c3aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc345d5e91637e69cd19409ad6034c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834578736f057a62448d1b5518fb3e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c453c328871688eaee0945f7753432395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8e4a5030262eb5a2b8c37cb111b23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7b89d017ad0403f8a9fbb1b241547397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff73736ba5923490de3d971f7d83d45398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8e509733f04165fce216ea2d8f7a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bc238494ec730452f4952d84685f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ecff1b265897b8e40ae92e2aead20401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196c927cda79abda570b745bca7ced8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15833b2a34f46c37549950cc6002e6dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390f5a06e9b1033a4a553e4db042c2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441a4182d6e724ba6b965c7db27bf28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bf00f60e9af2516891ebd13b7158b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eb98fda0a2608a491bf64d9f0298b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6818ddd39a2a3153502d8886638cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fdafb4fcf08b4996ddfdac02f5c2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae897cd44071f48770cdcc4acad49f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9258ebd491a668c58953e80f8b3f00411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91b57bfb7b20a418a9b94a3cfbc1e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071981f93cf97b0195bde51de2c13d92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ed31c805323d8662e74a4484d054414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437c1c138b78023979a2f752265fe98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff8261ac19a412ded87ac986fd0ad5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5515de3e955d90495d212ec7cf7c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c96168af490af00ecb46d0e40c262f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96342af7cc9bca8f349def93269c50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706324297dc8d11de93c938d00c22a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1010187c3c31ae1000a4dd569b7a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4572c7bd58b421d05705d10e058835422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653e68ca17c81570b51d905f05246c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e736d74843962860b69d1300b6c5810424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3cc7ecf09a5265c58779fb4cff1dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d706822826366f0b2706ca265004d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a07ee8914607d34277ab1887728e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55901589e5580c1ffe09216e327f2ff1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e42e5b5c6dfe797655acfc7e3377429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8236035e5d8f48fc09cebcef1aeca83430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f4cdf711a1b7a16236a947e4696af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8aa9c5b04419a03d775c3948a650432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd33dca8cfe6b9f4473e695f7aa12e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47f7c2c9bbc1d34b4e256eb3248584434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5903857720e0a205bab685c3f2f5e33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74863dda4daa9ca560f95d515f1d7305436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbe8bd9bebdd543ec719d4a1c53904437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41927ed432bb8e48d8ac4dd7a85288d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d94755f3499332158804aed5233e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb018a3edeb6f7a703ae287af401684440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785075869fdfba400ca0c659518ad71441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caea4f248f789117b63a9d95a20353442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77db3bd6aa361af72c56bcffce6a91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb68d1a18ac6475f5c159d40556ceed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc804e900feebe62ceeaac09920c412b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f31c087ce0267ff2a087b91347c9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406cf4226e86a568158cd93b2daea6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a8637ae84a465dddcb1895fe35a77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb54d575a9df2c174b635bfaf9f82c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ee28148dd74cffe9cae1b60a3ad34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be16b971b36d576ffd46b1818e68a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d377382ac7e184c024a29083db878d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d480f7928ac10c8907c8621fb4bd380453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4538475cd1b1737976a82485212636454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125771d2fbfd0ef41e245e1b3f4fc7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329ab7c3192c288a7e840b3891b20a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f095eb7fe01056374222a438e13152457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7486595e10895fd299dcd9cf12057ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a9b9533ef4afe7d8f913f18e5d44a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa803da9901bb5fa677ab92a25005460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6c7476d027bbdf3681751f83fa0e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ed9174367e008656fceafdbec91b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff3605e8ec5ec8046fe29c01bc8b8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995b8dad0be32b271dc601943e03c4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5492268138fc85a5474324e67b7a9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc119793ff868348465f509cb01a56a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d12ebfe3adeeb710ed853b3b4a841467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82dfc38af1e0a981685f3732063c13d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f851aa097fc2b6adf695d7c1e7c5bcb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32958144c436c5b67be3f7a6477f8d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98455313e441922cd0aae41a3f27345471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d1c0a0d581061faf34fef9318248472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c32e90206c2043d1cad900578355b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a791584f47e78d699c484dac92c4bc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850f13a6d1aa64b1a2aa0180ab19255475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54c1fdcbc6dbbcd11a3805c2d64b12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db342dcf51174f6d70e7d14f690bfa50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad854fe622d4721a6a01c305881aece2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e61a0d35bd87632e5f9f60663bcb48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b48ba8b7923050206a4fb8ee3088480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414cba89f547dbc1ef5d28cd229e0be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38da72cf096f69ebf8b06281a9e79f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddc9e3f0ff602c7bf18eda25992447483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129bd6fa919bce9bb705e450ac2c5eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f939ba3bdbf9f6136a8f588b19c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab65b2ed6dbf32d8fb167945176d24e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec4bda48b2b60a22ea018dac6c63c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ea2bcc2b7c07320dd023a5caadeeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c12beb1a2efce6fe54b8406dc907489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d3f9437c26f7204e178dc384aa4a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481404ff724d0603ce1a54cfa37611d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93fda087c8ea6b0bb8ff2fbe75beff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8da6e0a1d902fe744b8877640eacaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d9ac7ef4ee62dec0b5f6fbfb258495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fa58b9f7cde5df3c64853d41d70e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3d8f831959eba777e616f285193f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e4f6a78dc6d93b916d2adc5852fe68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf60a2db3aefe1e9898bdfbc4d0f509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d79835cb72e2133655a2de19c0a52610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc420a350c3fdae0aabdc7801629667e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c497e500c2909a2ab1ca2ef70f96f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541c278f4cd59e3d165aeea750bf66f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971dae6a928e29546911856c4bdb8aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced945a1a986385e7e2b5519d1c496115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457dd4f186a9d71e8dc97da85485a5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d8eb6b279f3298afb8e1b2c0ac18b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eff6c0e13329c619d758d9619639818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334d96b6e25a979ba26808896e5da4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04eed82e0952967451c403becb941420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbada524835134f7a3e68fa44f21e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cdd2ff9649e654ac1d3eade33b1af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc9a0876d65cacbd4319b1959b8c0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e116231aafcf2614a2d2e04e794c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376571c8fe8921b88d97335989485da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e65f1ad89c4046ceb298d06a8c2c9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c14bd79cdc7e83917f7654a3fb9c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbfc4e7b61d943054f44910efe61b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c970d8da1663cadfb35dae488c8f3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba703a311538390149e17a7938802ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb640e7b5938d3285d9c5d9a8b833d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445fcc7ea8f065fc6d05eb89a4419d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f43ef1e1cb1c88e7d5814b9ef162eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5d969bfdb972f8f134fc5ba87172b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3f3948ac672ebc3b527b07f6d43ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b088651f7abdcc1bac7cfcf14d7dc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082c3696e164afb1f4dbb4f67ba77f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da41a690ee49baef52e23b932b384ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d0bb5dbd7addd4ba574fe75e714df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f8c7b190f1e1d63790f6204e91a8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09003bbeb077e37afe2c6b664e50cb0041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744182275ed09f79c149bd63d57e033e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ef854d078fa48bda8e3401f92bdb743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124913759e8fabaed774cae545d9ccb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e2c04de92a4f5fe8b9efdc8cac9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18360e762c2afb21ff628400be0148046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec03ebba7a792953431c346dc126d2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08222b1b6e3e334244af024d9ec51dd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d530b3fea2cc0bffe78bf9583bc5a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ded40dfab8d14a6913d6c6187d5d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f152fe54d68117c7d964d96bb0bd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cacc3534d71a1a66a87fb82dfdc7ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca7be628995a5340863b6002b375fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a986d247a96dab60c0c08dec18048154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb43560cc0a95a57272778e8f3f60e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93ff5720b0b4b0ffe44d0a81fd951856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5be524b421c50553bc4233f5a48c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dba5805dfea21c0498e6a961111fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed3e05c436ba4135683eb254be3c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ec32bc48430781a38a378a8360dbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00061644b152547310075d73ec864b5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4210a112e3fc4497fad888ca31e78d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991528774c4852de18220d2d2ede78763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbdb82ffcb18ab10a28d8a6f55c71764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419742ef0d95b47bf26a9fe0b880ceb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d99aaf73f60c0a88bb2af60464a1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821115eb5f238c78080468f40b34eef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d875c9737efb8c38d6aa1c1a088c9ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3701738178e9c7742a3498f0225ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef398c2030d66671cf4cab8e0b5a40270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f297cadfc27b77627d842f095139e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a0222fd76b784449bdf18c123d5fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df184742a63f95c2cee5e7cd2a9d0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636a68145a3306c51a85ff65438545b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31a178af0c6e163ed47c75330daa5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa49b50bba3094fcaa94341bdb79c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0f9cae201a371fd864893eee6953f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375ae5eed420ca8fd9b480d62e01b1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce001849640b1f6fca1ab826e9b4be0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045053b8c421674ff2829082ff99f37a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe6566243ae414ba67354b7515929881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e67ce287ec20bbd86aa190c34358d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ddf10e318a0d09cfd3d7e5be253c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682f542ebae72d97a518090fef8e2c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368e0a0e279211faaea6bc36ab684c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5150c4d7adc3c656651afe50006ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb0b68ea5a26000454b7c46805a99387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ec52f5893d574da9e1537ff940b7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea5a12aecbd26e34b65e44bc226edf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3180c148007cb9d144043022cb30a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960acc8a1732763e4a3aefb035f1f90391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896242a4921539f72d8b9c171ef300b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b3f5dc63023468211b71d7dc17d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f687ad43a12cb0450cab6bb766f81dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e69f410da4b6b45a609632350751095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3504b90b412ef5a62e2c3e68066e0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d205a0fe9d658a25ba2b37e94248a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cc5d792ad67f6108fc66a2c5f0c9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491bb8b9fe158912f7be8003381b41699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a657ec075ad9efda26c013ea2472e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36392a2ba7327f6bce08a59a0cb22a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a5a1496e83d726198c14a7583034d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05322ea6062e64938b9b96d7856f9b7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52710ca5bf22164b9004f55d11065b97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b41fb7d870bb718a15ebd48b9d2b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779cd1f2f10ba4aca50f3558ff9677a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221121101a5d8b207799d4897deb1229107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150ee9acd15ac6c9d968ffb94074d6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78d9da5721fa0d63daa55d92e1eb36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ed3a3a437459445e2c4bdf5f2140110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9daed7a89379383ec851b3ff7269d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b5736385b3707ddbef9ce721c6708112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f343a733faeec5fe4c909c8288fa5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19df32cc910e64d49327074dd8ec360114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a091a7b2c0d288d7b8664f7f5398a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722e0e5375713610fd1c057b455ccde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d1f94fed2621f5016f1c5f4ae8546117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45302d91a65d993d88e113de010371f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3213b76b06d49e0f154263544ffd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc06cdef194fd1a8ba5f37af6092b02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77e6149abbd42c30f2a3fa3be5949121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc293bc6413962a277245c7703a593f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ba22d07f91f1308089ef8658cc159123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab545191e87d3e6c248a78c3ee137a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca231035272b33f15d1800731b2ce97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8d5f7916b4a6f48ccc5750bee2d88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdda1b8a8eb4c2a24554691c20f0e8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168b077e0f04696f644b6ce650c9e9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaf4169792c7b2705ef43753e49b9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c5eea698d01957c06eeeb739c63fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214b6b8876e07519cca0ccb59102cf5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dbcb37038126a1ff0b79eb47d576a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fcc49a1174bfa6c87f87008bfff66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0912402807ed81c205ff80ab4698d80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54992312330c330fe33648bb5c781561135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b8367f45764c2ebed98ef07cfba0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89821490a6f5658e9be3836def161b0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36ec37ed70ab68da497a04812bad88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b3abbb4ba0bb4d6526e949817b4d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01177b0c5c3033060f9ff97c47a59d69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75586940498a7de38e174ecd572f35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5700845bcb4b4746b13ea258a2578142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7c44d94ef4e2316dbf7309283e31c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0dbc9d638818331b2498167c6ebb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0de9fe3511ea791fa55b52619f64a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bb0aed778cf96fe6b24079e4eb662146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96999a855d4f476af121ed309c2e2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52a8a2e1876bbc070fdd4f9648759f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa245bc2b66bef3adf9421d5d611138149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e84de72bc9a32a7648b2a5fd7b7d2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27894aedac4fad2b65f108f444424ae8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b52a48b59052e4672db3182defa26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688616d1adfa00ba72dd468c7b4856c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ff2db0cb46c5c8bb66383f69352a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa29a39a9543744f61b6b1637604879155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfb300af129426674d29feba903d64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02e88c8b52ffbeb42a58687ab62102157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd82a62da562e055e823ccd33e2e54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc6cc900a9fca7b397445f91cc47ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fca24bb4bd1c6be6983c4364635729160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec58c8185a5918d51587216e4b7010d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7c192bc1d813a1ad8a293dd569fa1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ad7d8d59465d1c1dd4f274c2f9241163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bfed97d1a221bb0e1f0423ffd35f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb9f0a73627b2d871374ca0d5b5ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b136a7fd1afedaf3ea17cc32981d4a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0a7075f9e9baff78682ff26a7e429167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073c1a10b9c8d181de814ee5802f20f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54506150fbb6755c1265b597fdd19035169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76199d268105d5b9f13ef686ba2d946a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3bcaacc3d8d43ea85e91602c37572171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd4dc170d30c987567b8f614c3b693172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a257b8460d5bb86b4433a160594c7f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0be1e0fbb60d6247d609a4fa2318fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3c1fa34108f8d02694bbad140a0e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958d4d2c34c8d3d89a65b4c4835df24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac647a4844e29251ca09a51d5b5a81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21f949d1b5bcd94dec520f95a5b01b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebfaebdb739d8299c63ff35a363889179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc60b84e3befccf5db7450a94e80b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b12c98e6d0eca781395bbcbdafa491181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a1264de745ffde9d5ffe26884312182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b1ca3aa41e70444fccc12a7a10c65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586f703af2a4bcdd34a88e4ec40c6cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9025c7ce29a0be224e3ede974c7043185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417600cedb706cc225e54db5aced02186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835e1322a97826829c75885dc8b713a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bf961a096cb5ccca2c840df06f0e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d2fd6929fc5d539834184c8af964a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47acd0f51da88330a66e1293bfa7f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2c59887f4f28bacad8d042c5c637d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b152fd9479cdc836e89ef97bcbee88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15bc7513221bfd91750395ba889871193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ceb0db1dbbc631c7f5d3cef51ee14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d57b95b1129e1c9d392831ed964ea4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47979bf8ec5efcafc048412b0bfcb335196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b20f8cf5da13b80593967a41b3d52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e487c166b37425300e4c0de94f279a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77591c4319ff28da878e3af610dde96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df8a52dda4dcaa2d418fdead2268d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c44ad7d25324292039ff0fecee33f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990a9ca99e8a5a1904be28aa57abf22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280599e46117213bd6e095d39e3ad8f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef295e241e4bde65f053dc5f1601f0b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca77f7f9142695eb2378374ca290306205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd68e408f7c264bba567a12db4461e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ce663a7bf982e3f8c621a4149b766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448d6dfcb421b6da7762b0bb5345cb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ad77cc4db2d44c7983335a7f548fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705004997cde6842dec16ab8af26f270210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04197c78759b5eb57ffaa3f7345eb21c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb82bce7e68c56b3a8084f95d74241212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b6f2ff437b35f8436f49f7ab46da0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e75a6b5bb4c8f571f28bb251baaef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23465170b9032a53af25153d042e9994215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992e28260291a05557ea815aa3d2db0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce89ce55ba0c3b7c256a907f80eb4d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ca5380317d8a0741177997b4f6b4d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f012cc3538b289e079cfd5c5a996d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2f80c0738ab85fc56fc385e64d6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56b65aeaa505fd84f75840b122fe35221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f447b6af8aa81bbb453cf01feca2864222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b6357100beaba032e6d3f30a90f95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446d140df034651d3e14322dca048ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afea44b74f5fd6adc80b740ea18b3d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91898f6dd23ea4517d2ad41f9a2f27c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084d7c76eeffb9b2b7dac5edcc50c2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0221ed30c318e5a7f5d447207b10ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c1ea9b5c83a7d94cb22797a194085229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de03249759b2156c1743dbbb54c9b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aec85cd2255ffd4ad5ed84dfccf18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0c80f218d4f2beb2dab47729eac6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ca6ff30643feb732243515d47ae23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c4790f06ba087f26361246947c5df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4c1998c96e7c01e41468d8221e9a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e1a6cf59ad821e0bf22e7c3122ffc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b47778e8a883077523ae3b67f4890237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e8951e7efcd906aef4596e19f7f41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae0b63d3ae31e3800989ebf066077e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3240cb03c47eb90a720b0720c2ae522240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e33d7c7da211864a772a29ac65c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c62c043230f3e92ef9fcb53e4d4e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21de9f8b304fe818dce21d8593802d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6f236268154ec1402776c8bb1838f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490cb457f05e3d3051d3fadc17d6852245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f36c37faac6461c6914fd17ea94f71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8853b7785f01ce2113eb4a3ddd2ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f08764cabf31afda1b8675c587154248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eea68be2a4b43e89af3d795bc8464249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9f5563ffcc8d942b1c1bd675e62a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1bce009deb7b55c0cda4633b8f6de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff5a0d621fdd9db7b6a58c1e38debd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770784929dad0e85d51a9f89730e885253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922ac8f3a067a9da05d1663b1a22b2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414af590c994d1e20e767b66cf6f8f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22865f63f71fa0e4b85ca33e1d95e5d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241cdf5a5a7cbad438344f480d139c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe25b476f383a9dc0eb567bfb222683258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d05746c404ea342b32cf979c6826b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac280d9fa0395543b61be83bf5782260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fceb69ca6cce68de40d9d38de7c5b96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f254921ad3469a24ecd6be951160e28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f3fac2a3e0b7e32b813f0bde47719263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e81fd11e6d2da105cc4fa019e032d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13fbade835311a6f347afaed45f0b25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b3d2a3c475c045f0a653efc9ac95f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873bc7e6101f8297ed00fdea73a0ca2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94413e41e5c1d11aeaea1f15f2b76339268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cb1a958006de245d9db4ebca0fd00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21f5a2a09db2d228b6b0649dd807b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a70698b8ad87fee00168db5ce053bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aabd27cf3f5a41de53b2623842995272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad9c646d06f464c716f3fdff41a9bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ce5325512043d56b81db31fdd46e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdbad2f3269e2be8287ddc8d5e8685275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3b35ca1d3474cd98b983b92d3680e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de1f4cbb1acd697f9b00d7bf58864277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c177f653c8cda5feabf3a05dfc1151278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50469a00fd3c37d1fd7a09e6526f77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f9386dd4f179390403ea8bf2724fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09475dc18f489f6f5b7779c8e4f0c1dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfd2e018c111ddbc5e1bdd69d26f1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f71ef72de44925114acef2db98d187283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382057feebdae4479c70680207fef39d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95674fc24624749fc0e451930ab88a80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a71cd3bc4c01cd1d2060135675d19e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2364341b3d67e186f97b499d6192b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e076174355bf07860abd1012a40be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bacf82ba4a439685f0efeaa8da925289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f691ad236edf780f082e0b04b0baf73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9c81eb31ad4e7cafeaa0bef032cf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae23acd272d116f2642ec8275e79558292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4a8134925adc2b763160b42387c82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1040ea78d12b3fdfd115f78464e41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e2776f3a3e17517be79fb670c3b64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c3827e8fb8352805916c1f854a111296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487217d123b948e8f6faa0688344c6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48be6b061cb5815e5839fc6f160eb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1598b548ac0362ef43f06fcd058a01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1157e595af5f41364c1d5fd35b1dee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4c913fea9f9dbd84ffaaa5a77a6aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abce4bbc60748545fae5e4680c24d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d18ea15348834cd730d0371992c2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78cd78d4f4a79d96a4e3f6d5fccb87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e4e5721a798db89fb2217c6d89ea1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c5304f59353b62a82ca41eae7cb3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69c6ae64ba38d280002619120ab2b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e66ea65b3a7a053c334a77e676fb2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744187c71c2465e735adb578074c64de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d461d4eb25b73a8f76857975d62ae6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85828e7b562009aaa801dfd72af93142311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7b31043ec7e021748f9d922437965312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb854f4ee3d56096257fef02f821f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbcf188f5901c5e3e5e2c93c74a3c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42e40707d4f33cf77b4c9c0c8f88e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddec7660a4cade64cac7308e9eca20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75722c7e6c3a81da0c0d860a9fc6d4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310db7bcf4fbeab6e956309534f3da9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c118c412c4f87c7e8c83b3518a499319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8f5d00d2e53fe01345dc2b60bbe37320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9321870fea05c08bec42a170554fc5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53a955081a7829dfd9b353618520e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39ef6d4bc40d74310153f0b429ed0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fa195fa50349029d92edf88a961d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898abbb283e60684825c3b6a06efeeb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85685aadf4d4bf20bf00d2fe50240ede326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6b8baf7237fc478652bb49ed59223327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea880041844319d06f181cb3c5b8a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a1c5986e2815a5cb876db4062facb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea9ad9531447c492eb834885dff76c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fd9cfbc10df2dd16d2ee100f3f4b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e0f19cda06e83bfcd7c6174bafad6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edbe7499eddcd2c80416f6ff67c461333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152b5cec52d8bc58dcb9f27df7105b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cadc5b115a8736beddef94b3a055d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055f28bb552e2d156de0716e68699eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806e6e29e0fdac3c3cbad9f749b0881337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaaea3b32d4296504b4da7cf5eebba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3ac464b733189882c421c1416cd1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004a6d28854aa0b3d3a73e074cb810b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f7ffcac65a26c2dad3f6306f2e978341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50632f091c539de928b8096fbfc2e60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a9c9c3672de7216e66a58052c2567343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186b70e84f340a96584c0dee0bf437f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59feea3bc91f7f7c2bc58597ea8f3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8defd889ced2568b4dfaa8c410413b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b22aa0a18591f903eb47cd6bcdd360347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045c288fc151de635e5c06e3f416ea5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c2e3515bc3a0e23209688305654e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d58c6d688fa32aba24239a7992f44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b38cc6990895498fe35dfca4a9711351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b81987c337fa7bf325a11572d00df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f240d6e8f43fde63c059c991a31316353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8cb00ad5495c2f516ecebf6610753354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4adbd54c9cae7c11755d482e7f2aac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11b815c8c741e2d61c01db3ae57caf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddd55593f8ba6f25605864e46c4a46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdbcaacee8fca3a9e276396de4e057358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33836e57a25ac60b76f7ff183de009359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e12ade56d0b193f5ac2fc3367b8f63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50785d248c5571b7a02e5b3cc7b7fc0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0133c7ea2a832432a7fbcef7da128eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00618328fa03efed6ec323e96d177e50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b81aa7581b0c82b792b1303571e6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22747dc8102f3beac09c98f84f7bdcc8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ecb7cc0dd0480cc270631d93cf3f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44048ce749514a5a74d58e0fe069bf2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebab772159b5dbf3616423e84d6e6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd9f9f858f31efe5cadaadd1ad75a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a89237ed6d29fe8cfe11b3b419716d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175690870d9420e4d803d951e4da519e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583859ae98b23ea053600ef502d38788372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4062920e7b531b7086b25b40c48ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13d54036b0f8f03ba2adfa3e9d937b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a83c9e3cccf72095569da229e4e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8cf8556af584ea9afb069de4b6670376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27bfba8f4517a81fa5b3c53fbd3e10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77331a0ad7b2ed74e9f47676245d075378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e07146e80fbff5b902ce76fb23b378379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bca24a29b5925ae2a9c34de521761380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f2cc7af5077196fb94718abecc12d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec5c4e2aad8730dc17e5f9f87acf63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eb38028d63b71589dc1da640debe1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf23d641d28ed313838157413e28947384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108abadf4868faed59a037a96f8115e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790abf715595659f57b5d7dae49992c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb4c28c76eaa6726af5dbc29c4f663387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b58d97346ca02caa408e781ed686d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a07718a20be3bb4d850b6d79b0ee1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca62bbcf02f5fb17ff31d7afdf5c4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b285dea56a30a5cad0ede5ca0cde1f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27500dc90e51d6ba3446d5db7941eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089007419fa873a2747ceb5fbafc49393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78464a7f6fe656e0edfc068b5145c225394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7645ecfedf2a7aa76b6e7c57a0d73c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2680b2f0b0abd95b53cc9c7c124020e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43190e992be98f82b10ba2d9330dc979397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741f17d5ffe2b9526c16a0d09198d85398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fe631c51fb9a64852adf979b5f04d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aef20361e13ebf095126c44afa2c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214bc4807738d21fa6b96d980277ff7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138022b0e51b2e5b659525dbad1bda99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f8aa40383fcb1aa38666c779fd787403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be796106748c3287050ebd5a151fe8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c7675974db56c38004c17fdf678a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7719d54ec97af6b8dd334417f313f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ae59e6314285f9465e41fc1e44a63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042c5b5f44eccdf0117279bb05e1de7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4cca234adcc6143888f0dff183c50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cdd5bd8d97506698b43c93970da33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff20d928fec635d8abd933471344e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc466281b6f974f2af4b3ae45be4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966e35c2bc36294783e6beecf110dfe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96e98f8d67994f483ff673dde1d4af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726dc29ebc5fee96ebb13ef3aab920b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345cb84e21a12f00144012ac04a10cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b5a9fd2ef947fef0be29058f45d8a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9426f6061f6a8f84b0766bced3b3bfb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f0f67690cee5b7efb432ef81164c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684df0809fcb97c8773f96a4b064b5d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbd180da8692d58c978e46a1772be6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26814d640c6f319ec4631badc06f0095422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fea54ed58ac28f77ec1ab4c204f0ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab478a32dbf1903a5adf721ff422512424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e2a4c69f4f4d75af1407a91f07120425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22045d64f22d47f16fa92ab194552a0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5cc8e22d09672a587b049ba2153c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc9b7d84af090666f32d4b5990f2c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1077f22501023dd64a6c776d2345d55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683cf4d52490c719ceb6e7144cd24b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738ccc8a388363a594a66e258c92beb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceee96c5989e055116a2a54cbe26ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc48591f4549aa05d4b0b03c43a286433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7911c4cfbca8f64e3713faeae80f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d2c97470cd8826ce9491f31abe33a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede7143ca85b483820ea9583e4a65fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8dc39610c17ec89b6432cc96e62a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d23238bca484faa3b039121bf2d83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbeeaf540457e515060f54cb6a467e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c0b16afb38c03f7a0f97cc23028a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168046629430be60bd909f7a8e4a02a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46405563ced86b6393b5bc091c2107442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1493f78db59b80268dbd056641d44f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b595faadefa95d1bb5c5def6cb4c2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eef5fedeeaad3e5cf664728c302438445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9376f4e523c13c0da9d14e1e5e637446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b80a4ace0394b38c9530ab5ef30781447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9b39ed4fea60e97690c1acd2dda05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f3e019ef437b28b8a77507da4943449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c4a804d71b02c34192d1995bda628450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f7d91aa2ce7118db00c31487ac151451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d66657de504363458ba444e904495452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28943451c518700bfde1e3bd1de07a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665007d265eb10c6492a6d391051f48d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794ea205c37dac10eed0d241a3a0be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15d1009e9801a9bba0a055441f44d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a3067dc08aff794e4fbeafc3e0491457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ffc9e17b13d93e7395bdefd65205f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98e2284dbda5b8e513c9f92f371d13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7ca5f2b17fdbdd02bf8efd9e308c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484854b989ed3fa7529d8906ffc2e34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d204ac0ffa325fd73f6707d8d62724b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379a4c2a4db8490f302b5bcf3b620ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea77861bee6062a9e4ca76f80db84be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513d32fda4475454c8a85b498bb471a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff5f9124be4459d2da1ea00f6e9c8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19909dd6876513d22ba562c29ad9a5f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb45117ea63d2fc8e0779d58549787468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68245a97acd2dba02b72c8e14a7f50f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dfe9778e6b2d34b79011eb9c9794b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a1a851adce3987ed86043c6d35b39471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c16ff3fb0386f88eaa7a0467a24546472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18ec60c38fe352b04ad47c33989cb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c1b406c9be2a63518b0789695c1aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9466e22332ad93f3ce71586bfaa600475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bb073b55a9830fcd79ca5767e7b85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e8a3661c47a7106506ea1191cf538477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>