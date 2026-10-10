--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c92e41e48327ef8dcdc82128aa5961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1078b949ab776376079ba6a7852a1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499146153cf76e50db5ea417e746d66f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057962d8e455b861549d21b4d9f6f16e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a160c6c4e67a6707161ef3d9bcce855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fecbd719d57b610dd5a285f34ec636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98339d87aac1b33ad540aa0c5a57d3af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a41d6c6d012eb029f22fb3ba6cc65e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cf1cc2c0b77f01c316575e0ee57bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0255475f064b75b350b9aad9c8eb7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166dcaf58d414974e42e52e17427ddb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ddd06e3ab1abd3b2397e0d3d830e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f680872c7018b0a4daef98834f08e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace6d129148c84c70388a73b08b858414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742af4ca22fb0cf7646ac90116e469fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a5188283f074a8dab56ef8aa164c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bdcc8ca92f86a78c885a20c50791b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855a4f9bae2e1ab2866f4c23eb843a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2d833b0ac3d081965cb6fc77ebc9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6034cfde002ba274ffe5ed349797a2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc701979c1d8dc67774a8a59f40eaad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efbc41ddd2278f05aa866f6f9512b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b19b0ff8d5c848b9af72b7d36c78423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ab09d731d98930e3188580a666c5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ff2618d54d5f333a207ddee5bfce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c73fcb429778aa02797fd8effbea026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb66d678b0979f8c0bab9a5c3d0f2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5b4d8cb6d7984119279ee97b5736528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd686eebee712298b13c8231e802d0a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc40c83e000ebd6c9b3676ae9990bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434819e8d12c91385e8243f4ad598ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69019f7b1d58eaf52603b455ec59872132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c474e8b2045461f771730e4898ded33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730456307595256c48b10bff866aae534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201855205493d70d091ae4f1a3bd6f8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f835dbc24a01ebb1366b7dafd206adb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240decf8c49759b60ab6bc1f9b659d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2029fd77338a3625536214bbd08854238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565a59fda97c14bb84cec78cfe1932539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123695de8dfa6c2ae3682411d9d441a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305216522432085521b240d74e21fa541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca06d9872cf70c9d03060657d0ad0d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580d74e453c466cc1158a508b4399b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5427abd1a0b28f3655733f7bc85e9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46419cf5cadb3f7586802d7a652335a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f385f5e90d520cb292b394d59552146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0473db8d6aa1806f3fc2345f8ef683e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f5d5eb8a254f9061e2119e56a6d6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215efc00cc9de4da147d80e20dbd78c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b6ad4df70a181103cebe84fcf4ca350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa1214c051f8a633bb15106f50523f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d1c002a75704cbcdbe7a0f035dd5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641add59df9b73235a5395d5b2d1adb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940fc29fd1b861174e6d70ab13f0b7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569cebbb57c2a30d5fd6ce6314e175f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b1fbc860e24b2ee0cc7c0e7b6563256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae5745d4f5f5ea7f5a5296c7d6a4e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dace359c731d609675bf3bd43fc627e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fe3330855d73ad3b6871faffcdd8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95baf135989c4c74f7f7892fa358f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3c689de8f7741aedce50089a2d02261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470dfe83384f38aaf9e97205f2e801b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bcb27164f59172af172d1fd077cf463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3129a5df83a403aa958a60f45869f0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121874ac712f5fe8f902cfac8cbc24d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6ebd3cab641c5159e3e73ccd41fad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5503a2f0b7ae42b03fdf7379a4640d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4bc95b65c8b3d67da35d1a910438b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee968209464f06aed788344e6a69428169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee629d5861de4655d4f3ebfc293b3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941325482980bd219076bfaae697360e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e92739dc57cd6eefb32766489ba9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3b475358bc69f25c44b4099b62af873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51296405602ae85235c4797adfc879b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c9082a1ccca470937253682642fad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f77f9799f788faba9430490e3c48f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf2e678fa7b453e0e86465cd0c039377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b33fd574dd2d325c44d592f320fc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254380a70415339d023a01c0b65631d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69674dfe8a2c7c883363d6f0cdb7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00790641a6458cbd5ef7010d8059b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7b5974a74963699a07f41f526bc7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402de0fd0be95a8346f0e9da91e8c1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fc234e4b490f3ec8238986e22415d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c200c6778929c7a957c16227beed2a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccb459129ad6b2bb0f2249f854279786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46696a6a76effb27ec63da56e4cb727a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b470527a141876c4f2c41ae6e8c31e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021bd97e442743ca4282c64d6a0522789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00578d0bba26e53f2cbc52f2e1d505a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae31c8c179b9f31a92e142f908fd45291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beb073d3f78313ad784cad98fa789292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69860deaad4591fc60424c4b4d1543093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f62b771e9b6cb0933afe3e629ce3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb12d07dbc7ee13ad8d49fb57d44c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158450b7e0fd3bb65091d475fbbc31b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f4ab3ceaa407a9885bdc05dbc4eba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236f82d4921ef78c7be4bdb5d9eecf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f2d44b28306e49e13fbd0118a878d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2abf08a17262bb9f219489a9f4471100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007c32f1f10bd678c1798c656e1424e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a36f52900c4c520d67b03e5ac0c6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1d9bfd77098a10c5021c43907eb52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77859caa01b4787b5124d7d4fb8b67c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587ab28af99decd650203c89e7095a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc42175dcb4d2f7d16132deeed9e0d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ad8207dc665c9797c9d60389efc2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91baec5ab10027733e84ea3570bd02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600673ec99f1902882d41ac90263224109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eefaa7451ebc9952fd336b10bb1a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5ff184f6b0cab2534ea54bc2fa957111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe597ca1e3198fe1e668005c357d4d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4257958867f813c961f03b3ff673b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a82a72bfd73215578233d35bd047a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b03497d19071ed54d647e312fb6b59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac584827709cd66fcb0f7eb81ce6f27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e0d0c4e80485e8c3aa6c6bf3b617c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4cc0e6ddc06fef1480f9658d785d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a8d2649ed625a4f2296642f352659119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb6b31de1ddb4c0910cf6d1db2b05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb36d2edf07d9c8cd382990625b223121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00247f91c08dfed1b7faa985d16d9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134eb9ae04a652eb967f7c56f0600274123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486182ece34b21204852e156385ee73f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038b26a4be86bce5b2d9f745af04057125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14292c8c951939cde51a3f7b880feee6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d622196feee1edfd394c45bd46f2b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19c26c1e685ce2be84a7068cade7d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c4d6e3c4bf0ec64bb8205268d80af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4443cef48f72f27f911df414d9bc0be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f85ab422090296748df21d39ece0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1f90147b97a5351a28d14b4cce71c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a919f8e06379fea2d7b5e22a686462b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb92ec3b7af6900ba445c05bb7986a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ea5a9d88330daa29fdfe858065300135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf30c8fcdc83c5dc56ad6df78ba095136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3b7e6f4ad12738d32e445b49c1626137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc11ccd42c59417ac86c6b6432b7df2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba09fa66f9873db654214f8e466887139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b35c42c573496c84257207d7e7480140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f0cb762e84e7762930b09f2eef6d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f379d7ee25f7a78695d5f185bf5c1f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2165f60dfc6100babd0e0e82cebd4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6748413a431053316c7f62c965f2b9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c247c568f0fc27af103207625ca588145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4dee43c592a3a6cd1bb986c51b3c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005897ab94bd93a1794356bc2866ae8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34da1183ae27eb3ffbb34016457f76b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29d336c50c72e36121ac873084309d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b6d432ec317e8bca7970d0112ea69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cf4fded310e8a67f3141871d118f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d6b0c0fe3f32a6f2fa0422f668956152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d1cfb237c7153dd1b39e7c00aea26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b75bf854931a5d60eaf9aa1770fc11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7480faed5309c9f69f3ad4e741386bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3f4a55de795cf3c6718e9fece6a59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d6c38b951d1795f399edd58b36f24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a11ffba433924609fbcbbb1ff062d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c2ce070410202893ec9f32b5fe2d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35978d1e6f3e4f2ab18e27a2faa61c25160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc37a7c12f30f670b632e883430fdb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e050a2f4cfb9bfe602202cecf1d7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd67aa117758b215a3d2dd4a8d77bd9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dabd0c83a5f2114d8059be7f24a92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58070fe9887b71183c0947f85051cc93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15927fca0d18a674c2753f2b5c0bc200166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edc4f0168d992e70cd02480e30abdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8827950b70aef3000ca6af23fdbaa8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879c3922fc5b92fd9e1e30a8a4b203b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa3f38581220d7e581541faf1b662d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617dc0ad0b21ba090b86828841df4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65976688933a2cd09c89cca3fe9fdfd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28140488862db28bea94b9d48f61c98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210af2c55af455239084c8d543b1abb8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c189186cd3278e2f2e68e4d37f5576175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592278d9aa591b3d08af75c001e88e89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3671e49b0151253bf6a9640791643177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4e5dcdba32b12bb8e4765b6dcece8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8e4e2928f89e270f991aaca051c91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee21405c6b7a68ebcbf7ded7d81f24b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841ab4408b362a84eb62829034b46ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f21e700c1adc84d7782a9f3d3343fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201089b342faa07d1f03f4ba325163a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a666fa5312809e9ea6d3684658e874184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74b95566249f7d9ad17b51c66091a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38709cdd22146e3e1be17a4bd2be62d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79e503be8b8e92e5bad2363f44e5ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa95f8915e490cfce23dea4772024f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc108f9ca800d587829276298994db4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377534591ac545948684fac42aa12e80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864d3abce131cbcd271237c5aa76707191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4eda06fe901480ae3a0e17f88d1c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb1b2094ff0402836141af2f01fd28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7033d232b555d9027577e0c82a2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38673bbfddcffaa3331fcb7a01416da4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e80a79a7a46dac6af89f364484311196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858985b14cab8f7d28b8a2d6c643b6f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866991d108b2b7215dd098560c6046b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7041b9decbd48b927e5ecbd2fcd2d29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd25a7dbb3d5c235cf21d55ebea2b5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447cb01a3a1d3cf59f60a08b4d13cdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4832bb0bfd76f22e6e32aa8a9847938202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3797a0820b0ed83f1e1095d644d7fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521db7c1469b055df47d57b9a8e70a1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa243083b6578763a9fad4177e70ca0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088818d71666f399ccde5aed150c85b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed987e98518fb91688db41c63be9bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9b196c043550327983ea377db6986208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9086f7d8f625284348be717593774209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c7a61510563e2e9731f931691733210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66cd70a87fb74d2619173862538152211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec802df2459a8a901ea0ec08a0fec2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcfd93f67a70bbc64290334075d2f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2df68197dfbed25faf41b03b43962214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6735b93acc07f5c19c7d8c8e153902215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc714bcc3f857fd37f81451180f25a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca8b41bc0852ece9fc40af426fc8fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d016b4902c4a6b868a0b8aa2bb4ab06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c309b28fc1c3afad94abe5c04d01f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d64fbd17ee7e8f8216c65023349f0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f112c414877c5ec891b1062153631d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d90aba3b3cd183726d4df143a673a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295064bcb4d40c76bfa2b9c22d00908223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5800e4a240af8da9adf4297f90c24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2b8781cd443686e8da1f6fa77aec7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c86e04c74b50ea4bbfc112e4bad4eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6e828f98ed53663f9e6182e2ec1ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3e85d9d39eb29431659ba620cb409228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db31e9dd0eb9de208ef6c3226b6364229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd6a7c3c5d94931f2c703a93fe821b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d791e0b46b80121934fef511df1375231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda878986a5ab22845d960f63aaec6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6540996e4da938eb578e64a96b12f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23521fc4bd6ae65f553073561c4dc819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03440c34042b84be6e0b28c54d7acab3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c399b0dddb95bb9a04c96d5762f0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4116ae34c43328b1894c71938597041237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d77b480eb81ecc3ee5885400872045238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460ba80e4ad097d4db895ab1b2fcfa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03c0ceac073097a7b3dcc7e7d14a27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d286409e60b3d37f535fb07ef978e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2f203d817c3b51b4d9c6315c17d31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7587b548c7b28d82fa3397d69cfb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14f5d08b12aaea36d5d39312b35aea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a8c0267eccbf262fa584f03f6f371245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa8b72daed3f5c86c309f08bca1294246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291fbf3b299c7f4d0b4bf6ba7386292247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57614e8903134dbc40cb1c2fa92d763248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680986c56c660ab65959dd0826c7e1ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15311147749f5b011513800ec4d04965250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f5e9605d2a71ddb7661c50308bbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765822f01a37b72d6e9b1dcc97548e19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eebad150959d073e5af961e1ad330a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b341c6a99ca619b0f24c4f1069f3f4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a7f20be54e6fe419504a4852de1e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db12355c4d536b2077d3257baf256c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9223924db22a00ee00d5f5b9dc44f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b2ef6e64bc485a3a304b6f153a100258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942407e8c24da94e8d1640deab58de1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33a2bb8dc8b2dfd3acc19e76aced62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5e74e8cba856604c5167c379618a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212257f6625155274e7ae02f60c54f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03510d86932e70edbcffe6137b09c777263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339a69fa7efd14bb5ad43d69c16c34e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4cc273fec32ce34ee75ddd2d4129265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f0c6ed1b343d903e508c6d26089c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b791d879174da11e8368efd95f8f72b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1286450a8bb9fae677dba5bfba08fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c1c2a620f4098a95b7f0bf401e5fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d63edd3afe3a560f44acc7a483baf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151698ee69b071f96366a7eb93b58e46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d25754fc81e688a74e7a5ce322c6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4309906a1cc207b11d352ea53cd770273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511218535285f409a738c231f81e959274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce6edb0ecf062e882da66b00595c9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a8e10be7c5e533bd1e0393e48fd51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab412e62db78a70acd8c3e69c5b116a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284fb74b874cde36988aad9f51f5ce7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33ba4f4cbd87b3e9c7cb2e16c635ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130334fee1858cc3d764cf068ce7a941280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd681793be6180d163915f2ef46147e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bcf900464ff60fa3cd7a626b972fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3632530aee897b8af1c8411278253a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea47184f173b8ffcbef56b06f9e9885284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed919aa12edfc76601323da97404c91a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a478494af7ff0bb0bfba510661a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dd01bf4a5ce48b177098f64680734287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346b44469922d68af020094ef7d7203288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080983efab582970027e8733040e29b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafad84f377aee167e4fa20f9679cbd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123ce0eff9cd6baa54fa30740ec4959291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52edbc5dca6f28787be10680ee527e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e536b080ff71721ba2447ee0df106a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b650c8247e3697f82d6862d66ce3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bdf12d2851b48195169452136b304295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b07b248a87d3cf6a153819f3ca3127296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e149b5d725477e320aaf0394135c7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de90cc6fc13994c80c264a6202e6e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e73634b8f6b7a3e3291e1523f69941299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a52e78968434094c163773f30e63de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f075be726e15707e9e7cb218bc35b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202517ae18f0c62f8942ef4abb45c96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dffde864984722c9813e2ed8f8d0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b05c33f39bad4fc72715c2db1776304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f91b04bd5a623620f219dc257bcef3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1693cecd311a2bb08bbe342086457306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f98c0990cf2cfd938526b0bd97ece8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebecde508a57f0cda645283dac6216308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9f1a3ca1a6fd0e2b8b94a3b74e1d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e1c745fcad95aa50e6a47a51b1649310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f601c9d9c5ba151692045c48828227e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61452371b3612b64d4545fc92158561e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9f239c6a021658ebd842e3d5c8e57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0424daf7fff6cc2224fcbe87af955c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac08c35d18cb605c3fe0bd44f6f4f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ac34f7e7e59eecbbaa91ad689c188316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed51972f1c86d9380d017e8772a7fb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd666c4d4978e1f229cdc6b7fabf64e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db15726d2ab076bbb6f3b24de83e1d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0b84f097bd418815eb7d72c8d25e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eafc31a9802f0e33aeebb3eef80df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f56ff5145c81bfc4f79a87edcb112322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d7d8d8da3177db80453e027759dd2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff134b09008d495dd87c1620ade0c96b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24fd00e96fee156ca9bd6f81c34447325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0895a2f487c2ff8f645bbdc6135fab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce77e9a1d517f409bc8e0a9a78f2b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a727cac271d40a0576cadeba29fb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e0504bbf8adbe4056a9ee14269035329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8907e45c3bd7c43898b9407d7702b2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54789d9ae17b3122ae88f2a760daec40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a37958aaf6f1bd9e835223aeeca7d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d315115974e7ec7fe18d544cf83eb10333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84cf2105b5f9a449500d7853f573b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc32ad6cafe32e8b17fdb0281488ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee1e656712d91ea88610bf8f0edf02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58cf0df25e269e5605b825d14326db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5554f736b5004eac1d5f9699def73e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57baa7e4f4243bb41ef6a27f83f16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bafb9b48544a298c07300b4e528aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af91e0b219995cc28009e6774108c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e61653a281635578d37adffda5a3ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb222dbd9a60fc2bf46e7a6c2771802d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc11a594dd25c00a5c7acadbe2badad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c23c8ed7480a33a079b35462ebe503345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41a5603fc30289a59f979f27fb3f21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e21c07a89a8dd452e2a566c8cf36c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f34c80bc9c3651d2bab7229654f1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8aa23311a1553e99b1e4305c3c8dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cc2bfe4878423315a5899493ca3f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45175336acb14682d8e4c42bd180695b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c185ac6c89468ebe7be82ae35d9b4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d94965027184b76ff4f595147cb95f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054f96446d873b0a800ddf5eeb205f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7b5e031b05d700a6168a118d7637d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c650f7be9ed96714c8a17aa6102f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754386c143560d3e0b178754a18ac5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c081c32a55aaa462520c3d537ada015358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88539050e4a3fe1c1503cdfbf5622e11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e4a1f9d5fe435885612a8aaeee60b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a887254d64db0df3ebe63b6bcb6e2ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beda25f763d9bab50fffc617d631449362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb34f3932e4ee19891349432358f76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5769da4651b5c3a00b43440b56e2c87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d9c16250bb79414d536990e808c18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce9d220bb81513cc8ca86396ef3f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054043660fddfffd419a556c63e7577367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3627060aa4bc0d3def0683962dbbc0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b6439272a234098bca63c9f6bf3e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d9c46c3c580be35b8111ed4dbf644370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e9ffac4511294c95322fba7537f83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94755ec42692d7e2e4f431de9b9fe4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d5f877e381639d8fc5479f2fa2a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e025150aa0b2177ddb7f9201c5eea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ec0a191ba0d88c0a34f20f5dd6fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac847b14413235ef920824d08e8532376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fccef2ac2214f2eb0312bd1602fde4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aae3aeb9eb2ceddcffe424c6c9265378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150a26a3e5e7685e7b35ef39c01c4ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deb7d44cc74cc2d9eedc26a6e5e56d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266b5094e2839e25b4426bd3dadacee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33e7d6562bf77305af3fb825464f5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa4e361e5ca56de94286c593d909d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4668a44325afa1deb3ced533bb76523384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d5e423ae9d92ccd51baf730ed49e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07e6802670b343e24af6ca97f411d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120b0d4c32f2e9826f62bde83ab8f2b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd740363b914f3fe79c496780bf4fbd1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f22c4b6a88aafd6dc73305f900c7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820fba9ddfe8e0d5f5b9b40667ace4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10606edbfae0831a2307026f776e57391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525d31493ea549ed52541a03b729670392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d1fba588d15e692c820ec8d3c1a2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29e9e25b3f1742abe0c4b95d933a40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4e4a3700fe7d27cb1f8e4d750d479395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa000484a8f24c4454f7463bffdfc1b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9ff5cb76bc45c8598913938401902397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32908afcd1ab725efce3d732dea5a42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ee15deb96591000b5aa60f4db5af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bacd11902c04ec056f38844253ef09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81248c658668257959ba63dc43b4ebde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f42870ad39618ccf2f9033b313f295402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6ee18a091129b984dd86620829e2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e7ad853095fb175a68659dadb2ad6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b612f755f9fd171de4a0689ed77feb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaebd18afd160b0a94e0fb2134e938406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ec83fa96beae8bec918d33a1a25e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789d6aefa3eddcedf53726dbab4cd22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81766f561e35e3ebdfb526f5687d10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01e69901aecfeeeca3006d8505c5ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa95c4bd4ccb3b1dfdad0c6c581ac25411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d33758c54e555febf8d31ae62f5862412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d116406c98fea61781149f9aacd12e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecae2697d73a0498bfdbee6b82fd2f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc14ef490dccb1c37f69cc54664d102415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d61ed4bf5d5c34f4e30dd1dead986416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52312f1365db7ef1185ddc46cf38131417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d78cf937d2d9b0491ad8a4b497f260418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7873e20e254db61877ebcd3509d21a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e95741ddf64cccf20aea5463c4fbb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05445838fab46fc177bf235a1e71c678421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd712b995edefb9b638a7e45e02bee28422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e0f101d888396acff7ac8b49c04b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3d4712719a9a85a8430a3cc2554cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e35f442f7ce4352a9baa6db2cd9792425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ec5f27b31473c5c78d9ddfa4c0acd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189ad2879549ea261eccae6e2c8e088427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428bd78277edf2571957fb7f51cd14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7643949911ceda557a4a5f856d72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eaf94f593460d235179d6578579a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7922061a1fc71aca1b10417e41ebf34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121449bb5ee4462b17b00106e22a8c6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a600b184703b343d62aed99779ae6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866aa56f14475a57459a3fe880f1eae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26551f5c590465ee43fc16679ca05b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266ef2fd762ab4acee85b15b74e0ead436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a405ee59a55c141392f631fd5788d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc4c9e12536e77dac1b5fc9dcec673438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18b7fe7a607fd6b46c9957cb408563439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a2ec789b0329941edb1101500fac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fb91c46697d20d7b4629745ce16b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfcb559ecff9b1f700b01c5cd98fce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744fcb47c7b3414171936a24572128e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3f7091354521aa256c863027fd680444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efb73d83d3a8cd2fdd4714b4b8832b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d738c9608872b9b8e32beba63657446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b92d91eb35eea641c864c91b76571447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a262d0473819bc39822d0a138ffbd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fc02aa7b7914e5d7965574e33f117449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460484d840ef87d5f3b4e185c0f04f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae36028b700986b2c3bfca07b4c587451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bb3bfc2f30bf05899815fe0afce81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beab397dcf64dcd22825524d08b1ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d3fc0be8467c8d64f2e223f7e9cb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11282c6224f13d6e696ad907b4faa4a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996219927df4b343e8b17dd1f25c0ad1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e23e5e1c95e884ac862e81698b27457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e316563bf8e7cec4285fe99653936d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6664e76df405d6669cac8f50e5719459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8583b5169033c4a1ee76fe7a5fd719460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723cf2a1d17ea9f16f6d92427ae6407461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68334e93175705ff12805928f0f886462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df72de8d9218a5f18bd73e80f677ff5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89186bd004a254bc4aaf72dd4ae7bfb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57952419ae6314286c7bf3d352409cdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f1f3b37b25fe1da6a13c0279e6f7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cda2f3615afaf5e24d16378c96e62467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef9d8089046adcbec3743405a077a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e2fe801e084282116658c5d3cac33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ed23c15039c5af7b42e15606b7c10470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21142bdd3e4e189f226742c661e6a175471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb3865d5ace80b6c88524efc859bcb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b184387121fdc72730b8c5a79c27d92473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcc4b605cc20ea25a07a9350b304b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2d6d3afa0cb38f7cbf4517af87e64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64295e80b8b81625ca113ac0372365a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523ae01147f30b20faaa7507b0e8d8e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e44e7ac319caf329c81606047182ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34327e739fe283e167e78c2fa39aec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfd5210d486a7f3a42c132f2e4464a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f995561dd0b785d7021efb1f0069c41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f05f20b8e862daee586f09bf305288482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b38645324376561eb724cbfef0a93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3141aa9c1a8ee1ced8fde5ab620ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba76db97c20362905d182726da26e9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bada9221d298188ed7d7c67c65830486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9e3643661806f5d574899fc6d1b3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa3345930ddb257b7e29a2413c9858488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324f78609bc2f0a4a56ef289b701029489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c69056540649fab4b8086c97bacb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80730cbb387c6c93470c4774fe47ca12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb1f6b282a328557cceff0710a78333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b2d8f95b5bca8aacf94e9736b4004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481607a01c57808ca6c6a3b7abf05b035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf405885c39eacc49c8b468176e34976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd85ef636951e432f5b65c40d50ef27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40424edb8591486bde47d158bfe25a218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5ddedc4edc420885f1463cfed7ec79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba4922b5f7f7e849964199b4af278810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854e4e07ed993edb3383c1e9c6c45cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0ca853d66c307807063eedc7c957112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8f843fbbc7e81d1f107846d7dbe4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c63bd6ab4f17deb28f329cf836a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148de36be4c812f2b3bb02b92704fbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1323e21ac751df04da0268657f40016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e51bd05185a242c37d72c9b1bca8a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3795b6481049b214f3fc3881bf68d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ceffd64dc82e9deaf40680186e2a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f51512799d78cb82dcb87aa833eb6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5fde55c8d3d6ee9135541982a5cbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61254d3c2b197d055de99ef6d5067c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da635b3135cbfbaf97311cfb0b8c2e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c932ba50f607ededbdd80d022a023824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39621dde2d89344543d4b1c3b3c395225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114ad102a868c5017c6d96967e13a4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232a19669b65895836c9fda66a0cd6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cf659d1225f83586ae5974e777c9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ea143bedd566b260dbed9a97b26229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08660fd8b375b6971557569b6f4b7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996fa59fa3bd89fd62f4659eb76261231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40db3eb63c180f3d02aa1002ae39132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe65ebed7015b8c0eae257b9a1c6ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04bc2ebe274541ee937bbb7369b9c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6d0478e054783be8b014d9eeafdf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c06316933fbb5c7a1bd02609d9d8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0013dc96ce8dd0c5775939a0c9b042537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea51b1a1b95810f5ba960cdd28c19038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf08306ce49bd1949093eb31c735039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8996167683404ccfdb0b27d7ee1b1f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664b6ea1bc7f5d95d61c361bf7c761741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16282dc46d286ac555f5a05ea98d1a9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b59f57f7cf619b6909ad3f5cc6e3e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26239116f378afc1434a6c117b4e56144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9e743e43f0ed9b2afd869e0c6418145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920da8d530728a3806ffbe84667ea73246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686f4e636415a152577ee191e3ecaa447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5d729e27cda10e5af26f5baae18648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93149ae9d1f2bc9e3914dff10c06655b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1553b7faf653d30bc12d644f4681050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42bda95078d06a6f621e40a211dacc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4f68089a6d10230f1f1b50756e05252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5fbd78bcec690699c3d4e4720644f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e66aceef3ec2e4b9705b58e526f73154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83cbf85fa0a97b96534be32da20c9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800725053e50a328039859729b5a227f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0da0b336521bfd0ecdb1dedba8d60f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7101c89dad33389013941a73e624cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c7f60ef5ade54481fd7db159cfa259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6b17441eec0de0cf743c491930b8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c249a3e46fdf943c40118dc4ff10a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3674d45d6d04b7ecd55bae8c6cb27262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a08f556401884b267a293257bab663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aeea7db858500a82c53b0a66ce5f5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae21c563ac2c93223b286f9f3f65a9165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cea98497b1d9b9e18201860df493d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cff05e528db67705f67e93fd76824c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa23f48c6c6e3f81cc84e40d52857568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759fcd07d4f75951fa2a2a3a8b5f8cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a9a568597e9d592824a7ac70f13ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a91682cbc910d18f51facbdacf68a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6db2eaf05e8e538233cef3caf81f7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36e0f847022ce28ae00d17032b61cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c3947e5d97f033414d5ce2f68883374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d19d74ca5944ba8c9f7d34bdcefab775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa718e9bf4e735db12e78e0e712299d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a202eb8cfc4f1bd0d49ab69f451d2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316037e2d8111efbfbca0434d4f281578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84be9622043b863b6311bbd88e48d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5efcc24f55095d2824f953c3dde7f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b34c3fc6d1960a43a684548da6d83c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62952515622334ede35203b07e9d8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d12e4b3ddb8aca8ebedc7aa4338b8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b4c8ea7f1edfc517b2408879ce6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791abb4e7ed4ffaf2ad590c82058a45885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b796c2fd797864583cc78ce41eb319e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddd20584544b8ad04f6b5f9e473f9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a05aa1d6b651caf881e239c0968b3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7388d6499c12336b2fc2c94c129fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c156c632f9111589e52beb7ceb7aae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e801aa51116baf9b06c36cb088b1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcd7e0e1f5b52f4578ecbf6ffb4c5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2ce3d42f48627c6b25a31f926c0f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85efe549c133b009f81cc184d103e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a27cf7ed03ecf77991d589dddb30f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e0840c241228f03457bde1db5a2bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d48f070e135dff3ff149620e9608197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd870ded6e9227fa7b20d728d67d0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ea23019386097a070bc8c73fcd22999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771178376f029d4def77ae728b0649100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75547ec3cd9efc7e72da5b208622cba1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3085f6947dc5b207ab9398c8f888e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87493149ecada2d93187497a220e0ee9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed2a458f52cfecf8eb45b08ed3157104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257ff89a60f2f17fc41674f47aa6f99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b55bc03a8a2f8ccaa6a4c84a2d530f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b3977c230abf770565d2f50e3816e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c74f5d43b648e7692ce942c77c0867108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847e6601e40b9f25ede1ba8c1e7d023109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40d52ffc922f8d8197c15ff83ed12b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd70368aa81a5ed5d8d2dd6906706a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd31bd5248db983c86c29d925083b44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aab6c7beb39bb67bfb44bcddf21e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803b898a7d046c6a5232bd598dc8acf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f381eb8358c3561e12bb196505d9cba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f68788485d15a149bf1529f25a3dcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699236419eb8b2621d178f9cc67e054117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d997d203c3f2c712df985c9f985f39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0c4f20cb059bdb708425e37e1d701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6cbf0403b421baeeb0004c2f63b28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace300dbe897547a6cc3118f6a138194121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8242916a29c8feb0121722f0d3bb57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076e32eb411273e41c0e34940559e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc48f9c62cf9ec3f10207ef7257155124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c57b35725d85e514605a2700dc04f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae346caef47d6f0d9708ba17abb49461126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49afd10ab13d2341970f4622183a7c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb385023969f139d715a5f17dba8bd0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37af49ab2a26de19d72acce6130645129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e560d9190ccfdb36c14f0a029bbb93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a532d02a085ac04a492b21523b41f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba434fb7afc35fb910ff152bbc56278a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00fef7a559f4de11606d7ac78f23c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac066b8306278457d9ee8c378637bc7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503beb9feac3866262f918bc85fec8d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd6315df12ee2340406d1602c8acd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808def98ae6d5bb233bb82aed9db6d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ccc95f858dbdc9c04be5268412de1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f7e6a18c2fbc4017b627c9ed303f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3a80276de8c84cdfb40bca842d2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3f723c0a8f55c49a98ca9ed6b32c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1622a89e10cd9a83c70f5c973d2d525142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f6969254b37993cc19255a72a52a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b224f91835696eb669e94a3c4e7534c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01caddb9fb42f9ca983e18eb5e53e71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edcd65649ddc22d967b5fa1f035e1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b4dca66e66920f617686390103f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab297ebc228aad2b9d12ec0e031be586148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27298d6fb26a4e045954fb797522d555149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6af51ae4710426596605dd5480049150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb4e6b1adce543808a3fcb153854fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9cd696059bc818ebcd5d69038e4e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5c9947d30805b33e6a66c05d59e3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977d1bb75313cf3e67f2dfe605fcf7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d62c50f6b245f8ab8b88dbad32f4ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f79bd99fe9c07e9b86f6922d42ea7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de451815077ce2e8834e4a63c1be765157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb671b20fb3fb67832883f0a7de099d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501457630b3b9c8c715c2d82d9215a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5166fb93a663640498128fd2cd28c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c1d0dee7fe6ac32688d4b1819f5e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91c68ab5893dd81fb72ec24373e7c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230b6bc7b6fb34d00cb92d7500978b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f7b026795e5430ec3b29d3e0836b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54e854fe446c9334a46b7bf8970763165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd0c4b548a62fff6bf2ef9ace21cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438e4f70d2404358afed1c42ed5ecb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196265d7f3021e0184a03ba70eea7c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017ec435a639fe4ab79cef34cfd14f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad43df85719e9ed5e840b942ae3437170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aff6be925783af325bc80c8120bbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20613e8d9495cf444de44759abc897172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64f94cdbe5fa2ffc5835f68782291f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01e5749fac206cad047e10b9382a05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe5d26a952b4723db65c1400d71e4b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe18e4614f9422b472df1bdac283a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b2cd963c3481e6896050d1a76abb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e5fba08a71b6e04f19d5bbaf2a6b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c5099f9d89c74cee5e9d99ccd2ec4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae58833c5939e4fd7db934f8285f564180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f345a062f8b418e4e7eeccba7ba3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e96496afde1428dcda4441841657182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6e10211f1fbdabb0026119e1400df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a439356654f343d056e61c101b7786e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977a3b5d182172e0d4224d3ed9a97de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212cfbe8bf3b4076d86a70968b9005e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7693e969f206ff5424ad4f2cf9d30e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07a905a2adcf38c54d4cb4f41b9cca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466a2879cfbbc91c24e34e09927b4c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c41a1b5f802f8b35ead9565b016d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb95ba5b5120a38d3bc1ff5c585ac0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fe4eff245f2b306406cd9161cc5bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebd6fb25968df74f659c657d2f013f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7ebdf34fc449a1b32f4adf9251c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3922ea598030886ab82d419c65ed6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e79c3d252004abde4a1e165cde930196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ae7cfcecc750662daeb9423b172fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858601f209cd67eb36982f0fde0f8a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66335f8b96cbab013a130ef52382c72d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cb6f93d6d7c20ee96c8ad34103a7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abdaa6a32c680fb50e3579a1906a79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a8b6a2f2fea091be2a74e3ef86b0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ae983477d8be6f54bfd68be3c92d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61543dd8da9ef61607d0ce7b20787ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ad27ad49911fe5cf855652a6c726f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5155fa61b9a7cc3d8c2140a1a849c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d67a7215e2ccc7095eeb620bc6865207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11308906588e7c99ad7ec6e075eb04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2b34eab5284bb888bfe057218bcff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367287f938b704e64c2061ee5c49391d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a8b0c630d833d02fcb4f40b4e2cfa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b7e49bf045bfdd6dba388de1123e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b632b699c3954b29098ad9665047e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bd626479282cbd713af70de76fc9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b53afdf331076db8ed58e243d788ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73547837f30a4c944ec5f1966e030efb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6d84811b7539718ef748e38100a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ebde4e9ef77de641fd7f797acccc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759576d0252744fd3437dca7a4fe923d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb515d12d0403c7c33a1f7f22a5092220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda1e424895e55fd427f24578a7cce9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a45009011ea851f2b5b02c8fdf184222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adca13ab5c15634c633e7ae270c306223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313f51982c599f68eed6c683218d67e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b7ed081d9dae7a741ff1bc08d1584225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5becaf56e469125e7423ba4374420226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa86cd438287ec5fd013bb40c4da0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8892c8d45de29e9939b32425dcf4ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedb27ea392174969142b86462e35e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d9d29eb1787ea2f73c92a0e7588d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54bdddd92b69c938e329dad3701e89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4d837db2920e8a796ccbf84a3e432232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8a4eb594c722f792345fcf025b82b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a67cae5ebb028bd40338a16d9e1b50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffe0005602d2a67e1ee2d8ce6a3d33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd74a3602f04f9cf4b5d4722655ef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bf91ef6a7c2d1d4525877b254f2c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613abbfc6558ba8a1f5fe1f956258e3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a5f555448f8610e78b5fab9c820af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99357e19ee77bedbeff6aa90bb8082240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd8999db35c795bf499c79c3d0d13e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769649884427782184e56c326d13bcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fa03357a2b94d4e662ec04079c066243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69a55b936deeb16b14a68cc2795639244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09def8bdf5008444a91f23daa9a7ca79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55477a81c4ef5274bdfd3d5dae7763246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64dcd9439bbe8c4672b1cabf913d1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cc2c2bb970a6130461c10f13e18be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d867e21d25848cf6d493726ec67b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771455d79ab0b73e8af551e5970b335250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a0169a6415857ff716aac224f5c85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be14e2d8f2e75e4e122d8e965c4ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b475ff0e19e227b2bf95688d41b50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6a769126d10f954c1a85e81782b01254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e542d849d44be14011858b51759003255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396c54c46a43542493f481d6711c12e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9ccce5ef0739c47b71ce790d59b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145eed871169fed305ca1772dcb3b28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c29c1d98715667f970ef07b72813259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8742aa96647a89c9ea5b46186d82e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f764cd699c6008dc2f94dd4086e31ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5c66c9f544d4b630d21329d9d88ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0222b1ffc4ab7456e7dbd167716fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5815dde1b66b9c1487d63f503ec45ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4c120b66a3542e655397c9a747eed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc92c16be59fb10b3f2704bd79f4f1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf3e0bbf58ae8289e0a8d2c2308186267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40af370c66f8c58978646705b287e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938769f81a96ef61d7f49b9fa5e2bc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2421baf00fd06b02269e5fa530136270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dd61273528b0ee7f7dd0b03b4186b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c164cd88ee1e59d0bd5f3ac495f44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f581ceb54c580a03925356e530d6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31d816f17594d6eeb4bef9e882dd56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977fea19f1e524c45096b140774181275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487780096730756d29ad835e626a8f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7b61925d69dfa905fb8614df90c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb77d97f1b80680cba4577bfc8a2d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb522a930a46d57496c0069f5b48559279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10310f8d7f41f1959c9e58667c95fb05280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e8f1f08d7e93e6b02a8f57b2b306e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520252b2e73a0e02fc471c266e6559f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98278af6e366673c2a3adeed49a0db3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d8c916a672f31783c14dad3e7b0a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc023f678e04f0b8fec78abcdaaece8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacef23221123d9df03c4d35e65b9201286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea7a66af59dc8147664f00b7e70d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb8cf07986c978419efa7fa8434425288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce47dff2b1c4cdc746072f059b54c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa423474ecdc1f68b293e62345db13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760899aa98021b554174e6aece0320d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad68a99b4bfbb73e3e117e9f3b33fd9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69535f57688bb0a60963049b0b0e55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ee99e0e06479bb15ccb85bc96d283294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d429d149d35d898a4a96f746194d75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1111539cf7f9a1e8af3ad4858bf454296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d45c5d0683cfc1592e0ce48ab5cb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf4ce069b3d58b49420385610b9fdb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0fb6af492652ad741c9f512e0485f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4d1c2aecb8c1dc8c3cc5f7802019a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44645d34dcf7572f62fb8a8ba84880d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961017c92b58a969297245acdef0a8db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76207056aac323dc30099f2f4a5cf0e9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0425edd5edf4029b1ca0304e8bf72bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4920d321971e71b78e4535c1d06864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5c7d332edab89900ee97a42f3c1d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643d5d9489dcbc094d935d9783dd693307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddbbe6f8f1078f7d4c9196b8a8e080308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fcdace72c7231934e60f54e8581fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b89308df14946dd46de20ce403d9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02058d01229f4b1fd459528e2900d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62425644c09b24fa6e9659cd51054ad9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f308f0da16d081c727bece21adf5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca4018445139f941a9fe74ce44db02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01040c00fc0af3826fdc7ff2236e51e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a51e51631b0c4a58cb952bb89a48f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5e04e96e7da1cc869f298b5cb7fe3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcacdf023dccc1d6a9e5ea585ad46c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13810004b2578d5354504ab5252344a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d1fa34e13d1a069c4a00afd27284320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd45d348ead81cb18315815c4122880321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc13ccd35e94a069f7d2835c774aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c01761281ecae018ae5c2866cad2fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b69bc866d14641bc7b56e0ffd527324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051838dfcaa64fc6aa4ea5db8752d18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a0d37cbc80db6a4aeff83d786dce0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571eb7e44a9362b34bae612370f5c56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa874f815527bdfe5e51958e285b10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075195adfa277eab09d66e914ecc8f3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8c2d26ba66553dcdb72135eb724b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f8ff59de013896e5eea4ca05c4ad2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb5ddda332ed9626415d439d58d8a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ebb308d1e57ee76e51db25483045f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749625d88afec7a92224e240b39358c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e84bc17c916ca7ba8885b8043fd5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722807f9c8d115891c64f78c5e351308336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ae12b1a3a7b6b09558c694d646e56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac527050b8ab8300c71df284f1e4a1b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee57c9f1f026b4c33c5b846b47fdfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc0d5bdce638ff9c68e8cc77034a60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938611819b44b6d133b8b49f916ab84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5895c18508972e6b699f33e6d99302342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39531acf30e8a762c9f179982c581a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9e44f963a2d2dd0862f4111be3e1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77459a71b99f1e5d07d511c8c858b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60088a0a1d042c07c4edd26f1d057346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b4c4fc54697d8c167fc782704a6ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9e18a73fb4b612cdd30c2dff43144348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9649a6bd8cef077fbc93a4d62f24a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b474ccb6ac5816691fd40d427b034350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd148f00d423208c83b0c1f724b46559351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21444b0bf2494ef2f22dfa2207a479a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c35d1e33ee666467972171268d105353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef32417994d2485dd53728e3b2b336354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c8fb308db6f46effb466d1a99612355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a39a4a1dd6a8698255076c7e5ba00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380cfe973f49fd1ee74465c6c908ce3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc602390f255496f92c21c9744b1cf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc75196de933601ae22c81ed1baa0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe3ed7c4898da747e7f0066ed8b56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476c93fe42b8bda0170d2a7178f106361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abcf7cb6945221e4c34630332cb382362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5cf3beace2d9732ca88a7ecd2e522363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20839c27c5ee001f7d1f01058b396e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43b757af974b51f31a8a2e2adf78bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcd79541d3624408002c7abb2eeccb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c5a97bb588cd40ae5e1859ef8d808367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bda5e6e4fadbc5b67bea6fb246cb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1501a3eb706de020732a7a7a7562b53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8af24b0804ccf6a9a933829899738370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f93d7ca1e54657bfd65ad6a3f1818b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4f461cbd0f20e243fd97447b1c89b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511db465419e31382a9ef0441b582cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750e2b690a2704db68a158158bf0bb7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339e9311217a284525c6636eec660bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d497eb0b55079c42bb300b86699274a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8958d02de726f1463702148401052377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd61d0440ce02dfbb9fa363bd3ee6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876eac1b8673536ed382439496e863c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd1c499f1fa7168497e069e8e6ec72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee15b0e216cfcc5d10d8dfe43a45c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bed4696bc323958d4245177e5ac4e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f514e412302d697d18358299d94671383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398d1de43fec5a40fc3ae8c5cd7114384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7b79433359beefb0280a21bc27706385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5846a83f7cbea9242320c345a5dca1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9010ededb4e3f2d2ea7db5d66de0e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6825e02ea1455b45ab8012932985187388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246161a89587a59629f818475edaf0c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4212b8006139dca03934c0651cc758c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2419d3737eaa1ae0182af6a743d6db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfc5c0ac2e4d0e8a35be915bc61d52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988dd466bbb7959c4fd97add7d20e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cac8b83772e554c8e442f69724d4a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e571fd539d44d599ce8313845d79f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a72b293c2290932cda95ed44f0490396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d158558168327ca878fcd604d1638397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b0bfc3d0c1fef5b3951b46954a05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0e630c61fec7410a7e41992d2c452399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c087141420c13f7d27043443eedb0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e072c67c9552220320568732205c1ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243acedafbe592580dd3aa0af069342402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dd494e387d7177519fad89623a0ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f9d366b5f6bfa72d4eb5d42d18119404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2729c44a40afa223a4d16eb882875405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77194be6cb2285f01474aa0d270b90e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fbf45e17839bf4fd9752763250591407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b3d7866839d380159af07aa24f64c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd6ab3dd46146ffd9d5a98dc7273e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e53b50d6597d40fa52d401395f70ab410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb8e38c760e329355c2b1668a805da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17a7cc3374ec4b05f1972b27c33e7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb436aef76d2cf2e1d575a443d8b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d00ba0b1f7af16a1581a98d1cd69af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfab03b6950f3dab03fae42374a424a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a064dd9a7a18519f4c5a8422983f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b55d1b156e805bfadb213ee08b257417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844db5e5618c8fcc1ffd72c911fc4e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22a096a56e8d22b4c5f3ccc2f5321f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929500dbabf167ab7736e557a4393caa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984adedf28aecf3af235c38f2c000ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522feff9dbfff40d9e938eefc734b10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c099c3e91c9e371ed31dca1b5b2c6b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef16d85b13a648973a915fbca2a483424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ceefab7e4da072a5c8b70b73e5ad3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0a37590ef79e69a44815868a47559426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e117fc37c98724b48b5f4e45de6dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3a3e621599554b6aff0db95c4c24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea36b7914288acc8c06242c1cd156429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac47c924f930ea635aabff5af66e80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d4cbfc758ef97ac2082c5ed5eafe8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084f202d8c39d3658ed8886e807322d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2ff1e98f275723c715bcb6a7c3da3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb208f755be3c686ef103add2ca45d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926e20e88ee75918e2e2c0901c97651435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ef08484e64668b38aa403cbf1f7ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595025d653d8016aba19dbe25b06e4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e478048dec0d2ab82da9075d3c8f9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49041effc2708c7779f449ae0cfcb8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70542cbbcabd8726a39f761c8b37e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de40be79dfa996f9eb1f6f7ff33b68c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075eb012fcd5b73f9c2895d574bcdf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccd405ae77819bb61a154197595a7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75d1e34bbb8a4a434890102a4403e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69dd1755ffd0eb5694c06731c8c1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb482d0300b57197a67c418899e409f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b05fbdf36d5234519189219bce3196447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b5cc6e7e9daf57f562ff5931a1b1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f652a3c72170d4b73886c463d575210449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d1674a9245673ecc5947cd532c1c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae47d996dfad1003f0e60de4a27f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a72b68dbf026668b601f807df08ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af7a90b337aad3abd1519641eebbaa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c410d0f4f7550b5ccf44b557e5aa315454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42f30e18962ed1c7e7828095bb58e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fe2bcb036d84640e27dc35b132128456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380ff6d00353cab2af07bf742e40d29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694238423939c14db460ab28c87a7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8154653800c0bc302f0960139f4ded459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa92f17a1f93256282ceb3ab554d17a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17746bf77434bf488910dd12a5cd2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a7248e36ea52fce99c31c177a2e47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb27d16042c834dc6e2269da405e840463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07139d5df91ef1aec1ce5991677e3f4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa8e76fb0e6952776ff7fe2800e9bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae35a396d2897f6d56628890cafac72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a09a05981b6b1440e4857734d25d2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f67690ca16d61ef75751f4e876a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2fb12a61c03b38c4a3350717aafac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebe567ae2991a1e1b4eb26b477771d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f135ed8ce5feb2e0bc8f81ed35744e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f2b1a070a759300a3d2d4d8268707472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985100a2a2020739d18e2407aad2725b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99d7f474523304730f822f1b77b740474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563568d1c98776900111cce4601ff0b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d861729baa152b10f6822ef001a8cf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4332fc06a797d5d14bb32dbcac1a141477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97551bc9bacde717d9c2be97d465c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fcef590f8a94eb70d2910367bf084479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>