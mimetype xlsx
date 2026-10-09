--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1057,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1201,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827f15275a467238da930583679dc4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ba0bda3dbf636c6e2c21a8385e84c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f45717d39562575416bde0ca3e1533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01662874e70b7cc04630aad9dc1088be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd632a1fc3c1755e197d34bf559cca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace1918120d970be031a027110d5696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb632b9794a4da303f7cb0d56d6744177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfb1a826be9f81ff723efbca66af9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72d0e101382d32bb0ec48a766a25f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3683e0d1c9d78c2a18619d7cabe30d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd0119479545dc90bfc04405882dd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd7fbacfda6e8b55243e4c4fbce55712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95074b77fbc047baa197e6d566a09b8713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a8d4cab50624e7582afd574791c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17d28d90675ad344892e17ca3d204715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ae87d1e4059a7341a9c3741b0479d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde493066aff704f3cd871166d293a0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb6233a5bae0c2b8553c8f44bd0af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98990f76853e814cfebda8abdebd041e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79a9810db626c300b1c088557040f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e2beb9b384a28e1684d643bccdb3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817abc0aa771e40c0ca0335f9a40e32822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0128fb1e10a5a6bf1d77f116abaffc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24308c9d52cbe08588b9250e850f4e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69448749c0353061024549b2a7215dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd85609bb6af9a91aabfa49f91221d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873267c05792fab70614522d069ceac527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2176b373d4c88dd50561a89834c7ac828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba73d4d9ee9879177d4b7b1b3d1d24e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa856e00d13980142513d40c616e7e7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da25d2369d4db50c44a03471d1d9f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc239cc13505ad234812f7ebe410a47032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ba40d8d82d66a8b1a421b5cce032733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a2cc88ac01ce48d754ded6fd6ee3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489b6d3553111a18cca31383da2533835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126afa32528f02773b68f77fb6ab150136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cf588014bc7e4b32df7ce606fdb5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253dd6e401aca1115eee59fd2885cb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ed523c6fa4310c5fa9ddb0a9928239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd78b8188a2442107e4426fa3af8fd440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73e063b8c30e6f79e291bce5a8025241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c280a41e78e73ee1f6f62be84eddb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef17e78adf4368c53d28579b8314ce143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8494061aea32b170971a90eac9932c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3e2a2473b157794826ad57aec574045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e900351826b832d515226684727446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec8e2c80591638da9d2ca1761ec7eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18960b2c1d77511c4148d5fc8292cd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48f8802a9d8790371629bbe4b5ef3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3efd37b39acbe4db6a74823b510550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e535bee249d222db8509eea2cd5b6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eec01311fc5c9b80402718aba5684652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80a1cb7d1dd39d85cb45f9fd059f5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879753bd7067ee55b8d867fc07f96a3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460895edae057a5aab576bf0eb9f296b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c6ec97388358cc70864e73d5b18f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f36f282c0edd0ef61bb8f6e5827be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b495878a173954ae6c8d6b29a103958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6201d418f5e9427e06b5a5c212d6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1f135144383aaf84f9ac21b43bb1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e4b535649d82815c533476e176a3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32508440a107d5bb6f45da7c52c366162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ddbe86ac6cb44b62564052544b8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5de97ff822224b051dedace58740064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad21778566e2482b3a1a6b3ff94c0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242733b30c134c49e028157bffa53fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e6fbd1178306d8aa40d85b277d5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb70f4cc1e8b78210b33bb9580250f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad27fa0681f6c439138fe45b18c1c9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac2cfd3814885bd48c6874faf745470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d18d6cd8ea03a22a06ff1a11f4e2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22869d1e56fad7bf1a1624dda39dcb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7325e5a0560a9699041762b7b7a4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009d99a343c4713e85a0795c447547c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611968059ae569bd7fc489fdec4907675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb56f483ab96e1c19109027d4e8659476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4977d13cfc8974133540cb8e6b7a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33cac957bf16d6d10f858677955c3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d7525e3dc7cb0a6774e287aa9262a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8684c3889dd1a6ac05c2c50f1f365180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86cb634b93845c7da5623d7c97dd2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696666bc2e20f5e5164ff746e175f5c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca5fdaa6d972a984d4439ff9ddec7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbff6f9063ceecd54cc076654f6c4fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fda23708d55e93b0d3659d42b603885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87478216fa1525134ed13362f42f47b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c957948c049d159735b247c5636a54987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f770037646bc7d3337549abd391e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2253136ca3584d11d2b9a41553b48489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3481e7472aa2fbda53c68e1132aa9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22330ae45797792a87eb83b38e2b21f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ed6f5daa7ae978eed47e7a5699d0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb0d2f9508b0ecdbbfa9f9645a73bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242b8066abe0c5a19bcd161dc9f6eb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09a9dba6b1306ab7e17fa75bf7e32395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f7d678277309cdb37401ce9e84b0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf595ece002a1c223394be46dd41b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa0ef5906dce872ab656b937180c4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e4b213ef3c2022a29bb997d6d3ed499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4447a17c7ef03c95761861e3a162c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de17e51958c0d750d0ca2fa60827c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8112cfc71e005102b6027a4d4df84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4e462b962452b115e9481cd63994a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da1cb1d302bc3e9bbe239964deea01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31459c0bf2101aa2719e5aa9a6140bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029d3361ead2f76d9ae95a6010dfd75106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ea160509346fdd834635350dc0b7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59be1a8b2d33d194c3815b786ec7142108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656e8787b506a20591d4481df228b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e785ebcdf7a3e885c00b0708f51d726110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f9561fd867790f327bcb45a83bb49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b457afbc70a2a66d0dcd66ae70a92c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45ad72ee13fabb822eca91f4f7d3c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41719c420cb89c4c0c852c71911bd40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bd7ecbce1a20257d0896551389712115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0e24bd7f5579e5c85bdbce6e3d106116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0890641601e5f03518c31828a6cb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4368cb11635dc4fff22a04f26260f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f2dcc7b900620fdcdbd9e48fdce9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be493c23570c328362863f7d3297f3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb678446865d30307edada693021d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f3e4b1ec839f05d8ae9c0b44b0ea7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba199f9be2322647f5d14e45686098123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a7a6798455d29ceed269a78875520124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b3909d48d05cf614a3bb8daddfcdf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fe45197b864d26cd3ecc25cf0586d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38088a1984a9f12ae585d8e88809cafa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaa8600269e06df71ea94c751c2b92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29672ab3814176ed9453dcd76b3345c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cfea6b8e1637726bd80907c8cbb8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b9e53be3c479d1e3a899756a9efef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677403a7267302485a3e126b5d3e9c5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71805ec4a4b9287f3910c449704aee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecc181043b252c1bd1f70990c273fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e102d1514770d7bc04c84d6e9ec697135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2d02ee07f88e2aec2cda1c5a8e62f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564af1e71dd70a91767a56ef1549c30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e2a307a839c8e2c464dc31cc079ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9383f7f3ce5c7a97b3fe83f049a69c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c95b0f266fdacd63e83ffccf558e9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8f7ec32609b2896750bbe9a4c21dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742197d32af230b9776ffa887f9c5ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236806f028357e65d9fe1f83a14b1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74148936a1d73d9793a6d4ca4386a102144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df4bdaf878a2de2890b7d64a25247145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c2593dae305fc0352b4dde6ab4847146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edf35819531850790a3e14a7f1c72b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7004c26a7c4cfaddaa94a4eef3ac6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7856c2265cc2ece27c937bc429dcb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a007eda9c4ab248f5bfe54b649c67d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb0e642248770c90f3feecf6c3a7e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d660e9e3c6876e1fc91c46768265686152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6d363c2ead98244031d90f33ece2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f3286befe4bd64de164807696a08e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdbabece2982a385fd85b8a1c5c2a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd20d4da655ce30d01a2cea91cc1e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631076199707b35a46364a10aa649b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14684f7a4979c9c8b33b1204e6c3f30d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8bc233402c611203200760f00f68d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be00677339aeedf418c02488145e1e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375afa509e414c0ac1efea516704076161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340db3505a599a4bf005cfc901dc40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf8f79c8246f1f8fb2daf98874a0c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c30c61f128fb32ae84fa42470c65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e67ec859444f7d49cc909ee84e1f02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbe9096306439e5e76c8495550319c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0247b57a0c06b0d9f1a8f285d7c80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0027a83e2523c5ca0a546d0c8c134168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59608f9c0f23188566e2eb736ba6065f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bcc1497e0735d69dcf7e4dd115c40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de434f88c78c65b19435057ac1cabc08171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b76ff8ec81b4dbcffb4c03b713a366172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee733ec8e4b197579c11518025cf42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e32c60f234a95d61f0b4128f984f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309684d488c0ed2860646f24a8ba492175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f9b20f3b1613bb24fb7a04d1e8fed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93eaee461f404cfec65d23766f8ac5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24bf66e663442e5825d7cdd97aaac8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1263d1dac6e9a8c30f3979870b88d04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f931fa67546c306f757e65cd669719180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5f686a2e640a698eed06401e62782181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24607f88217cacae90f0d053873cf16f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99b39756f612d3f1f66131dbc92016183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b08611b42adf06d08a83ea2b817ae8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6a9152a3fa44e207570ee52192aaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1cf37df7b71b7bac1cd228645bc72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650326aa410fd6f6f92bba3d199920d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948f0323a9e0cae369a391658d0b665188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d245ee99f12f587eb4846b32e703bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0961eebc2076a5ad0a1b4aacf7f6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785540c0cb883a6d07a0e545d0ee2e31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377bf9c1f828e37f43639c0c4eff523192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468874856162af6dc4512010c2dcc7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cccb2f88e180589ae2272c387d871194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d42fd1fa0ea7b7afcbd0ddaa43d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769da87427e8fba3655902d50f23aed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231d0a7f6eecbb4dea0d08db904f762197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e00e6dd5eea17d793fe6d979bbea3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef7c2aef879336d929ca3818e5794e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74207e0353b32cf4b82b5862f5af2aa7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c9a7610cfb0a1bfcc6d5ea30cbbab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4a6bbb668e051e90f1f1fe938bc1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11534f87af47ffd63445459f1a988c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489cd5fb51b1ca751d240601ffe93f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a21d2a394659391896cc026c1023205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3d2fe62a90b3a1944b45b30d794d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c568bea04aa455865279eb7145d4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4724040dc3d7720e3ff70011b898208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fd9363a9dd1fa2355e3fa5d8efeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8305958c95d1c53619515ffebe95e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d71e37a8ad1a21a2f7070fa70125e5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c75cc501ad78a1b37c899621ae9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc95b2fb7637e8e26d3ed356c9e4d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779a8d599efc24c7f9f1eb218c9f5de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d313da8479b6bcc2cf8219027013d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f45139b3d8ab8d415f5aa20fd53e32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750e24dac76bc57bf0de4b9e8a02e73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8259ac062215050defac396e0b8db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586f6f24305d7961ab2ed164fcda25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d533fc3e973b2e5f2ded054373a162e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8ab235ee11ebbd13883bab5e1e337221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e97903deadd770559f2f1bf1cba92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b99829fff07da9a3a876d1ba08e3f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe9f68516a2de6a23d6c30d4a5144224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dbb112be52aa0540ac3c70e7a449b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e1cad61322a078f3aab13aee1fea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d67db6bbb941633c07ebb04dbccd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12289cf0874597a5359b50a9a2c60802228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110c042f3970d7e7aa84f97167ae6f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95424a42835a8a0d92775b467ad4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b9a2ec789306f3583fa14710b5ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422daf493201b148ff1c46e0832a71e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af56516b1a0c3c45399f05a2d33405233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80764c302eeac3413f72e581e81cb6b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6856e44a159d60750c159008824cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd52eca7dbf55da2fac792b677fe62a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a986deaf7d12cf442aafb89bd2c55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678449ae0be8919fa664a667b19126d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f074444b5e2c317d04e99991ab92f0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3423e489a5b6454e2a160510a3c2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f7ec0ae19c9bb11598cc0e3d7521a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b511f6e18689c68174349849574ac9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabce1378c0ded044a12b2dba0ebd0c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d66759e58e4be4b8c33d0f55fce67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdeb623b8c66b0224c22fef096a5a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14a0147f224cf11d7ed462f4b0aff7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ec3743f55d851cf149033bef20c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8181fcb1f40ed120648264152f5014c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dedabbccb36b1262ffabd5233b37c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b342aeb5c4f7d75f55891e9395f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc75ef41de86a84876372ddeae91ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488be0978956cbfdb73198cb806769b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeb1fb3a93469c8de999bcbe7621b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac582a2e7efbfe2b91d3a9fa95e425d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396487cb2410edaefc6b826408e9823255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dd9add8b6b99442832dcabb7cf3ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1694b52d53b52444a6bb3e3185c11f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6206c18f76d809eba8e049053c1fbd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c08877dd790be42e7caa3b1a49b0aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cc9bd86404cfc7e3d3e5a4bf24093260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba79c73df1221e2b9b539034137b828261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d2f97a79c6b6ef4181e8356c4bdcb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25dec5fa720773e841f813613be309263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1cd89358b9fee4d99e80349346235264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16880c18612259c747bccd57a174b8ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c893c67834cf5acca8aa95df7afa4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa4a802dfe55c2cd4606d98c63aa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c875699a84e8b85d27963bbffbe6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd5c509cb77dd75713bd4004c379de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500b8eeea914c3a333485d52510c07e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a62749bf5e6ab569190ce8efb2e16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa02cddefde9a5c00ca5e3b5128134272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0973e6f6d5785ab8423543107bd47a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8c9c6fea896ee6f249c866050a062274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7ef876bdb6f4f41cd8c875830ddbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b18dcf5b0d8601f61b66143e3d4dea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598d98d8f436122e56fca1db87b0975277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65425bcac9d8bd4da7bf1fcaa52d9abe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e4969e9dc5602f2935e556ce37849279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49c1cbb90120b91f730c8225f9ca0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e34e20aff8dce01c16fb2860a10d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc17af09ee7a39eb9e319ff7367b0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c91a91629fe4500a27a7aa93611d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e464bac15619fdf95743de839036e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117da63b6be5d3b1702feb47271fb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c69df3cc4fc3d55d37aa1f127cebb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd16d1f001f58ab8c4dfc7eb4fc46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd37efe37034881de87f13e9a6cf6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779017fa098a1d7c682c2abb7e9eaec5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590880ec706efdc1149a79d4fa796984290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1011924d84420166ef0d58da57ea9b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168fd6dae65cb741e87786b1e10c1a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afb8d49324a8936d78b713e88c957e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beca3265dcb943e3e24b223ad0dd2ed294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0be9d0cf46c2127d412915d4ac322e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc5278cbae76a3d40521bb8f0aedc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08162adeb6252e2d408723ec8994316c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b758190d95cc8e94e8980f0a193bd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c98da75e056acff3f39588403e207299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e419fa6ed059e078bd75834a99f1b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294463361a94f1c99234cfea84125d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178ea1cea3185be0ca6e1c6c9669f4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea60198cf2150eca65c9d6cc418461303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13d895e36408e88d67ba72022e6fe6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfd1294aac6a80f5200912a74c0fc6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad843a6c4396a7d41208879122ad1f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860141124569046a676627b5f43ef36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b36becea3f96272546defb2414358308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd201fcdc5bd6f08e5a3e0b3a13a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a767cb40b946af51937f82efbef491c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5120815d86e6ceb739e2f676dc76f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de096edddb004f8ef5bc3a2ad9c70062312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393898ea5e4d59f39185634ae83f60e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f58c8fd0603fca4ac837309558761b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3beeb9bce28ceb915182e73e7c51e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd82414e558f35f601a1793b5be2fe6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b92c4f4fc0fd6f4a9feb7f19cf197d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b3334c6fb4692ef11ce07faa4b601318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c8330b1470bbe7c8735d070ec0b95319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26338453faf311bfbd27ec706089aea9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d7d28f01f6dbdac847322a92f4362321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66ad47390d9e25e7ec156b72b3acf0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afe5b660c56d4392ab534a86f71ba8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574325da66770c9132f30f8372ef5a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41762ab1ad0534621288a377f2d2b2e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac4e91e57627b7476b19f5b6d56347326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e75211575f7c0b5c8ac1aee6af70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f566f12ffd7242d4616ff75345c67a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785be889cb375780a54811a519356e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cc36a6a552d24995fe2dd7022e6f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e4a61bc50ab74858d9a353cce14a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb77079281098b20c3d46011bd4ced332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9bfe76d6385cf67745556026a26e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd36384a3595c12da7874dc9ba9cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c617011b485c87373b496bbcd8c01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a30af11b783d0230fc5c9585caa0bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50e163d01ba27acc370c2a27748037337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c27c1db4fb88d55d3f95428dbb9a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56596ce443fdb55bf9b5694a87ac08a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bad7b0226722d46340f6b801c8393a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c55f7791b6b815d5b610d6a2b8724c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d634ef0fcac6fe71fabf5335f14e20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce59ebfef7fa897e6eb8bb4203a3c2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc18d0cf12f94fdf642b0c56bf363c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020684904b9a6ec8c73041e640b97fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f2e907349ad397379f9ddba1cdc8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c08dbf332044c6f3ccd33fe5559caf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24206532cb177833e5bc2185a23175348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21ec780f92eff22a4c649a3fff8a98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540248817a1d984f1fac90486bd0890350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65d1418328c991e6a3b5134a9088db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777654a62b4631163fd15650fac158c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f13395771dbe33c5be65364282d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e363056ba29b8d2bfcc4210d1423d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaf13399466ae00b1bcbb341cf61ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e02a595d5329dfc72073c96b01494356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03172206dd00f799f70e8560c145adbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67a824e550df46cbe513c15c9d003358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d05aa2f378ba194c604464186f92d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf187c63bfdf847c620798594a148a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932e0f0c8a873af0f4f82f93cd47b40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4644fd820a3f7e9f371ee07b27388362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727dbc7fa22e23d8cf464015ae40843363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebebe5e5b488e3c08324dd2cbafadf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c925c69405a54c9b3d0e6ce1f4b0df5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed968d4804d06f48143b3da590075108366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2337d3205d86c13f3ebc7dff81327367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2352a1c833e85ae44a061109878e08c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e843d1b71c353963767d9a0eb62c9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f776d495a31b11e704ff2664ff35a59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3146f6ae82c9dba8b1af858fa3279e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908cc19b96151bbc2bb492bf3ac0402372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f2e44c3a5e1e4252503d514755349373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f094f1f6f6ef28f1eb3edce235f21d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f378f98b19ecfd33785efa9536471375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c0c3d5036da082451e2281f9a72b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a17d121b450c575e6913047203a77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759ac295933693672fc075d2f31743a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55d61e0afa3d8330351dbb533cc573379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f45be70114643ed8140c94f3f4495380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c92eea800a1450ec6acd38078b67e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5159b6aa72be4c339f1bbb8d3d4a67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3ced7b07ca299a5e5aa2b9d9d6876383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819967938fb3a0d20917e79b26e4f56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ccda21cbccdefaa7ffea559440878385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff77e61c7ab7e8b4cd12077b756e54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65907bd6866714175cf015cce163ceb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93b509b3fa8c5d45917679327ef701388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4529522cbb11a4b9d7fa7333064c3f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a41888b5c9018705d788c099cdb9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d5c6f46da83bb7a245ffbed5a2251391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1f16d574b19ee4bf8f039c5914030392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8462cd987d7940e1cf8be6b24cf7d70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef41e1a635f881ef1bead8fe2e62a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2eee6e80b79f2da285c385834f61c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec7217690ac44478a828022b7c443d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6c65f5af96e807b91a9cf7fafe246397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c84430a7eae4d48a92101f1fbbc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0def990c51bf016b59e30e858cb79dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f8e1ecf8f2f227db8bd4dce605169400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05fdf08e0c589ae87749243e8d204d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad068b99a7a138351c8ca343f345d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dc6e28f0bd1ceb05cfe750b048cfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa76e2c62c2e4d1791e4422e18e05e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a05978bd20a40db85a8c3d6445930b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd7acee8a462b8405b426b03b1aa0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f015c102d4742dba5227fd3513aa5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb535cd49ad6203288b75ee00baecbda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30234710c623e3aee1ec5f2dcc7e5cc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5d47ec74eff234569026144e410e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc050e17a67210e1324c3191484073411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c59c20f42de4ede40c486f3ad39fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a3bf715c2914bf502ea2356c2318413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a140a5d3a2a756466e93efe078e29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108399dd02463918e2433034a754aec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d0b213e0840a63b0afef41fa5cd81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b86bc9aacf1532c4eb3384fc60fd32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e45ddb9eb133df6d4447076c689390418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885910fe66232242e48ff8e931d4caa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc949189db05f34ba3edc598270fb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a880c5326ae67505df85d7659306a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa493584dcc547e80ce2192ab45da8c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e34e6178f4ff74a8a998a56fb5af3d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019891f1c2229a7043b3d92166fbcfa2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea2fe4e101d1571a8200afdf0a4025425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcd4aef1b96ee33c04e2c657b98a5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0807e9855eda5742f95bbb1c3a60c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd75c2a90202b3161fd1c87bef18a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2398b50ee099c3a7bb381f53ccc87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a357093487e94e8ebb8b40c69656430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9300212d1e5af03528fd9e8d90078c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab433717b9562a04398db89a09954782432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc8bab25e7f70544cb25b62fab8963433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcce0d8f90c2f9976d52221f91fa63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d067111b46ac416ba9d1136d3686c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697ae1f51d682182a9b7c92186dbb55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8666c4c8d2394d5061a0bcd9d1489a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f16747f634c9c7ebe14595b2e430aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79335db8e075027af7b5191616ca8a93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d773aee831e9af141202b47cb312b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d35f1358beff89c751fde38b4b775441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b787e41346b3c94bf30ca6d5bd248f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d212f50c38be677e9295aac1b1c1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498a7aec348739dd216a1b31bf5ffeb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343bd5df0e60fe8405e026458b47025445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f65ecd3abd6f53ffbad8bb60fe8750446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda89533783eddc1c271eae114ef8a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b836ad340130370576702523da76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852cde9d0105d969d21e09208e1cd01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1598afaed2480066d230caa1a044e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a934d006d9b4a0e113698b908c440e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35e21109dfbea396a298802c36a2ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647042082f7f9acf14ef9d5477734d3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded659f097da011da27830b6ae729eea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf3b91cde95b127dae69c4287a4592455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b17f73c6baacdb7c147b5d5b811f47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef5ad3b1601c3c6d8fc03e3690354457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00f8195da2d9166c5cdf2644ecc463458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e9540cd7a647bda5224522908341a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1610302fb87c21ad6ba7b28e655b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbcad121018931d9ad30585341765a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d35bf8c887adace6153c761a102736462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edc63916634452b7183dc1dca25cfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af3aabe305c702a43529f10cf0a967464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfdd4be84e015ebb41015cbfc5156f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3397345d6a01a9433946af46cad71f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69658d6f56f68d458a7091eeb8f85a54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721652a56ef881697ff2528bedfc2a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18504e1e64c098a1c3e85ee8e902b44c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d931fc122ae21474dcc6c0586e37d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5a7b9020d2db4d2a438d334f6dbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e32f636f1f3cf715cf29bd4451f41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa99302c29c5a7b57cc4cbde0a88b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9a28882b1db192557fd991fd024f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2001526cb601b3cf10d0479541ea1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6847af77bb643156e512f9efbd830ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b741a53eae9a421f7b6b1fdaa6c3d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bc7e2cd14cfb7c93854fb237d3439478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2140a0b1386933dd7c393c13caa680479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e65442afe2e74359ffa762de73c55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463534e7659b03b66d49bccf6696a2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ed5af6d03e25fcce2b537c6aa2dd6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c9a12eb7a82c0adc4f2451cb07e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b583828cd562345937ed52f0622f981484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e68a9d3193bc61928a7e472f5591485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379608acdc6842be32209990a17466b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b08861c9bf3ffcf38e95c0a20ef17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eea6a98daa91b9a12a779b6815fc72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e85686b33ae05b6f8b74f8ff35026d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cfe2ebe272fa545c4b9c765629073490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4ce77943d0155f21b936a7e16b99b491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c3920f3b14aa32e65f183c84c1ed51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea37585c85af70414a7c24b57e28a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21f25f67cddc388556ad3f7988f67e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab7ff4589bc8e53a69c62ef02631c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc65c552a884c5dec3c92fe1bc992a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec9cf1cbc2824a246ce688d9ee3c8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf54fc6852cab3da02cadadea9fbc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c51259dc62858ba5259b1fdbc0b6df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ed2baf5129dc7a9926dc897b54cf19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882460b6f630db64ee4101206c5839810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e8b920d86071aa05ef14c99e7904e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f565b2c635cd2c6867fb970f642f1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a0ccbdd37b0d92d4bb1a98e79887413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8fd47114d2c44fc2a57299033011f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f747c30b67b9aac9430f780e2d229915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3a3f1dc5bd4b568d7bd232805133316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d935fbf7f7d3d549d8d05041dad20b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa30356d4922758f9a5a497fee176a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167b2fc6bb6518265b693195593e18919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0719d3ac5735603a5403dbf8095920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b3507b2b987ba0f4f2412f0cd3a4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9437f6d014e67620f7d6ca012e4df222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ec1275992c947941f424bd4c46a8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b243335bb57c5c10f65ed4f436b3e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d1ab182536548b81f49951213c30625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550b8a73237a380b5dd187745fea52c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da392ab3cf32e2b476c83f40d62c6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc219bc1548b7deb1b82d27b2061ee628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebcb6301bda48a4420aa52f1004f5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afabf3b8b123279ef24eb63758357a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3018365d28cd3087711c00d02d142131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aa29b050ca0bbf4d4508ea1c1f5f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f448e8ac70247ab4c5b943bd02d2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e53d0eab3df28964b0b30f6d9bfae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fde5cb29fd49655ebdefc8153ba14b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507be92c159bb10043b51352ca5dd7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d83a22bc23ea807be1d11fd403d4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c86bea128c1008db291531b219fe738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5f0f3254415f489dbf819cb376c6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c62aa9d420be5fdbb4ff816b8f96d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7749626f26274503da637a38c7ab6ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0950fcffdde1659bca351d9f3246df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab285ee811de24d0da60ddf2a24b71a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeb2ab8f0c04c3a44c4020ad7e6de844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa5a15cc5b7b8685e106a793b20f1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601aad08bce6b51f4192c6a076637fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08280ac3e58fbe8c4436422ebf10b62747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717db0dbecb57933b61e40cedeb038448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53848c063b7d5c44999f07ff2189b20249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3c288ae9dd4abea16ca39207bfb6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5d0bf8fccabdfc33332e8f71681b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea2b3b03094022c66c95636890eb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd200b308f7168997f999d22bb535dc553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd209b8014586634d731e1b1b80fb8b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf78f0fbfaee3ee93b4bc9a356c30f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f1b28436fd1d120e212e2a4ac86b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23f309172aa4fb7b792802542a05a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b868e7a53d916b2b6678fe6e5f9195f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0905516fca2f397c1efa8ef40de1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa5fad84741aac2ac5da999e9bafbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651b9df750d1e7dbd006f41adf9f0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b16d43f93537fd68c07bb29bc427262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978c92a2989e7067ba277edd634989e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949e168cb0b08d62b90ee634942786864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b292fd2d481b8ae87319dffa6babf5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce26b50ca021d33e3d1e345f28230b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cef7b0ec67d507420113c961301e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf74b3e352f7d857cb99d6dc0bdd6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365dd9bcabc2cdb86465db2eff1240869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbfba975903f4821a8dbeb77424db570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea207ceac122a1791cda653fa7403eaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ae3a8bb63b6cc26d70c956e4f610b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81770d9f9c124801469c33d472d8031773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0ce23fa5b90f6180ee1032676d60574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe9e1b8ed42b74270abf3642a9f9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c00b9583fd1a5f2b0466349e2a90dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cae612bebd10c6afbae71fc2e3d3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093a6932af8dc5e805fdca387873efb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72248d37ca58e4db4d4a3ee785fd1cee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdd232874677948363eb371341da1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6248d13db396f3bfee63ccd89b32d8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f43774fc81017fe56c4a86fc81c3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a69cbb66801d10599df8a2d879ca3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889715fad2cac4af4142937db37888f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb2efa26c7a14ddef19c73713c37da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce8697761d8fbca99730624414820586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35b592714e3d8ae6a9e9e377701d2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5084df6c8e1d1b9ff2ee806e0e11bdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b26f41278a7c235e88914284046d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d5853a56422fc9a8acee58ed6eeb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cd5f4d6a7d002dbb49fc22652d5c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985d62b61b5e09c9b1ca405aa03606992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32591dded13d220c2a8b04d0321cbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d3c7b24030cd776d8f1025b86d47794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac7190020bc3ba8526f93da33a6d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4e4742a2d63989401fb469b44444296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75ea47323f882f3889d22068bc4fe997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b80a09c5402f7312d8ab1d206967a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdc26824856402a0815313a489a4ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3cce4efab0c0a0874756cb1bb529b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2a05a47f572d8296c4ce6ddbd8f42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3b9a5070c3ea8aed7691a2d45583e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922964617a3fe254abf76531b64720c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf95efb43ec3b9e95824a2688bb50bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760d4fc781f4eb50bedf06ee2876094105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127125157d172e361c875e54ba7ed73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913956c2b37f40f6e19e5cefc112fee4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023167e11de688114ad9282385cae39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c171ac1005ad379498050ff642d28e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff525c0f58b2d19cd871ff68bd30ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2311aad608fa8f9d5e34cef1a5a0fb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab026d3966100acd88d5f737508273112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbafd39d81f458829115279d75297f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d357db329144f9d8c56cb1ac06d579114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05785224b83fd6a82bfd65cab10ddc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd9d812627584fb5a181fb448349d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ffddadb13c71b570f604f2f19d91e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb8618ba3200c5c0245de52bd56455118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2a96792dca5b2378168c6ea293f3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc7219aa6e60a7f34a1bc29a149a27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a8a41cc6341095dc6d89730b1a4ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1299c844012a2e736d370a680b874122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f58c20b10a939ba4d77bc4e966a499123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11fcb7e6ce3f87add4697ea450ff1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb80690a48fa650bff21a08150218b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003a107fd378bff661bbf6fb9769719126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2feb79c1758cacc5b2d9c0f71891f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88c0016568f53cee8be0d1e3701721128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afed2be175855b8e598778a376ae8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1d01d358f26cefef096ffd1dd42a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6f589e463ab98fa3fd0ab338aa252131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12d907ae0f738df1e85d213ab7df7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb4115e7f4415e0f2ef14e55e489a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5806c6631d18955bbb4897369115b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528bbc951639495fd698687d76cf0e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d2916ef6b446b75dddc127dec5601136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bb3994fb5af9e82f118aaed7400ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6357c73a27fa365d2553cfbb10cb3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bde9fc7698bfe70ca2917e6a5477b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d9aeb74fb55fe506454fb2846edf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d1dad5888868f5f0eaf923ff0a9a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77ea96d43fdc79ddacf11b89fdf17e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353c1524acc395320d95152ec2c42f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1bf0eb1a6b8f61459be54e64423d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2878e6849e9d337ba1d98069106400145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a66270251c42e4197657ba53e4372146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7364c00074e247aac7b7eceaae586147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697fd5aec411b41236b131a3abe659d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8841acbaa82912187dc4eac0aace1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe945f8f9ca5f017016b0f28390f85f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71d7c89292c3a6a9780b8afff0fc77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4361c9394533f8ea2a99d2abcd5fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19156f85b8fcd4f723b5edfb11551c90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97253bb3f40722c1c29cbbe3bdee7726154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e47d44d2dd4732f4671426a46ef691155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768b36b58b409557828e3e9b0403429156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cdfd202074bdd902431bc228acd46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db0e95277a8f6a50c046a344c5388e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108cf40e9c9c23ae52d3d4a9db58dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d3f7a34e166d921d47887df8c094d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa55fed0b543ab3223f65c62fc4d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2ede27a9387b5f39cd391bf8c3625162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173400b64f952791e1b3c04cfb3c15e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f116d0b55c0d4f6d9543e10c469f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cacb4fa44e8bac7b5de3ce1037baa6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340fcdfeaa9ed37d4a42708fe211e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52631ee2adf61f498d52fdac20ff55e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04465f42379d6c299d4901a422d63418168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e0041c7c4d65896b0613ac4a9c4f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d48ba0421b8ab145f853b1e1c8f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ced4565ba8bcfa9cd9608197903569171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb22539f5981271756222464ca690bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6adc0767d973b2ce581901b79b56b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432b606703d35ebecc941eae4da3ae7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe5642af8d4bf80ffd041d0f58cc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa37dcb1bd5dadf773eb4d0ba66cacc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a5a976f06dde4ce8af61adb5c8784177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc7f76b84cc87ee954d566eb706d4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d48062e2c42f4ea3a3c33e707c76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ece38c5287499b80e9b73a8034db3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79a03ad8b66bd11122f7b6c5117e90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179386544f5bc99de59e472ceb9683f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1b35e6e6a35e31a2983da90f29276183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686dcd82f4293e100fcde1517fbddaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96652a7d4df4f319b5dcb4e510aa683185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c47efada35930c248ec3eb1caa615186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8498d9bc27560a9884f43d6d3ed1257187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace1223e633590972601b05942c8321188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35540ca93218d42ebed27f06db3bdb80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb065ab0e2b65468dd4de60e13c037190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef8efab4a7494d772cfa03680020b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b003ba0c427411cfd59f36f5bf35135192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fb5133e3d2f34b221c80e8e7e3560193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43d73d626bd9cee65758e4751ea4f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f576d4fd7188fdf505f460c1842e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd02e7352e76f7d4655ed71a28949f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e003a856b97ee0abc3b6c3252da4b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace6a3d026ffd089f53fff4285d2f33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbdd4f04333783ff6578ac62e859b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac405e15a3aa7277451962a414607c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07f2adf80a18baef7d62c87b2ae546201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd1a6ad4bc629c54af958eb239546a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500f47c0ba64440c0baafc2b2d38b75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32504473b0f99a486b54892c3575f37c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1d396e350983b093cd5a8ee813413205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cd5bc14417342ee1cbd14129a1c5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4337a1306f241dfaefded290ee72c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4848a8d1dca5ecbeb06d08bf66d88b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e125fb048e82d2814caa21eeaa94b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa504468f7c5fede6c9abca3ce20f3a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375470fb4e6abc40a31afc8c37ce5cad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a000ecb2fd90b9a656f89d5fa2700f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8825390c0eaeeb9912076979a2662213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b34bd98b9c99f4aa3cb2b6f56d8d91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cc1ed404fc96e5cf129c684f14c1a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f727f6607e22946ae69df93ff95b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab44f2c2be0567e6494e67d75ff494217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87107a932dcf43a58e7d55a595e49c56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fea15f9fc7271645ab4f8e1dc55d89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564b355c29011e94c29b5dc06a7a465220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420722186c02ff2ef81d3fdcaae1ca3f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975b61ef0ed2b5fe9493256fd60f1ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee1b6b9c72d3963bcc5e7c8197bdba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b836e73553c14aa2d9ce35a83c34316224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d5ce6c540ff857825e6ff6dfb8cbe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9b38d4daefb7cf28b0b2a2ca9d790226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dbaeef2a1632a46b2deb49198b32b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93df3c07714e93af8532a7994bf0ff1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb1ebf6422c2cda646a4aa6d4f4f0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b957ce911e40987a8502c2f1589241230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf730d247fe698bca6b01d6e79ce267231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7231a9df4f28f76da718042c777068b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561eff46b63252fd98309ca0967d407233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668783aee400228605337d5a68e8b15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeba1473ea889c2af5590660678261e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d2ba762d40769b070858895461260236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7061d7ad0056217370d9131f959b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c194865c21102f7427fb98fa69f0aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c2e69fad4abe8231da69607e606af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9176982cd4624551201511e9466bbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f5d408eb92d30eb80db0a58340eac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc70347271b3d64cb8173c72694f60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec25ec37b0a31aefee89c39a5c99cc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212e5dc9caf283354b057476bbd13c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af88482fcfc74fb2c76f89212a36c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dfe0b068deb8f8bb3a08f1c15f6df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b0c07b3339d0a36307e6a886dfca5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88a23f304254b87e1684aff79387d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01bf63e6a80513646f656bf58f3654249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece4676fedd830b53325d9ad6b4d653250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631db31c98597764eb96e8be09ffaa56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff03fb9c1eea48c8a303b0a5eeb96ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c84a2f4d02dc8c432605cdb4ea8298253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280ff9091d2856fc7a83f1b69d4c2d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f5792c96e4c15670bdbbf86340854255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97563c4bb9ebc027021f9becf8966ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffdda31570d363a48470e94fa67505257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c733adb5aa0936654bf28324408ee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787ceedcbca6ad4a7a67fb871241667259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c35639e890da91b92f0fe3a1bdba1f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a407b7ebcf1629179cbb2c4d22413e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e0f3ab822469b2490cba295301ed6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1edc73e00804fe00c64f4e27a0216a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb275ec4ffbc16b6e7e1623faddbf034264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eb8cbf8eb25b8d7b8f664e7fa6ebd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90d1eae677fd2d00672d9791de242f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5058d686688ba3ad64151a0a94a37d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fe434fd237e37a33689ef1020ed08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1c7f4b464296a36604342ca84a696269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54c65aec7724d941ca2929cfeb3b45270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd250b600253ec33cfccedc03e6b75ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4888589635fb67e7f6fbb0ab7636a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3da96f214dc823ace00ea59afad07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c092bf3bab283ee0c70fba8c928d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750a36ec06cf5f55a225e3832ca30c1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa15222872d3dee68b423119097631a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec6aa34e4f17b99056493bebcd603c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd2966b0094e2210201a44c710df5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d345d9ccf566419d4fcd0b848df23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759abb07f5dac93d956e68ded23923280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdebfa3a0faacde5d8e66feb3f97fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcdbb0a99d1f31e7044e8e37af211b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33499bab64be78d4a8588c4799a88a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b0de02116457c739883542b5e9870284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9126bfa10343733ee29502dff0940285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e7cbcf21006d2f6896f82caab93ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf93af66b502b7e782796a15f3798bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e094caf43ddcb4e34d37c3ad373132288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c1f1aad41b4c2ae446b420327d811289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba5618ef450199d37fc539a38f0ca2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7f59a4cbc64b431877d6b833cd1ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970df53dd02a046b63c6dad211dc3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ebe62de968d290e9de5a713d8df55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed44b5b10ed9800b11bb63c303f2fb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae695e6450d8f45f1ca3c7150b3c63d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440ff72a95b25ed5f4ddbdf00afee22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890195386d038c5bef2ab6eb4ee0651297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18b5dfbfec5bd527e952c385469c2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194c540be5c177efc3731c3dfed9571299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c598a655f911433e1320369716df9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f434c29ad5c23ad78832b9cf5c13cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7f316097cd5913dc8c3a3d6d98136302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da051e821b8cd3817cd9337e2dc453303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c26966631bcc7120b8e07c774ddeee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a18aa70fb691200b562a189e5785ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32006e63ce709219acfffed4195314f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eabb504d68a6066ba98cdc1564e412307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37910550fd842b689628b5165c151513308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbb544818d2eff28c65ca12ce9d84e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979212bcbe4de961e8068cf5144f94f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e68423ee047b14acca3ec7a5aed1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab177180ed5318cfc1e0ad8e5733220312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c056dfd60214a8133fe1ab7dcf1d18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619ce818dced79a738ecf939120c93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f37cf6af25fd54afd08ee79e0c0a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ab3fd68401c5bc629429263edbde6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511be407a53a341c011fff8a2fa758a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4675ae143517ad17fedd2145c1abe4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c857351a81996ff6a995c28645727319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395be013b73675fb6288ca3163969261320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2819d380cc9245d214987233f84c33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa68b48aa129406f23393764177c8bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b1a7e512a1fb7437a8352443f1914323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48346b069f8e88ad26bb0d4676b40831324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00364404ea9a0c1958bfd38f280b4f0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd81d92bd51cecd9bebdf77a7931a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f31a8f32937d7cc07712d028ecc09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039886d5ce42288867f95c47b40e0b86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafb82b31fb30b7fb85071bea79e49e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72db19dce6dc7ec6eb71b727ac1fdb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54580fdcf80995cf3ac6e180d8c8cbaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fe29fa8887377832fb0b031faabf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3a94f6b23660d485fcce61537bfd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad606edebe93f721313b57a410ab0bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3784781aa255afd5f5eb037daaf9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a6df2b8f3c42aa28161f5223f405d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d75e2c0b36ab52265bfb908bca711337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9456e732fde43ad635f1acaa935d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e58a410e8856c4834f1adba3d52f8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b78aa4e1037aab72ca0f2bdbd276b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639115683c22e7ab7b1be2272a2e7c71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992369404c1f425f6e9bdca3175bfaab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc6eb07503cb5a144d443ef796e79f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae25e47d253852b56f8c6ff8f3f56ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e41762f8cf0b419c782c79413df950345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f2a401694989822994215d644cc9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab0818dde42ef207efd59af2284b57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94576c89e5e93f9cbf77c2114ceb17a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef496bb1706ad303ab0fe741b1844389349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912e0be1f502fa79f494b95d1c5ac84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04743ed80980fec892f0062bef1c4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4d9774fc39d9c6a8dbbe56fe9a2f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62b02a270e4f95fc06d4722f33ca6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619f3a740f1d6f9c9c0366334aaa85354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8ca7b25c5d280f7930edfcf562dbd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652a0dc81f2d47ee1b3dbbd49198232356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077354f598184b0f0b4144de22cdaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967a52ac6f39068db5952bff0730ffc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234afd2954c184d0fdc1fde1021f76ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e03f9c69d7ed1c4e706c7b065c323360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7ac5cbdffe055b4cd76e31e8f05e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc89e6403dcdf1d1ab5af86f8239b4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ab436452a94b908de264871f5dd38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f1e3039e276d066faf3287c827ca2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a50352d32e0e25d4f62c453d310ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c588261aa553a83bce6e81475e7e84366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6493b8ca3846f879fd21c430263bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a802ce49816e7f80c85d8da389c33e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4ca8a75ca1fa097e603b8ea758cef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789631769b9c0e4a8b9b20a75c3a7bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14ffd9b9cefdcb044194957b6cbcbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338338370dcd9e76d527658b87aac99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bc4ee0ff4275d5833ffec7e10e438373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d661bbbd3a435f06392b29b9c647d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d32e4823c63c5e9847248c3cd310c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65995c0a252aa825ed10241f3ec3cc05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b81cd7e0318c33f83c5c93f98a5e74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42352d3ba61f77027815a87e261af9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf60fdd29b1a35ad51592da591a1f39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5539cc1e72c2af9b79eb2075b2463380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1ef8eb2735b6791d4678735344be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025c8397441a874c7587899d709e439382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d425f2899a7cd0bb7c3d9ea9cba92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e852cf1a7ab0e97cf16f651196fc446384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863187e2f164a161ae759655c77efe3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159985616f633c87edc148f55b99d49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721a61f51fd61ac5c604b9f593f48c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f2c261e5892295d089a297652b1ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0c9d09b737112b34fcc310b628f65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c93652c21e2a652c70de0328cd42a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31ed4d0ddbc64d000e81d76367488f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e223977e7effdc36a0bdc766901ea4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6377259ed5a2b2c6e3d5280415edc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6353778649d940e268e77cbbe25a0b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901cb4d95cbe8255a3d2c01b7bc8def395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec36be01ea8cfa85fde290a082acb05396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a94d0f161d0dcbe63cf2c524ebcfb7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678baeb5d8311c42f2e45f08ceca662398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950e5c3d060b9ad4185800d51a61634399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be5065d14522c8520707ca398dee2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8139c97f2b7dbeb187af372de5b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4c68533b3ea4bfb8893eb2b8f62b4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d236eae86f0583c59a4650909721e11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784d61087e037d657d1325e14eff27d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8bd5ac4608f6cb45302888e35c6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89622be6ad84e6b1b3e0325aead630406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fbc791f9d395e5e559d6ef6c105b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1eaf927141b5016e7ca0d3d37b57e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50080e0604bdf4d8e9ed748d55279c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c52b99d2edd767e7b2b05644a4909410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62b52794daa70bc44114280e22c39c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b83c599d8798780796b35f675b2f5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6b52791999883bfbfd90d39f37718413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f4046a35c7acdb53415b252ea976414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67bec5188a9d7a4f558b4c319ef55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25098f7200b29bb0a87f844ba852ed4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cdb29a16b706819bc8744f7a08390417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83958364c49d64b0c900bb013ff64d48418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cf8161c556567249b0f23a551a8c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468abf5a7fac1d2445d3e48239e389420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66826e4b35eea97c9a2a807fe845f8bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c64aa9e08a6956a6253d3cef406ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41056903e9d381bdf4c901668ecc11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19c43c1de32edf1f3b9f5136c8d0a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5c59d8ed8d41d38f17f49c77e4ef9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f6887e48adc56b926bac6c408c741426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f31a51f65c9a550a37af70292d3e5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a2601490534f44d8297f14da77d2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0a4589442f591b415f14925de03a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1aaf0588a0b4b09fba6e881f0b9f0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a8b88a915480eb36d4396b4ad82c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdef5cce4b9f24b3e36dbbb0b025ebb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c77f43868af43c79075dbe6eb8f6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e86175422e5fc2542d6b43e10dd3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9157f1e362a4ae7293481c6cd86d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37ea1a0cb60a6764ce50924a510d5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820bdc7347217e9a6def6e4d8b865d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def500060919a76902825dc6abaeebd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a2c1fdaed2517410bb42cbef4ec6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50467ddf9a5ac3b91f6f25c2904f39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373aa45c60f0430b9d0a4439d4f2420441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5533acddf7e5c28ab6edebef7b8ad8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d027b500cd3f412615fe8133ad155e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46de8a23ff8215ec6ebf7c9e41c0200444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb008061087901419df9b208230e5bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5a0181ede5dd1c6dd494f60077fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5bd2956100a9effb61304328dd57a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943ef592d787d92bc2c1f08af882c14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0377bfa9d9514b44a5d39df4ff166449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b5cdc5e67ea98c4e60a81616e4933450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7fe7fcb2a17bea446661c2d5de45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63561136be6d02f2f555431ec70d0100452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72161ae812c902eb803d38cc1358968453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0947e0c39fcb0037f965f6e895c65fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e303481aa5bb85cc5e0ecc990304d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fd1be99fd2036a426a2cb0b2d61f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56092c2daeae41a230823e4b577071dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f3c75ba3e51e04302376c69b85151458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b99686247d47a2c008ffe0e84289459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a44d60cb1536d67cfb911b779b31ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ae5ef92d393651a43e6e82b07c75a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a117246c0575354cd026134217dce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8450c6e68a2f1c9ee28e5f54ad6ff0f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2f73b78dc2389c1e6ca1cdad73284464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85dc33b55032cfc78897b9b78d9901465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfe4ec1adabae9f403fe3d9fa537b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d37ff43847b3d6087ee868825fc5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2647b58ede532920cff8738f43299468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c86082e64bc200b969ef45fb3464c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ed0324f71bcbb0f01febbf83ae57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a74091dbf07a3e4353bc11337fc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13144b010a3d994f12d3b9c37b1f26cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f513f26809b6c7b25453f2596e35a53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee029bb6c8cb2f8d39c7be5b29b0ec5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7fe9d72d05e1d3fa85905d0132f96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a3b404a5eff1e57a4fcf07a52f0e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf28c55c63f52f8c0f48f7c98c437a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab44700e8a33f0071df945ca16cc9da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1ad4cb0d5d966575a7b49539d06f6479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16424,410 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
+      <c r="F119" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I119" s="0">
+        <v>1.34</v>
+      </c>
+      <c r="J119" s="0" t="s">
         <v>342</v>
-      </c>
-[...10 lines deleted...]
-        <v>343</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>349</v>
+        <v>70</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I125" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
       </c>
-      <c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I147" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J147" s="0" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...113 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>