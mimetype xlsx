--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,80 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...28 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1201,140 +1171,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1396,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1690,68 +1645,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1885,96 +1822,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2062,51 +2026,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23b7b03db91077521413e3ccdecb4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94665e0afc84489e6fcebcede20a732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e02329d34eefd6ed68bb3684e0d913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb720b1315184811e100830ab7e97ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619e61785ef0087aa11528264ac64105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49255c6631e34239f306450e3e709c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620f56d0854baa57791d635dc3b8cbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9212be566d9103e07eb0634e0d9d048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef636926f122d32082775539f32d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afca1fc5682140f54d52c1b556980310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364671a91efe22ab6ba9122c3a8c466411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ace30730ead191217f1da73a8097712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce8affe3da7c8360e9a5f7953aa41213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a5217d170b7f1512c6a1ad7266e5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00637bd6b365a01341a72496fcbdcbc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c4c5ec50b0f4733a4ef58ba7b7c0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37417110af3b01cdfc482521ca376f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff766bd4dc07229f1d083d1e70cd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbca87243e1294e8601cb0db2b608319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362fb4c8fe1ba06bae7904473e5d33c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75412ead77bb3bedf00cf5e03536008221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ed5713116d662755d73f068da33ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f334e94324756a5c173190734d7e25d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9de6714ad5a160a0de223365efe0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf050db42326389097e4eb7b5a2857b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475e3054ecbc384e3455609c06d502826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c42fdf8c365a82db7e94bcb49185d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a31b2f770f37cc3df6bd8abf62d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6f5e459a08a0af69c6173659bed7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7f4f11b5f936ad9a63634b722121f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb82e11c61ee2e0e25350b821752a0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19296cf4326c533f8811512048653e0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc606bdd1363c974ae1c1c8860875fd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d125c271fc4403f75d51a2bbc81922934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd0984c8c3fa4247f82ec92135cff435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea36ba7834b5725c0a1d74659998d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df581fbe2713e31668b161922db77d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f22ff845ae13ce69afbff8f0a0cfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579acd264e76c1bfa0599d5fc3023f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322436f3d9f1a8aa2e7ded4efa1a751d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a564bb3eba80aba7188387c9807c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbf037af035b545ee8689191d9910742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0340fd67cb6d3345f2d6cb8db95ed543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f5da54eeff055442a10ed6c8a869744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd37c02e0f6285aa63368be8e9cbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098acddec0fa684302d82c0931a5dd7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c2ab34cc103e61c5a199b9730aaa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107cd0ca45fa782ea309597b73b943d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c1f66352ba44142f3e11db516bdf449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079673b334b6b5df6e4ab2dab37db1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49e61553c2661ebb9b7191588b7fbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeef242855b62168a3141a6381bb25e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fd7244ca77ddb942d76c3fec9271553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28355397c66cbafcb4e672aa5bda062054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b7a6dc325b13bfd2abbf69ed379ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb70b9dc82b78d9445d899f7ac3efc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a027bdf844589a88b333be9aedbf1e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55938a0f472ec17da58eacd8dcb2b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f889c839d5b198845236bc27083e33259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6d575ec988f1b9e9e481c1b5193b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015bd5a877f16b86e2d3a402674a48761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f5a5ffbd6243a2d1aec9847fa92df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94228c7e5ef19d1581f8aae8b879b12363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b42723f88af3861b386f5e35dc0f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8f9401056295eac54aa73dd2856e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559be1388e091b68807137bfffa8817d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b7f328c45abb8f90981d9d363694d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207e1dd13f2df609649cf5e228c4b0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27c62c8c9435ee66f38c705217df9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd0d839c56d0079bfbd403146d543070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d16fecdb160dc7021f11776fee9a2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1551dbafb3b3edd0ec907caa06c0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01a461c56f493be65b9b090a37708d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ba88ab5d3625c5eb6ca5d8aeefcae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076fd22418e6d8bb56a1028d08635e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074966a4efe3de691ce1f871dad68ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93e0f9b6a9026e9495e14d64262ed477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2689e03d83a4c3a797a02e39023c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe04e0b3006fff027a8311522c1540f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecdc87fdf56db322c52f537407f47880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fff7ca46f0e935b7ff09151dc2b5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21fc18f5d6938cecb8936bd073898982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92554d7c4a4492137016a1b46660bfa083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fde60cc4268a7df34ee619f67a4b4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f084847fa96deb200e2fd44e0078f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2550651731a00a5b7b6a5854c50e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e62c6fc190182fd289094a5f8a47187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b62ce362726f7e8a49a465775efcb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a56a298d713a3875985ab11db2368689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e04d30aec6122dbec7328fc1cc53390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771502e20a9e0cef77be14b3f7b910291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479315a6ae600ee39a232fb566661e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bc6e1cc9ad761bd7a6fb1eaa635c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eea2c259a20fe4c42d3f0f85ada2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5244755f716507d229e9c879b62780695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b6148f95deacfa945aa78bf035dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81500533c82ea1754d4567eaea08562397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704f9ef0526cf6d3cae408d7a0c314498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606a45be6fc398d697e433263df56c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79969cb789e0d3132f42a0a293a620cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d121920f6db1f95de1f5705deb85316101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e6dd76c2a11ae43119ebe0981a72a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc8498a77ba27efc29ae34a2dd08e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c98bab5d297cea1b044b51e4f60e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f569e26ab8451374bb141a37b51c4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6ea2bad64a3a042610c1851dc0066106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2d5e770384ebf4f443567578fcd28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a1c12c1cb810a94162c96662f2294108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa589323331299038e3e086b093cee28109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941d94fc753002dcbb6386dbc5bffeb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594a67aed2a2397960a0f45731516be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af502f3408fe550553efc01408905c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d26fdc27f34b46bee7f8a73fc5ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5267243892adbee67d1194020084d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa4a4dc253af0a2eb79a0e0dfd94cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504e82fdbabd37bc0a61fb54d9f8c35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29454779e92f6d879fe5d10f5828e69b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31226410b93c2195fb98982fc2d2ed0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245e210aca14ef86affda475e0d911e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1efd9bfca27168d787d7212811548c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58afd207f5ef6ea6fda88e373794d71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2194494e239c25cc0f247825383b796122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4277bca40b735f6ae4ef109843818123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca57e6ae46ad1447c11c52986ee8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cc2f90d06e01709a3f562d01306b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddcdfe4ca82a4ab06581c7779dbd93126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1ee50fc8a43d7d32444e828206727127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ba806687e2114413cf4cf87342ee5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aa370e029ed2fad554036bbf52cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd96727fce716028187d770e054f699130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1ea7adaa819814a26eb14402b78eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f416b1507ee872d7b36abacba25e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef741d9c8578cbd4e52c86a0c0426133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839689081973cdfb24848ed14ae0a31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d492b50d5ecb57131c48178c3af5bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a95daa64906ab0adb5d4efe1fb9f52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b622069efb52c249172b6ae8779383137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924533b67bc6f3b5502dce9487bcd51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d7ce53a69bdf5de1fd0b437a8a87a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b86774eb663820034bd4a09b72f2ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841855eea671e9432e55499af000c2e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa525409b114bbe2a19ed1febbeca45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4f9a758a1e98b4268121585d62bf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a87669a8b978a9ce1c261418df06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09661665e20e9dd79d024a2e38179d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65210514f5acdcdc341f0bd0c1bfef3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e725ee37af4ab652b38409149c9fe3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ab32ffcab14101edf911bd5db3073148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb559fd590455aeac3481bffff2478149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268257ef9ad2a4f0450b907a1f7833a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c3ab407ca56160d3e858a1f89cafd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2f4a5d01f7d9b779ca4af43930ab6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36fec3801e56206a3238919c97b61f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b856bcbca443a90a29b0ef7e50f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f687b5bce92f092422e6db3124150d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f641166cfc48273f505adb053b604c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cc59b9fbf421afc9b00c9d8234a34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f868b642e00d5a7ed1696b732078da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fde10039b1963b9a3c9a6217e5297159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffaadf61fe86d7d9145062b376febb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc043e39e1150107e9eb73ba17b04fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4537cc877dfb50fde61d334c7945ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac9ea75e1527ac04f1ef32369a318a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ad53113089ae95772785398a9726164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e180abf5863f48155b4f5bc7c69d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72c3858af65049571d3f9d7adbf0b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a31c37bf11010403444089c9256a54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a172765662a773e3246f60bc6fa3268168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5cc4e8dcdc89e6b642bc02b25e6e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2300d47396f46ac69215c0ef82b701170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319d4ab6c9224185cf10eba402b5a6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d4aeada1bc16fdd5fc865d80cfc51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd023d4f32493db3ef06522331d7dd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4826c645f3cc61ae16379e4031196af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95face4c4f9b0ca3f2e13dcecb70f860175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647b1adddd159a23302fc4ed55e843d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1a821c7fcefc1e50b34a3c105c3cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295eab9752be0c3751c89264388a9d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c17b03ed3a24f2e14414694e5d546179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88102fda791eeee1caa6342867a49b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf2b18aa72145c4195f3c030ca2053181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c9100c462e1c53bfc0e0f950d1685182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea4c309250abb7c403937dd3c42eb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a0f09d5e617110d8cec172db00256184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd00a29de401546f109e394aee476f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0d5d727f98c949745d2d45490a61a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289837763524171101afdb8ebfa8232d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef91db33d522c7eeb2bd640dbf2a8dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b48a0d51e5cd09eebc351c7398e27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb61ffccd130586e3cc758f429e85b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf83775380b7eda0047f6bfddccdb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a06dbacfa54f05162c1713cb9715c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2506634a6f818b95143091436cf3eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d5c9166f96392437c714bb2496edd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396165f1d064a7c52a66099f97cf521195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc86413b5c309f79ae7805f07db8e6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0bf4e989e4e1fc66cee62517fb98c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1efd949e4be7312e6f191aead59c10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cd6751413b4fb7cdaf040220546ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05973afbd54ea9c407926731fd295fdb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d966a0d092d05c0371c5d4c9cfe222201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25ca92f02b3d418816b26a4bfcc1ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdf9627ddaaeb18069da37a6070fd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ab8f6a87af15f9e40a2ca9dda9faf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f49e9ec0298a065878c11106d94a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c13859363e3c8121e519759cb4a61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72577efc6ca8dd7cf6aa6c9b5b2909cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039419e28f22c6b1c29b3572dabb1eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a5283dbe863a375bae8751cb47e9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c77948e428154b0548a7487ecde20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fcfd9ba0947f4e963b6706b2b0165211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988225886a638e640df25da434386efe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb8f2f3f7c2c852578e73829e3bdf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b28ec4be27489c3ec1592e6973452214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda8878e17ae430f2cd8e14f353fd04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7508c987c58a2a2969be9b99c4a2313216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223124e286db023a952ec23cd7060509217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465ef88eadbf7ecbc3cab6ff3845066218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88239bb4d6c0ffd2bebd3585e7c1a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55052f09117f57564fb855ca86a9b52220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58f418b3191bdeaec9027e31ee5070221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985581b8f718c9e5ff65e10df90ee47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcb1a6eec8b32bc1eff2ed96df732a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07757bf2d54b3cd3f1b50a166c95b75f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb7bf9a63da5ef79d5c3086294fbea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047938403bcb8ac24703de2979772568226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47835e82830f2ae3a4af9a1dfbeda32f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c193b026133f6ba2f68d368c85531c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af5a15e272c95c8ec5a011bb8d1f08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77fde7a696dc9c902b3603763ae21a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523acc314e4879e1acbaf0a8a7ad2ab5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e48345fd8d2bcd69e56c09d38238b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e70236db5a28e555c55ce76f23b21f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fa64da45ffb5097078caab12199bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292854560066ccc5e236bd3b3b05811c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3182632ffd3c52ad78f1e29723063236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d17095364387635f7938e507d0d15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215c6d0b9b47bbe6c2dfe3c7bd51e5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16d5f551c36d4951a571d0c7939a97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8a4a95b2453726dd20309c9719fe3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d205fcb75da5b7c108d7ab1ade788b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb65cbad0e6de90352a6dad7687d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2165029f35dea2f17ce910c69ea22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468de67269906d05c2c75cecac3e4b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a557ba02c2efc494236b7c80ce7dd4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc59b2b8b62970c2c993500036218246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563a58fb26cde3bb686aecccd8a87a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fb261c9259a7987a08657ae7a2e6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de830d33682ca1855bed7d09cffb55249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7cd859e4fdf795c52d00085beda9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3445b4599a0f0d84937168788ecbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c481305f8fc87416388df8f92cca61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da0c1efee1631c8d599ad31895cd8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704251eea748a9d28e1bf5487209d3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a89d0dba79bc3dedce10a75d9df1fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8b54c0710b1ae273f0ce0789af935256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7d6364464db668dde7cbc1920d331257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672607fd04d0e133a6e411bff8ce7c42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cf866f7c911c5809386b1eb1398aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefb49e6c1e04b4563ef735f4de5f39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09116d5a246abc8610835f75d0e4f07e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8246661df42b25c67ae9afa75691b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244bc8459c4ad117646cf937bf65faf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc8e1dcc11f43b59cc80027240e639264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8959e024bb154ce45e74e296292ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729336da32c83a862adf96259bbee6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e67a92abf561c6a4db5129cf912d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db35184b7e72b2723b9eac830461b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2df495a770e7d923bef8d8a83ccfe9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb3b33017b5614d85f3a22fe6ae97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314f5a6e564690cbb1bd81d9b86780271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960b1e5aaeb6a46b28a40c46901dede272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f18bb392be4e1c63031b3d66af0df6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e19c8b0edc717542ec8681599d164274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4132471495209696f3e1150cb95e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39333f3c7a5a4a646ff9796ab88cc53f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e172049b48db1f4f4bfb5475b9ff373277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de62f373c8b4820e258a819b4b3ed2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b677adfbdb1717f7ef3260efeb09f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbf65caef4fb61caac2eb60fc538f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf93b4959ff38f00eca395cf5654136281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480c2e5ff75823bcd47f07459918b49282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b337fa1c9864a842134d15ccdd4e910283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a33958680e116d3b1e02fd0014e7a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ccdf47b76f3333e1f3a6f67bbaa00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e73249a14242d895a3d7bd5ac26403286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652571e9899185bac46962786abdfa4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0468ef6ee3c00fb3da8671229a1f4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe6e5c6637bca0f00274a90d549dc1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7519f0ff1180577f3ea5cd47e5e7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ce9dbb77be33ca1a86806cd89238a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4609fadbe7cc4dbfeaf0a8527f402e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ba954989dc1a879e2cfa66f769671293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ac9ca965afb8ae3c4175db8c195be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5889851f3b2693159507305d7d1561295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b768dc2121059b29457ebd28260bc5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78af16a345cf432ff91e89b2901f29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e940cc0e208561528b0a895bc9081c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c8aad1a891dde0732166a39baa7c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2219cfe596a39a96b85884083d5be07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7170a704e7280f56c870606189c73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4647e268753fa829d78da8efd8eddb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76923d260e18ad75ec3baf401fa1e05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459606e0bda6986c8b628bcfa5824f60304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc4e97e3d9a1f828a471db15b6ed90305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3153ad486fc446e7026f1c542a63d8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23398521e8adf245d6c458d2387c4864307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c96823b6496148e170eaaecb8ca0ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc8541e1221c87ae43c3676347861c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b8eb5d3780dd5b25bc843bf22d939310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a702342f97dedeb8c06ba00cc3a75ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df50c01a527a8e6acde65876ef0c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f1f2e15308b2c829796ce53a27177313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08703aaa42b186566e8e3c4867b9b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a6095928dc89f37f7bbfb5681a1a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2748636f22ad2419f261893d2f1638b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b915ddceeeae7a021f869369d9e96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c7b6df6ecc9c9f85913e403674fde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd4f4cbaba13682392a259feaa76c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd81711c102601dcf2ec93c3bcb33a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422608663760a6f2b3bfdb31e514e9ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc82eb4ef74501077e30851651e7b49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7200e0cd47cf1f4cf463eebf72bca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83ec5fa04e1beda8a10238c31814a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead1001a7031011fd280103b7b86465325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72049cc4a2958b021c95e48aa1018010326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dbcb250bd79654cb57a08f28a066e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a220d43f430fc507766ede83cb44e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea496beecbec7729bbe34188b4126cc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d3cfbd64af00b7d2c813c2edf5a12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c93959e235cb04034971de019c0145331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbec4cd0f8e8d225fd29c99dfb007b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc9d7081dacaa02b796c3208dd7397333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434b436b3dfc47f1f0bd2750dedbb0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161bc2dcd40c951c829178b59a473c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd51fdb107b1541a921907bb5b1b27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f1664e89622d98d0e350789d69735337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c425f2fe07567a634edc29915df8f04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce91b597f9ad4cb154440a2b0c01d22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec55080f1e9c60e24134e0a7231b606340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7819a6a970af3073194dc015a42d9a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806393c7ab4649f1bdd2bec0f48a952342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abed4c81f1072791900d6ce3dac5a9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031698a97872a169b4d0b3d13ace1bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fb0c93ccfda7e20b0f6dc5bb6667e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b91d868bd3a39150477cb7cc60f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a054bfd79dd1028fedf280679c5f5ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ff6880d12a3025c5eb0a7bc3a036f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205329955e80d9b082745bb3b0a2e20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f7a1f350eb903892ea84597a4e706350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236f001767fc32627ce32a0ba049893351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9a6ce0daf669a05cab00a4a69aefe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be8175997f08088af95cd5f992b9da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45318db8b0e9121ca8661ba2610737354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca157ba7ff65dd0584e89b388b31d4c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87e5083e6b70db4fa8bb1e4b9e05e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe064b29d313fc4bad7284f0b28cd8f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a4449301641ce5061f1f2f0ce2eac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf06b05a84949b936772fd268bd8b1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b268382c31241a2cc0110afe91cddde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed268429d3cb675b4954d9a579ba26d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a0f512d458758674cee952868d3ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d387efeeae505f7be3ab0177a8376363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7f06fc6e3912d1e4c6993829e590364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e08ed48dda6262f4183245375abd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3e208868557e35fa4f48b62ec3bb3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028a211fde5f81f4058acb91211068b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e4edb7261b2190b9cb120f0efa5ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f759a9b5e0a2283863a36e41d079038369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967bb864ff1a901b762582475a3591c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365be81c608e67fc659d7ec6c603380a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb59a6a25c67045b1b084b051ee812372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710df7b774cb76395231cbed1439709373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d793423abc773136e636ffa91a199f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369671ef95784e490f6bb6b802eee5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c381feeb7cbff46b5f6fe4969417381376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2f58f8607b8db40ef52dc439374a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675845a2e65236684ca0bfb5e856ad2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69fe38a4748bfa6c30224cf97fc39e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c857e78a9c8e90b180544e74b16418380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875165d72ad29e3bbf044a24f6044da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e92a267f607ee063ffa487dc4e2821382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e165e2d20ceb2b329b3e7ca325313383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b26212607f9b4e464576bff49406dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f2d32a678d0330b42db50a57c8f5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b34d3d9e5422d1942a73329c1ca80386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6507762659e68ab0e6c7dfca7cf9e08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a94e8fe890b567cd420d0d019b829388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606da8150e67be8f705af888e518809389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88870a1b86183e73364da84755fe0e52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd9e0f4ee7da3384aacf184b0c15cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59b153f76b0e2da1ca1b15e9fd3a75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fa38f5a684084e9a4ea60b1d2c979393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afb6962991db30cc1c07bff4a767c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5b387eee9a17a9b5d97b9d079864a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2da401d045dccba88e3b4911d906f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93eb50cf3333cc909e71617cbc8003397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f1f1e5de525b720a64ef5245789f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67771dfede6458a78a519580af1bbe5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda1fbcd1757f7eb4c23b1a6299d70f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732af927f705bcf90e186d7b6f30308401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d863f8ed352fc3b4e708a9a3dbfb601402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b057349cf993abc8e83a2422c5fbe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e50f36dd60c0d98867db8ed9dc079404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665fcd787cee8f87778301e93f6f551405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb298a8d121e732730244d845b9ac11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd97a7e665d0b5f93fd55a1617e9f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3f6eceb1ea1cf7b8d3bcbb69f9dfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae72c160d29d91a26166c555b760de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5a60029b4fa675679c5fdd0e5aa4a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df2ad24ac46f53b1c1d5b82c59bc91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29e9d9030a50c6dc42e7b0ad2def13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a92d76b38092d1fb152a1776e49cc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b2c14af8308a4c7a5f58eaee71519414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f707a33a37dfb4ecd541b9f1c3f4d0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0450639884c12ea61964678eccdc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4650340b0a17d9cac67460f0bdd16ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5439eeeade275fa5217ce41cb2ae4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfff2352fe68ff5ea989b9caf37c00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e796c9042506b69bc7f81921273f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacbb6bd0c938226740ff86b1582d22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929836b62163705cd6911f7e8db6694422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf01c2368e3763baf05a99c725114c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372f797f563271faefb718dfa60268b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7c07e072d422feea3f1c5c36aefd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2881207f2d803babef48a4fd41599426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd76744a56a205a00f38fc2389d12e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6b11d6681b3bf4d4cfd786d700471428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e38dcb20ee2750a991f1fdc208faf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef232bbcb8bbfe9106a407d36c4dd08430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10890a258d6f3a0142b7bbe06b718ceb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987423adce06ec0aa6d6e3157de88cf9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0621f655b95672e2454d039670f6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce0ab4e6fb73c51663f30c6c87d550434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e53ef3d7f2e671455d657de470389c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7e4ab34e4bc3ea2d8fc224cbb6c23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bb87427182e1d4455dc1d06fe0da3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10e4cb4907660b98c9c87c22ca32a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfe4216c0e43baf90cd5ce0d53223b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee36eab5abd882d804983c7caedb8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93de4865ba8cd6301522659beecd7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e56ddee2a4c00926da9a491e0871a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ed4efb4437de9a3cc5e54a21cacb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28e1db0c12bf4c30c84c1eac3fb385444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0acaa0a4f1335af1226e98160fb3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54108699999a2ded9da58ea820795a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f46a2f5f9fb8830b03c9357bb2bf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982211d92470e02e870cc2e4050ce66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914889c515e5da29a925c1e2cc84ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31c4211bf9a04eba951e5f00bed3eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0161c7eaf34ef38562951c674311ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04d5897d4c2fd6ee22db1585a39aed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e342725bc32c61b781f34f210ffddf4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c06ce366cf4eecb8e0cec345ea9008454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350c3387dc97fb80d05d2b6075606de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f034d80d1dfc7104c638f6c8e251317456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab143f2660a7794b68e0ffc68d989f5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca587553ae3fb33f6b8970d62838e32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a44d655ea3ffcd0413bb5f48ca4b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f23dd6f047545cdf35636bd26638460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5159fc5afa5b8a17119a7f5e1220a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3a12ae4f61b24fd842ac49fb4a13b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5dd0898e1ce0da67a096ab335970c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee82a929928e55906daafbabfe4780464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a189e03a35e8ff04bcbbef47cb6b22b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debd70d29ca34776982bb80989d97c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b4084926928346104c82940626bf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c4efeafefe1a973a3de1b8d7b8ec7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bfff66410121376c2dca1424ac659469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6549cc8b1d5a514f423c7955e3d943d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4febfdbcb25603d9e2f1b44af80d2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cadb67a8e595d167b4e6d3e03151a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1795bea2707ec853253e42546eca8f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c26cf6d24a3a44bf2c52e4ff53ce01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a633069c456dc59d8125864069b129c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940ac9da8e456c9547971e3495dac9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af49831c61ceffcf0cb6602381ffee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cc406a68b02fb6d0937d0bbce01d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de964888651951d05c111f5620b49b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583ccfe293d997b757cb082200c6ad4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcee21184c24a9113f868b05d9eb3da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b0496fa0c877b60ccb880a609a281482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e03319368355981cca134e84f43f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e18f73f8790cea38706d2bdd19aa4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b201b4d386a0725946b530fb733ffcc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cde0806e30f876e404f59ec84779e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4e83a20c793fbce3c1aef6d3970a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd048a962be1bdf150c9ef0a51b866c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc512517255bb07a844fb5b92b3879d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c087377fd03bfd3c19d8e9d23002d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2fbe4f1644ab774a2c9fdc4f71e52491.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8de6f034d75eac7c31b6c611e6d0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488477f9b65d6c44be1ac93b53f716152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f4caf8430027393f94aa6ff3571bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d33f4a70e776e9fc297a170cf8e354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ff5e3de31ada6ba0ee0a0d33e6e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3813a340f2f7901e711a9ca5e93846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a7705302c2941c4dc51eb036bde87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1a811cae9493cb4e6ab9e59fba9f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317a9e8c6ce4345488927398e903d319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef2b9e1f366bd130e04c6fb6e6245110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43c7e166c88fb24947f38b4c8db66a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b30dd5f553354604828780073bf812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4472606bec6170c7c4ed79249dd375f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4f3f3f3c16b6f705abf64403ba6b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a6b79a505bbe09af6bf013d9e5eb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012e87ecab4f2e3c380834043aa3a8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486ec56eef85df0bd0cd3b811c7719d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08769137a9e0d526e83203422b07564418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ce3933749b9c65bf0571dcc475c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb3154b59c6d1aee252906fe341c5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f11524d71f4322d2ad8dee0db99721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e35c6ee88521dae3806f951f1854822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013fbcd0b94123b30055ef779925b1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e225365a779065aa4440622dd14af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3019d40148f03059d89a8c42190d6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a61b092c8bb96b3b52603d77653d7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd358b47870fecbdbab1624b7bfa8a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34172b871e961053b4522dffea7fb41028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5acd07aedeb239965eb6c8640175229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c8c2f2331e89c1c6b9528ad8e0aff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5ea7223f79eca66f59ba8250396f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141fda6ddab0038c0e92f2766099c4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e1fa0d8da2e76a7c2d5d02afac0dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb88b8ca72dc873551c2749e851dbe534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf26522c4395f4289303aaafe2ec76a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ad86bc1c8c41468f7514ea2b78ee736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24755b565184364cf1a57e81a880a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d50a3fd7984c68ec617080df500f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a174303466647c00f82ef519955d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfee8b2f4dc9054eb1752829f2e057640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271aa532691edb89008b91acc975e8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93370cb00772a952daa1fa23a4e7f6f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35e5c83365c55450d809a3d815c62a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1708bbf4837f07af9008d56452ec1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1528538710a257347d53519fd2c509745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdd552c73b9e8b71f0569eef28821f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de68533b783d85c85dfa84ad9c948d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038dc10474eae3fc135492bb798c9cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f252ae22acddc65bcf5cc33b44dced49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422281f58ba632739f8e2c8bc811ba850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef2807279ef6822d6382aaa8d3a5f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f86ec266d4e5faac9ff928d7a9c3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5c3fb4d7f5a5c2e7f0254bd283c1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195166a394125026d77fdd34cbe3ee754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99073bdd7a349557aa04addec18d7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e5b536c1706b57b0258fb9d6bb93156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989f9d5c2e1f87f90bf4dfaa74aeacf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e759591f4757b199c10290f28f670a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b312e4b56701ff822509f8998301659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436543c7307f85bbf4a05d5a8d3427d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b658cd7a03d60cd5570c411747abd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dc5ee2ba4a7992d71cb23d85e79f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e755dc6237dbd7c0eca5101a1eb5e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc7e05257b5a69e31d90fe4fbb0ccc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5899da29c5d99dd8495624404e9a2b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e62afc1ed181d460b5b67d6d0f10566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03de20e57da0d98ae31d40f57504d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e2302d6f31451a016913764a0f08e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51f3f6611e9b3617938033d10f5a6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61926601ada9d8a45b93dbd16f6e4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64578ed55cbae5dc1528142cd8d57671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17468a523bdba8666a84e3d363d045372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077f90f126dcfd45d752f669f046d3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c44c292f36db4c5cead59030b538e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6316eee266f969ee8cd0a38734042db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb44bbc1d145d790d4193189b972e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb08a096dc4dd9b232d928688ec618a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036cc606a8cb4997bff63dafe73848b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1b93f0a46e2691544258df263adc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8b8aec8dfbd0f3152226510eac31280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a16e5f23fe836ceb02a6112b7f35a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e3d112d5fba30480e9f543318e9ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1f9783044846c268400fff7444db983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb65a38dba98764b6e7fdc660b0f9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266599cdb6a0330d24742be9d6b811385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4aed636b50bdc7786a28c00e8fc1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5307f9c618bc70ae60cd22a8b4bb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e7f41eaf8e1ac27892c56df2e411988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99357c68e8f6549aeb3d47022327875989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a758e2d415be7ff1fec5852e0ef9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcf51fa664908e18d7e1d1c29fe2df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756345ab378d9f0584923f8ca209875292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00f0deb5bc6c7817835e6f3efceab393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54defaaff86ffe5099dcf695ea003ef694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5897f48e68db6d9f198d9ea0c2d04395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e0cffb84865ceb740e36d8640ad896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ad1aece1532d10f456a5f3cae9ad097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1211f16ffbaff1f6f12ef4befd3de998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1526749fdb889ad4bea8463e8e1ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbd33735ffc7f47aeced70927be053100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb19e5e1d749f7926b61730573426c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04fb55723116f2d8903b67f515aca4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7087aab644f82b40ddee533b49362103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2f625b4a61e5bbff75265f70bbf96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7027d6e3d453934a42292a7101987a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67db79bff4da5062f61d15e84d0ff30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c060562ebd0521fa057fb0fe6268efd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1ae3f216eeb20c7e05016a6666d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13b6147523b10fd4ed61b448c2a3fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52db879a7fab75ca03472b8fdff543110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b5e3b8835a054072f4a3d2c7a1726111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb53a89ca50725578ac40731f494d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224fa5d477da4e29a62fe883a42e243113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e6a9d11d0b8a2f1d7e6c0d622a70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af225afcd6478211f1d291a7d6f9901b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc954e83372208e4b3b2b52fc5872de7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd512a3a049cf2afcc913c12d64c1f08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bb3098eb97654a2d041f5a260a338118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d26d9b29e549da46df4f097a28b2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76f5f2a6268e98a6264c6b9767e37e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500b18ac20bbe064ddd0e01f8df25b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73479d095b9d5e82881ff536127ecc80122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894372aa4d702cf25591f71d889c718123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e48eae38a98784d499b12d17b48039124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f080eb7760f987a60bb04fb9f3abd29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b57b91967f3be1644f61675295af5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f4628b33c7691630adbd90573df1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4cb6c1e6257e36c805d22a784cbd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8defa56146b68a9f4036d279f24b3a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646d78cc1df7977470f33754cb0a718130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c69a8547b44203cd59027f5d7ba74f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453cbde7badc23b2e24b30dd370c2bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79876422cc4209d5bb8086f4a69eed0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec9c9599c87db1cc6c8fabdbcbbebc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579e009e21f61a9036d546620ff1a4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034c1e847067f0a3215cd70a9c8864e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d58c590b94127f9043faae1bc7248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d32913f17a03707ebbeeb1dbd2d7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9cc6c59f9aedb7f93ef3a5af5129139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225329bbbca1667a9bbd158efc547a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a8b4a7925526496f7411c49f97f8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f36e51b55638dc7851784294fc54e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40439f40413fda39a4493a5040c0ef1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c82343a366b705ef36a040ff3b007144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b08be92b1bcddf1697a5145e5eea69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67759356a76d9b85824244f89a7d9b07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e03e0591f9a4e5dfc16d99c4eab186147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec8a8620861c54cb45ba37637f8048148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02a1cbc5b90f1bb4b68f6bbd3849a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf4ec014af63299ef9ae61ba36d19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f22a70aaf0c1bd369d58e772cfff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a7f726d2c4ca9e4c4dc66054c4af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794ae60a97bfdeb8fbb6f84e82d2440153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cda1c3a6f1bb04de643eab77487ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680d0de5e80465a3727091e55c626b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c5980718d4ab927eb17496dc83c37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02660fb29f73fd026217bc062f86b86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743742e1007254b048b864175f60200158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896a15e3c7c253f51b1bbd561d28f21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea61715eb96143fecf7c4874da67ddc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddd537b214d3aa43db814a3102c8d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935926f43f8cb8a41ec235fcad28a695162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733e78f26c00c062fbaa22c3c51c2c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae3c61eda5348678f136494c6b6bc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1bbca1a3aefacc3b5c449e4e6ce78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303bd1cb0a0bba306b10454a044fbdf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d22f472ce637f49146acff612711167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755eb61b3d04b7bd93ee1931e0c8533168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d11ecf92689fed3aaf72e098c5e9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7663d47fd83a4804fc81f36de50e41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc150e91b4d95d2d40fdcff18f5388b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d336d8dd419ff433014f0b091d6ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba927a421691c6291936928e3878963173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb33b1a805e1fbfbcab677099da3d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fb6d1182684355bcde71fff5844ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a84810108438bd616d6c5d6046971e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd605703725a450b3b646aec56cfcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1573e585d2b9567d9daa6290209df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca1c402e24de7cd5136cf400aa7d89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2d383d5d44d918698d9d41278110b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96339b7262b852dcee302d162e00a4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dc0ee5bdfd6588ae2bc4b8e40428f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5fe1eebe48994c3bdbed4a22534b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b769af3770e663aaa9ad567f5a0b58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbe53e74c4821270a19deeab96a7ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a9141334d84eb87a8eb1b96fbed64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e172c2856dded6c0d36b6fa235a5612187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a03d4d7795442ae9d6dbbc1dd78d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca0a507a564c5cf09000671954cacc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc54cd3ad730634fb7131dd2a48c58f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2453dd15931c08573c6a013a125608d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e793c86a65d9147762447e28cbef2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8149b2472b42b0692c7d1de5731b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b67252e7f86779315eb9c060ab8501194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3be55ad01242bd5e7ca3f04c634b10195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41655151692a1cea55d93dfa5eebe0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb3a90bb8977b3815a7ca53d0aea2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec319bdd262148be685a277870042f8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3273e2cec0d5ab1b147193a43d2a13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ccf13973fd8990b1fa54552b18b91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc95f91a7bc408f0002bb8cee9e0ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb53c6f3f215e8404bc9763f5ac3c47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109966b1d2b57f11e990a3ca2a1e1b34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8341fb60a2706f30fc661937a4fa357204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56903cb593da668d0d12be8559543ae1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2bc1e4245bfe7f10794fd0295bb6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f28a708755b68650c5ad4e26720b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a53e080c198e9ca93cd3a5434047fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c34b2c2699f3324adfc37c85e890b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1dfd05cc821a5b8975f7f907f5e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7f2371eee9cf920dffbd9a771aabf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2ee5c2ef6d80e16a636eee5290f6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74081423a918485e8961d9018df17fb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30936f965c34de6b6f12fe40cca6f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa30f949ec436f2215f663d9400958e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cfacae7606f092355b7fc3e93c333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b89ff2e8ebff81fcc06202350b20ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7780653fa3a16d28c49c902a870a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99641bca827cfa2e284dc6cd2aa11674219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034fd51999a92bfd06f3fd9364cce5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc2070b15a4df0c3ad6dfd42c8bc30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3d50ab310480497911a7579454440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d7f609ec3f76f97eaed9d2b9fc98a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bea88a20dfe6a8473781b84276dcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ada7d76489de335c32afd4487029df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ade2e554814afa86b593291684677226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898f08e25cce310985f1591715a1deb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047289603577cdfbf9f8efbbca8e7f90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c4b6552292e9509ada0ec847dbfd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cbf2af7136bf6f819eb2b51cc6634230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8c4b0ddb0fc1b30196f47cad7cbe5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68247da1d24ce4c61ab9194f1cf358b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8d4ab5e50b135dccfeee8245ea570233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892aeb6fdd8f2a3fb6d0a91e876a239234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07c0ddca58ed692949ef0f437c92eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c44220cf223d89e875f4343f2d7ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfb5feb808429eb7c174e1ac103956237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8b6d65c3d06066df6b7c86cc4a86e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469382ef44fbe303fa189e37dcc107c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18eb05cf3a9d4f666e5fe2896cf188240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207cedef8135e100e06dbb9a8fbaaed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49776345316982dc683c077727cd7a85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2615a67264e71a40128bed2d42b512243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00e6c4dab21906fd683b96b373221e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17786d9c23fd4d0570663b046d3219b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a0eed3785251fa246c82ae38b8e5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed655541027bcc2405546d8730b198247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316a1098aeabb587004127dbdf5a064248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd71394146dd606f00650e2a87619b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34283f1091ce10a74f4e82b9f189fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f46f584132573ac0002cc00bd4af3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a660cb22f2548eb754444202c950c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcbd473572a1ddaa810e7af463cbe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00639f6e7d0c1ae3219aa8f2b8f0b0c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c5f39eb6e15bddd226725f870b97f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74782000940d8786be3d172680e21eb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fdc91f4826ff43eadb85abb94fa1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46daad19ee83c842920c34bcecf3602258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bf02b676363a433987d71321fafb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f3752ee7f04595fd54b08fcc521f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716951bbced1987ec6cdf8dea4023432261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3395d9c27fddad083339216dc1717262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f613f43c04321a3e6cd7cce94dadba9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc316262979ae17188124e7ea6a03a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f642a255e729a16fb2ee97a94b2b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06637f5aef871566bd5cf2fd540b3d30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fff2225b1e0182eebfb74a5dee5cdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a84b282f8b7e476d69d52d2485333268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5df4bebe3733006fd627d96a6e2ae1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ff51968a5db870ac7154be770892d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653a2312d162312ecaf8db1c905c042271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa57875aed6616e734b8387f1bc869c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1cfc0c6ff014393fd9054a23643de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ca43fec9f8a98e9b2153ee998ecb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bc305582e37f33c537b965522f685275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7278cb7a75a5b548bf3c7ca92ef8a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf98b1e4d035b23eed0e2aeecb05198277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eeff6336ec69a6d21c6a7986ec70a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5e19e34fa03699fa7cf1a986f02e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cdda84fa7f8a6b1b0b2c702021fd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dacb0e02517342364e9d70217e23f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7055eb2c40e4c1e26eff16099bdfe83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28a2a2f4d15487319fcd1cde2551b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ab09c08c89a3ffcb48ef1d2c66237284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f444be8183a43f62530d37eb2f1f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d2f7bb4ba6361a6fdce1e3cf0b40e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece31d1bda7e031d7a9e6f63be9165dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b162a4e8b5fc78ab249de13c94ddb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362d80e12b5c615e566876d6aff8c72289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634b2b0b67d5e7689a86361be50538f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804911759e1de8617a99e20cb4f291a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc154ab45c96efc4c3c53cbc27a13bec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc0f8b3d048b7ebbab66448098744d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103024ad37ef6dc2bbaf87c51c02c733294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716691e9c90f16b53297d1affdaf93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32984fedde0627595298f95c9090b55d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1475bf4c0542c91cfbf0d69ad4d340297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e374cce4733f0ef610b2acf649f50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d0ea94ce45b5eceacc3d7a507a04a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b94436cf307a850a1ebd0dc775d0d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88364fec235e115ffb4233a236a5615f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0d6b1a1d9cc574ef93b32f19da234302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c6ff0c51264ad8f794ef34ffff5ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bdcef4c51f12a0ca63449b4283fcc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e414a5c6eb5e36b2c8c40309662237c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc5b35fe52961e2d9ce5111fe1b742306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e249dfdcdffdb3fb09cd01d255a7c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3709c12ea91a285ccebb2cf2de382f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a53a6adb430a84f3ded9e700e0399a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a3817526ff2ea155e99a330ded2d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc3e0da6b7e64378db11719ef55472311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638845857e2414178f6b41dbfe0b380312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc63521671485552e4f4597f58019313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64769f6399af72f03c39f259084a0fe0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79473c64d6c665e9405c561bda09dcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e4c608770c77f610e7b799c564adb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fd1800a98b5810db4a415afec42cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f71af29c87528b9cbede12547242a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea03ad92b6c6f9128183e72b76989e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648683aa827a9fa58eb91d73b051979320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0e412c021786dfac5575c5d17a329321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2a157710d762822f2e863566866e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a1853b8ab40134befa27d4e1f3d3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046f227afc4c7edb04fa132d0379c10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e521bc0ddce7ddfc67ba891088c51c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac6173df21e6e18ef903836a9d3238326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411599c0085485261a2f70c95e236078327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de6695a25daed646d7b6e358e6526e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d0a64eb8a2e7ccf396085c106a78c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a533fc74ff9f599d75c62d1d058d7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74676d25f15cab5d27ea5f35ad2b64e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddae302021534697be09007664c4369332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88bdda376cf24919883c4dd48388d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a91016251af62e17c00cd61c6fb8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55991b7718d3c999cc3931ae30cfa6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eb1944e759c13c203b085bcd10915336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96e1ac9d51dacea128307ef9ed9dd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dd14b4f49e629392942ff1e138d5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7bc486721b04b34553c7030679588339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e2bd77de619580e48e7f903ef9606340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d85f04bdb1dd273df242ace8f4b05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4ccfda78c2608a11b98e2c618e4d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ced8ab87e95fc82cb77a45b59ab2b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c1bc12f4610886f5c308d52a92574344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e268b8166361143525774491b2104e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f737094ccfd55b3eb26bd37ffe7ded346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cbb766dc6ab13f5d9a3c83b314ad1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189c637d33107942eb630bd19a48053348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4715cc0b9fbc1d5a71f74adfd4f8e8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff0de877d81a8de16aedbc0b07f7a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a1612a05471a0cc6724b1113c193b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030a64dba779340a1492b5782724fc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ecfaefcaa3b4e68b20c144c80bcfd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c622ed15de4b4172651ed5625b7b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77649412d272a7a0155a7c470b74ced355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50638c77facac8b91834caf92027d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da3556763f68256a36b62524c70426357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1dc034be43f8db54d8568a72a6f8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77c3fd25b91c326be99c06ab40555a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e326c2c48d1ee18b0e1706310fd85d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981239939e0f2c985c612d3f484bef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f57807d2be7f9395504c54b863c870362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d8b1fa451499c57d25f04cff2b05d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb28aebc8cb03f5f2806c758aece98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed97c1747d201e8cdfb127e8d4d240365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e10023ed55397a87d5a1e35a15b452366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28912c2907e2c6a41c4240defea9b6e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0b60bcdcdef615cccbbebc5c105f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef05d0f5d8c8f1e92469d39f5ae134369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0a0df42caf95ce7dc3c9537219515370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45274109e66ecf776a4d2b93776b09f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123cfd8b7e3c6a90b9b2660dc433fda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f846e187c7efce44361f66c4a2b45373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2699bf47a361ca7ea7b9986d26b75c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337633f3933ea67e38e4fd733c9f6439375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc37f8f86026cce9e54b4fbda54820376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c7b512cf01c12f769b2253d2169f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833bae7d34442995a7437eb127fb1a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8918cf3891732997643f0fcda0700379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12897e8b50bf71d83a28633adeffa6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49143988aa8d2775fde838d5d76eeaed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdc91ed5b361c347bafed63bb00a2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523913932a67ed2e43d5d5834237ead2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff73f4d3c8f677ded7c2c4cea88cd07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662f838dfc7bb3067510db68f70112b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf073ff23ab60ed9dfe1330ba49a6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6b0df2233339069eeaf98d54f00d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb95e83c63d3535bda1fd1f0920059d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa731dcfd2199595d61b7e82abfaa3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f69c6397cfbe07b67fd93f910a423c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ac57b726cc293853d267a5980f930391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14212642c00c4d0e2bb5b94aa3ac06ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e452463a3366f81ee97d4c848cb72da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5631d17ba6cd77dc3f3aed0c0f5f0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32eac40f828974e2fef1e48d837f5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006a9e0b58eeb09624b755f17d80ff0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92810ff86833062deb921af19e0b045397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee901860a8157a88a9146c0050c3dd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a65cc23b8e7f718bb47a6f3a976d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9fd92e299d84056bc10aebed4c3a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9123e2871aa37444b9f59e8757fec29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e189774b0e492769900b0c168276e8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c035b8cd33be990ee54e9b10a0a7e0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7b786644de36f60f76f256fd2d70d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45847a9b66a3850a4ee6bd4c95a543df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7a844a6b5a55c01d7007891ae2361406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5dea788f5fd321629a173d7879f38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a4aba57e4103b034a72ab7633efa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee10d30cf6eb6da2be14711ac7fa7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9468113f75567d268f5e3f85a2466410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920fe8e9191839ba07a4b515ce54cf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e11320f2de01512ccf121214e186412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2748f57a9ad45c4b36d4a8cb6c003fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942f7b00ce05011f9b8e2d55f55d6b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc336bca8a6b052e82f5591d3fdc5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda9fdfc6cc002cdf223063f144fe5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0355a7942a914a57c302b2914026b8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8c1130ed8e17d58bc5cf12b74a3e9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f707503e406b63c5c7ae7e736acbe7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6e35dd0c1f480ee1386119615b9d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d3abbd7e116f011ca745679577145421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd462e51a206a3649713f02f7d307ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1503f493e6e663884064d7096f45a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917f2f00bbbfeafced357f45d8636f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84878fea240118bac2b6c9d4c0cec5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11658c232d558dccc68c702b3f2880a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c6729cc7b03a594195ea87e4a862e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f21571d03c2f6cdd96c968437bd433428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10af6ff3f4030ced1e5fccdbf5dc412429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf828b21c325aefa8edaecb2e6f6585430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b9f615f8759bde04e2cbcc9d20eb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fbeeff8518dddb1cf8dcdde05a8db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb88963add23b18a9548681d2ab9b52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06502d2dad0ef830ce67859053e71c85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b4deda80b4b056ed8b9e1ff9d3f1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ed45c7b7c1a4fc2dc4ef52a3c7bc1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88787d18be4681fba15c20f70d478437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3f03d6c349cd562790f2b24510633438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a53c6da76268a3078cd1b87f7103439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4700499537b796041cec0e5532d0f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d1609667380e8c9c94e880cfc7a33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf39142fc215ca857992b45f21137e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e72cc7a204439032e841c0f31a22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dc74676e049c6ac82e92c5dd885cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707148bb4f0703005c756e3e4c5b492445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0323d38ae70b400e159f69407d9287446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c092aab979fa7ed42c23977fa4389b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399968f6c24e7509b786ecae628384a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd4a8ebef733573432455e840b37a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea9d95defc182ee7f2f25fb5da48f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29977163c088e4c1c64c45033694f47d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca517a2faf012c7b331c8ad4e911f5d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9ecc7cba15b34bb5282fbde99a6d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d036b04895f0d496725d44e15fc60f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a4c7bfd6f39c682aa73e01ce10855455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644b5ce979eca14272f9fcbcee563b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9007e7293cb771c3b7ecff8a5217c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3edad0d7cb0b8b03db138193b8d385458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbcd109e5d13583a235628a5d0e8ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554acb7245495039aa1faff5cd82a33b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afb8524c1bfd0941253dec4e090598461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0a545f204ee458e2ceb7fc3307621462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee369594b17bdf71d038d2fdadd475cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3a63c73986759e6f1998877d35b21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33ff193d2d26c44b6ca4ab2aaa04a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef76c83a54d3eb35a6015223bab14a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c165ffe6e7e5e4080687bb3fed9891d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b140b7ce33f5c4d71e2c33418cd5cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70224f70506608e92094edf43d6d000d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562459c88c6de6c862b0c4f107810fa8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951693ad9f5dfaa6d7c4d65f7f52263471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f535a17ac21105c82d5050cc7dc9e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b719c7f06bd5efbfa1ceab34b8948f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44eb91735a6fa3e6078445c7661906474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ac6bd245df9f41c8bd2e05dd38d5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac0948c766ba0ad7aa59bf9e250169476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447906e0802cd797f7faf26412b30d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7325f60de1b4dc3bb25257a745d875478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06466ba7052726fba98525aa8a0a5923479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b0ff83aae9f27763e3f6b80f55753480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f34ffe5dfec3a539b3fec44b97ae2a481.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5374,51 +5338,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16484,350 +16448,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17094,51 +16758,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J247"/>
+  <dimension ref="A1:J242"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17829,51 +17493,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19094,4244 +18758,4119 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16590</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.35</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16605</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>4.54</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="F90" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
+      <c r="F99" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I99" s="0">
+        <v>3.41</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>106</v>
+        <v>318</v>
       </c>
       <c r="I110" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>328</v>
+        <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.65</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
+      <c r="F118" s="0" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>341</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I119" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>214</v>
+        <v>70</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.22</v>
+        <v>2.5</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="E126" s="0" t="s">
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I126" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>360</v>
-      </c>
-[...10 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E127" s="0" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I127" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>365</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I129" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>391</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="E146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>412</v>
       </c>
-      <c r="E148" s="0" t="s">
+      <c r="F148" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I148" s="0">
+        <v>3.39</v>
+      </c>
+      <c r="J148" s="0" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="E149" s="0" t="s">
+      <c r="F149" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I149" s="0">
+        <v>3.61</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>416</v>
-      </c>
-[...10 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>418</v>
       </c>
-      <c r="E150" s="0" t="s">
+      <c r="F150" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I150" s="0">
+        <v>3.08</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>419</v>
-      </c>
-[...10 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>437</v>
-      </c>
-[...13 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="E168" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>498</v>
       </c>
-      <c r="E186" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
         <v>0.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>545</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D206" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="E206" s="0" t="s">
         <v>552</v>
       </c>
-      <c r="E206" s="0" t="s">
+      <c r="F206" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I206" s="0">
+        <v>1.09</v>
+      </c>
+      <c r="J206" s="0" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>554</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I210" s="0">
+        <v>2.03</v>
+      </c>
+      <c r="J210" s="0" t="s">
         <v>566</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D211" s="0" t="s">
+        <v>567</v>
+      </c>
+      <c r="E211" s="0" t="s">
         <v>568</v>
       </c>
-      <c r="E211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>571</v>
       </c>
-      <c r="E212" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E225" s="0" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="E230" s="0" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>622</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>631</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>639</v>
-      </c>
-[...1 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>645</v>
       </c>
-      <c r="E240" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>648</v>
-[...23 lines deleted...]
-      <c r="J243" s="0" t="s">
         <v>652</v>
-      </c>
-[...98 lines deleted...]
-        <v>664</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>