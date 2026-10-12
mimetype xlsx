--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1162,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1219,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1634,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248c142468f090dc5aeaf7b911426331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d97752e43c6c5e0d3ffb37415753152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4e3342d4b197d5cade7a718c2a8423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29e7a80adba4c926a0ebfa849738fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af30c2642d90f3b7da39ec0e652235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d69223bc0943481570bec7918d59a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488d0ca7f4d4dc4757584b8c85b31a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee6f3ef9c0bcfdf77b8dfe07c0d328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a739062567c73fa85bd9986f6b7f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dce242c9025ca3fc2df12ca1ec52d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fbec968eed3a8f2252745021ea20311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961032d22eba4dee18ee2006b92cc56712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2414e78e32728e1750b9d4a11030913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f3eabcd2558564310fd9f7345143f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a656023d351d35a11cf1eb4d2fdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac42bd16eee9559bf67a4700c2d1f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb921471e8cf8d255c56c1419d1d7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02e20fef94451154ae4db8a1ba5e6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf563a2e49ea1fa651b0420b47746219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1f0120327820ad49b88a4672d1f1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8984da883b0747bc282cef6f8662d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce21953dfbc5bd0aed2845b57c004d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d78d22270f6a941da9eb95cd2c72923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6981102cfba98aead5c536067b9e32024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a20d307267f06c0906985b68ffce625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56497c6a657b1c395c7cfbff62ae95726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63013e9377389c7e3a5422e39e5846eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb689f6047ba880429bc13777afc4a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616294d0bd543d102e4e3f72a782a7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaac76011e78276b197d8d6be7a44e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effd81ead357630c638a4023246a19e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eb17cd635e7444518361f55ab9d0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ff4e38b21868560c7b7f6bccc08a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0719ac68474bf41c09c8be249cf44034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad86ae6a9ef93ed76934d07535c76a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32734f682fc6ff6cd523ed34fea817936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a5ff321d270eb921f15ae352496cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c76bb21732b633236721ab8b041ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321fa2fbd1bdf56714ffdfbb00bd26c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd73ead1f4e39d50b05e2b63900fce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a290094a98b9ad30f8cc9ccad8bb6a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190688419755ba80a16660d55dc877f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc58616ec838fe400871ffbc62e7b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6507e3eb2c9d381066f6895ebaa3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a60b9977184b3c6dee51fcf5d4c0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eda89603fed3302e822bb6cf0f42346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4b1cc2bb11cbf13491794970a6d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c0c702ef8d7e5e58fade505ab40be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5b0de1cafdf39f2ff924f328fafc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e1aa06fc85760c7a8f479645f433050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e3d585048deee28898e9539de138351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088226173e82a7c2728068de92414b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccd3c6fb8098992bc11c002a37f17e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62b99b11b1bb4b15fcc74a60a5cb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46442633cc0d61a3d5155d19ed9d4def55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca938ed303c017b0dc3e4e81a1818c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f343c35ede027fdd543ea954ab27ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112b4386f36162316b530dbe18a778458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7caec111e9ba7fb7756dc22a89f33d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98065bbfc0aeaa492571db5e5eb804ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a926b53902c2e19eced7b62601c43c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4013093f7b63743ffdb7594e84198762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a00e84b882d0ecbbad161d17a76f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96827cce09e4917d4281026ece1b802264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ec7f2eb08de736053465564a2162b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3726325956267ae92f74e26cf3c4d4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2114115693453779c4a6c18ee88ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fd512c98de44abc7effee94efd3ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7cd8a26c1006b2e98d27c3536c0e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7294469986f69010d70ab5032326ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38756d15ba95fc74bf7349cde6f40671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336e732c81eb9b9b1cbc5580147d47c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe28f9cccf8089581a0c6735c6bdd1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aa8eae3a5b33b71d6d8fea66a15fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572310cbeb9b85edd49e5ac48a6670675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c838e96026c9fd438dc3229881662776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1770a3324c6a7f4dfb0caca174b757a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd0839be9c1cf99cd285b20d9a930a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45075ddb20dc9d32200b93e3f9238ae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046498f875d57c9848633df45c2a08b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5917b549676a29212bd5c5415e5ed2181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637240880b0958a8b47ead70afc984482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0657f0407004f07bb5783dff11cdfe383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5775ab5cef9241090ca7bea65ea984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d9f544ea4de5cb2cf3621a7ffee3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f0c5be1838522e0bbf5ae727351986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa89962983cbfccaa4dda1c81c724187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516e531c53e1fcd3408a18706d2e6b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e2d4fc5ebcf20e08bf579258abed589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30869ffc18a4b5f0f61d15735821788490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a735816b66a04f8db2c897dd16c1c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ebbc0c77a988a2508e5460f23b51592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e5d7da8020b1291db3b4ca3a9eb9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918a06a72f54d701384ecd15975599a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de9d4b6b3379b9f77c01787ce21e0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21c3fa7ba5c8d5da7ca85ede6fa9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96062ba600c4f60e5a6a058885b95b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8bd9cbab81acd210953aad5553fc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010639483dafe5a06016d3bd13a307299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c291bf282ba3bf0f1cc32023e87fcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95118a4e468e1e313080cc6578b705101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828045b6b95fa15e32589269a0a7c99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5e5c87739c1319ec723509a348618103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e220a65c8b79dea6f8184771d8318b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a014cf65f29f76807eacb86cfa0da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de558ccfa9f53d9e0bae99dcad73b317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea578d048e7636228778074569ea2c49107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92242bc0ed9bc0596a9eafac9618cdab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd2f5d6d736a8c98db4338b9e316a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b0696f4c21db9105a1ca9c76c71f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afe2ceae83d824ffb881e4e0b8569d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7fef6ea5549a4a8194b731475aeec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a586958d2c0f38ffd3a830b406008113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfc3396884dd61605d715c38c01ff9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd495bcf6a318fd50084f812fb4151f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845ac3e1d60824e494a2fc880e7c3c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898708d0955f35b4ced5766841221bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831791189ea836e31b63754168c7804d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f32a9f4d968d71d2cc2097696a5c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf965c8222d07ff02e7c7387f44f66d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dc7f888d1fe70f3d4c3318f4af296121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddb55ec1621cf1e696f0f50df709d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584173616cc665c4632cfbef8568166123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb016153578e2a8be9188aaf70246b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1b7766d64520aa4dbe3ae0d49d5eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a93b25313e76b845deae6b16040cd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de3644e93dc4f1467d89f8222a37f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6f27dfe43cbc2a27ee17feb34f26c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0c3e23a7421182ff3e7f8fbb2d7d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf4b3798a813a6f7b2c74dbde275c9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436949dd314086875a32c5c798b8f1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca8a5d8cae79d44acd58e218118af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dadf73878b8733a93662993d2767f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b45920de618394b49eef1e68591b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a82f894667dc59e382ed0838ae8b76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc52ac4113c14927ff354cc234d35c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f68c56aba360827e9ed91e6aed17b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b586a653bd39589f4ba7ef99ccab0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57728778bf5d927eefc147b6c4fd6249139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34e4d9588275ec71cffb0b5e5744cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233fe9bdfa73715cbcdf576ae7854c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a86b304e02c92f92f3becb98232db5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c959570748da946134314aee6a24e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eadd7758270de36e4d94f60a9ecd10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f480821792d62470774522b4004a9f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227861873428009d1975cbad32e6f8a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7d8582057341bc7f7f8d587107c45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c93219ba6a1e3b26f66268577b51a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0ab72dd6151636f7847c0bb33ebb4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe528f8c7f2f7848459a5fa1dbbc9b48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ae5875d734038cfc7fa225454b2f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f39daf6f267fa8f6daef2b523c3e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106008023b05042df3ac240707eeb5a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50a97a71adca163ef67532e87a8945154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3df1d8ce6d271c7cb2995afa4c8e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07adb797a971a4512936bf0aa906c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32e060412e2631b60f2915fa5b95b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb1d3516f8966adfe1c5fed3c896f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa41a9477a9a8a423ca22ba92127065159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc57a1ddab20cf76b8023344ced9fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b38d7add36a2f9fcac593d3f5eb68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022bad32f433d1b43fde7d57adc6885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488144331ff34a16125edd6b3edcd970163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf9f7bbc984406b5eaff3423410007164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3ff3d1b96765c81c827eec71de6a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3367e01d5469b2cfbf59e3e68dca5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87497eb0a342f6c3ac75e8324c96b1c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25049e074cad2388aef4bf268c29538168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2564230565a86a3589cc6792e8b633169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692bea83c64b00f3a6f6e3d2fa1c2d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db61460f9201b0364428c3935ff7c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a26c33c3b66bcdac8aba4c349cb6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c85a4aa33248d5a35b5d861dcb201173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953bbd06d093760b81d1f24988750a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2dc01b2795a206f79c96d4e90d52f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d36f75846e9ffe466251c4524d7d45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beda21b891d5b82a5ec8013e5488c0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff97b4e85a0f6c659306307704873e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0bf63acd8f2234f404b1780943044179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685d4657f5a31231bba1a6e67f17422180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c4cca9ff4689ef89425d66b60bb45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bc61478b82ada444b55d29526ceac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7132b8657078a33afd87ef0d9aa5d50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e54fab5ce9c0b4704c236d540916a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe33592abc47a20f714511020927193185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ec33132d9a0ca84014a73e66cc4a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e7e6a1bc4cf77392e94658e88cb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e413e6d846f73383574d568ca0b332188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb62e4e50796f5c7e59257909395221189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847b1690eb9df9c1dd78bacef1ea377190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4a78c84514f88f684d78fff85909b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd209a1ec054c689a94d0c6dce4d0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b8457698f9c4b99fd0a27b9d51f23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed407f7c7dbb6f5156562eba81e697194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61999b95484aac68d83a9e3bee0607195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d129f1b8fde0d69ea5db05bacc118196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cc8a4619d2352e3a3f601282215e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ce47ea1d0f1e9690a12a10c521766198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c80764f464bea5aebfc2f7111e273199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade97be119a8085551bcaee02f06aa44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1072d527700a711d4fa1bb384f88f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd48ba38d22a55ecaff1b9a4591d0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82510b1e415aa7031aaf6e8c07fa37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a26657ffc38870b8815885dfe9d0ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c6a8167b29f50cb66cf3bbd02b106205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba9c88fa1abb3e5494059861160431206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe621b432b28c67679a728a799b6aa9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d25d803070a6c47a0d6e50faac942208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2a4193796ae30134dcd7589fa9efd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f5cb9f5ad5e00a7301ba997f03a02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbcef847973db867f3ae10464aa8ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6302804bbfefc86bfd321ebc343293212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff83073e02f10be86eafa4951df9781213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f480cb0c6fdb3c524fa4d836250380214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbc9e82c95b1cb07bbd16c983b2513215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5371e19a254f6d5c96b7e899ba4ff0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729293dfbaf7312202c0d9b4f34a34e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aac5b7c1bc0febcc2e3c512c3c84c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131d7496013a31777a2d7aef53edd9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ec4c58a985c2f6526712ced3748c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae858ea0dc17058b023631339be00bbe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e8a035d62a9d24579e920aa966a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3474116c59b9b15584f5f15165d1b7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb6e94fcfa146334db41c6d2c2bb66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdc19784ed6846e6a9b49c8bdb8111225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6324efe937bd1afa20a5b5e8ad252d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b64571dd9eb6e92549c654f50c9afc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4a555038354277074e600625d4c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d2ccecdf6d93dbce8e75e07a23236229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990077dedffe5969a8d0247c82f35fe2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9f5dbda30c852901cdaab417c7a6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83c54d7911da13cad1643163720a17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93289ca83abf884c02b8fbc3fbbe79d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407395db4130981943f2d1b3b4d827f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ddd9a5f43d583bb57ec0014d37dc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36125f34ae3931b9a85cd1a807144c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fac9127dfaaab78e9b9783606f82f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a30351a69f5e71f3b257811454c09238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e40b5d8d2d9f96c82d0955c7bc5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b0ad3787e7c9cae8b2c7690ae49d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6cc591e0f871669bce5f0ea0b2259241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1293b262d3fbf33f64639784e7e14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf7165af7787c6e4458c2fc3c5d300243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b91f926ee68e9e791390686d781bf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe3b34b49f3a0cc0c35814c48f144a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f73dfcc87a58661236c212ae40cf6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147a3b6ddc961440dcadd63e5ba481e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4611d75b1362939c060db62fe47bf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bcfbf7db3b0bb173048fe4695e8fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae661ce5e2ec19cd9a52a318759f9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360208288449881de1a6ce41fda8ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5008239df29ee75b8dcb9e2f61f50ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884638bbd3c5668b44a9ea8104ed0f33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd824bcc0ae739b3117f712cf9457542254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e1bed6a0d11c33c6d0ddb277be178255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98234f3f76b9c02a885117663b8f0ad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cf6834d634ae041e7e29a34a371a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa60f7008f940ac2cd667610cda3d08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e1763aa99e08b699e2e8ae9a39e7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d94b026297d4f1cfc5933811585b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd74b20ecc06f5c4027cc6acc3aa09261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1e5411f9b6b6306ecc152bcfac65e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365485962c4e29bd9b4f49e56b335e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95723bfb2997f8697cdd9a24975b715264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7adaca360c28145bc88f8a31ba3160265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13769778f88f0b0d25dcae780fe7a0bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e777c52744d35b5eafe1fe30d8b943267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf99123dc7c2b3d1fda8d27ea9d5ece268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4232e364504de21c7d9cde89de45ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f8a45dc69961300c6e829e800c01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625f2d466b8bf00da41e05c9a8c4ff9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c9dfa563d42c86efea94d0dc6603272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0809f146476086bdc773c4ca220077273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ef265693703519ea37ca434562f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a15d1a81d756aaaf04aa37ea1f419275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09110712cdd8d1d642fd7ba6392e7076276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c53b4701b045481bc837c8500910c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420272375ecfe456b7bb8098f4c68dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c11401de3dca1b6268159473b8c0fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0730b0a739bf9b413b29cf2a6cc85280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cb48cd5f4cb3b04d8df0c5791b459281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0597a7f85bd152b612c6a7cfe9e3a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c03f3edd2007a4aa7c3598fd2c8f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c13b534f250a2a88d7bf5330242e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4297ec80a7612294ec4544032caa5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb2e018e0b10561f3c79bdcb56a5db286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b6aeaea249075a5173f40b93a02e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848000503794e2ba4e04914533de998288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce10f46e9409b08bd5bcf086f2eef3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019d8162f5c16a7ee2c1a70426ce087290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b97b13550d6bef3c2ca8dd3dae90e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536829ee764d5bd22912682fd29403cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f874d927652700826f8e8dc03ea902293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50fa4f1fd34ec11ef2e46125e8cc01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb72f4748114bbc56e00f908a9e2995295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea82c0672180936c9ede7f28bfd3a8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0c5fa4a22eecbaa36557c3d2d4d36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1c6e71ec58e3760a3c057f8f9faf0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c621ac60967cb8991efa019ca45b95f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e9f4d70ca0661251cd72f625e2793300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b44db27429b5bf9df4e8e96583d8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764120abc014826fe42b36e9985c6794302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff0b547e0594da7c633c99761109b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2104c9f34c8ecfbcad9be8d5564dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd4daf7e44dc29e68603301213f8ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce582878c88da010a402930015b7a0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347c82e56d9e875db44169c07f442cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b532a2d4c224977c785155af1e3582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bbe6cb50bb2dcc5e67a8ada41da0f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c68544785f7eace759f562aff1c52a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0291eac91bcc627c14862e729111e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf60684a9e73b48bd3064234f450d5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01e9f246ceb46c842c3206a1ac6fbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923de43875c1788c59eeb23f2c0dca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b61d9da0f214c780e49ff95138e9cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ee612e726b265f0ef82b2ca8a9503316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a15081802bebc0494e2f3a643da6a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fe03cedca7c6f9aebf31a4771a9ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cae846a406f5732bdb184048a7ffa8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df0137d5525b5528dd9a11df61732320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38661a261dacf09c7d15d92b78eb3c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c7d1a2da035c443f42a7e707dc2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0039f42a8a37d1a26ff8569c5cacd9c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb78ce00b8798f4ccd23d6686a185de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a479e3112f85cfd41b433867b94a49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f83c846c2aeb9fa294bc860f4dad1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94875a27cc740a1542bd09f21930861327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5d0be4be6f0a8c8190c9a0b71389b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d1512dd6cd3aad4cf293bb7551ab8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117db361f9ea4e9b2c0de4df572fe62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ac354f220bdd4852adcd5b413a2cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae24af697d25ff204602d47a36dcb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc47cb266df267514d2485f31b2f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68945118980e3df9a46d914627a2709334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2793a818573c4949f2c55cee0d39aea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10057787b30407bbbb11be8076042aaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b31aae1b5db649588b8a67d61540e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75eed808ebb8b6809e90319af9b823338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98798af7e7c27cdd48e12e0f2eb9dce8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d8070024db82a29afce29c85d3782340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38019e5668ce7937f70e0abc5ac01d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eb354c98c9ccee08716496d7cd754342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5f5aa8ef9033e40d36fb2c13fbf2d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec93212b5eeac701dac11049f733309344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd5afe3e9b7e4b3f0f38fd77ddde68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0acaafa022eb847e2b606604d5edb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc320690f3638fcc27d3fa3e332a89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b652649fd80f10d2409ccb493661348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed953e5863f216bf8a48bb7e351c94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c84a568b2bda7e55e4d4706d0d7aaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c7163b3adce8f6995e898bc0f83f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875f80898de1181b552466346386ef5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1689ea805331ba1fcbacaf624f492c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754137716f60ee72126a7e9b9290611354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454c51fdd5d3ba9786064c029687300355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e490f3221fcd388d187bb75e4ed784356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9096ab009d3b939a3c79cbf2d611d70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbf12ad5ecf026c2e8432cf528cba6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80ce21007b9570355fca6a8fb5bec4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f917e7c94f021913f2986a94d688d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a088ce9b7c909728bd212156e60728a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53d07bc0042df240c854535d392b0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd3fb1933f9f10ecd0490c13e04fd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba360dc276c7a5a1294ab71aea4b96ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d86fa896f589d68e91e9029dbdbd29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc56054b712eef8d7df1acca61f2be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a56dad3012917a2082bbfd4f0ef19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae67091d99530cd622558575659f553368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa43d44904f138f00abd16e70b1977369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d12351dba99cbe527a68972db4ca2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746dc839557d12ce84fed7db7fb4b44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95205fee0a13ac6757714d595dd7f16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb42d981b637a8dd21f2c29063e8373373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199b1539ac1c55afe87ee8af9102226374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e9953acf78662612ba6a3b143d38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63ff006011896c3c86598828cf1465376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30284be468c2bded22d3d54010d45f2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd390eba2ce2492ba45f5440eb6e934378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e7c0d03a78750353b7355a14856e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6e0a8cb8be888ed634d0c40a8fc67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724226d0d3129db880fff54f66a1f04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a233aa01b9cf82c0242dd44956d1bc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf38e2a6779077589922755c65d0fef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745eaf856a7e1c0cd2977611225db69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66729bd016d8ff6d27acde93930b6aab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d1f3987812ea8ceba977d49fb6e67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cc85d154d0f3f76371f3a8fdf37f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f5ec44cf5bd8ac408e954e0f3dd00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3fa1e0bd7c770567f04da848212de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395403cfd1ac40d5c50af991ba856a3d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ac3c8178841f4f46368394b9fa4f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060e6a6c585be67ac323c7e2464e846392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f480151e01d5848d7665f85995e4898393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d053bf700302767d680f7d02f1dbb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe691d9e0b0fbc0ba778c4a055debe0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a31e232338a3e7e09fad783e18c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5f5cce58d511abef91e412a61b797397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b5451a6081f72da52e3114ca58e83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a12ca0a17fede04a88e126d655e1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb1ccc605a90bf29aa30883c7b6bf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d4759037d99b29a03dd517c975e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f3e25ebba3525a5b01523bf6b5bd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8820619f2ef62fb8a4ecf4a15304e1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c0161c3a7d3617875162b6e0cbbf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae839519d65b851ee98e0c96c69d513405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b5b9029f40b3da31bae5cb4fde5ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f2e2be6ef359c6a26e6061d12dd47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf569f8b195f3d9eef6cc180b72116408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0af9873b45db5f19e06b921d23b71409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414f528a1089e99d9152abdaa40ff83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aa2c59682f6637aafda1c21c4df59411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a9ddcd9006cf834602eadc96a5059412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06ef8054561e8fee36e8c2d01802aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26703ce98a20bbca3f7c4f421797bf6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2450872150446969ba3ea97b6c68199415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59274085e1f6b2e1330dcc2092fda2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec7b14ee02ba18f35ee20e3e389315417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2f271493bd294865b41b66092a277418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45e07cea55477557350ca66db0fb96419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b4d763712373891a0b089d9c238a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8044354268178e32d6fba41840cac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398a1891fec6e3e0837cec8efbfa6e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a4c36183331be54f22a724c62d23e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b9670ed02c53d95d0ead84971daf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aab9868e559144f887e0ec54ad3ccd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cda4548eb04c14a82127062eb402b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca365d59eb069e08cd923a4518b2e20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eb70e01db72515a1cc0a36b99b4c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d43da7236eb88fd1f226ed6f6bb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bd4c1723b275627ce0f33df51a9f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df5c5793187d39f7d40f857c276858431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ee2b7b993f55d2918ad5f3fe80ca3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e9a8ffa093ff29c9e14ceb6038dcf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec7dfc1b719e84caae9a99783b7c92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f1c91a27600a8ec78056c47905980435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee0743d66882230f33e3e0ac4b320b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb9296db5d216f7b7b1cdcf5a4c1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c5921571cd92cb3d51c8a7908cd92438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9145c27e065e2d7f6d0a34a1b8de9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86f1e70f3ca43fbd1a3e82b3dd5b79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569224abbdfc0dd96ee48d4460135b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb851801683557ae539feddda7e9f81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77baad02aeef006d602ee6eef40817443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e83f151cba9440c0244fab66dcde86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da087f2c92aab544e12084632a1073445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f37cd7a86c49c273af1e40bf5e9f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c90a0b8f865e3eeacf56c59a221382447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c320facff8cba1b7b95ed830cde3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb7cee9c05004ab59a6ea59dd9bdbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeec725ed43cae8d92b865d329833b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35794acec0ebe66a512b6ca86a8bf77f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1da48e2f4ece7a8107ed5577c512ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fca1ba5a302d8aeea103fbebcbac03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f23f906900918d7dafb2b7c1deee4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d075647999f5a87b655e8670d21057455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4a7a67765ea9db1420053c35e14e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d399ccdd9c5d6f8fd28b34f531f628457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3856a112fd9d20e308f8f68ae6f22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1cdaede577998386740e0f82677f6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5afd00a20271a384d01fb41326a8b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7d65347cbebe35158a6a236e558c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41fa371a3bbeff6793339954be84b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e04a131315d178952e3fc223f6b4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e868302f76f606ff54d6a35ad6a9eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35371338ddd32458f21a092cd3d2cd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eef6d378d002eb5ae22d0aa37a77ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e221c7ab2257255e4c1ed2109004e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad5b7bdd883bcb66bb58a2fc469f56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c38e9b2574e2b53e2ec86cbf65ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b234937a738acf52b4d9346eec23b33470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2c075748c1c290890d858f556de18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ca6afe8142a0d0a1839a6e37e1ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb8f3902e23504aac38bd2652a884f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de372ba86b3b19fca936fbeac367b3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711ce7c4e53ba39ccd8a3e9bcb982d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6c50b0bf24cc83fd3bfa46f055b61476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a761753a218c13cabe3a8bb495e091c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0dd14360f673d4c0ee001e3b6ca14478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e149a4297eba28d97232af11c496907479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784a9f2c8a4608b3e4e22af55fe9c46480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f2663be37b48ff87778c7bb54f1d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f45bdab4cf143af6357a76c7b4684a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae88df224f6884c1aab62f2efb50762483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d5981945296591726f16e69f447bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519210fc339faaca56f72fca37d3391485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff24cc93be39f5138e43d6502f9bc63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41301bc8f80d7037fb274f69af9a73c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4f4e7665c91867c80bc6153c31d06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ca490c0bbf2ec8cf830f7608eca8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6a5eadb9d1af578c86a5d4eb1e270490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972348e294dcdbe6c50e6e5a3ff3b904491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a32366387eb66638fec7c5538453d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c47a91f5352a79288bc8dcb1ff2f58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9e4365671f5123eb2e8fd911122d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac7508af3933f540136210589cd448495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b53ce6f627e1e76ea9b9010b5db85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb1acce9724f31392c957b8952fdd2497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6faf82afa19cc85b595fb710c4c7b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba33455872deaf496185301284e03772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bedeb4ab47a8f51f771c0904ccc69b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e926e3e4873db09932fe6b70217504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51482148b7da49f411c0f1667d1b4bfa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe861fdc39e54f9d46420714f56c4a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb6068232f2c74c4dcf24a2621e3847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b20011d4bdcf609e79e329cb19006d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c92633e298cc9ea2993798af2fe9a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad439c87cfc947c3c4361b24fc04dd2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93b38ab75dd6b473f839f176bb762911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788a6ecf78af334af3db9057663f4de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec307ce244bbedcebe608182a866c4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0edab95f5450382644ed82b9db48114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124204ac71068b897e1ed5cd2c54cd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1790f93fa0554e340aad0fb6b6faaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c3aab8833f0b374b68727d0fc486117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c07b784325531e113755928a5bed918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf622f9a29dac3058ef00f16fbfb219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ccf30422d6f2787b7926138b3010320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0d6790d8d7d576844a8ac3fd0289421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b667a3a8e41de301943ee3b4118a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72722570ef8d033f9bc543f55b7c36e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f31f26808f79f7334831f87429392324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c319be0235abd3104bdacba2e07bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e0a9dbf5ba45cfbf02389da9963ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3f7a5686a8c41def47e58d871896527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e312e85194c2af19434866e9e4633a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3723fd7027dd1d2d5587e2d0c332e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54054bedc802272708d68097f57fc6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a200fc91162ef1da3e382eb3883a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572b034b02825b24ac249bdde8b002a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41833292a09d718c485d9e8a81f5c6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d70897fb21ffaa176feb2b5e69b0f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee8b974dd5734ef638601aac1a33f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e2f7f39ff2e24f17cc6670df6cdaf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85182e6132b3c37c4142538bf438d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58455aad30c876c45514b4b2368fd5e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac248c104ca2e2f202075d0138fb6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd6b58426632cf2d3a3426a766c3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd0a8ffd699a999701a5d4a05e7c9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89babeb73d7315eb26d5c6f544286d1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c65323b2dd1081b136ff5d2c2ef76a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3a7589e6b29c47c82ac0b54806c1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaddcb403d0777fb338bf6719c404d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a35db868bb735c30297a8a7c9e54846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3636e4670ac00ed7d8617dfb6503fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320fd8a8800e7f18fc923db4d542f2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98b55ace98cb85f7263b542d5e07ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d7c6989c16921656b6275bc69c10050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d054cd485249637028cc54997b00a8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867582fe61034c555c2f73fc710f94e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7244071798f75643cbcd24a682f17c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3882e8956c5047a1b5ffa2e04292c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39bddbc8799b26aa6f908ac5bdb07655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a133386dd63250aaa0c897652864c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3137caa35581f3d58702636fdc240f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3537d6d5ceb2bf8d7675134c0a5bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62ea1a1ff2f62e5cba9f8d2124370b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d975d73879e07c13888f2a48fa59160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc074bc6518f4bbda7bb1afeb869c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686aeccb922afb49d26a457373aee0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa6e2f2db49d45997d57442f92101463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c395d15e10b264957b3c5473777de1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e8651b049bf1e77969a989356e5fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a995c434fe169add2210b643de6f8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001908025fb211fb44763f68e130a39167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88bf8c052696adf4ed70efbfab41b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dc9ade0da46260365719b9881f20269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a346df36e2f890efe6fabdd48a46cff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8444bdb062cbe1eee50a43839a893471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaf28eab068c581b77ad5828e0425072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211459f1c5b28aa2dcec1a96f2e245d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd556370576f9e33c436973ecbd8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468457c0276fc1f2ecf6a048244886475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a88a0fc87496dd6b2946245dea6f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7465d987f8b5fe13c3f198244bc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e9a81085ece8ac4d1393ad16f996078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e3b3d2d87fd988738254a4637be6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078462d7a3ab8e320da0955581abc8de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3612b6bf84b8dd22cbf09eadc9358181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896fe4b9c96463f4e31c39ecf3fde3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bf062317afd789731d98904e8d0bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f659a8626b7e494f63dcb148fbb74484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb17eade55baf9fb261f8a81cb09ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d96d72357159275edcc697e8f9cdbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0357e4f5f2af4d2a55456069b8e5a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5a59006c1fadf6582a746ccf859be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12e9e22fb3ce879f952dd89acc057289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0095b968799908adb3fadf7a1cf38c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f44fd320d54fe360edd5ce3fcd54491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705332ea0b9f2105272058e35b7fbcee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0a2fb8dff8b8da1965c6f38b034793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a848c750c3acf7388ba92db2bbafcf894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6349f7938da03bce36ca323dae6d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d91d49be022b756e982736508816e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05de353e9cb3f5bf6a79991589db5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d479ca33fa9da9648a1918a46827bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3359dc332601b5383d6a5c0de4084f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0457c4662f47449cf8ed301051c08b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece6baee7f240fb6e1fda47abfbe1b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b41defcdb5299751afdb29f5e99f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52019e5855906e6a432508826bdc60e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21bfe0473bcd6e5ed9940638d26989104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5157f12635e936f55922430ded866105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b53b4d473fd57f7e0f9ce07588cc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8bdd444b505fe9dac0cd300fc0566107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3255ed8e91f6e9c6d98d17ad53d87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ad5f924bd6f1c23bbf3c81a1e7bc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172605ccf179bc154a27b0588c14232e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276416bb0db3e8450e0454256a5b399111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86e02435f06c48ede0c9957f6f2550112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fac1344dbd358b6a3e0e9232ab2c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db61c7694e374dec3314930fc0d341114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc3c94caab498392ef6a23abd1ca6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbde9cefc2510e3caf27b61bd79e79f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6d450be833f7280222f2641cfbd88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748865aeb5edb1b3c7c39dc13e0b1e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454d08272f2353abcdc095bed75f302119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226830d2cafc1ddd643c44cb5dd7e65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceed333e1d28023b31472cac41b24a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebec0ded68d6c65801ed710e90b14e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8685bd6829943b96f8ddf1c3b71a74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ca116ce9f446cc9c9bff188372bc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b28df44cab8fe691b5b3bf0c71c0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558fbb80f9d365c1f10b6c3da9df252126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eec28ba0762b0b1b0a5159d09353fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842230945d8e5c90935b5e897010b1bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9de59733a051693e34db34700e20a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a91a343798d5fc0fe425ba74107185130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e568c0ba71c8ecb0b41e5ddb39ace50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e1905596e7d244dc703bef71a587b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253f5b14408c02bbf0ff77eda5f449a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c1b9ef2ec2b7bc876d18994d09751134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9325e49a7fe0c8fac3939903452578135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffaa1f34c11f5178bd3de93d6963f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a9cfe06f4f7492a54033ee9334ff4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914584d5f4ab0fc50b9b4006477e7f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa856aa32bf324c13b3acd8d5b2e5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f645b5c88f45b2e678cdf88fb29e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b1bfd28f324d92a92b5b00ca21f30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbe1dccd0f2c3cfafe8170ef56adfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fc2ee45fd4011f4212a651f8db88d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51913ab5c806ebe6303dcdc761ade6bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17078958885780aa95ea4dfa56f425a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7276fbfc03b1cf15d12906ec02d0f82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925e4deda4a6a5b87b67d998675d4a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94821947218467cb9688e459842f0d8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245fe7935f151d47842d7b5cee426f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3df5e1709e3e0eefc02298117842c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8622fbce10be62431e1b739f8839b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937379fcaa9845d009b1b01a9157b51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283770acd27d613c26cc112b74bc5be153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d720f349eb051841a6968b3c0d08e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21a2aac490f1aa5d5c5f552c84b031155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046ee28eb663e45e05dab1be76dcf29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbc6c5ab64ef920f4b650b8304111a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc260ce69069cd77e98303acac461561158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2942cbfc8c545b272f1d61ada3180159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd40744357c139feb03ea8eb8cc4d48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd46e72bb4fd20c990c22ede7bea28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf31e54afa1f763a5e2bc8acd92f798162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b70123f3ee6f41d2fdcb7507900bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c82542c824be584c2a8a50d8421db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c7e7048d6b036764fd91869f17d4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236c569109f1bdde31d4f3fa1ba7d8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18307e30fbb2932513b2f51e2835c13f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422f032357277e959573fe77f16cac2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767878c8624df0b20971eb41eb903eaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc2f4aef1bbe6d406ba23320b2ca51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37efa3bab3764304275d0c67e5b1022171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e14ea2c76fd8f6b7755eecde30037172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a28efe09bf718af65edb1d5d5153173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64d81637dc11f7994579e04179be79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8f72553eba047936fd3800a275c5d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80917fa4b320e16d883259a96b0cc7c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1abda01e8bfae68500d8a21096d5cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c6f788cbc9567788f4406fd63fa13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aab0588c257cb9f6d0e45675054ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448e518db74c424cfab639b5fcdd9ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a88c52f0e77ac1951c3cd772eaf3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaca46f14022d534bb1395331241d36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704c378040328a16db116e2c8987763183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3103a6a71a06e55dc729cf0709730b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729717312e711b2b056cbeb588fa4b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1885a67ecc2efcb85b2ab1c6fff938b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55abb65b7b6284f5677dece8709d12187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d26bccdfbd45d6d77a4200172c94b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea3e8d0174d63e200df8b0b1bf6373189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318aa027d28f2b9d7a21e5621591a27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef5eee2e082594e11284fcda4ef74a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5a6ef0d3efe8e86c925793fbe9b25192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a086ee725d106fe7edb21a68e99faa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00467ce90c687bdf043f4bfe50744126194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4adbcbff321c5ec9877f0e085ea787195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153a88dce540dbb99904d83a136e88e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e469c2989fafeaf2c44a4087f17059197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626289cce6571601233032938830e28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356cd70747a6bf8dd103179883c33f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f92b0cee16e2b6fb838581d90edee0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219700d3ad3bc2d7302fe10803a40e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75a04f0cc21c4ba40208a76969d6d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea0f19481cc5d10ce9c2f9f478e6ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35dcca13c3e38db505b7c29deafc7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506f6a03d23ca2eafd8250871e35198205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47ff7e14dacf38c89e37e53121c16b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f097b2663df8bca6588c3aba6d930207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130a01856176599243e0ab287600d31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44f382747d3d68e04bddece363d2d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12cb393df484e1e1465f99b35f59ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651f966354463ac3a93c38d8af38c06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd499d633987184a3ba4e5e9189d6917212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23231066f89d5cabd1a568249cb0b90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5f8677a77fcbaee666cd20f868d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7063cd1a340f11b5271d103c972767215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bab83aadf8d0f7545b6a4972a4771216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ed9966443fc1d7f41f7ab85512e88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea8c7b738bc016beaf1cd43e543fd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42735374db02b24da2de24b1a9d26a9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eec34c4ca7c846f671f0fc9205814220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a8cc3ddefc89c2d62bd793c6ab6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e8eff6187114c43c034eba1eb98a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96420fd8df3113f80daba973b3860f45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a8a4e45a8f9d9a3c8690006ab15f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ae9277f2ee9450b3e9a027d8b94e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a861ecc666d5d49ad458ae98e30e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198ecf360fa9e5d116750cb88ed672e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439cf5100cbc8a6d1c940d04b5886e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3f7ce33b6e31cd97bf1058c4fc246229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc4e909cc8cf83a0ee137407a939a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a67136b016e4385c867bd8ec154270231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381db7a1a1c0a19a1d17eeab7cb1183232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc0cc692599af6b7f0fbe149f78875233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5be0af204601049fababecdb198252234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b50bbd0e1b56313eb8960d07281a2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893a448e94131afe4e47f6d14011919236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f6cf19c4b597bf4e3e38ef7044fb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595234be64e9931639d9ca92941112c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2247de90b7b1fa1fe091208a55d05239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6101f11e2eb00ae16f947defaccff84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fdaa797a5147625e3c1926dd7d76d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b76242ad483e231f047eaca5397b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c9543288bad3b7e21441bbe0d100c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ff3f2f334d742b0851faa61132735244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae9217833aee07451c47722d46d603245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb562d8f5e1d8f62497e5360c0f61c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f17da5bf60caa22574a9191a463ba3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc31df1284a4e9c0056bd3b607f3313248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056a79175ccc3c07f123a1b60cf5cbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3545a6a9b3b45bbeeeeaa918914185250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5dc3c97bf05b9d9c32bf96d0c7ab7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b96918805bb42d66705dce3d970500252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d68a19414d6a68e5e88e44b06ae67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b369a9fec684cfb208d3465528f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af55ed5eb86d07494021dc92036389e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1979e9d23f2294102c6714dc8df0b3f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364809006acfa2268e0e441cdeaa6f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc88e1348e0ebdb93b3731fa40e78d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58695cbfc576ac86f8f4442f53df3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342adb40f4a34c8a06bf852d79e7e2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebb61651c7c80938c0488b1b3a90df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee45ca0040a8795a468f81efea0be5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ee2dd4c119422e044850010e2b53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7b887fac431a7507995b47aea90dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7404d66f55f4c5a261b0bcb46432e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e53afec071bb862c82105580f9fc8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25621aef5fedf561b1b2d2681dc35d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d115d0fbd9b1a39d5038e88e04c63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc783d77a48b337332704492d075038269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1632c7bb472074fb055306f6416315270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe082f85d52c303c62e0b11aab79aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f050ccf0df2f1c7de26c4c5efb664272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183f43257ec0d0770afaf06502eecd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8b0eea61eef409c7a2e99d242fe23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730be6142f56a140a5b5be325f996f85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365ede5329f6d7425a1e2a51e90d2cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5bc8240321caec8b97ff8672d4938277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b93af7ec2bd82f8dfd7de7c3e345e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddcc2b1f98690f3b6de8a14d625f44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71763818c110de8b37b67eda26096258280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ea9c3c8c9abf1e2cf0a9ea7638ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4fbf9d77a65dedb04c888e422da56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469182ac4417dc8495910c0f36c4fff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4225db52aec59c6e81fa71a463107c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d79389ece530462418070e5aeb1b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32991d469dcb020d9ac112e79ba52106286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be0f9e8065d53fbcc4bebd4f7f9143287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e7e9ab64dbdb951990c1323396775288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76b18f54793162971b9c98501c8a59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa6bd03b5855cd619532c1128509df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b4b8c5b453edc5198372603d8eac5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72100f04cc3196c4604815e18fba7cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa070dc17647c7041a253f7cfe5721d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c565a23f9cf1453c1b1662e47b766e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54aff15e3d90909bc5de1b7e1f84ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bd5bca16ddf687fc7b54b41366f5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe66467480f4d4e4cb99449aa1faa1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd765a4400e39b5463f9c6576df569298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48bd057ffa6afb773e723e0b9d08c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bcdf66f09305f582d58b28e04ae6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4438768fa6cec300cb69678d01109301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a17a2034a479700a27f912b27b1727302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4e2d83c4d7e0209778014fd713c61303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2336f775c6f1c95e21db156ba6877304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f39c2ee3a3b74ae23aa9c825b87af5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993986876d4afb3ab0198009d3db962d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254345ed1d89bac2d94c12a063dc633307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f15164f7300f939beccd064e33931308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee8f4a9b0a1a0c8ba688efd845287d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d62f1f6c59befc2139078d2bd9c25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79b0f0ec879bb5702ea2c5432cf501311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cf82c3881e3d348bf426b55353503312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340233d0240f88dc67f00e000e57ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f103448e393065555c1e8c3b7bf4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67628f3a0b7d35e6b9628873b12a222b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a757c8a901c440d1698ff75afea8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3565304804977f077dc30f2a4446b7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f282b4d3f1f4e71f328f0a8e8248b69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b106397e173b4d55f0dc8adfc96db1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dc47c7332e38ca8b5d12b7665cdee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e711c6a0a3e97ab141d53f231d8c41321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513f92e3f337bddc5b2bb57c3888614322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0a44bb422a6a37f6332b91d8b29d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b788b78d8236aba9fa7230211c2682c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad5be47b16749207d76691cc9136b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e51a5bb8cf8005a7ba8fe8127b6c9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5f9901db6fab7806ac0398a30022a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80039fe24a3ec3adfbd701d3d915a94f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053897b2c32888cff9ee168cd4498dce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae18dadd11f3966ad53250dae7f769330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caaf743e9db728b0c932d54437f956331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018e830bb233c9fb787945e79a48a6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e421af4c031d75a24714153676c8fc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac29803a1bb4cb79c7cdaa7c1b54f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce5c544d1d2a85bf44eb08bc76e79f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c155943fff8458d3a4b903b07e08d04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeaccc93befac43c552ec37970011a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cede9b3b112e3527c9f28d8f6936701338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e5f4bbf3e7c5d0a7f362df969ee50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058331598d842f4e3b91466adf77eb9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1214d74fc21afc8589513a4f6b4ed5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae169eede0f6852d5754cbd262d4430e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafb464f7cd2a5ec3b7373e61753c8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23cd873e0c7b9fc898e649bfe24c4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763c838e84ec28c97d25616de868b60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c310a2ab9a2e196bc064bb4ed81326346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbba7b5ad90d7977d06ed7718701e3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b945ccc4c55eabe97c988a359903aa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f9812aaf423d2e1374795a169bfe1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046d6ea8239555c01eed8b86a8cc36e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce94b5ab821cbb7e94556c19789b7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e98313ef7b9719a4eb18c17f50c58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10761f38cdada002134f1ea7ab3653353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde7104602a86de45718abcdb7b9180354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3accb7d9b89c99cf6b20cd5306a69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f20d5040d32a61cd5e10573a96d723356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315cf11ddb38bafc5e5ceadde4d0769357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166f07563729fa28b4ffff636671bf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f778355f1cb7b57fc0ce8f6d7382c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75498a232d58c6155e6eaf2dbaaf52c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c50ff94a4f9bc9a540a3e7c2dad20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b24f9408e9c23070e0c88dde48608362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39530132d0bb55207d8a1b8c77dd2bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea0ba3db8fe4170f38cfcba45f71f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b46c3dbd8b62e0bfeabf7247b851a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0d5d09afa47c89d5e65afdf95d22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036803516d9f7dba2ee1ba105204b2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ec7967ea27ae52a17f2475185be59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee763b8e0caeabd12edb29a214a697369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe391c8e547119ec6494a7f6445ee1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0434d4913d9726a50281f501446c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139eb3a5e7e59c0f80bfb18bbdec620372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53732e8a7903374a1da4e88afacdf145373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2e72cc73579667e5f0e896aebd77374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b67c88d763a4e52e5ea318fc9bb64375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786052ee7424aee03a4389181707bda9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fac85f9079513030c88b78e1b95ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd8fe807e15123dcf6d5f3ef502b5c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a697c22f29af378f40c5d0d60dada379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6cb30af15d1c856bd8d248984fd9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df12858ee008a52aa1195f6e035bac1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332661bbd38e48aa17f05e2ae487e6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c25f9674c4ec8b3e075027e3536c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9ce7b3bccfffcc80588bad98899ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584b09ee1c9f16c43c2d8ab8a6e9d32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65d678c866ade27ad24f01b3805b1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdc3ea3cfc35c7d5684f7be094de5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe1ae6195a6ddc6ed57312a460d9a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e4c0c571c7fa92468c20d6da9c644389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f409a5ddda4b694fb164a4b97d1889390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcc1eea4e905b777835e0ffe407bce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812cd98dba9ec63a53218b5a7a11af9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d91547401698ea80447469df9aa0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5918fe354efb515333cba9958805394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92a2804e12b15528d3626765a6b533395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260684e32070383b5e0b29efed974c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b8b06c047d81a38576b796aeb8424397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b9bfa123c05d204cca6f05489409f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e1f476245f1613d2e49d4b06add47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d0a1f8e9a397f4cc8884fd22d96db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89edd166a0c8173273f7374bddcc04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313be03b6a2b84fe8d9e8f63d028bb2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbf195055aa4d266a884d5f850d54f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42aada2cc228f873716b86887843fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674cb4c26e965af5971e5e275fc9597405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd26ebcc247cc496122eae8584cd9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69579b35bdb18bba71d7a2adf07d506407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3b4fda60a53e7a17872ac6ad72745408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d271364e9bc9ad6fd708a25a40480409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95548b2171988003f0c48e8b46367d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c50969100b731604c0d08c0e3ee5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfb509ff08295f44a5f1ee29f4ed4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a3e09f0534492634fe37bbbb1e746413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2656bd30a3035794a5261f2fa4ab78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b3c945575b439cdc4f8a579ed4258415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bd10db8704f61a73c6281e046ab44416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2712d1201d5b8338b353ab5343bb194417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2a2f07f3fdc03d465113e492eb915418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb8f8383082d9af4d697d63757242d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab30d4a9f0f00e7db22a28a9314ab3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423b07d90741ecc3a3cd522ac028d85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e71071fc59459629341eec54d547422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074e28458b7080fb364fa6ae8346bab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17113435d9ad01cef8204e34fbc3fef9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be481ec03a02a5009c49d33803c08a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2b005b36dd6460ab6e9fe6615d1e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ce2f504c4ad431d877a172513caa3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319fe115eda3405b2f013ddb226181c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e5612e5c5fabf245d878ca3a841bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91678832539eef5d060e6ac5ebc882b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36fef4b2b664069636e68eb1abfe94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b4a4d1a959b70bdbb7ba5f6838382432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786ab1a161babe56263bfe59591a83c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2159daf23ff37efceda551dd0fdaa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28f37ca534fad4f29b2459e8cb23c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea60f71f41f1c0367c661455e1ceeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce0d4ffb344f0d88f84c2cc919b6eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8104e295bf6d116ea74b86115d685438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613275e583fd2e1339e0c8c93ebc22b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f594f168eb09c5ef202315a2606751f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a697969dc4b0edaaac3961331ac93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df317c3eb19426279eba698a0a2c47f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4e11502c88ed647fd989d681fa7f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c415baef339ec69f804c22820bb77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb37c6e77841e95c1ba72486df4c7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2ab16150714e272d36185f3e908b5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b60acb79a6168b491bd7d1bb6d32bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e932731fd62b7bf7efd591c3628ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1b1cbb0588b2f99949ed51c3c287d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6a497ca8df727a3aec78fb7239b23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87020d9c5e60ebb4ebb66f673d58f579451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f748523c1274592b3ada003e54422452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac276026ef61deb45bb9865ec887cbf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698beec1aa90ec3a882b3dc5b5124fce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057efe00ae2807bc7c0ca5a8ea23b498455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4746bfeacde7cdad05b5e06f908cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6892519e1317eb016ab282d29083a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a58892c6d4581b6824a0cf22bb3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acbd6a22d4c15673f86bd49fa6854a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b6f02985301437b5c98c77332ecdb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dace6af5bcff038487b200fd361105461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a995019adeabb116c1a616d97ea74b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc399723ce9850dbddf17d837acb917463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2a4d04b70460f7c0b45c51bae3f55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbda1b93ff5048d9b1a43c48ff3c77c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ffd10423f9416baf537d6ad5f2dcb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5a3a1b652734c4f30a205ab9d7a1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b42b63bc2cdd390b7e64420fce78b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37218a08f17ebec040d1a3a91bacd70b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cc0cd8fcd35e67738e1d968020901470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320002abb8835205b60917a5943ee7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50141d1592f7aea91e928ee7bc12834472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16684e79ee211d24b6c24eb9346f73e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7796236353c9601b0fe04e5e68472a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fb27df5ea81b33e737dd56aa5cb3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38e16ed2c502c876a06374927f0e6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4540d5d387071e2a8f2e454bdc74ae477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16391,650 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>3.88</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>647</v>
-[...11 lines deleted...]
-      <c r="E241" s="0" t="s">
         <v>649</v>
-      </c>
-[...235 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>