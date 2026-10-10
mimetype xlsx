--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcccdf6d39ceaf279aed1e8e2cd53c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df089462ba96ab1795276b4895187fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959efd17350102255a004ed0686173203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244fe3952ed5efcf56286a20dadb044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1080cbb45a9766481c3af4f3f50d3335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76d518498cc8c7ce2142cc80e11f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1564a3bbb104dd33bea71819c637ad97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933785e52f66d43e6855d74b001d3f1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bff5a0b31cbf9d37181e2cc697804a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c668c4423bb5810f7ebeccfac98d8af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfe56e45ccc843d3ccd9b542c1c29211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90242ba021967fb078ad596288624a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6e68e8298326fdbf6f2fbc72034a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3137a302047e8cf69de30b3b90689a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92c94699ccc9e846db5c2962989fd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82fd06a590c0390458c126f25e9ebf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309870e42fcd7306f42af95268b859d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d489c89b9d55f911e297a5f1174c3d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c923d3cb14e599251fcaa5f828cd719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b815823bfd8f169d194f5c9b97e1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f964908b5cd3663a3fc6c18adaf81d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589b01e39a805222fb55c78a94826b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf86584d6c072b603790b54ad13236b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50cb22ff148adec8c7f69547673a0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c111407925061566d7fa5f1f3087f6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f56816e61f38afe61e15ac5502cc8c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1426dcac796c5b82fe7ec1899f399e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e083bde5de01c46e50ba7384c4f9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd00ce2b1aa56666db92b335e1e15929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d895f9ccb90e50c721fa8d7e3dc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124db756141a9ec21711aeb98b6f75a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd3da81f815277675fa0899d3b8e9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bad4b675ef893d15e2d50ea4fcecca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d597944afb426ae60a336765c99896c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b157de0b1828e2074028d1b17529d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad43646aee26e845d7a5921e50500836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0fc15b5c32e09ebfee1436367e80037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db8b55ddd281d5aa83a41e3ff6a4e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a2a801d6c694baf5688a2639d5c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8258f166ae3a67cd45292a82ba4c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a18712da0c3facfea7f4b92b74ad9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535eb7f0ff0861460f935efd0554f2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c9861b55378831f714cd7903cd5b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6d7ac4c386ca3ff6042aad7a171be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd776995a266b6eec6d49ed8bb78a0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142eae18a5c58d740e15faf627d4a96346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbf10e11f5ec6a08f9c91ec869419447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e4a2e5acf76a0cf9c5d607450879048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433978c800ee93957841dac7261689249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9871b28a02dddf4f272f49d7704dd5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a1962c796939e3bf4a7d77c9215351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa6ccacc1093ee47ba3e1c68751ace52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960f9508d028501c08b91fefb370eed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7a47ad0655d45a6f63f7880b0d2dd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49698418be504d94ec6b7a02bcb4aef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a27c8991e257315d76fd6621c0f7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822725a5bc2d92fe0f1a0c66f763fb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fab416f1cdd435bbd4d370ae927c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d33cb901df7cbda982a42478da11a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940e45cc612f1d53530a56ad50e8cb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076d304489b5e92e8fb2b65f4a1c5ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060060f372a1860f26733973e6408b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a34da468ed42e75b13bb643a3e3bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd06e4fdb3b400a9640249a87e8201964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f41667bffd3c5ce73315bb56a5cbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e186d344d7c30cb1a8bda5eff177166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f08e37a712f39f6381462defaeaf5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3dadb08a49467d677d9f90cdcd07d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae2688013747da12adb477a40a055f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc80cbfcc004453b1e2c963cf2e21670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612a80f8e3a1fb82a12c1cd8321c7f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381b2c3a89de0640dbd7b441c4a3f6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8708de0f7fafa3aeb3a45c7e65373373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22637beaa7c0a944f07f43501abb2b0374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e5d6eee1e28f188aa27b7ee608d4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abab4a7fe36c2703e48a890e49b7c4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dfdef4080a38f9605511e11b2d99e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e906a8dc8e47005b41b4ec5a6a2cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89411cc46d3892a65e2172e0a7085b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b90ce34cf70ba5858a974bc7b300280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849db51d59ae642705e7f25ff8646a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7df3b976da5f85e7bea402aae02e9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e1d5428a6f87085cb7a1db915eeab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ee0c6c96332ff256e2047e65dd7fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4a4fe6e50e47cc4f8605d39f1c8bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbebc7774141076bbc2556ad12410186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f63b70b6760439148d757b2e58d26087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806910a1cc0a52885b550b48be887388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5c01a786315fdf5c6f2d910393e5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf05648ced91ba3a378427d9c59ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a20ae7f3f3fbc0ad0083d36c5cecc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236127edf11a0ca13a7db4a2dd3a80c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852756ee36c01fd51c88b32d65da0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac1b40e483c7df21e0ee85151241e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab96b89a2770c42c3f62caa49267e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970c7e8f864586c3b518a850af2f5e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8aac841b82d30c562cd56ad3c2cd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823bd1265555edcfeb289ac28e8288398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b03c91f8664cabe834ebc4e0b62c4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40fb0c0903cfc81ac5f947178219c19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac952cf79202d19bab99dfd7c9bfbbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93813959e695cecd53a37e419454439e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e509096c2509ed339ecf6eda69c1b28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d55fd0a3950ef031d6ef938d068e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e6baa6a11f6ba9ff3304cb25b7297105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce67e402448757b3483e482acdd8be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0eab85cb06d24b627b48dd4a4c976107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1191b348d8c65154bf9fc29e7e6cb8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae48d98fa6d05772caef96eb8f6a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfa84080d000c719120e477d80968f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b57b2b02927f6bd38df61b7b74db54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75351038a07a03e3c3966d5c0027155112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fca23f280f528bae1da5597e92356113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672c3007d7f40301b644c46ad7281e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceec4b6c11665a425c59ec254b55ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71955be62ee31655188ed073fcbbcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a308037ff88828dce0f0c4b5cb936117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c249ca166e1b277857851d90046e9b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6198215a946dde7b1861d000d795b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dc5b440596da5f045811ffc8e9ed6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e49143c558b41b72df81d3623f03a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d495f09e6664ceebee0d12ddbdb2efa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186411f4576717599cdc292ad2c8e4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f27e623fe0c8711388f5c0388e5d5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837aae3ff281073169db6a873ed8b150125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab5a16a04ad577411dceda68e0bdb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdaa668699c75ebe944bd64271181a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875256f7df29522aff1d1d9066a7c5e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548eb6a7b5b079bccc7d1aa58cfbb90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1252ef0f85af87388e5c946617de2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ede277d47d521983e758874d38a185131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b157b6ea31bc2fe366e48e33632c1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc0de376cf15797b5a9300e06b2c8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee8dda4bcc9b8c29a419460f354551134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c0b7a1bbb9df841ed3174cb0decb0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819d32241aa46f0c88e955e88ccd48f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1957eb8c61b375ad8e82eea904b27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485a9f9d2fc545947b7d244bbea5e01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7ce351746a58379e5dae02a410ae6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3c3b8b63fbbdf30debd96105744db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1072a06842d4d9bb34dc3399c94a3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa37d2dfdaaac22ec4ae47610488dd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d1a5588cba7af84a042b235c6c269143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f2114c3c9b97fedab5acfbdd99e6f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b32d29da7c4276abcd8d69868f0023145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7651be46d385d315981f8ece6ffc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b991b20097e3e3498e9de5e98e563f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7faf5416e851d0c2b52af1018c998148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c16c3413442bf32fd9586beaa616149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110792f215cacce005647975ebfa12e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ed202a28450f1e5a4e4bf29e7af0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fa34ff5531017cfd544bc71fc202c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d950f21131b25a744904a2d8b25a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b0ee1f7e277d31d7b4be5eff138c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03b3144e5bbb4775ea2be6469e24d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674f883a4531aa9fa7a37468bf3433156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd27c1a8ec5ab02c384e70ea6c600b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d1e194c92f6b121c7b440bc852625158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b634e8c6b1ef0d924f4556ef1814f1d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a37434d1059a115163c05c9c1a94d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e16a56398bc0bb33a41d84da0353a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ab34064d68bfbba45f0926a7c7b80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e0e70592fdb65aea713cd5c9a689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b8622b2873637d4779ed6ba4abf33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a64924b9f90b2ca6fe5787e00c2c97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794577a850f927405a7d7906c107ff2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b948a7563e2f2af843725d7b726b120167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44864e924ee2b9c968f828ebf2d6a950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11765caaa817c047d771f68b2ffe32dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56552113275c5b21bb01e27fc6766635170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdb8e0860dbb71b585c23ed3236b61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd620ecc80186b6012c3e91e2bdea79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26e92d607ce3da5b38c842da3cc6a8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840095d21006177d4f4171758ea2c9d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab02bec15d68ef7a52a4b117517bfb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c59c19d276a9b7ae72c38f2fffe4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c481f7a5230e4f0318c6467a7906d4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815756d14f2330ce75714337e7812ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a5daa0e835e9a2df7b0e99ead8bb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6962af529073803958b14118fbc9c54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71de8f125a1ee318ab54744d5850a17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9048f8393ddfc3afd2f960d994f6745182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb8a7c4a8c0aaf42c4052d0b0fef3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17341e317d4208c7f7a64aca1c55dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedbcd01a8b0f9e317fbca4b8862a9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba62a2514ef3346687133bc0c96382d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9b9c9d236416c0f6dc0a028ad3ec5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27145c9f6097853aa7a9266b63707c39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14d25700465cdcf4a007b763c42b2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf039b5c948cda5ce479ec01938273190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bbe6e75adad6b218f4823fd23ad50191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf995d240c8023918eb71146014cb87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d371a247c67eaee733b96cb939b9f31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60d2e586c0b1175fa298ba35f5980194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8735f3249a0dcb6726f7f1fdd84a9c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e329104cbee6a99028b725b13be7d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10de36d8fb567a01daef7472a41370197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adbacba5cef2a8747f56c73174e56f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a78d9db30e2268676416fe86c9eb2a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17611da62fa963d2f133364886574740200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f51f7498e0c92647f10360cedf451d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62865f3b6d31639a5584c013960fe4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633f4e837f2ba458189c672c80a821203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519332140a95ba789230c8d6ffdd07b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f46fb4f92c4c33661609216dad148a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58eae5ad99256c5b1632829311c17b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e67f8322ee726fe5ff0f4a728148e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12fcca8308d61de204250e946a8c16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b278c0ee85d116b5fcb5389cd187b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a0e15e26318f9aa2b5c37fddb8f60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2b81ff249560d5ee90380573be9bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0302ab828a4d3327051cda3231ccc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1405a82497bc2cdc44ebf68451d98f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd854c7d7ac7f0fb6bc36000850250214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2a0866e87acbd573900792fa9ab19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295b5b04e4c173b20cc801a3ab0a86a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b24f8b8bf7a6b7cb8fd69dd67fbef7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9461a78e6e3440fb55da943f118006218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee4687da7a8132ad22b3ec30c5b304219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca0e06f65b895e4ad8de271f1010d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fef580ad41bf6fb07bfd9d1c8f41d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac113eae485f0715cbb490a2d6eea5be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99269f361b182d201a1cf4bcba219aa7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0a4e89020be738e85180daf2c4769224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a07ed7ce08cd80dfbcae27ffac5b5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e97c5756bb873cf5bd3b4f6a6cb076226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f5937ca6a87457eea612d0327ce02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d9f6b663a8ad46a646b36efe92f57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aad3a7b046ad2f71a9c72a2fc661c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c151a8a452cf11b608f6b93a0ba448a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa66fb1b7c239c5c3963c587ef37869231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809fd412ffeb7a1b7ee52c3234237e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c0cf31efcb98d37253c3db9524047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5023b55a1ab5bec362db28803688a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26458871bbffbbdceb398ec5c8837c56235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedcaa725f2c30f35df868a1ffed763236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0a7bfcd04d8a54bdd30e529a5fec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330521cc5c5c0055ef2880aa1c87487238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97261cd07e0a466fe63722e75c2a9f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a174329a3faf8641fadc4f7764b649d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e3443c3c06540d7c0f4e8740d4cfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4343a1545bd529095764a73615ed4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffbfc066d45153c154969b29fad412243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fbca3f7e6b27e87fb8b8c71ea536c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6052816be7d86333690fabfbbc933245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cba92cc57f53c994baab841d2157f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d45e7c90b6a58e9747aa0734975e53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9001bbbd93fc57e6581fc75e23843248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7887e8858218c7d37f9a018b97ff4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885915c1156de39ade6974e31a588521250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f8a3865aaf472ff0cc946ae883db5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852deb96a7013ada7cbcdef00b711c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb5a460bb4eac369be6d8cff3c8c5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdc6712db5b159ca75ec7890cd65c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f30d06e719b0bba841cb84a9cd96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f8d41fdab645f56a9c4e6f38f259a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d3f1686f53f156eb5017b4604805257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b1a18abc873983913f0d9ebda1e76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449be43b336c3503a9982484978f751f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fecb0fee08a0f95b7626d06a532823260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d0fbfc96098db324f0295c3c6797261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576f321f25eb341dafa892252d7870d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256db802585646f2ad751f238e345bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf75b4792768dbd80c43a40ab20e903264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037c75cabe4f111a00d46b33e99e114265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ef831f2f86ddea2c99898d5c13686266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1bf614750e0e28ebf8f5c9d2803bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bbb6d319300041647c6dd251c001e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d71ef3f9e05f98de1a02de52fbe1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66ab58b2f55473133bc6f08b5bade1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27402ac376e1054665a61a52be7884271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8d716430954b644985970c4ee8464272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba83881386e863b33ca14af9c50565273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c575f1b8cfb21fdad6e0f16ca177274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596cd8d3538b5fb57ba8395fc4c2b3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca858d2ef555196e13de9dffac0a80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702afb65fce6d86429bbd01d3ac97f3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7722f23df308d41039862629904f120278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd89a6870b93ea60842b932f4f290d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dd527cae95b0ae0ef1060702021d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78230e5ffacf05f8188029591b567b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9db84fce6d734aafcde548329d801282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af46bc6c329bdbd34d410b9b782e9ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771c911e0c01aad95612edfc82e595e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222b4da0d454519ef2669d646488198285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd75de5187800e6a7e4505c2707c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52b35bc7ee6855d604d1ab61e94993287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4f0de43b1aeb16bbeed10674bf5e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ba9152ff82b0f7b6d3f19f0c5ddee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae3816d0932857572ff308107c1281290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa8ccd3bfb18c61cf40bc11acc022291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2c983d2cccd88bc9e858e6eaeb0df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50fda64bb04dea7d6269440fbabc3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac726229c7a9fc6f946665f89c056234294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe1398e6a45b991abf5c21d25c9760295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24a6816a7082adf8778660d2d3ff4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9af2b463f80b48996e4745e727d78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12473647b6aa069149dbf1cf6e181e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff648e2aa3a30fdce17a529cb64b82b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f390fbea194386e521bc92208318ee9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadb9f1f670a636a004ad80c2e02fbe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2c997e9cc95cd1cbc05b63621d25c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5e1214c49f4e0a31d4f9c1e06f053303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d78bb7618b9832a008d071b9a5d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db37c287cdf245b072cebe38dba6a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216155146c003b2dd2a5d100ef9800d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f04745764f8219639b7d9d8bf7a89c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a5e11c130424c8043664d4a12fa1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a274fa06ae1006a2c0352a70970f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52c1065894592b8a9400b78f74617e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b34efc48fc0c61f7b1900eb2f3a9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7231e9ff176d154a5f9d04d3f6a883312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b3e5f992b3abf098ae60c0c1fe6d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4dc8b09661a23a72efc3190169588314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c9ff2e72dda5893fdc6af2e257e86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a9335a4993ee9ab61a16bb5f17f18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcea7dee1d8be08b43a33f17539b8a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4448ee4b544c7d1c075047727c2022f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbecbe67269390e41a5943072620b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fb42775a5f30b3c1c0d6db374c94f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d572a5b9eb33cd6f3954536070756d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9dbe57d1cb92d5d388506fa42be0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01f6b09f968d4db51607ac6302b81d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc805263e603285828da8f782b48ff4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e590d0966a6e3c60c1b0bb018f7b19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e0aeee28718848b5124bcfcc3d8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfe2483465e069b567d1ff8fc3b2f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b97545019d97c2e14b08209965d4c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06486182b67c932909abd81b270f4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092d783bde1ad9365b8801a8a65fad2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d89074d64577c5fbaa3ce626bd739331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490b73214d2f77726f00ca87db7a85f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eb42d1907df57dfed94fda2ffa0b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99e7ea985049ccc2ac521d40b2d829334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612bd7f547b31468d71a8fa7fa981f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d5ce772589d240b9712e9f5b789c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cbc7d7820404c0e5a561314ae5ee4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf24f661f1311b8e6fb21655968de94338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069fdac2e420b9241b036f53d40f979339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a64c9cae3e86ebbf048f398e3f52b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730ba41bd21114276bdfe751bf8680d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a535bc1cd467876d2ca4416129fac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0048b0e683dec7511da674e51a161d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb48b07c405a800935b3333acec5f1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce5f4ee7b1341a08f3dc1e513a8482345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c244683c454eb9033bbda8b334bd6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558babd67e96eac86601fe13dd1a464347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511086b85d6e8280614567ccc8a2bd6c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca044edf897585522401328532388e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5b26e41fea927f9dd04a8cb11390b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1e4e581813af673d81e8012f9be50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb693c5374597dac048c5319323b7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9f371310366562dee44465a3d27b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1737777db80603adf7ad6f20e9ff03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4586e2ce9bbbcb92b74e3bb622e1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926a508292d13957a9675e54fcfe770356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151f4e097c8ac4306af14af94d8f146357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509e363cf7c4a408ef738f98615f565358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f724c837f99a05df32f897773044f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3425ee16f1ddc963f459977fc1d0ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3dae502d4c9b6b0f362bf72599853361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eb69a61313e4605e4b438776df859362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91864227bc472badeddb9d392dd05363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2c673d3a95aa853022db78b57bf50364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9b87dc6c5499598f9840b14e169ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eb405624391efb3169f6ac6a3fd51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7566fd545a8b92a9362febd0d1ea0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939b3f2306d64411ee63d4e75e78a09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176fa1803313340c8577d6432dcecfe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f41306c6a38f361838d18b420aa01d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b2e46f083f759435bc7da9dd82d93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0486dc779db13528587344e5a957b44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f4736da5e69c036ada4f4d6c2b5fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10b2b7411fb06994ef094b1e150a4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738e515b37a4de0dd8ea69fe50215e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293696a0a8b869bc18c3307692a17ba8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540a186de69368b042c58252dd4802377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae513c6984948e89072720e98bf49f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ebf55b8fdb9b5fd9a13cf1939190379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366ed19e7b70aea0e6b8270f8367cad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa418f07b3a327db7afa91b46384ba36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701272235faa8df0e67464484f87bc93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727882b8484d46a39705b51234415632383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5e68ccc27dbac60d564839a862fcf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aae8097c6c796c8a515b3d89c3642b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae36bd1bcc091aecd136fbc6c9e50fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44057a0624753fd492641420672747a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e266d30c1af34fe9b2c5c4d9a9184388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39db70f1c2a069e1c26d137e496caf9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5377cd4a65abfcd1d6fc1d07dd40e27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866864333b0688b881809bf314b2237391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ed1054b237939cae8077eb0f6f0f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ffb0e127a2b3027adabe0bab63a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6277a6f4856bcb9911fa6fa4ca204d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9e67fdde07e4b86c1f04891a79159395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c7d86be97044f109db6884dd79875396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdff33f7b48f39bfa93af41bcc62238397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516728dbce4c7f6659481cd92d3468c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae5096dabdaa5d725994066fa6e64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bd70a0dc47d945698a070cbc44cf5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4957cdec7e0c9405c481b821833bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9726a8903c010769024df52d4f2e6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab32473610a439740b0b1a8e5eff348403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7c25ed8770a756d37c0469ee11c12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004596570498f39b94e7f85e0931e1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee3a79d8e09402396da9462848491e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93f3c1fc364335f525c4655acd2589407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ad772c9103dda58d1698aa81be561408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c4e4481100479bec9e7e060959abe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330fffcc95466a7ad065c3472c2b18a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4408b908bb6a87b4c3bcbe447556de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f748fdeade8bb160ded8ed63f97ceaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25a4b69f85ed91209af87f592bc7ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073142cf7cf80f0652297e4c93607a1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249179b3eebd1252398460b4afb952bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a209322abeba8693878b8e7b541550416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2381b1ccbe65965b67608f21818d63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621eb883c0bbfd07ea9e79bc87837910418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340adfc6bfa152ade44c81beb93c4f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1efe48ea716439707a9fcbe91844420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783523a76ad6003a3cd68a87dc6580421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027da9eb70021a57b5deb985751561b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2288168dfdaef0e54720cbd1db99e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be826eab2d28f35d3fbffbd7f19414d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c91680c0e1644ddd5a3dfd0f1b2227425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff54a4fa52620281e82f630da09c37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a394b24d152d891d8b3a3e5f56cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b84e94fb5c3aa2c20329b51ae4ed06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5378a9bc1c45f823cd46952c6e763429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d9cfe8e74b799cb05eed354ba6404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63ac5858303189b811d9913b88d753431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2daa6db5a06da1ca6a5105bea1188f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f846e6e6d9e733905040f15cb2b805433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb45023faa525172823d22ffd64289d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928dc0d3c49590cac73ccae1a5be662435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31b7181d75725b6dafe5c616dc897e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd0e6a8410d5f9bc030fdea6173012437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd905038cfd37af5ef13ff5acb2a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6e316cbe5eb59fa00f3a71f7d6c0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732e27a097a73f3874be44ee15a5eb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d2b9e6ace90fb888e4cb1675fcd2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f546949fffb6a66be3dac55fc0d11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f0dcd218176259faefb82cd221b93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c99b2364e47a7ba90ba03501f8ee86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa9ba2cfd900a51fbd9921eca1337445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595a168ff5fe2076c881e2db341e94d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52327c588911a457d37fe76598cc2590447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3651a5ab6ec4543c0c9a5d18e2d8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f7914a5c11993fd36aa065e3d9ecd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec354bc5e0a25a124a3c19769b89d9bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecce628fb842d0b6cd20ea7b0c7bcce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302be57026345d7a40035069a9c74a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb868e3590b5b55c91ada692aa861dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72f6fccd72c0b71bb71b4ef2274fb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760332b92bf35c60ee51549edeb3fffe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf71c8facca1edf1584b3e53e9d099f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d14c20498f172f5e0ddbac98ce03b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0602995b634dc8b9fa6521c093b96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66185c5b23245d5da3b1ddb7d2963f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab276303c5e5d2d1438654c2bf4a60f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00bc358d7386a04b74bd143b879e86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf75ff6f7b90b31d6b1340076b3e02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1884ad0925473d5e87702e8193b35463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d66f86dc9f92b1f2970647c2bbf0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd6cf136db8a2dfd5b11a188a05197465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacf4953c0e212970d0e6e3e501bc62466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e33891502e20aef877b916db421591467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d3b427e504bce7b2fd3d055af17b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461df0c8726a1d205a5818034c0f664469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead95cf9f1e12fc8b222848d16867645470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602011a87adb683190ffced3b1fda1d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee209f2549255891bf3f2d3d9bd57d4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea874a2dc16a7e1a5ab76bcd57b7fbf4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086a9fa01b405977fcab2b721b388b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4511e7d4da582f063220f0efd02a9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782480bc5c122f513c5557b9bdd017b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786e2774b3eaeb4b27ba346bc9bfe26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b1c2eae576ab6370f9bf53c488c40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c68be8d025df2dbff45ce49d8bc96f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874884d9301db66884aa99b7edab480480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4412fc1b33556d2f31a206fbc9ace39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34615647ea26cba4629a4cbca6267c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b6aba8e7f38c4d76c784a80ee77d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c280b6a8dc94ba5d1ee3714352e54a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07652cae4f4a9f0e02332e29cf1c8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef474c7726aaad0308bb1bd58930a27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6233b10c8a6bdae24e7073ad7e4ef4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00586705cc73e1d828245cf5e1f1606f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108fc21e58553bac9a567858b208261489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52886aafaba362a32bbff845b61ddf691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a72eb7803058cb253e730442a21042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af8bcbe2a3a096d1a88e0d4fb3e6713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3f7b29ddd38fbac05071fe8c8b764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d42f5d000e75c49b83925f2a240205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac016221e162143c06ad740351825c956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9051b50c69d4dfa966d7525bb080d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df46c08a9dbda9b03aa04b4dfd0c09a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db281305484c3c682ddc124b4b4113d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868155385ac18d5fbcd087baa7a662a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15c4dbb2ef28005fc1dd2a971d14b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885c54aa8f05837bbbdd8aeec07fdbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982748af496b1ec6d8a5a1aa0da0002f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ff9e71401ff35c223f4c2444b31d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0a0636b0207aeb146f8bbdac049a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cbb0b0fd0ef9f403ed9a8a876c2a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121075ce8144c12d81ef359e6ae9b01917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd6cd94b6bb2ea2fc13367f352ea7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58552aa367902c84cc0aa2ac00bc91f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b19e11c0f1cceaba0b617ed35e48420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab5cad323c8c91ae3ba611312a03af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08d49712673930bb49cfaacb98ea4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82836883f78a590bd23a7b30b3a07dc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8055c3b8431beb2e5fe4adf834dff424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b9f7ef9177d94fdc0d9a12d56ee3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f2170c0ac9b6d3778197c0d7adc5326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121e083f55d1b6bcdf01e01ac563e6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209ec66f60ff4d505eb0272cdfda65d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8c3dd622a997faedb1ef9f55407429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e464b0f1721318d42b82d13e7694f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb668fefe2fda7ff93cd05418e8a18a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954b189369c53cef9ce7acb51c3a2f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b5008e6c0d37d98e5478f6b26d6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17431e633f7d49234322a55f0c5383c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf004dabfd59d47cb750a2099c291635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018031b54167a439c514cba90877fc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed949e9de54914ccd5416f8a30492c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62e49fa4e745b7b620eea5b30a205638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e2fe1c1b591d696c6e3affaa6ce0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c30c75938ed1de7c3c2bffe3e39a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e393e67766957525244226ddbc166541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb257620231ed2a60494d7f4fd81377242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d6ec8aa7fa23075f4089b14c3168e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8043fc689d86ccfc825dd8c7ab05ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f4da63b66b9ac3f2d60a0183297f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3e3057ee3c80b1ba2a5bdd050316646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219782467a5cfc0945a24c2069732f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5d032601597389cfde866981142ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091c571c50e75f96054f066bf1e9ad749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34544fafbf0a3cd855c1c83c762a11f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca074b2186a45f57510cdafa9365480051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24a4859d398fc334c1b0f6aa2acd0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28044d164640e1d2fb8c741c0085aefd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca0528e7a9f9ad54065cca65d6f6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fe833a13743d5dfb08c84e381706f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844fc4b02c8aa30fcaa8d7a503ef9d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd851550e4d31de73f7967bd8eda73e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4690dbae254c7ca32766e7d6e8e4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324aa1a42c66b17cae3926c36dcbc1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa896a8b5d5790e9a22e77d31d153b7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9821a10c42b8b809c5cbed9d2a0cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb2561e70b90b4b36a8312442a7ab762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe054be299700c4885bca759a15c0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f581ab602e04d90b4b1d9a31a66e2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272113fc15ff53deb01c87bb406e65b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112f7e89df3304c9dd06368cdd18d0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576222ed3ab584969fb5849b94b6f5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bc35294a29939ba9666576336b34968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7456682df1717090cb66885e269f6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe02fc5e8ed8db7e786a77d505eb5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce45dc57140b026af81ec5cb2e048e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b51a5bc7766642d176c8fcbcd197de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8db78d6f5d5177b28b321fd75233973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a78dee9dd27f69fcdb6939b573bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda133652652f741ad1fcb7a5c22db275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9596b4875578782365609074bb17ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dda0ad193d4e0d0c25addb68aa25877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a90d1397dd967904f52c95728a87978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b259db3dd949daa1d218c904b57611479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0fa37814d6b197555f128b369725680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69cd4006dcaa4c4d4ff620dcc46fa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a642da9ee4542c9aa8e7a4e0f572682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac3b9497ab19cf9ff4766267cfb4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcdf77b82b90c10174b9e64418d04d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b875d0c9dd80714bf2078f90210cb8285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee15c23e94fea291b84df952c21cc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b415d43460733eaa0dcb1ad59d8df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28c43e6b06122a0eab51dc47fe5f1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8aac54cc2d9a85b9627ff9890f1d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f0582d09aaf6b81725c2605e9a14990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233a6d8bb20f7027e67b38f627248cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d2aaf570167c3c1e1b8ce87f7c0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977904482814c1ab7b3e09315c72020393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb59100a2990af2bbf8017910486e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dda730eb9efdb5edb4cc0b0731804095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad866094b0ced0c155f1476fa541ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c70a6150daaaa3f9f690f8a7b391397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01baf8ad0d061158eb0f7f190b5a7ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eb32551c08112528a6c5a2d42775499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2596e0098464c7d2fa699a0fe3e4358100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ba8d59b7049e1c0be9a3f54c89190101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1c84c3758b801aee1fd60e70d2c95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41fcf6b78bba320dba662d005a4fbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef825d4bcb299160b0bc21a6e4fcd607104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c479474e835169c7ce8c11bdd6650ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c8fe75ffc1f48a874e6281d57c9fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7729ddfbcc6c2e1a0dceccf755a40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465412d245f74bccf5f94aa1b14f352c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d918e588f46adce5a2c17812e09d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7961ebca27247c517e2e53806574e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d0cc0462ad25057e9a8fa71988f22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa5c2c8a6cd332740679b8821787ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1dc547db433207d7ec1ac9c0e64ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd041cb6dec1994454d3abcc8bb28a19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41299775917c34e8409ed9a38b34f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d42f03a302d35829b3cc604ef015116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e66e5d135a3dadf332004b1cbb0b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefba2df1216cba48b8fd446217b32e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af67234a4bff78ea6e290c3853520ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f544974d820472f8cccc66303395d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799d8c4baf5627d1d0dbd48ce7e1cfc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950a31d75391f72cb8653c3b393ec89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453089379f927c88b48c17d8e3e0b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada8efba4d6ed11d23c8255c72e74f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73fd3ba8220d7240ae391b09e48ca6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89de48cff5677903b567f65c61eb38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f79c516d0673ba4edeb6444d2a4e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60dfe887986721ab705d171e7509eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f083de99e932a95ba8dec1f2cc0136129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b1e2c9776d929c0f41887a08cd046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653ee313337ca2fcab7f1032df2528131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92198d431ef0c49c44c137260cd43cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c147e9468329b1fca18aa58c881fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a34fc122f5c624d1a2999351c48ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a3191d2d6beafec6bc00538023055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc544188ed465a43e60e0595401459136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d6a76430037eb733cb10da4bfe7e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587241f48df1d07db797035c0428749138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08742e44a7f4704332aa929ebce23f45139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da56ba70b45dfb0388868e7c4e18c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b1629fc6283fbc35b6ae84003b849141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7bce90785d667e672ba9f9dd8db5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bf8e1f5962d0e6c1c4d2fe72663b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42e1d163e448fc2e748a9a1b55d2bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5d017b69736c638e512214c5ba744145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cfddbf546f00282d76e4dfd1da959146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835fad98c189084de9be490deb8e476147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff14bb56c53f9129afc1b2c01eb936148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ce2e8b1aabda249296cad94d4754149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ec2f63ba2b20a145fb6b599d509b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd66f75545eea2ff736704afcfa37e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bcf0446b3f78d7800ac2835c8052e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa614ed9644fc932cb56d7b5af9e9d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bcda428132e2a4ea9e45a244b00e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a598cbbab6791d064d433e94dd5d7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b0693d83b66e3f9d6b125c4cc0af9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640ffae3d49085d4780cd836aed052e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e409d6bb195899ad567024ae202e757158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660b19a80f5b640b78bba7d47092e78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912b666382912d447acb2a1d8fa6875160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d3ce976b6eeff0b0f3467eb2ce257161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042130b7a0a42a2eff85eedbf5d4aa9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c11c09b674abde665cc222fb947a30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebdae9ac61eef4dcb3aa888ba5ca54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02317cdf9f1e8fedebeb4198d35e98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42882826a5a9b76507535b3fc45597166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4790f16a04a19de37b198a80416c90f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091cb9295cf90cd0d424994e3d4c390168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd456aee89181261195e27b609681e9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67069be2db57571d762481232c28afc3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f5d51fb50dd62337effd39058c4d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07960a8aa1d04bd18c074b132265e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef75d968d292820990d36260135bf2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c67cf17d54d849b6398f5512f7fcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa376d9cf4bcb83f4d54ff1039c2f188175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90eb646553c34a5d7d77d5a781063b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b71f7a3d9437039d66e19006c0e5b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5faedf1b6a317c075d26cd895ae46c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e89d716da77cc1aa4f0747b18cde7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67ed554e745314a246d702a7d1870d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ad7b600d2946d52313840eaea8f11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a13c937e75c7e09ab93e4b838ba1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78127208bb21b05ffc6ff06d56f56fff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d9ae81e35126749c1a70cbef735fa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4109cdb68a268d65ddf3623bf96c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc132220833069903dcf26b480aee5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698854a5972d1cd61e410412efaed83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c2d0920b51d2b08a5ae84b797ca07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba45b9fb9d510886ba3e62194f5d728189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829132e9912f500272d348fbd9a2d98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1664894438ec82d78d20dbdc031a60b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d01227150d7ec987c3fb5b771acfae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db37f9ac684352b6753f4c0afe4528193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a4825731f2c30340350d02fff71e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2c55673c1f1b0d88c56ccd91915c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad0bf50b2f1027a20e9b03608621ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d657bd1e8cfe86ec676466565acea4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81c5696448e48869eebc8103d9c438198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad035f4a76946cd4b631fc46f7c0e23c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0c01c538ec082d7adc928874025a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ac14c0bfa86e1a7ffcbc959cd1c40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7cfa9aa5824bc6301c9b76a97349f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b8aed62872a4fe26729487d910b47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fad3759410cfb918639bf15c67ae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eca5306fc8182bc1f34d937d6cf406205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88c8ecc5bd7071bf0c88d412bf38e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894dc56ff359bf82a36b419d2a8b340207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f20d4b03bd287eca9612fa6403b1ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1ef39e7e9b6fee537fcb3dd05d825209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dcfacd1f2a4468aef35c5d535111d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cf8d9aabca0cc3a42e2ebe187ea0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70d25bbfaaa489fcb4c5ed136fa95d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe35e8de85ae8b94993ac3e85d91ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc831510bcfab314019d5d03d4ce70a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56c61bd805683b900cad44794a4801215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319526f77b246b63896bc5297e9321ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea596a2e441eed1f594849acf7fb0f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed9c77efc3c7d4f93446160a384e02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f590cddab3d05f68f4a798906d8345219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0045de4c3f1de4a049e35961fd8a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38fb3467bb4502bedec4d1b42ec867221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2cae7c07e7bdb5791dd1525f76a55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffddfdc36f2b42516e43655030f8b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449b621365b49a135443bc9e1d912d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f22d3bf0483ce594676f86c804804225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c5a7977f0723d7d42f7b1eb0b38d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260943e260edc126f8f56490f79d5e64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f3ac68f2be4326d01732234cc34be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df078287b822828da6a48eda720a2339229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bab0d992949a7f71852e63b012f9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618864065e2a0dd74d525e71e97a855d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54d25f363ea4dc0e62d0a8195921ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffa999f7e67f11f71417460c6329f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2962b4cb588edc449b92c3af8add2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22e4260ce6e6833beb41591c6f69ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f18fbba1c0eb32ecd031efc6929667236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c21ea013bca2280c50a4d8e3b18eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9cd29c4f4a9911e6c898a6471e289238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3904b21b7fb6d5e735f7c9d855a08c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fde3a8115bcc26f1e3023737c547d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3ac48b0bac7f40184a80da3ce894c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b480e76c2d609eec6fbd124787afc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d447485a29d925690aac8966d341a69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfb00c333ceced8c3126c8655f38fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ade3d389e18f254421e444e3cb2a97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445334bf9657b5cfe89c820f487a9ae2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f81dbd7a1eab18ee1cbd2ca368bb0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ed6ae0c202e27cda3b4842369ce6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6630205f09451330f3d5590676173e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38190aa248c0b92d0c9faf8cc0df2358250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad134043840583387aa9755e0eca19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa310d488016696f913c0bdd1d2e18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac83b222d5c0b2dddd8d91d528f4cac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0118dff3b981c4117adb026acf00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7994d4d57c549901a07fa54561bec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c408404ce1ac0a60b8dce26397d20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d6409d517c71a14284ca39ff5525d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efd83297399ae3b4a416be7686239e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a74ed4c70294376542c6202750d280259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4545eed6e737582a97bec7b07704f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead9f12310f127b142336256a11e3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c9c7af80dc11eb4c17205e4899e8b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd240319427ae3f24673db1e6dddd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8c99d2b3a3463a4cd4ee113e989a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcb6b7461f40f9cf2faf4251c8baf5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546735185a64749c57805489762a6116266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717055d3f10ca77c1afe0f69d7ccc5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d574755f9d0e0f3477716131978d8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623f8fd7759a8ee0884eb2e28a5e417269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc7f9a8f24b4781c28c864e97a3c46270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729aa6713d5ccedfe29a311688e8c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f673d9763a6f1f870dfddb12632686c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868e1b79fa03ff0be5bc0e820b976f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc477445acf68fa2d1bf0c729999c275274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1062438619d6f650eb053b2312d446275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0811ff17dd8afff86200ddef7d86227276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87c08597fc53a278f109d86624a0e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cfb19bc1ddcdb5dc3ed45f43cf492278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f51c4d619b122fece6baaaa98e79c2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aed3c64f77782c3f6b0419f25d1fc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a23dcae6bc1433f991df11b659779281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90359d5f0e044614c49dc61524be73a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48217700bcbde2d5aacba1ba0a47f6c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634ffbfc159e14c2a0ae1d689be7baa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e86d71fd75ef5f96a1f081db6a16cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af753154d3d33554f912c3455da40b3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaa71ae5d71bf312704b58fc7792c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c2e762373b6ead48de6c4ab27b4b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422936babdcdabfc67e47be3ee43846289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95466aa9fc37641737bab527a2ed126b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd577844ee463daeff973b74159349291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026310a56768fa2dba67be842afa3b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee92538b8119812ae406243497e0f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705b4c9003c3dffd2c34a80220bdcd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd349a7424ebe2c82c5e5966beb18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e31469adae5d1dc1a6e3a23e984ac7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031aad1e77c11df747fcdfdc72fe04f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67736e132bc3d3a03e1ec5988d3a7d71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac288618a6edfe4d2d042f966e156fb8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f65670984ab4aac9e45ac19f78b963300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf535b2a25d7c98c191c91d4e02f0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139f476b35ec489f1099caf623891cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f3dd7618c14bb77d3e3fb7b0198a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1180f7e58ad63c92e128242960e555304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002df93761cdd65e0e77c5f4e588cbe0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776e6c2cc93244837b763042a9eabfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aa126caa0e2bdae21cfa9e772564c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815966e0c4bddadb30b342e0da7d5dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d737f34e88b5261123416c2d22d6f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db33f9ad7033846174b1984586afcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b59041022bcf9ac871863258ace93f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249f603de470b0d4109fc240a9e83ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0005172e5448ab48bfc3636c04eafa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc061e2226692c36d2b89eb9275d28314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fa34cbda19d36e1694fbe01efa4b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc50670bdd4bcec65752f7e01f895316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483b49c42e631ca350f1db30fda07e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac1de08e8ab5ad4145dc4f9a70ed51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7325ec09ee09fea776c78b5175fce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc07147f12159894618ad434d8be790320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99828e708c08921e991acde61a3ffe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9623ffe622f167fbc38669edafbcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b014a02c77f2195bf40c4e45887669323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed55e9fb8ee1bb4f4f06f6adad4fc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a0a9ca5de3414fbec640e976d6c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73858cae5f51e083c5a174d014cd7857326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ce5b167d15b2c56239c5b53ff0692327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18ce2337db4e5ee85cad2e6e7e08e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46154db7e22caeeeb814e2ea3610217f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4765b58fbac2b59f6f1c7ac587f86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c48bf4435b60b28cf67d3039772dbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87a712a2ee388a99c9608f07b5d3df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f6530e088ba70328f0f35115c3cdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41e054edd970b490b06b54ef76dcc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfd8255f8e5f494a9231e05616999d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f426cb8b39b549c17b88bcdacf3cfbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0bf123a62fedb027ee54f7d57a67c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c98ace65c85aed64a0ed46b70be85c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5930a98018693ce893e83f50ed258339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d54e5d2864c7ff3806a04c69c533340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4472c703cc2c37d645d9488ed05d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eae17b8f768f21c3218356be59f77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f7a88d22ae910cdfebb332ae8a4bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027770b8d371bcf276d68b04f1fe2236344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7ec62fa69dd1419325f87b68127f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1df02886148597d81a5a264820c96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098d8a4d4468658a28096f921b15344347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feeb30c7560ae89b0ddaa99d84898a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72d3ae4f53dd17d31ac6ad0ac8722f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d531a69cd34d54e58654767d24d9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecee2ee9b91844646295747f6e9157c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e38e3e1d29203f649b69d5da30bcf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e75469e0af1154e6a5291310ca9dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17158663daacae350ac2fe9ae5b96e0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847220d0d078b8f8d705d3b98d05d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb777c28a2ba58a879f22a32645780356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adcc433e29f9b1ba971afd10958d71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aa87c302095c3a829442d106b1302358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ba8ae9431db9afee003b52da657a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd84f1370ea25f4184d2c08d3f5b188360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c1812c6151dd592a78e1e8e3548e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228c48365e4c6d1b6c497274fe76b99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d285480de78dc270120f0476a4af425363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b4bdab452b65bbc7888039d95d9dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb0d1dd8e26173633173ea1c609e49365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28444798f469506b5ee9d7595bafe439366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b4587a28d2760e7fcf7f22f4f52dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a28283242eba0e981d43129801e4e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd21b368dabca1a9cce0bad47eb9e3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd14d1689bd8a7ff64700a246f817a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0294836a5b167b761debc10feaa39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1742cbf1be9180dd0aa4f06019531a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308cefe324381f3d7fa3de4877049b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a20237b82f0968a58d75544a8db97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b19f402379d68ba487ec9b73889a44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef1af2a35e072d3915459309d2ee0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63d3ab74ad269f03ab394eda6c12ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc287dbb15adf1b30c481ead5c238137378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8d742c06990db6ce1bfa5924ece15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bc10ed7ece8e81b80495196f659cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445445d7f8f52458cd3d4089031d80a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3c82437ff352a87a09aa17f35962f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5a6eab5afb60288e489c418357e95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ec36f5284429171b97680ddbc5c7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1c9b4923aa48c852fba40406e104b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7264016c49f5a06c63c0a361615d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58735a534a9b6a0211a02803b3ec6e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a674077514cdea0876269020dbf65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46838d58b657ae28b88a5629982adbd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30c188d42f964ba190802357ab3284390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749977481bea1e1afe933ef6f9571829391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d69c463e1bb7917e4fde4b13c4b182392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7a75cfa24c2e5107e55c208f85cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74019977a539ccb72424737a0e57ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b59b70f04d1e3a021858b6009e6d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e07365e18ea2a3bba4146a590e17f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71419a4ff5a842f73ef89fbd68c6e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc990051d63bbe99faad500d9d47a0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bffe1755115f400d2f08c1cbdcce6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cdc0eaa957ad755671aeef01563ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372337b389292b85831ae31d60e2da7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c8403d0eeb6022fd8c7cb7c2e1e49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee1f8860da6894c5d1b514ba5a7f81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d81f41d42d57dce9f5dc11f9295382404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70275ab0ba251d3e7325003ae6170984405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3ed3ef621c385d7215bc1defea82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d969ad5980a81643df7136012401e90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608d3b175cbdc916a6279e310d05cb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20765a6f0b17c4a205ebef16a4431726409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fc630889b7dcc45c6302411f54d7b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3950de909c017c0accd57e8a0b786411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd03abc4c7abdaeb8a9de810ecbc22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde04c8d8f88b8e5b23094ad39a72fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dedb3c962d726144094853e9c436b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355e9d3b68dc2801949a290bad83bb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaec7445b34515ad1a76dae381c01c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679b8f91e52173586c3775a4ff3412e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1c36db3016168bd91f8f94d2c7766418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5246e21d42befc8ee3bba9966cec32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14a9c66fa7ea0a7ad8c3c7d3065bdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c70cb18f97d813e5f3effe0106907421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bc19317e09107f48e14b0cf312dac422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67382f79cb486a07e52ba235efbaaed0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f072ef21e4b9b981505c589c7bb9464424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ddf34fd12f96eb482f7c70cfc719a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33559114cbaccb05e296244b993a1d5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608bc2f657d27d374cfc5c4d9bb2f23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee0fcb1dd158275fe17da52f53f578428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed285cc6b78b8dfcbbb063cf8cf1ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d14afb8e1fbe38c2030ca3fac6eb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c9e79c25179abd76eeb4397b16fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfc2f8a3767642e2c4724059fe250c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2ab698220f5abdd17b014c72a0de5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6953903ad0ca3a247c37b936657a781434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e61a2fea2ce3f36b442368f85582e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d9acff5c96cd212d801bb7e783d36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90a6e4c63cc8a42abe40a70d27b753437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53e44ac2faee70554b28d3e2fd3c35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4ba7a1c8e1d5a9d730094c6cef8f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40634098a16af8d63a826885b6b578a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538618ddef6265b325fe25ddc302b36d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768f2def98d2f91f2ef485c182173b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99bb8a449f636d0fac2366f4541a5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc7a50953967735e56708507c411c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aee38102646aacfd436098923b2d98445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e5f903610b4843d0562cd010ae520446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e799cd480dc5477e0ab5e4fb9a84d85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63e386d5f2688efb1e8bc5d338bf29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca22cc8235dc0e72fa00063df979a7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51310db487a136095b0f2909858f87450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170f9d31a6fd4d7da32a7822df58a3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325bbdbad4d7781e69670c1058cd8d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f5bc270ab6e70257c91728d68c7fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fdab79cf142a309729a320d8e0b12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f2c6f502fefe2d154722fc2a13ed9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eeadce1ca613d62c0483b9912b02a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b4bca3bedf947149352d61aa5bf0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d33825996cfec08b56bdf05b7e253458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116b7a901f6e6121c30c8d0e3bfd569459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ad11817cd03a364f72a0dcc1eb0d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cc51ed9c73cd239961588e9ea3bd9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec7de7e41adfacbed93acd5429d90b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28464b7052fc46fe2ae0d37a0265101463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93916a6104f66e783f27798e46df369f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c586d3b726e2abc95946c905b396b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29072cd67be4399c7b009581509db1db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f276382ff3f4d7a9afd77c8e279653467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0bfe64b1ceb504d584323399c72c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890871d546977f68845b512221918f16469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd9365dd8e8e7822b1bbf48ca8ea01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba4a9078fca8f96d3ac3e61a2c5ef3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1cecc6e3eac13409d8b01b2adf17e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef8a8b3d597ec1bf18a6b3fb1cb912473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5583a4d6c7dd3f4798b64de1ed5c36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c594fc74185e03a27a84ab237c24d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c490996b567ea9448f1c571abf60da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401efc8d8bc9332cd8f70c1a4dfb973b477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>