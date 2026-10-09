--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938a763fcc639d6692ab99abb19cf2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44468b35e8d87ad78528741c708500172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f1fc073b83d8737e02d3b448eb37b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20832c05c426e1a02e5e74c194b997e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7e858923f4e5d28823ae1c907c9955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab298837cb85f933c2834145d17d7336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543f5cc7ae5f4de5370d5953bb82d4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4c039188d664395960c5550edd7368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ace7150699fd4d77abebf4616c944a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de80881d9ed5e57381f1f2b9950b7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d544f0e56e1e284a94a621c38b4e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618937cfbc895e9fe502a2a5cac30ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8749f9775f11f53daa752e6bcf8f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788fd1829c7c42ecfa955266390c27914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30167d110b0c8d0872319f59b1f583415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81958b8f4d6e6ef86b7d3956c18a52c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac254372bc62e66b6b27dca44993a9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a645959a35ba8e06f0e01fa1bcb16418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96139e100293a9aee61965f356e55f8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5fa5eb1d67279e317b745f286c2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b576e993ab69a4d58a1787020e91c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bf0cacac77aae411771507561e9b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdd262a735a671ce0df2188ce97ebb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd6bc22370479a67f30dca7b441d0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7ac1610787cfe9ca3d9b08c46f80125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5ba8dac28fff41c058e41335530aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdffdbec73919516d30e033a589fd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab827bd7561459d9298410d3a6a3aa828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b04215eee68c544bc63f3fa1f16ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470dcfecbee89a7fad73d78c1e67b8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1192c764a98bc36c8c7414d345e5bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1a0e703ee3b9e1cfe76de836b2b0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcb68cf1b46c9bd652d99f180de97933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd28a67798cab06eed927d729ebe834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71837c07b8e963bb9aacf0934b7b8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872ab34d931042090dd56bc399dff7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ea697e068a6f7efb3189cc08cef5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1422f85c78a652d0dcbc90f67d6a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3623db2d33553bc8f3f951c43376c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b1196df1f5c941ad8cfbcf07da76540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25c35385abc33e7a9a2160b993b63241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a966123bc7ce7d43c03d6c473131b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252683a537f84852b15c3d451302dcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69f4bf6ace7d87aebfc414452a48f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8ca6ea36d380cf7923973dfc1c9a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5948c6330b783568f82454a2fe23c7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7d9fb5e96b03a9e2dab9a643b936947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fae3fda7d4316d8402c31d866261448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a97f948c33f3b5694b9862b322635d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb03ba17876b618f068c6ca1bb8d4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d0069346270fc0c73fdd07ecb5d5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e0bb31299db71890da435160008b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed252c2e9875d35e3c20562320cb1bdb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b664a1d0bfb8c54a428815a3f61356e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0a78a8c6b388ac42cb833ab5f8b8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7d46ae29bcf77e59851032cd209e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e1878a5b887567dbd94fcb05f209b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4c8b27844489491f346d8964b350a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11af2bcbc2aa5798aacb8d6fe0640d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c402b859e169c21d460f20476b7c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768121d16bd7470b42e3ebd35712ac1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e731458d5ea33775148c5654097ba062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce100732337dc8bd2c11755a1fe04663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2749cb3d5bc27315e802f3240727a5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b02ac8bd28e95b90e8313e036d84f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee527b68bcc0278ee106058ca0c50f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf2eeaf6906e77df08829b794f25f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021587561a86cce4a3ce58a6a29f1f4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e936b4050716e8dddc591fd28223a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151dca7c12d39fb97bac3ba3788ab9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07e1036c17fa099c34543f9bec6cc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed44fa494531feb5200e04fca26e6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998fb41920dd31a2065a69a8e285ff973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a623acd638b1a094ec0dcab2b8c8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886f1aee320c96e9986e510b1025b7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435659cbe50a663107864e379d8feb7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec6f3e6effd3efd9890fa5beb4fdc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bfbdb2d69b4727d8a3695f13d738b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b0f7c68b92216e19fc79017a2b2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddbdf8aea574e0e7896aa9609fffd180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40bc701fd8831b8c13bd013695d1ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e2eee0d0db1ee85e2e021a99b8c9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913e06c99767befca1bc0f1d14ba92283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589299eefb9821ed948436ed4855cc8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2775ecf45e5dd9cd8d79114637de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75506b742ba46827abd5a678aef0d92686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3ec56c3c2dba2e0441a6e49eb6df487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9dae53e17ce1f06cf7cf3ad392fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc5d9f711243e1735a8cff18a71d8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8db929e520bf9bdf3f7b2a70cf98b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e47de5b64ece0cd338688bc074e69091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d18eac8c3638ff1c1fa131c54e11792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f95fe730ab5f24bb71bdd74d67fa293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5c249cfc20ba9a412ff5307951d7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db842d925146075db03dcbec881b8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b613c95ef9d974568b81500938e49a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad334ffa57d0b9510da739264d49d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366832c73082aafe72522711eab61dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71787baf205c5865f08194be5f792a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577051735310b364d4ec66d9450cce34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50b4a9ee6a654e8fc6096310ae89f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda83fb90c1406b5701d197d191feeff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a1b27393de0bf7f9dac1bc75aed9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31f31b7f1ab2bd9b4cbdacd4ba7277104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739b8fcad3b617b4cf8ec8de753089105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e43772ea51e46641eb02cd3849cfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bcf3dd43990a40d8ae81f0314257e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980fbb51e1189a9b8e0047fc1f8553b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4963f8c047a6098a789609fd82c17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c36211b91c74283cdf89b0f81f937110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0bd76ded9c3030fc5bcb34f72dc77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ad728d1c1a8ef1a4e2b844032180c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875ca5cd73eb0a5ddd2d14f5b0d1ba4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8794ab5508e1fbef345425c059b6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf6006f6f9b14aa60a37480e0075c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c38097ba4447814d1467fec88951b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bea865ca3952242472c13b64536282117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d70e1f01551378dce647669795b9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fae07f6f4712f77b01702375909ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e191cc73358078be5ea10298bf7b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285b199b0439ef3e77271658a512582121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9f110ea5209e08ff845e642016f7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bc03edfc5db09f7eceb5cf1f035ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42166f2e8f928b58a580cda723652e1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970a8897941736928154552e6b8f209125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec101c242a57ed653cc2f0747f10c62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f72c310f22d3cdab03fb6c42ec521127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b39c8f8fceaf7bfd88c06bd84244d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8de03b1064f4acf63490e58741b8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda3be17a3c56e5eb5e24e2a446bb73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2a35f52ec81eb9e7c00935f037d12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd72f377833689a9ff215ed98f31065132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd3961516874100411cbd58be19e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aa2d4447c1039ea07a80e97766d3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f03654bf8a71abae029de2a5283c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d4b1c74852fba39716a417911b554136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b7dfbdbcc69ccc28a20b80afd698f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd950a67ea214705acf8d293b4fcaaa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d730c1441ce05548e96070dd4381848139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e32f7aa74c1e2d335d50d261d95cf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965c092a7f3676ce9685ce048a4fb35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f3db9d90d3bc468142f173454c18f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b9f17095a8d6d13c7479330aa9d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6202e7285aa5f156ee5b89d3aae81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b28d95667ba95e56dbf7d26b7fde86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab941c212e7828ffd45b4667ca730f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38a03fac3d894fbf1ff8a4a1e67f42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677575e7390b87142f9b1676072b43f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a74cc48577c762a1aa3f35b13d5e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d856e1d137df1dd9209f0669b278ba3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b071d8b1a8d5e90fc0e4d4d4f2d23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a17f8dd01de30561149565df3761f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39fc137670e6be41d221b1abc615f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42e9a2548a41269fa848b0a99b4c20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3af9f12cda57675fb82f09edc32cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd058c87aba9cf0d9c75d621526b34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365dec8fc74e8ff745efecb7116fdb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2740cecfe1dbc5e8fe74abac364272158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1236c127b2f87fb482d5f02109e197b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79c2db1ee330081ab2c2e9ea094185160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56f20f4233498b2d47fcc9f5dea7c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc318dce1b56cfb2484b492e41f9ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9f50218165c6d17f248e3a743bf2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8372a15555dafb75de7037b6a7795d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eef00763cafcb984ac1a45163d31b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50149103c3c11fc7e865d292e212d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14b951513f5de957794a26e7b610ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b281a288f286d1086d9638d6cbb76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd237edb3164ee234a68abfedd9832a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d0cff0436c4e0d2e825f911076e7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f04e0ba8869a9477efd5fb2dc954b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dffe4fafc4d965604d2c93237d0d25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c3f5d63e096eb242a93cc57ed7c76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1de4c6269775e4aedd5b1b52cac845174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb9f0c7a27c8b0d48c993cb32ce56f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daa8db9ed523bc37aa6e74c1a1568d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f667abd791e71539184783ec9c17a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414e7aa73f587675c17e0a2d38a3c95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da27c2cb5dd099cf7ed19dcd007439179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468837080edcd804cf8a0ea8177ae2c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037c3148410a497124c0d7f2f0e23b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357ff42bc500278fd536768d557d736182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6415a99bd712deef55a35f92f1776183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a803f166764de7d49c78792794485d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8840f2bbccd2ab9a04cc16b1ea3f6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a12a58d5c27baab424b8d2d328a18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc251866c99344c54b4f5b16f8c3da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160161a59543f245235e414af344d06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17cf75a852ed2edf2273bf1331ed97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c51c3bf0abc1f7d53897cf8bcfefd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe85b0fd49e961daffd2c1bcd0220b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917e6a665fe2ba0566a11951e051010192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5255684639dd9b95ded86dcbbba4d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be66c19cb8c9932432abf2dd8cd264194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25995f53dd845542d9f43e2689ac739195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f78f52faed3eead24aff505696ff6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba9d9a3c2ead8596ca946d3305644c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18730fbcda6688a75df84cc49ee6e9f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9daf9cb40b792911134ea76a7ad04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064317fea5c68bd6bb45528fdcaa7a99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d58dbf1d3765c987e660e0866c84e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca29dede74c36f87064690c9e781fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449be72d36c335b2290938b08c8b3206203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd85ef4720701a4d3e3ed497d60efcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a57f662e094f0c9059dc1e6b9b4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58575aede6b5a6ec223adf54d29e32d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052a8ff08d4b70982610df93162e854207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6d626c70772b51a17c913f7b31e23208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a1e0d833fb090c8d38f391211ac8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe51d0c11e378bf4de718d5aed4988b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439b81bc8566849a694ee93537f8d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661622b8a6d3427c25591acbdfad20b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a854787433de2c72f41c2ec3975add2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afd4cc02c95a2a79727067929003a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26ecca1b2bac9509bce4ab4b5a4991215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0bfd0d12f46edc986c12e6a09d565216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49fa1619507882d715d1090d40bcb4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f240c47e71cd22448feb1bf857ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898e75b65b3567b397361b205daa336219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7efacdecd5cba104864bddbe8a108e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba270d38ec93d9471c1f5dee40197690221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfe2e7eb24599e46ab04778ce42f86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b32144b8893d3559e82c5ef5df843223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f110e228d36f42a0c0af15609f812e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9420fe36d20a7774caf1dcacf1f8080225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f12c0eff460990cca4c194de39b45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b57621d6633438dc8989b75d5b7eb6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edf156dc70fd873cf45e57cb32926c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9994fd3e1684ec43e3940921aa668229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2976b36a8a78c79035890747c6cbddf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df13c37c30460c08f85b46ea8a8c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd8842c7a1f2f34b5cfb49c53d20e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd2c4fbc5d8ea6bbf3acbc69496654233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5267e09e211f578b26cf70628f3b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5322d4359cc9df00eccaa668d35f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ea8432ffb0f374b699eff4556380b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751392ce3276c470fb552649b8a8600a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad33e158938ccd49b4d5957a011eab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d61a95115d620c84747c5ad5cf6b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6beb9c8b52d2ef399a4c2d88719ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b696ab658dd3b414497b8a5ba7dfb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d407d5107366ee23f2a9889411624ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bd8ae9f50097f48001c04fb90afa0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1c38fecb4ca471c856e1d0feb7e53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740739bd904110923e9b561864b76e85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd45e1c6735f5b962bc49ddc990c1f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6e615dab1fbc9d02232767b8fc63a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1021b708b3c6bfe7f05760f3f1cff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac6cb007e6044a2e38e7b61c172e60249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2aec45547bd7f98ef6e4e3c46fb75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d569195eea28743372e01078fd7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497e1c657536d6f8ced597f7adff58b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbb7d93c97d3ebae3c137266e5c88f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ff2752f4966c16fd115c0009f9bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef82f2ed1593a4b3d94ed18ae644e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6bf09091f4724c2eac2a160702050256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166a3236d4c655730a55bc99105cce2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afa8b795ab90eb2d60c5533b83609d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5474a559c22960884bb3fbb9f653259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e548ce1baf2debc70f3611fc6802e92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143e82a4dd4dfa457f462d40817ff0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee228a3475d30bef3b3496062ce44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d4b0f91a3aff5c4a5c5c562b457c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e68143b1b9891476e0183af46d183264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4d61e69691e67778c5581b13b30ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2971b7df1c1dc18dbea97eaab23ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666ee64906794dde3ac9202a50074a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98dcf0c24d852a4f0a67cb7da75b87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb80b0f5580c0c417f562d687c414b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f97c385a82391808e82c1457d30f7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85542778af0ad65e3f2dd3df6904fec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feceaf5f2496881af3ffc8cbd1fee3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754d6844376ce46763f92ed8a5b3f23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d69075dec8c56f58de6f600d721b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6982700170a062cabe48c08b3cc5f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e14f0706276efbd3a86a3aab56cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bb0ab2015ba5743799ab76d3243c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065190f4eebf741a26d3f49fc16f379f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e837cf5baf765db347a63103c6e9f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2d59c35af40617d6e943468d709eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a827ee2fa668998fff14b7972f4ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d25c9bd5feb90a3d4f3962c71a7c80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84e06bad07136a8a0de514e9c6a7b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05beb608d331e6e92b40a7792b33054284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4513756f04b821f5baab9759f32087d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be4548cf3fe839ec17606ba1f733b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587793080c110af6146e2d904a094c49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ca834c65d7dedf9e92cf7f3cbefe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448f372b8dee6dc8d8e2b0ef6803058289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e66447a145697e78d1e273c6ab23290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d778ff6fab034d71f5a161b6650aeca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442391932762e293432d9d61686f8e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2543411432aacb26205f4890c397a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71118af202b5d2675d62a3bdd375dd36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a9884f15645259f46fc6e95bf5ad0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272f08ab949ec43764102ceddb72d5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d008b2b30dbc33329b66b77630e35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692c8db80bd19850b4afeaeae8548e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac0c242cc7f6c8ec0ea453ae38cd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a64c24fa212c828a47ff6dd51feef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74bb6915ea48ae496a79db62710c27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bab146b9fbda1daa9cb861d6e1fb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e904b8432c027db56d56837b32679a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7b8f4bbfc692005a56a74f046fe97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12a7b694d510d380026f04ac218c22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851868ea1d9effb52cedc6eaf7e331c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e1c7b7c4e9c639f5a8e1b5d161b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd01b927d76d37164d0eabef1358f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7742ce9da5ba671c80539730963a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38446414ef61ccd972d7db2ce6848edd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7421d956865ced1f86c63347df0dd1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea5598cd53fd39e077daf7d058adf5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6cd6863085babaa4e2376715e8751313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15cbeaccb60546c195f58bfd61d448314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df2cf238a0e90169144772be42b000315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801863b4b69fa336e58fbbaade91746316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ae55499b4637f9a8145aabf5c1bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad459c9f26283bb15cc877f39eff4030318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c914d8d8f8999555b2f5ee881068e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d469ed4e02a767bb41124a20b926a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b656173ca252ed9585dab9747d17ad8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b70ef5d943a2012308487444abef4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74595ef36e71d53a2426c9a0dc0cfa29323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47830512f91333cc351f77f046e47470324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42853c122bd45b0edbee3b91ea62b699325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71ce836f71233adb94eb2f7de0f7e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bd0dbc57e15d593fb83dd2980380f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db1505f4a66fcac48c8c77cd4701f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea6ee4df3e6e63a8cea3a663d64fbe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22602805514e797e0f6cf0a835f3dc1f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d580ad069f1b7e7ca57c6fe3268d0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cff6966250f01f7d002c46b821c2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b793c67af98e9eefacdbe03a431bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dcd75546ab7f7c1d87b1606ab444c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465956295ecfcf55ef1059db0484933335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89840a88e3b2187a7ca4f7ce2e8151336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f342016292f0437a28974dffb0f67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b09c15d62cf32af5f5539e7def9c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b82793160282957d0f761379433ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c6ad960c97e84d80d59375f3516ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f645ded17f00ae9ffafc6cf51f511341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddb91ab7bd78bc4c906dd161ed6c24342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b306363c3f3c3e2d2cc906b90df0518343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f1f3db50215f1b495cc8626bde454344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454343af6251b4aaa181545f5b0bc51e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742acbb9f755551262a9438fc7ace01a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce0dbff4b6458fb0101dc2b0e72615347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11202ff7b9d6ed63310c55ae628b29fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd006e7cbe31ab253fc6ea322fb627349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c561755e4ad331fee94195bc6f2908350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20748550b005b09673eeb6e1f876c3b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f07342bbc66840e618aa0d39f78432352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266014f90e54d7f135829f355cdcfe1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e89672e72294c3ae22dd60255c31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c27adb88658ba31112b6663c300f4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a23f50b0ab41475ce64d7c2307f23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc1beeb4b32f2ddf3d86db0df36441357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23360e9acef9d7669869aee2056dda50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a13af99f0f37d83e468310410510f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d91e037aaa8c59e2a01f90448365b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a796e87c8e5fd901620c7f2b3aee09361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc52b870b940d2051461ace5fd94fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53445f36a13aea04254f1b25ab920c26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5b3ce94ab396e7d055ed1373c4f2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3db78d1f7f1ee7ddb0fd6eedea2759365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3dd5d7c490d0dcc5b2cccb57bf29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4095f566fcc9e7865cf6efae285290367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f58a8be3c22051ab2ce8428b5e22c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec98f19c50ae105f664245d58fb358369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a740af1a63a8f291ce11236ace2f26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa33b2946b85dcabec5c7d96ea0e8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46198473b70d865568b70dbd7969b051372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f031436fda3e68454220bf7c2fea3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa185e7633f458373daf3367b1c45b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b03c02eb6cf232fb0c1d03e5103f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f93387d62113ee36e9465a85f2bae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e6b67c9c5bc6bd2152100e3f2959d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d1cd12bfda1ac35293f2f67f117a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b3cae5104166632a6c6f7ccebd26b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcea4b279377e4a53713ab00a43c22e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf3da6d0223210144b7c120f5837b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50792bb99728aba2860aa12d92a66a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6cdff8d68211c87c451c680e574b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22419ea53e07aa0596fb2329c81bd1b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c65b03d9f6fe3dbafc0ddaf59d1b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0377da89e8b14e298a0ea14ba6b615386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f2fd70f6345fc0c6b419580913ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaecaa185825340c4ee1286701a9e94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c529ec3899ae99e03dec5d61a52b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806ce9d33727f4aeb6ac738d9abceff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c132d56702c34af155149a55b03ca5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62bd7a4796efaaa093d42da6b1db07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e7419b475be50030e595990de526f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07d1e16fc47444e4369d87e4fd05bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000d61f383721d1a3e23a1edc4db07c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2955cda446ccfaf15ccaa444b1092396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa581b2c7e12309f67fed6cea0d6dffe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2318b9731a1843f350796f4f7f4ae5e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436048577ce6ef775c5e8cb5e9422b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4338609032eea40892b3f8ac726e27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075ea387d450d8d206c5e66e5cc008401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255cc64c9fc33342c9bd2d4ab3b9c24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676da1689fa8a4cc55a1a5010452456403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865a4e39bc38018b93ac9af6f18f58e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f990ff12840b05362d155d49c49a187405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f8f9457bb861508551126a4c30d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe306cdacd3034ef05b2b0c6c390cc1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da4f8feb3bfb21a376aba470f4d139408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be1d974d6fa77c7244a4dca8d06423409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc45a0d60057626de10d8ebe60a0ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdf19be0c774c169644e1d7e8dfed4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262082dde13062461540b5530b19f6d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f925a5ebc0ec2f6301d5644160de3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779da5e124bac39d786641823039f4c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facf4d8af68175ebfa9df3c9279c1a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef1c8d1419985a654b98cae764b492416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc334905554ba3d763f60d85f0095ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d600b54a76ac80c850dbdb4edc7091418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d573346d48c14a343ab1b015b12b5cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57a22b53138af954790f01c136d52d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb5a87dc5d6c32aa1899c3c4a9a8d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9673da5d213279964bbb9d94b2804e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626baae9fcb3e81c6ec74f4592d2a5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b40f410b096fa0da608c6c3c37d4d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39f96038be0f3e7656f6d4c37b2d14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f59b17ad5f2f7439333bdc13d42e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2c92fd17709353b5ab6a62a0001fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f0704dca170bacbb53505a21ddf60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4e3a37bd37c9b790b354f2eccea42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac938e48104076e12569938f34ebb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44363353fe4befdbef475e3cb97d0ebf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bbb3998ffd38f1848e518e0abfa6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44b46d27cbaca8f200e054ba9d221e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f49ec0c93b7d3b0f669d4d88885e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff67af230bcccfc4e67fa077503702435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc2eebc2edbc22df1d153b4a7bc1ad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0f79e23322b1b8d92c1c35af8f23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5317d7e0438a8e0cac037c3c08c3f8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ed8a10f453b651ce8341c1fd164de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48a816aa5e890bd76c45d28928bb0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbff398959cb8133cf405959a81660441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44aeebac57c4ebcf3fa73636369aafa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de71011dc2dc5a858b5517a795bfce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7be1c052769dacbf37a1467af9bc4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e3202e540e87905f7e95ec31d7021445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ca955fd69efddc59052fc240178bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac2e9056e20c4319353073bdedd1fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdc23640c1393a0dd44f66aa26bf3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dcad55d5aae3ac6bc89851719f2bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0090225351ec60b276bad3fba0d94b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486cefd6abd5538944d37ecd781b624451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647aa30610bea8669c25dd8e9721c42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255961aa33384675fe7417a6a118e9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0702bb764efec09ef03495bc4c02c4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50e943c810919dbb415812f5e72b16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4658f12e29cdb965867a13a61fcbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4982ac029500da96ec7c9dccac309f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c473263724324469d4eddb71708576458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358429dcb7da9a1d56e1e746e4f81242459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12badb65c7faf3e131c20f3d3fd49108460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbf73226911d045dd623e76bfc4c63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7306b15bb1c1248695747b0e68712462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dab56482ef821aeee737002a2f5ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0757bf26d4fa295f283d0dd073d60464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d8b1286ffcaed659f58fd4f66369a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb258bc2f80c9ba3fb61500a856f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ae3ef1b470b7b4c36a5d26abfb533467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea726fb240fd94f8286c040d445f2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22e1a968ebd9ff0607516763506f0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c339bc1ab587b5738f4074bd9778b40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfbfea15d5886c37905957d658c702471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c754348b8175ef974a636a82324ee8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84de36f6bb6d009f0d4b4b0c8ec36b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a26aa5d2d142bf541cd27d14b082d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891dfb2445d68915fb0f0e933e31713475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e1e46de90dffa2e7e7e00bff2980c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99437774f56eb92763bd21ee0b8621477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc0364469678ff2736ddd9b721263478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73c7cd24aea02f294f4bd47a132707479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4c69358907f0da277fc2d439d05fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada616262378ea5876dc8603f2a2ef06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f51f075ff8975c602f86e40ab26e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a59d4e85d58e0ba582eb0dd3e07053483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a5774f86be76bbbd26f5129a5238e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e938a106db09e8fb5b55a66a2177f83485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80b25cbab6ece40005e1b6891c7b2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d4fdf0549a68b34827cd39a144f1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769266a18f52cd45fbfb94cdebb59d9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a3677203ac4ac708dc7da1ea017d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194ac96019eec543407ede6623c8280490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d27baa835a1b6af195b260237765a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cfce68302f68e382c7d4f1f29cf94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394fe76342ba3eef2a0766079ea7598493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b727a9e7346ff627ef505463e77e1f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff897a0801211e4090fc2b61ea3f8a23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea235b8454d2d1e1411763c23490be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d6e81c8fd8f7a1dd74f38788025c497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38204ef5e26d100b154f95b16f67ce281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ebe30ab68eed43718c1fb8fe068602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6564a01e6c0eb158917b51d828eb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c0357be57c1085cfeac7fa22353714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633628db848e64f19bfdcc3f89e93a3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d144f6fb3c86da97dec364871e3196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51bbe44e6fde43cec3e97f3e781da97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3839ac4935b449396512e9edf6b4cd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64caf8868095784ed970d4dcea376129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9f093b9dd2581236c8bc6bd0d6a6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa54cef0e0afe0b47ef7281c7339a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1038e977a7069069d8ccd884fba1d9012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2387bf7a91ceca45f09c507c9ad75fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a495702169e039f82259e05706878814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7b9f5d5c71c3f120cd138903cd49415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a77dd7e526930c851dae1eb0469a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26116cbe64e5347a899800a344ce6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddbb9f39f2727a5ae019569955607f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d86dead20918a1937a70c66577df319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db43c08ee8dfe1de46ac0fc361bd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c140a2dcee2bc7ffdb8b257515ddd0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb3b6893d33c2ee5e8e7a6a12a2c2b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9853f78fe64e705e0921349da518823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0905d592faa93970db53821fd9d15324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a71fbae9920ef558dbd5ad5b0cc9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb17ff1595d72010272a9428461adc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee899529896fff07fed5c67e6b4819d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af415324ff75424b168a193b15e7334228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34623761826b7f7307ce133b2a12f9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7274c4255cbbebf6d9ce0ce4e3b44930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4fe05a2b308881b5f7799393af5d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef54a2773f05ce73468f1b80e5e24332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eef167537e50064c7d463c3270b3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe87c56443e4acabe3288af836ab26934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4a5f1cdd1080c256725efd5431a2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38090b2fc705b286a7cb1d7b0dc2332536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fb84c4a6fc7d13b7584291174351e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c333e21c230845883cb75a37d760b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137428342c2342fd3c8eb03ccf6927f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4dbf55f8a44d9e2f5c42bcf68f69440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc62ee50cd219650adcaaa5ecdc092f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca49e338a3292f222fd94be914be8b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42296c0694863387932147407bfbb44f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf688bb2bbc153ced6cff18fffabbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19da1c87fce5d61025b0f34c615e67745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81579c1725c8036ef12eb0036fbbbb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d0c7dea23e43ba30140b61b4422247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ffdc488e42fe0c668500a8550c0f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7fe41507eb43c86a30f0299d4853049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf25c0dda4f29ba380afdfa248318250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524abc90c59a993993507ac12d5834c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5b2b0bacf81414702aad2dca6bc4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d492ef8cbe4a7ba177244bd0a8726d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974ddd3bcb8bbf6085c8be5f10ae7d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2d03b397994b28ff7eded246f049b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47b751b53f3242c78a8a9ed78e692656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0669ee1d9bcec25f265293af620dee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4ad4d570a44fb8828a1e80e95e00758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab273986597992c685a82c5ec8ed75059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e94d63fb40c7253045044d93b05a2360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954245928f123a3ab58649a9d7294c3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bc7c0d52343bcb682fdbdbc5768b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51351219c9e1fa86b5c214bb5d196f9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224edc80c771de027eee40528f1f833164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8d28c0c962e5eebb4fa61894737bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f518de2cc7c4a41f433d608ac512d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bba0e959b714f3a327e553b2620ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985424f4567e7cef57ba9a82f422a1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe8553985111fc22741d0767bfc94369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852b50b8f50bcfde7a224efd846e7f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4c9bf69d45d399d24832cd600f7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4babe31b1c480a099afcb8ce4db904f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9f87456036e34a3dcfe889b436b0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e13f65514c78e47250a24283920df274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f66476c079791b637cf7029d0a12475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dec995635bf9457d056d1703c6f4f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d018aa4d31851e63fb22802ae406a0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0236f76a0bcee6d45695d298828a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c8c5d88007d5dca96dcec5005410679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89139a2af233a65e3225ab5561b3cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30260bf962bf42fbad121ad5cfed9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a1af89e5f09c74535a8ba0eff97f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6640efc5513cbab03a87451872a4d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b6192f9be8199cbf7d73099dd69bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceb8ff5012fe3e6196b7b7f4262c4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064b6a624c23494ac2b443854400ca286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea44399ff5de817e6f72007a374af987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9ad96e8d0c68618e4d1299610eaf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547ecf536ea7d26b9f62832773f5c6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f854c431054ad9083be921faabeb90990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81b737307cc38c564af76fd421b7ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031450933dbbbabce130983176448e1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee2b7bed12f390d21a1e3df2b8c6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6550189825929fc283a115f7f54d0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ded8b7800750f0b8d8d64ca356b3eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb1dd60793e66d2196bb2699300c9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f26361b5d34045dc33411ba02423f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6fff359e5e1d5a42502d15f5e696f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdd859819719165091698ebc21be0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d29ac94b78875d846f9bba4af712100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0503efedeaa05ea89f175d7bf2cd8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f3e986e69acfef755b18991fb1414102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2a03c7cc6c12253f13de0a5f588f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867ec9467e564657bb0c7e46ad02c68104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0c9a9384ec08f0cdc74c8c8c76b20105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce3486c0d1605820e7eb0f9849798e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5dc43487f1839d6194392e43b37fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210771c4f959f3c0d2661438d649a9b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133c03e86e2d60d8fd4adfd4fb31496109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa17cc82101399592aadb7b1270dadc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb457acfbbd2971365672b49c8fef36e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af786fe71ee195c3d1218e9f786415e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6af29b4c322b3f1fa708bb34e980f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f566f5d4386bc3ff3c5630b23ae457114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607ebafd8acf04d3cb2b2e020765618115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e421a979ff109cf33e56265e6a1c4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963ef3a8531ce981d1469b818af226b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3f1173aa974c73c1c7d2b60082996118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a3d9824a7266fc826fce0b8e7b39e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704ab276da1ddfe9029d140b8fabb0b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136b90001f2b66a7351d0cb103d1382121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6e311c24af6f6befb24a95f15da7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f103fb908e7a5dc822538c7227c77d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043fae2b96dc1da1d5cbfb49c29a19e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deab8170b0af95755d4239f0beca43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1e782b12da97c35f63240826f5ff5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ffea359276868f78c4a3fd6498872127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda36cec2de9aa7243a4bd07cebb7828128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9831cc553738e1e56efb2534cdd2fcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a5f80ca286ae1f0646c41864a0207130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ceba05f79667d023c07a359d04f52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dc56908493587e204dce89c10bdc0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4214c5ceb601170cabdcf3b79eb144d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5323a5f5063d8d2cb7959b7f7d6c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28edadcb2a93a01b5cd3a6489f39d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41c3352557da0797a5ab736f661001136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50691baeac7cb00c656fed4b28d94e6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d58dfb9d21e9f696374f4ae1ed0c3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cadb6432be7770c1a13a7be17911b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1c91104b783796a7a79431d87496140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec03b4d63898628b85e4f83c9c2b720141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfc001a90299eed2beb3b8b5769108142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7fe5df832da82415bbdb6acccb078143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee5d7ae8b52d6629f499b7947cae0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc6e409fc09c376c9561cdcd55d0ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb9b79ff08807d666038cbcf2f8038146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111e8a567e9817c5a49c88ee0ba6d72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc4a95c3d642893070c6d433d1d510148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48894e7e86e90b22890594bddd5169ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba330b2a31fd83c468b27ae66616cc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405280a555dce92e8427be0acda58030151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20182314a330599bf5a096d42d722f0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb72accec520f64e66a4eb51696974153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b413dffbe7a841f4428f8fdb870f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6919f60b810a91f729d635ac833918155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8040232f88d530e3ac4b86fc6146d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337932ced6b4b98d10304d802f1a568157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6206987308f7786b7faf1bbb55ffc5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be253d7d76785450a817f95610481f00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a15e89f27f81c4a6901dc03d9a6fc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e10c529025c9edd5b3e350607b756161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff423401161d213f02328f3e5a05fce0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311c4fd0439a0308cd2a1a64c7efecf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dfc72446d67d7ac232b9d8134c0cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83097e48c38ae78d618b09978f685bbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0851a3a79ee199e4a9218e3d0148840166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b4837867b0050690e5d530954f81c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077e0a637870087376051186e848ddf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906165098ff585eda8d2a4b2d634d24e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1064667054adb142c40eb71126678170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeea6b8b1d62e02591562cf3e9189f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86978548ad4890af00de3515b83b3cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c0e4936bd4b8a8a6c7d0a5a732e77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410e474605b36e3fa62a3688e5f05f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76644927642989050e4931550ffa8004175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1a4091178ff1fbee88459e4d5e2c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209cd18f3d3911a4dd4792e7cddcb91177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ef15af7fdeed8565749871e165ddc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f56aa00243a3d8453f54f85da8ecfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc3c2aee2e4f57dc94d2dad6bea3cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fcd03d772437da0ca472bbd9f6fc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284887d02d61174be81d2341d89a9b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5f77066b3fbedcfa90369671843c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee032b55dedb360ef5ea77035258dc7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266133de6ee0b35b6f239df9e6c0630185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5482f6d760153b9b4cce60ef7d2e034186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c615509e8d81a7353eb19001557e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc5cd9f03632c64d5ecb63668a7132188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546aae3a16cfc889c2bb757f6fd3a3cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87888346017e4dc6aa6361c4a977b3f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36babe922fa2fa1d1475552294fea938191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b2693e7bf07f6e7a22ea7fa518eef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcda9f009c355806dedd213929eb87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680fa7a77b40ab2b5cf3052b56666c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df94ddd15e779d3be274481d962a8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745eab4f406f9b449cd552f7502d3b9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46985059d9b09d4f35b46b223a475703197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fbb44faec9f0c8569124905ddbfff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcdfbcd3893e88990b4f0fb7e5761c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea07b9b6ecd753ddb1fd769d846f427200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64360190bd183309f3e31b490c7138201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917b892d18c06de3aa57ce78a95ff0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a07935564e9ae1de3bd99e8e46bcfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c0424244ec94c239ec91c0e8efa0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce780c7c0c3753e8030a49f460599cd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86667d08c75b740d44aeaf8a200ad489206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1232083d5b0d2b9a30618a009b46f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856fe170100399a8beec4d55324a307208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5264018bd78d3d1c1ce33e64c4eeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2dfaaf17dd1ccc255ab2309afe1ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832c3291d9815b83b1fdb813df79645211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d643cb4c46c061e1ac2ac0b699af2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754952d7995c7c142947c42390dc2166213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eabf01deaae43c34521bf77136b35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee13542b55411d0aa961a239907346f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e545add9f0b67328e14178ac28d6ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb376c254968ce2854aa97d1cfc2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16caa16509ad42cb1c91fc8e89f3c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459a4ba7779261ecdaaf6fadcf52e47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c4576edcd6ef3fdb0f930e5000bd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6afacb38ce5ef9d289732c77c02a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd6f11a550b2f80b47adff16808535222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec174aba9b9db888ffc49e385cc97b1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3cae4d2bb573dafc862b09978f44c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b951e489f57053b831d3645a961f71225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f65c6b35afc8d50930f85786f92735226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486092105e73cbfd9f82d9b9175674ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0c570aacd2aa33616c616aeca56cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ef6305afa058ae9770b4d16ebf443229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a8c5c74183876c9b63e4147be6175230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87cf35bd994a0afde79bec1fd344fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5cfc2c976ed77e48ce9ea12876f11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38cb543908a2cdb3a043c0a61a77c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad9f611178207082284c5c121abcff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecfd2ffc28e697fa6b186fc0294d36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21736917208acda7e9a450b19a3b7207236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c63ca178282cf102acf721bd2aa95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696539cd4a18907601cdd553c5823f4f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d580cc6e427394df3acfbddf3de40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0d264693a768a01f87c8d2f35a54b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d910f1153832e150eb49512ddb438a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a239a176ee03af879661d9804e649242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5b2607c59cc4dc9d21ddd49c9bdf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291052d8faa249a171ecf532c5a607a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d765e0df45c02791098b63d9568651245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d96d9d32f8a59e8c59aac77f81fef8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc2fb7665f16db2885c27bd13ade1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26df648ca25c677aceb47a94c0dd4a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9e3005b85d2f25635aa42e109d245249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8773dfe4b49f700aa2197976f88e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f325260eda854c4d7b9afc93303c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34815e208b53cff744680eff13c5bb26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16946be60cde0f0766641ffc68bbb26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d65fefaa67359e01b2c585f991ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704e92c7c2137959a9d987ac4453ee0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ce7c74c67d25b5266eb09b2a512ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51619b6d53402c7aae0fee0c6e64b8e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e0119bf15e8c4a3b383b679b9a66d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632c546015b54820f83113a8e3963f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff17cb4385ea2e3dc14e093760cda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f43fd4eb952c8c145b6fdb008d78f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca72f086575db603e235cdbccdf229262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26634a4af2a6433373ee97034f7775263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6bfd320a2656f53f58bef48ec91f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f9b31f2daad036c86fc2b5cba7909265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db779d6b705ba9ec9d49fda3c197118266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5468fe28d847281d8dfffe2eddce38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d151d3456c4e28e088c43a58c2ee9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e4960eb0b7a0cc25fcb1a3b11b32c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a48b9d1f5665b33a3f061c46ded66270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e98e20362f98e7cc1633785eebfd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f2da4dcc14c533a5ca4efa6d8b1ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf544ead4d121fcc44e33edce09b87273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbad01eb0a72f8e8a50bb28481cfc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830b0d36c8007419537c548578b6cdd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d582f6eb98780ed3cc30d4e1ae09c3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dbe56b54fba5f5e85eb1b0163dfe7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646abe2d56cf8f1b2f8883d468b44d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859f3842bab7a2a6b5b15f1201e60be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e58ccb074963f1579c81812359bb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9007fc00059a0e4824380a690d9ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6881ae5bd419110ea5fc6998eef6e4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496c6db4c93e584df704f06e890b7b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6274602c2a54e029a43f132207b847f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288ad602f2ac55d043f8cbec492cd31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1bf06dcdd704d800dd829a66bb656286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f97f314a5ee6f8a01b9f39f15df6fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d025ddcd8c1e558bc56882add0caeb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f091d7110f7f4021f543a7c5ac71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a705ffe690b5c02cf2daaa4a551c60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9319ae1a2a98576f812200325802c79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8da7557b7d268511ed4efa07c3375292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723d0c51201324af73a8c6ee3af8553293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4746dc478b3ece6ba4033a3386d1b24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0cefca2a673fce54c8c17f0670ba5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447274e670dc2546d2a9a6ad2009d6e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5aac6dbf33c9f4fa877da616ea5ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e9c1f280fac0a6518ad2f3da79cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810a06539f626fcdf862340ce665bad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d966e1293fa186fe292b9495d9c22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926f6c15219587b0ae4413095d45627301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4314da5bfef23a59fa91f670985b8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a4297ddd67ece8cd6e1835d2e66bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90449cf7cf1824b39f972e99347aa7f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f5ade683ba4c185f47d2c4685e3b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ad882509a074fdbee53b107fd0f69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064073440d5e1e3752306a822cc0ef6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8e2ab73cb4cd3a8ed8aaea3b0fc9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9800d68d3e124918d3aebbde74899309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4a1b6816a9e55848c5bae061c7aac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ac028a479e0d5c750bf82264de1a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a38396a7d2e9b0f0fa737a947e0e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143a30e8123a827adcedecd52f7f147313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd19d2958a75ce6f197af75d5b2751c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad292e4c32378955d4261764b6d865d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18f1d863b11c3fba94ea4f1f57b3a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352b4233410d1eb4a0ca0526b143234317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77086e289c51c3ab1ad6384f9198043318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bb47547ab85f744959811a055d5fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91323f324e0496397d5053bab0bf0802320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8ce54bbfd78f07ae7490c442dfa09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab18d61c3493aae4de156dbd34d0c05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e9d6c47ad05dbbd8bcd7776c49ee0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d9624a47b0e0eed502ae491aaa9ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cc424f7267d43328e385b749ecd8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf443c4160236a3e48974aa5b52ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0cc4969243b78ab5765c90bc406d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6691bb058131dca0cd2f90067c804d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1587f49f5c710affbbabea2639e17329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce750a30ee80a84cef27120a77ae93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192725f1d940919d566bccf1f6092fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee05020432e0616761941e4a3edc5e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631778b9a16d68f4719d9edca5e0375333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080fe5c36ed8755c9ee205aed361b18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58306e336efb8c8c70ee6e17c591e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f139b1c49dd771e8048d7a194db4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adf1ff1fe91d7e6c333421de6fb5cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057580108908eab5da283ae436b9284338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca9b695269490c3ebe68c3422afb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f1f479998edbe168260c932da95e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84436ec48824e4515c3b48fcf7aea325341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444e85c560e12799725f976f31affde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69796a5431e89b0d5127d20726ca7c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f24d56a2083a2d011c2c3d4bbd08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b118175d819c257e66a705ee9885345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bdff70e9f28e6b4f2326d66a217ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5842b885006d4250ba3464280dfb00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a3b90bce52586ca34c8a495309b5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f4cfda98db9dea32125c9ceeb461349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312707660e200646a4ef70ebe2f8f8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049f7634ac961359d4a50dee48fdb8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df55071667b502a3332df8e7378906a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855db2db5646cdd024a2bba60f8feba2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322266e9c546562a9c4bba6bbd3bc1a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3000db32b3bbe1584f79fcccf77e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d92a19facb0264feac55078e79289356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68048b333dddb9cfb1e7f9942f181886357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adecd11e580327393df8b184a012c55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb35be24c6533cb6b90a5bcf4a0e82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3b705a7708d0a1912dbd79aad17ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958b5a094fc1d1819c313318a384e65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf2f0dd6b3d85fed467d127ff8e63d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a762ead158a48ad6e1f9ec9594804363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027a19ac0a47cebc8d0bb937dd43eb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797e9a551cd80169cdda60a379946bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78155764f740e30795f6b9fb48d5d86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd7dd24dcd69a598a066a25f673d38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5928a798bc9b69d937a14320d0693368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003762f09a640976974dd3a95527577369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902065f067c4b469fc1bba56ee7544e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f306966882a09ab88527cf01dd2f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b27cba54948cd53aa45b1394ea2955372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3489fc1387d36aabe2cab90fe4effaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3021f5e2a1585153d92d7de4f5a78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0d3b2503418c9cdf5a4ef27f6699a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46330da708faf6b3ffc4208aec4a208376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff281742f23c65e8825b1b6fd20e6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a456e960b731bd725f7de9c57fdc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e0773e0240d87b9518b67facd1d05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c9ef52100cb6a7990420337d53caa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff5ede5564a4868a34af8f5fd881cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135d39c2e1cfb074f253d2fbe27753382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5416adcc33a72114ba5a5a69342c83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0092a266680f9f0910190bfcdeb838384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679712b6a5ad45ec552acdd21eb0079385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef0688c0a283f41383f85658177b25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2882e395aeb9979960d23dd48f22a7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea14f0740bed69ca7a8fd0668bcc0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de636d43063a74d397cec9388f287a7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6450ddb230b31d79a4750e9e7c5fedb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922c56b44ebee1126cb5efb26427cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fa219de4e2c79dc2d9b95174a0a13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73cd58f84778a15771477866c4ba9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c62f4dc224dd8fa6cdf56715359738394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca045b79f0f4334986124d81175beb8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5193c592013180f7e5bb88051c839396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895052543ef8ed5944d1379c7af91d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763a29617b1643bb675b21e09ab10a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f163ee98a8be17739bc0c074001a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48ad5dcd56e55b6151680d0ee19661400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91be466315dd8129d0d646610b6139b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1823d10984ac2a5aca5144e345518402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5c222dc915912d2d4ce84cd1526e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02291041bd55df4ab814630d367c95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3db5f7c55e604d76ec3e747fa8516405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b4f9d5c8a64eb8c68fdfd5701f33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4294c649a095ecda7893abffcaf2eed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9592f4fb0624d52dc24edbadc062e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e386ac7365e00305c78829f2a52d045409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027acd8137707b5a1578e439744f52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec252af9239d7b6b1ad51c4846d87f53411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0339f4aba3de81f47b2d312577b7b44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa21bde7891f7ca07993d129fa61155413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251d14acbaf385bdfa40d1c56bb07ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f42ead9300d06de79b789c07917ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c75145ae00a63fb1266e27aabdbab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125a30640b47e4d4f38bd2acf080cf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c9bb181531066513be727057a3a33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99f8d95b4830b2abc46e2b2afce765419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963ae4130d5eb208a72487abcb191b6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd423c0499f95a859c8245620a78930421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaa3e65f4a9d3bce28cb040ce50efe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709feb9975d111f97dc07607526aaf9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36fdda9c15efca406fccc4d538e0cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37be3cfbf2836971ef7fc1364be647a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca759e44373a7d305fb0d1ea58f101426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1840b5f12cf4a279491658c7f685fbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d62ee535e7f163fb4242d89892eaa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb276e9f780958057dbd2bbccd864adc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d36ee4bd37e4adcf453bfe08236d69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6085aedef483fbfa18a6747e434784431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed156baedaab36bba6d794f09f49ac23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14cdd1d792da165b5d8d7fa1035eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b2f8f3c99ff954338c7a3508ed275434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512a70e85fc8aa4123416b8ecdb0cc8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cfa354aacdd8d0ffcc71f19a0f20b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8818de2923a2d803d00e03aec15c4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2373260ca0056a2962d0e792224eb8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346b78471a9896910a4cc119b1c2127439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca14645a4cf7de675fb69b1ecf606f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0aaafbbc470e6ddd890d1a1786224441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f558fb175fad74196aec94819b532442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c969dc469b6a340ab91165a36045ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef653d3e80a5111927b3707ed4028aef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3a587801d815341461b65705adb2c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31433089381d0193d887aeb69dca95c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ee45cb2fda653b136359c18ee3db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f9cc937a4f0f551e65f2a7f6704ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe7b8d5be52f39b45e8971a592c386449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f979d396b3f3bbed05aaf4dde43eb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb046102f0f978d53025e134bb009a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5cb8a6acf048020ce28301f2d99b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24bfafc98d4b6247f194ac5bdc42dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abb25f4818dc523f2c21274404a494454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365c720b24ad7c99928cd0bfaab7266455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802fc39c9fb3bf45aa8b08e128a92eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a24d155c54c9990837b6d835a1e0a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b2cd91b6eb79ea2d6aefbc8d1e90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8306fb85980ecb5c8bcb457915dfe2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b70bb8bcdaea3540fa080bbd5179e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85c3d9b19c8a9a37965e56b81499cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa3f53e8c4bc8e08863293c9afe05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad96237dd78480d688ad888921706d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b4367703f3ff4680a9d1776a24d57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19b6c5a94e5fadfe37c3309f50997e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ad4581015ae61af7493eaef2ee338466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c6beacbf3e19ad9ed82c19b5466c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e212e8564df7e16bd6eed5b182970ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a15a024ee5777228da9268169862d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580d4fc5b626feb59dc45edf9ba808470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40cfb8aed0981228bb1547a28aeec8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f948dc92326464cb3f8b8a66b63b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345e0f42aa462f4134a4660b3a3ce94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0124525e34fef2c625560dc138940cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76380a30a230d51bc03c5ceed7027283475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448a01d198d9414ab98c71fe90e83f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b426902a79de2aa62354ca29f75f6ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f9babb64fbbdeb81166d72b70567478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238ebf798ccada582dca1a297638726479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>