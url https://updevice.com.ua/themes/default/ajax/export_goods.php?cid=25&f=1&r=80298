--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5908b5ac7a5ed0872f6a32c8e31621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70facef27a7c805e7a17db24e805c4102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8f8a23621df4641b4bc9d704c1a113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42ca0f40628c5cd6f3714a74e6569e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede142c2b5683d044b411d33377303f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c845f631f3d5c0b1752a7f66d56e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86fd745155b68b04544cfe255ce9417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ce2760c0727dd4d48e490f95f3aee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac62a842d8cc521695aa9d7a1d7ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c708c0849bf2138459f2a4826c788a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b290ccda2a5f2e993d9a12ec856817e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c123f0e03c2bbd7cb398ad6b0ea1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f0be601eaa11f1932503fcafc3f1513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33bb4476fce64576eab1d4a44993fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6709927b9f1e00bbcaf85ae704f6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe34e122d4588384dad1a04449e03816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6a0a74861be95bb12737597595ba017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2096d2d9b83e099502bee01667f5ee318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ddaaca19d109070991234d06a981c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3d333eca0e005358eaa709e34d5fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd91333d89d0182edae417b750417e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27f47110af5e0dc456de4d7dac3c3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1fe54460a8ae7fd342ba4e7ea54b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc961325d8c952b96283fb4b03a63624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222388eeb99e6b310f7f682e317e093c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed15baea905890e530eadfd4a241d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cfd6bc8ee04d365248c88f24e616127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe32a8a30acaff69cde13ceeb51c16828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7626c18138733b5b1211031d88eacf329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f13fc0a5da23f473c34abdfabeb3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ba9c8a7557c403f0d82a4db41384431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7158e9b0374f705bfc49fae6053e55432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062328212883ab91eca6006150a9d7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a87c1e91fa3fbcef478bf271c62c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1d431a482d1b7daccb1b1105f203435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f07a3d0c1e8f58f17ecc00a21acb6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d023735d3db6d9b17960384b69a9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5b6c218e035171b253a87e115fcbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036fb49b554573cc3956555e3189b7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e7cb2e84c70d6ca8529cd0352168b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e70cb50ac5ca52eb0b57ae18cdd94441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20aa225021d9624f5b3e0b7b9b49ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec3d17d4227e7f015f2d4679f3726e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7944ee51d046e34482bdbbed2a7bbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c7f7af47cac0610dad02970c6b9ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa748907bd9ae68c83ff23ae964c9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cac3d97e60d570054f93e3427ad59647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c977e2df43d362dbc32cefe6ae165348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd0c0a788df70ebfb9fb998539733649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adc5257ffad58e0a74bd0faf61220d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988c59015ca10a824a46d6420fa54f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beff26f9bd52d8bd392a9009a5ceacf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab649c312eddbe5620003387ca750a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7885b75a8a3edf865310c59e26b3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a84ff823d49302f792455cae41e3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d698141c8994c99fee39c9c9c03d2d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd841536712950164cc6c4333bbb88c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6f42b0a7ab5c3cf6a0872b580efe058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8847a8bef955b5ce30de528c258c3b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800d441fa334462b907808b1d3134860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df153b293f6814bd6005d30e94f3e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e8ddefb2ac2a08077c5164a4dde362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0e8c57663006d0088dc1019b68fda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffb1bc80ea386d37a3d2178a5e120364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844c6011ce7ccf1cfb6d6bb54b82f9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf30a46f10d61273cf1000c3447b8a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d38d924209e6ea9e282fe952dca03e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42361785d0e06530b2e8e1f57ca2d1f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7ceae70979f5314809d0d39f266c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a08777aff6239dd72e0b42ca460c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc417001a20099867cb3c74f478a73671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8534895a64aa95fe6090be68d86d5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b22bf76b8ac2979d65545c6accf60973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3aa3f3a8bb443853801fc105f7aa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b44263b84739e38e54df4a021681675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d09e8ec5b8a31be3677911fa86922976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4996e47407e52da0761ea50a622c1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd2021e413249ee74ee253142cdc8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cb922f16e525355cbdaad4da77a9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d04e44a1b4b32eb13e5c46a8f062480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b9f1032623d4027e366c882deaf6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7cf44f8df5c33d8478a89130f387882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998430782b6f95319f9f1f7f00ffb0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43809bed52aea91d70787a6c7f211084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e38620fca935f7e8dc3beacdbddb7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec80a3e5c948336a23e94ea3bcf5dbe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d12759d7d871c201db78154c5a3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a98b0560d711eb7529a03b5670ea2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997501109dbe7dc674a3043699f15b4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac40ecf15a1042aabe7ce5c54278bfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c573ff6b99b2ee20381c66f86bbefc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c0da745963a1386ebb065bda7f6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bacdf56c1ffaab4d15dd5b8db271c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062544ff532d03624d907dacebd742b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efaae9e86a538616463d7108e33d5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ee8ae5415e6dddc2aa27b0be6df096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed252045cfbc9e0f4f4bb7ce3ef8ab0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd0ce65099d34015b13cebbdf0194798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ea7d60c1de972f6a7270718da10c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1d2a37e367569ed9cb93f564f8693100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ac29f5f1c253f93775458b8d4d394101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c7ef5083f88802ce62f294d863eb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27f0d4cf020edb5ff66adc81510b26103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36904befddfdc74d6924a5f156202e06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f39b6f22e5081d8bba393cd2ef155105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a35b7a38caca448c9c63ae3b9f42ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9cfd37e11d6b8280360f76fd51a04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1d158562298af8be30a0b930075a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2904d60803e8e4f756f4c28c4ab4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca06c2c0590d84807eabd2f25726e92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e24215619595307193ed0042f0180111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd97f77806088b8266cc3d596626c91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd44cd6f8893d99786b95e88a22c4ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782f6bd79888e406c1cb94f767897f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afd3b34e3c6c95ca72a7ad070b4034115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f550d7792d46eea146a79faba0ed804116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1026ac48f31e75513dfc766072204117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cce0e3e2b466bfdab5198bc6ba1c45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de471dfe8cfe0700c2a69e06caf386ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108a0ebdff787ce74a39dbf167b5355120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f1059740dc5d987c4225940927579121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed7c477c8447fc491022f2f4671ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151a29d5f41a7f39221482f6fd1b833123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd56ef3659fd9aca6b43d5c95b7deb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1cdef8ac7cdc30c2fd46cd489e162125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31ef03ff55f04c646cfeaa80636aa7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b16c7daf0f472fdb07d51178ba1946127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216c37deab9993c61d557799ddac9df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05128a9ed45eedfbac6922c504055a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d48959ba7a476466a826cf6e7eb59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ed0e6e39852cd025945868a2325d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba012fe09001cf7e1db4d408d7865fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cbf62b45062ad212ee93906fda532133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8a9563715f9db781ce65c42111970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf04c68492dd06820552ea3241e97ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca29b6909f9868c6320e0d69fb772d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7bae588b5eb564c5d0a4c874bcc5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a06b474d0989c70c0c96c508ec806138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043c2c117ff4aad581e128272a9a6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6f1b9f07452a2ea4985c0f00c1a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48b1a98208052cca8b3870fb95ac6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a95ac01093477b789d24239f3412d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50baaa8c3c1f21ed296881d9eff336143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92edb212aec90b93809a0fda8c1df7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640afc2a3a20b3a7db212db08c50693145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd33597619bb3f6a93f0133b79b368146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fa653b071e9481d9d8d262af8cf15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a457f12a5f6b274f34a1a7b750c206148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7f31413df36e65df29ea8e45e443a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26e789c08c5437a82c1b8ca9880331150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ba4b9d26cdae27920ba35ae97fb81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275a575e9f106280c8c1cfbe4da6e73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5443aa55f3060212cbedefa4381ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c693f485ebbd9383b90b38c5cd339154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d548753968d45512ad125e8a096a3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c68fd12bc42b0ec275b2d8aa679e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d610844b106f1b28d68515b64cb017157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708aa1ca69b6821dbc50f75a244073b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a80f156fcaf47b87779b7c85e83c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a0c4866b9fcf84fcc48521a7e8f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2501859420bf98620fdc3b03f0ff21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8095e88ea28d29878ee1344b7dcf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb9ad7d8abc926c9a530e68f8775d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d52828d1ad6c5b5291fd990dc9b27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfeffd5727cfdafef52759323bdf71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dde0ccbb742a19d4e9654192906b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea868a88a4e714e3d427e403def364c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ce38143e1f7a456d7f841f68ef7b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af3596a68c507849b6775bba5436d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e69530be90a59fc2d50a2e94a10165170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d762040abbf15c3ea2ba07c03c6452171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7b2111a63661f6ac5f2622d0414f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea32221b175b7f0fae433e912c65736173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ed2720a5077d0b23c30843993cbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592d35aab80ee5a2c5c36ce964a4ac2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19782104998fae2dce667484aea90c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc3c40047eb6a90485dfbd4249b6e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e60aa04a606e6e738adefdf1d83f0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d7c3ab5d0c077cfd8708bcd4faba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f084930db105b50ca5bea952cc3b36d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f46e92616980b0f1a89cf994c129b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd8e96affe036c0a766f647919bf63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f96b6e9072d9a823509e941e42622d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3493f3dc8e40ecf4ead241a9061810184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a9c75123be202bc168c5d6030389e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646af904c5e0c58133ac0fc3245902dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a18dd17e7da0067137c567c88976d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a189198a50973171dc98fdafc8dbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed109386e4c73438680d7459b32f80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532ab5b6c8ac8039552c7eb346c14ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55bd75c45c97dcc8785c1b6ef86efb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33cffd23cff7e1e73ad3be8f40198a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b12fa4b6c5200e4a880984e6de812193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d90c64a24025554a9c107a10d32b8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82345c116461751e5b2635d788e95f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a434fa95c06e5b692a24d622985321196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47f0637ea549319858bdd5daa4857a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12af2827448be5d885fce89cff9a0e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25296362173d899185c2fd68a709f75f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e980eac71f3ea01e4d03da6f1f7e1da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087cae6edbb9515b6b8bec3a9bd5016201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ea274be2038c7ecc58e21835e722e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2a2ae319a0119e98a5d72c8491867203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e742c0c4a80cfad1e8b12c95a55e86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366365d08ebf6cc1d16176c5518c15f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7bb20664dd3f7395a9ee27fab2c41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cd8e2c4cf1b3c2653f02e19fe2ab5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821c43f3c02dcea91f20e91a49ef832208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d313f53b9f900e0cca6114dc24509209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b627278a6b6b50f81c46cdee584a74a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ebfe676589e8499108f7533b2ad86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca437ff63bafb3738970e8084ee98d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758095f428a8d9383019083d0a6a357c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b533c850fb50d8760402f1dd5dc0eea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6ac07819a88f4445d59bb2305f6f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b647a03037e8037543aa6ac58e4d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e141ca8147014c522588ecbc0ea182217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6c24d2cba655d96ece68589b42295218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fdd60f00dfe37acdbfa95605ead43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb456b12b5a054dba4eb09ef92dbee66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d373b5eea68569169a3adc04143efb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b892be8b6fc52ecaf9269d1bf369226222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185a43a99598126daa6cb4211bad575223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634edd9fbea405e1fb8d3ef36250a655224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bef40e1fd777bd66cf987d7819f12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb028da1f92cf39c8d8f5a26c6ba6f0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dfcbfeac154ff0a2d64d7056b2f84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba198dd178a5eb225f61eb024a5e2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1548bb49fceed4cc5fcc799d4d0403a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4ece129b74d65cd5dd74c274871d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17a7f052424af63ade365140660e05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d759b581c42dd10afdeafd567dcbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74ec43c6760e95ca099f25ba777ca1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bead3750c58459ac33b4857561a7fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cf6d584e7a778fe8d45148c3442cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674bee69d68aaacc2213400c7ab662f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf47bd2d38066038f349ad92e9078237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8849ee824a186aac870db0fdf9d33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cfe91352da09da990ff434d1289b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76783dae51977727a47e78d11bc63df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e994b5606be931afa083d09c5739ce5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53f5c1a328d8fb04dcb6341c6b48d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c078099274fdbb8c1b481395e9e05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b45427e3042297607bbeea5507165244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbf74e4ec3df005b72b291cd16b192245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8945d3708742b5744c6d8eb1c12ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa6f6879a0eab72b542a5f6b9e2887247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7966d2fedd20f4c62e08382043be4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe16b17a4a8ea94c858045f4c807b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b2b97dc2479018c3d7e2097b524f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98961e5899bbb26d73cc2b069aaab77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba52be13effeb92f043def7f93f41d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4487a25190e14cc4eafd4c8a2503fdd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975efb73c70e932d4e88763b5b55e774254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8457e913c4a675615208bdcbb6ed39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd7bc8d1c4688b4d1c914aba4690eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23e83cc414f260c32fc054965dddb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06dadf16667d338bb024132283953e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ed3cc6f683704c2c6048982732b32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86824fd242659cd862e4fc7b56500ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdce64e14028ae99ec3e1677bf3da1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7c41bdb8741a81613f0bb02595e19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb1c8699abdc90b0749998b1721e10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44738ed64ff187c4f7fa32ed31e993b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa878cdea6f0ad88b6392485f9645d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd858a27f12a1f557e865aac0c351e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c8988de39c4ea9d16d21d8c0e83d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7ece477e4e183b7af6a4d76f440a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa87f756a3a889dffdd4affa8c283d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc69224f9794fba8b7d2e0a7db948f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b59464fc519ae480c1011fb025dff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628c3eddcec5e1a9afca2a792023186272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae4424c381fc9660fc08d8323c0cd5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0e75327cbb6b3ca676f0927709bcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbee2374334394d94a0ac54fa3753c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e32617cea1d67379746bcbc48cc0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565bea2d969600c03c67d3006e9ba9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cc6041dac32c45babc981e8a60b6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc4665048b3d098ac1947803456814279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fe6dbe821cc2d1f0553f080927191280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29117eca785e214f9baae6f5e15554b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa47fbb26e1850789f235fdbeb00b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c54559c362bf7cdab171397e12edb4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205d2192512cc4d6d0282bef07d30ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f80de178481208435531cbf0149fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e7f4f54fe98e91f5220f56e57f6c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a24e62be91d8d1f98c8a710607370287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1ebf3a4503e4f268f3739772fe806288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdefdbe498d7c4da187b3dcbd07819289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db30c9a31470250542de5360a63710290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef6c5a8dafdb625df6b0332de102d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de392747f902670a46e22a2bce564292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3b2db322c90eb06d149583909dcb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498117ce218605d0bd018b92a317c56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f668e496674973c16685770c18426295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a924a277e3f1610bad1c0e9abcafd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3856e762c16afc2aea339871f9583297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335cebc02164f5075aacd90006acbd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b6982cfb6f7fb7e7115aea8393df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522217cb226e32d243a2f9e528c2ff94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51be734819ab8b70fedd8a9ff660997301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bcdd0931e4ed939f23ffc68b11fe3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b80bf3a0dfcc0ff6f5a8a0635abff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f50c431666bfc113ed0d08a4fbd758304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b00cd18d581bdcc08c22f3d96e068305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ef1a095ac56bff0a609a29c7d3df9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549ba120972011ea04021a032df3778307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10d1f20d5c5ffdf29431588c301f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9db2bfbd8fda0e2c97a699cc49aed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932a04c78c6705a83ab7d0390d1b34f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31b835eaba8aaaf955a99f10987ff5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19769a3455c20b1e7c52acf7b4d451312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397c85b47048fc0c316393509606136313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a74e9d802ab15e83cb48bbd692c294314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c6ca0a4bf853fd030dbd621abf196315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36b2b8e9683b408e993d416d4a85d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31337002f61ba2fb43c6d330efd31596317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94349ad4fa6133040406ce22d598f26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff74d65ac27e0f90e9d8ae53b11456319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab45bd1a3e3f69b07b39383335f5a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d124e23335802d4f078d50154c174e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5237ae9064a03342139e979c63c5a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782e5e8b05a12ed9e0d3126029d8bbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2134d55c830edfc6438cf224075fcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da8c7401017a08ada1b3172d3e468c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c78e27dd5a8e4dfa2948d4ae9915d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37380e8f8a5dd3d01008683671c133d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad365f1c6dc51a8b3f0c8c2a57a4f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122384fa4ba6bb943763038fc1222f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fff70b61d0d1db2b079fe5cb75540c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64d18109c19b3be7bcaf788b3fa387331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f3ca1a67ece292918fc0c84343de9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660d2dff55e99995f3b478268a04896333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4325b695084a1e66f4ea3fcdb630eed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab378cc638c1a528d7e59f3b1e4110335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e981d610a89a8b449681b5941775ed5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fd0b342975f9d8dee09fbb38d93f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c280e002fb7fe7e283c46e485241cf6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395fac0f559dd139c60136834549111339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e3e9783a303b628bdc041e3a9c519340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67da5defe63de72de69861b0a02f2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d279ef0b07071fbfb9e2eb6e650ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9e8039876d75c0473e1e1237b48d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186749d9e81a9b698fadf6e91a0d30f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f03d7421c00434d093f6eeb775b973345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae47d76a102e3ed9d1d017854b6217346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20709cd8772e0d6d117764c8d71da9fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1cb559fd97fd366e55bcd9f89479b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa6ab1332f0c73afed32fb0700e77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5412a6034cf3771dd5a959b9058bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09864cd5185353167d47bb8eff8a7252351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f5288f4b1e7497071dcb51ea76fcd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b617b6d0c31e3aa67a43cdeccf240353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e74ec10d7d408a38d76af5d275d47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fb1f150914694299f859d12ef2c29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e16c65180880c41eb3bb69f1223956356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c838cb618b380c122c973944a4fb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c271b0b3a63cd725033768f80b77441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41dafd9be82c9492a46f2ecfd4758a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03be7a1ff3d9c95a41e5cd8fee88f90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432eb280d965898d32d1b9847c298e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fad35f49e753bc4090024f1999893b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc61913b5b1265cf909d2240d6621c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766d57501eced2a98de94eb980f84ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d5fcc626ffa925892e556b964a899365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf46086dabdfc195563122a5a68e11d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437690d9a7d99e21e1281be71eb2b673367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670830946ed3bf4fe425490d4515e86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afed9e97dc6b66b62a25838a4763746369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9cb2764ef0b8389204dd77ddb944b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354418b43259df6b4f22858f657e6578371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac28aefed46ef1754635d3a275a5b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe7132188f48a99c15ddfe47ce4ed3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0577b0b9a0e0d10ce357eeca338f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665122ea5679375c7933b730bc03050375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06426ea147065f961957e392bea8cc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220995e38f877da8a31fcbfc0c9128d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c2688c328e77b648760b323ae72b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af3addbf7d2bad56f06be6d904e5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e2a52b1ec487520855434d067b20f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da43966fa8f6b9accfeb4a51ad4f95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed154574c994156f902bb15cd63ab03b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b46cc4d081e807fb7eeb46f66a5910383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4000ea5faa27aafe490ef912f598aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3c2c3161e25aef5b72b44be79cf74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16e0b2e82e6c126ba23432388128c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bf384fbbea4a02f0ef43be4dcc0c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e897b4287f535bdd49eda94ee7af7d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d376307bf76f4b8e3bd94c1017e5a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644c9a8a856e9604ed23a06b5c27a4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b5b7ddc1853c054c2683b8437780b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c31c3034148301b5d734647b5e76f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1448b2538acc82d1f34eb1331aaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ed4f01b1f60e69a672f3bbd0739ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265b915d7a03e1d529fcafd179a6267395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966223685526c0e7021b70c1f00c079396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc9e37e7927c497c450cf32d7c1710397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a130c54e763dab159998171869ed1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec78eb2ad00aea1d5aef25d2b41b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0f91a765c82181dc6b66df22147a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3274370cbf3a1390d5c78c492a0e6c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8799978a8e73e2f63269da8944125c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa511ffc98f15b51afb9735362e5444f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448984df624766e3812fed3e22760a9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f7f3cf9884403417bfbade25ebb8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eb28f149eec5d9d4a0d6e3111a8f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb38224ec9d287701f35ed0a28c54e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401da03bd77eeec2e020acb495c2f286408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df799a61d491a83a16da1a07448c0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e554fdf0f573d5ac14759e0932758410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3884b992770ea136f3f709c25c93667411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b36c80e9c1e24952464c836bd0000d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a20f728e97eaa5c6a3d38d4099a029413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec16568a5d463fe33603da0223c9e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14387c5b133be9bbdda476b9a0773b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f795ef2ee375595aa2534e84ef42947416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1ea6ce464227955ad633c6856b7fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb0be69d4de170960c39acec46ca39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb056fd30012c13d9a026dc49fea395419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b127da53498f9f00ba2f0175f2e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2b8ce01f9043931bddb26a6b292f9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9985cacd7344b1d6d7fb186b17ca96b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb1e7866b8b2a5e6252f60985a815423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b876d1cff2ce613abba8a19a286c4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e52cf943f45b1d8d8b0f32d9e3dbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf239623554a26eadb4e12bc2d76ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7c0b4486cc824fb54372cdd43da72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7992c9cbd9c2e82d765ccbef77a81c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9115bd9c42b391afdcc4837dffcdb7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70b7eae3a140a7c90d1177de7f02a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262da3fde9310303e681560689728b9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a2687a4339a027af0a4cc7f946470432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fde4a180cc47a81b0c0cf515d29b3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14ae327d4528a875c3e883b680a441434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cec49f998c955fa7c3094089e99eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbe25f14940a14421090b53ea03a98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808760a824f0689455b48ee716beaea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4be0df92de582f33013d525002b75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a2a4b961a6d797ec82893c52e1571439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc487a8f32f24a6c64cb609db76648440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890e0a366920bffc05f6f78af69930441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426924ead07657a74601bc2161aa5ac9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcd793b250a26def61eff71547e303443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727581d1decbd80094418ce61025e586444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faeb14c2422f18d516584e8f24115ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c0baa641e640894f39d9453503e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a3b6fc7dd4a171a439ad9b63bb330447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924d650f7627ecca5bd0deaac82d0d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd9d709266fc1efc1083cd60a090e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d678ac918f5a12937d87008e2faa519450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176065ad94a1458df039e9f98c2d4ca6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750cc54877f0028d90d04ab1704ab22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6008fd41d9167c815cca8b6e631697453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418329564e4a828704acbbdbfa141735454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347be9d6314034766db040f39bb24463455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2b3f39cfd8f6304951d3e5de341f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064208f04573ee921dd189e588864ffd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3eafe81422c156b6fbd2365825d64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674fca17a621099cde0f1463f402b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb83a86afd6c425e08ecefe86e5db18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac84d78f5f9a780017139b0ddb0b8fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de44c127bee243fb5075a91d4972f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf1cee2470b7ec885145e316e3bd16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e164f35738112d315c72a7b0ac0e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaac8baa3e3240f3e44ebbf5b6f433465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974b5b1f7c059d1e22b4f98cc893109466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3efc0c8880fb4848ce8199ba11311467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1df567f02d64393728319e43a8c77a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72c4fa1a1f85803310f50e6875f498469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8031eb9fa254ee11dba039cb330b079470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cbf2ef564ddc8b1289754121e6ba0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73af86dde590d735603cd5375bd709e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5df37917e52877e6925fdf9de147b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe1ea9c6d2cf58eba6694c57617650474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169caaf2d28c32b3a69d31d19f2fbca5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec450b6994c69aab76c41c193894cc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4a2c5e3bc8cccd1a9783cffd8473c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e47f783e7ace10e34a5fc6e529193478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe13558d254039261810a20f1a3dfd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec630833d94b00279059d8365d018480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ce66c4cc541865b398f7ff75d391e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f881c2c2d434fecaa63033e457600482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133ac53fda829260c4ab133ad11c5c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7492c7b48217dd4f1ff24ac1817a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ea33c17a90e071458d40559a547f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7291544e053937d099d667d54d6de4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a1efd68d154d2c4e22513b12ebdc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a63c5951340e1d8078ea601a8e81b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7bbaf9d80a7e5f6fdfdd4be86406d489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e9b5168e8373be4b50aaa4046a2ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727a395e48fd3a1573f2982cbc0a3992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edfd6b97b7ff9c0430bdc14bdb80803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e4a49231619123a62f39ebfb371b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3a3090906555b86d7460fb27e2b5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419a77a717f70739becc7056a321ed66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d5231a860a175863a0ecf536cccc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e3478c2894b4122bdd4e19809c13f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7f1c9cf45fcd2ccf4988d5ed82c9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf4afdd175c2e8b615c017ac6e913910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19383034b78163d0a9691ae1b8767bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99870de4a90b7057b26df558bba2ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9e135fa5a94009eac9e2fc0f44ee713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338da568b796b4aaad454c8fe8d18baf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181ac99a603b642ac2a661f0f9bb9fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdeeeca36257f6c6adc45ca18f1ee716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ca93445e51d5f91293fbeb900a6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d4db927f79a05e3e3a1c5c560f35a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5309a9544fed11482358f9e253516619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7210b0f9aaec937a4c1e4df413689a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba649494a4255818262767b14fd9ee2721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a4056a69c36c7d8b2bb200a8d7b4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924fae6cd1d31fa33ee7ecf8427df8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9af8a350ffdf674a616044c25f0b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0bd53441e5e8600d1a6f2a3303d3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989caafcd5d2a1de5b4a88071c0f0dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d975ca2c8c0f891bb1d5d5c4dd34527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4002bff7792a7855be278ecd7743f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f5de8fe7e75cc8e19aabeeaee791d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2ee2e24c9ec29e58007e0ad80a76130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ecb557d8733c9c0fe51873b4162a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7129bae03d83f74c602c7667bbb1a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b494cd90c6120e08e24c67907e67f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbad3f959311dcbce2ef0f807041d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f2799f728256193235c788bff2aa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ced1afbd5b5148252ddfe3e21436d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68608ae3e940c8e5e6b14a3ffd6fbc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d0ce3f11bb9ac159dfd9581b910a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8feb1593112994d344dc1a101cb2ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30307524d19c3e434d33cce06663a27340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd08c8d7a54c5a48eeb50d64593a59941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2bf37a8ec83d49485ac9d5d6dfed442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd325db5a88a657c9bb5215a8c5c29ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab95d6ffddefc3954f0be2147fb87f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28a329c53ef3c5ce9e6d337aab446645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2001f673adf6f9f767410f43c3ecd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878908b1c956f98c2f2aa88eede0f78947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0938df348a72480d3d9d0a81f6ee41448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b883e826f1479e032e7b9be95dbaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dae406360912e07a1597a3d4d559250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c535f03b5a9acae34b815d9e4dc08351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aaf243addb788d8edf0668fe84ff652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd053081aac0c53b1db09918bdc4f6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d06681f1be91e923332b66b19f4b1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e25a2fcd9a7e244f4d5d74c7430ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa7e1004eec5f98a573945e7e3879b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a45df6dd68eb413c607943b3ea5c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a9ff43a0f46a15bcdf567a2ac7d5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308d9a2b933961f2405fdc24ad1375159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c88eb27e45416d9a70cb31fa469b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e2c5996b4bbedd05cb6a8ae2d70c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de96d96fed56c139d251d8f2a928a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245fa3bce098b9d957fd7bdde821cd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9513fbb1d38f7ad70b2790ba9139d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa47c0c9585ae9ff1638a0321dbb5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be853086bc027dd5eb4d9862c897dd4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19201166ef64c79a303992ced17a690367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2662a0ac564ed374d022e3d6cb6bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f9f2c8184036b4ff8973b79dfe78569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15552f287646f13a79ec9e8cda6ae970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128dbe80b3b583963549c0b997036c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1377be1afd3aab8dfd10bd0376aa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a349f5092f058f7a40af115e5fb2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2baa4ccc544ba0fb04aabb34864ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311efe4b84e1a9a5507edced471da9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce914411b7f81ef678c5b1e871a60b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7948b64480199947ff29a806dcda7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4721024c5319a8f0b0eeaf9ade407578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ef818406ca687b257aea6ef1983c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72668dd766ef4ca28fc7ab58c76c0e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864a1c37fba0bfd029a96da67f620581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cda882ebadbd64c2cd0474153f80482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410251866a26ccf578e538901d9e04183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ac1590b3de029dde9c46221633cdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b92e84a17e42af96205862dbcaa1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbe1b9ae6bb99986af43e7182a457386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24c76e85b4996fbeffb69759d25bbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7859becee6ed158354836dbfa5943c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112615eaf1f8d0b62b359696cfe5719989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff25caecddaf65ae9ba8064c22460290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d199dedf301f9c1dc82b85703b398091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143ca03f5a1b2a3f0f0b5e0b8882e9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d49bf878d23953424a74b68453db8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbb7fbfd91d94ae6fb6183c651244394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c2c71f09c8ecefcae3d799296c86795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f84ac4d23d5964edbcfe7f6596426796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6118683089d2764bf97e767050e71197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded1c9b474bf0421cf06a0f945f25198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ab097cc10f6a440a1be1756b924799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dc0930999def0b1897255c457eb02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aef7e512283977fd9fa4c1f9fc3a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b079bafe568f284b590af44302ee5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f50c1d2fa87acdc8e245785a7fc9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a494f983fa67f70e5f0f515492b84f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b054ddae206e120c1460515bbbb71f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b6a1e01030c962e83b2199d064286106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd067d5b494d93a78d9be161a9114be7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f0788379ff5fc5f645eea718416fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcda06dea3453dc9d0efb9bae753843109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd280da5ecfd2e247d0a8b19713739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8207869dd8e130468e525e5ec194b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b847fd7bc49313965d27f03f6bb5e7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e13959c96e27537eabcc659b094d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b08f44c9aec4c4a5c98044a466652114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3470c5273064b7a1087cf9e3ba10b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c570a163d0f3ada6bb7aada0aff3ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f266084a56d41f08bd421ddd2aac6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d237b59b7ac160c8db405768b842e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de59860425c28ad15997d45859ca292119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea819af23ceb169edcb715c1628ec4d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35d98b90538693892479be3685f01f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe3a56a1fc7c1f5cae8cf2a89d7002122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087bed4076b5640277ba63ac9b9c04c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979c3d75fd858414472fabbf2074c51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f2261c71ef853c8dce67c66080fc0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd4c3f637a7fafdf8c4eb43290aaf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca79612a7fdf4f2b3b34dd91a971f30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b8dfafc75934c3c74f8adf7c3e784128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000025286130cd6f201decffaa016ef0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd98ee9a4c17d5da48ff120a1cfd36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271563a0c5d8ebf8bd790bab00437c95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6df6c0241248f0931e07d3b6bbc686132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ebe01f8fa061ac3ca22a6ffed1251133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce34fbc94417d247809d1afaa9fc3bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99903a7949d725e18d3524dec47b7284135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f9fbaa70d7d4a2e8a39fe2b1cddff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea969e5e22def955330ddc87ba711f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3906a642a137c2f782bf9c7e2ac589b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700a988069742002d655af271502da5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b27ab744b36c746b00d8e38b42d2b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88bda9cc509cdd660231d67005aae2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a88e8e16384571d133b1eca6cb0cd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cb890840df7e354c339356e2b4e33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fc7f8a4acb28b01184148c96ffc0e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a76a015f7c976409bd8c3ae9e13ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dac552cf71c1dd5af9294287f63f3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00570e54942e9e8561d16d53db106b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03852a44b0b4a193b19be0018f2126fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0892a574e9605a56fae0f1cd73c11ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b91719246cb3b698ce54df6240ab4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ef5901ffdcf5170d5eae6c19910cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b430c95c35cf315ec8923c5a79dc217152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa8f441b1c4a7f3d66660d48f87f14153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56841bbeb8f0901287b56e1e27e0dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98f22b72e48825efdb8a4043316669155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08799281fd4ea69e64ab82e07ec38eb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e618863a57f6dfdc746575d22ee02a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecaca49f1633dac6ed990d75bb3fc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a650799f5a89b964c71f966bb015b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66105f5aa184d1e4f6588342ebb21f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520e155a8cd3ce1581c3978d136a8a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930d845c60fe29da3a374f92bc7ae12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4e8059c473d2a3ac2d25ff6238ab7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f87431389634c4ff29e3f7f2f64fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf44117bdb69bbf6b7d5924dd26dbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f2bdd04a02ee3b6763ec2ca816f81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f335114a67366c5c16b636f1e2ced8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106dde63db95de20275f90ddfe97ce0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542ef64fbe7a224f89a733431628373169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca939516a2ae235a955aef76b1ef64b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eea2b16e4e437bb63610c0ff4ca5bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd1a6fce529b2375e8ba483d3f7ddb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c58c6d4564da8aab4f251231020cbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6728be07feeb159f8ada46f7594bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925d57f872dd60bddaa51c95e775e6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e74a69fa8c396dc70041e21906ff92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01124d1c6dc8b69559b9e92c4ef04236177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea57cffb11f0ce0c953887f9ab7f015178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294b4819a4c7452e70a7c9908650ec8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58752e4e0aaea670f9b1e112b646b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac5381d7888dd1b80055ec9472efc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115203f2d7e78f309e77e8fee851c52c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44880a28052eab250aa208a42a7e5527183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11617a5d1c21b36a7268de2d83da889184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77462e185921103f29f1004c937bd5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfee46aff08397c63b4f1d9abdbd38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd800ef8d81043db701d8f942315204187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a15afc6dcd8c8d684da9fe3e21a7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a0f37b8e39efcd3465f1538d11ce5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e1269e7251d0e9f97afe029f39fa1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26898031556c158fdee97fe7e7a7ebd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1795da90104a29787126839c07a157192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a022450370f5dbf9c0d704770d8a04193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29b5da4e9a3017f92a8ea33456626c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bebcea7b99ee7dad8d6476be0de80b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf9fbe598b3b97032cd54f54e3356b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a0410426e54d35f3e6ebad5c105ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb270bd9c07267b8c6a0d8cd2c72112c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c068e9a13b31216a70880507d6cfa2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae8547e2084de70cd913537db61c78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743aa9380d48f166b04407a226b741d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9b34e01d2837e2bfab0560e99d208202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aad05f9dd0e52e57851e8e78893da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ea95707f95318a02fc4ede95177fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a00f93008623f9fd4006197761364205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c59d145bedfc9d7147914ea2f22ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078c54c3c3ef07c0c075313dc8b5cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf00300ccae782ae584bff5f36bea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df51ec2cee28d6ffd30e6249b5d3df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5d0af3afc2ccfa3f66a3f70e0cd32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723934ff9671b481b2ae5ab127a7304211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c71571a141bc13a6821e44276b7a9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85655afed3d499ac0aece891eab72bd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a708436efedaf4059f7a8b9754b3d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278e3e1ddbb2b53db53a224dd53d59c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459a3f415ba72d272675538ca42b200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d7f0b6c927e3d544dd7370d4ac38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3216f301a437eb2be3d6d48fae4b477218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceac3b7c1271c1f80aa1fa2f48adc9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71820360a7ba4910ff385133b984c5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1ffaee45994e4825d1fd070f85f53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d54746bdc4d41405a4908af57b1453222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224596e671b135f621dc83af8e7f0bc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb896b6f8538bb3f5c8f19c00c723d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90643dd0659c6afb147c3a81029d7e99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9538428dc293dd6375fa75b53d0e2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d83b58dcbaebcd299e0205722fbe0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927f76b3d7778b34ad4abe69dbee2ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359994645525dbcb9d38e7b5667ac933229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fff60643de1ce34665f607a015e09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb527447a48d54965e025d6be7d36f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa671626c4ab4803ce9d92fb21726c00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b00e37c1ef73dd419f471b49909f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672032e96deeaa723cea984a4fa8dc29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87add693b4203088cffb8c267d33e222235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ddb2c37359118ab7178a126c23a61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9c87561a076ffa01f8aa6c22078c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d61ebb371668d6c83c7ac94594883238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee82cd432458e917f22c04498b5060239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a176a1f4d86dc6b8395945ac270ab3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297426a140a11a67889abdedc88027e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddc81e14a1687d0c45ebb7f7dc3552242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c81169d3cba7db5924a826a7195b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad8086b07ceab37adcb9897fa8a05b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d85db21b49091c7f4c25891479d3d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee14dc225650e362486a24ce46766e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f102d1eda6fda2839acfeec371daf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246db2264e4f90de6930e7b87a35d04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63333d61a4cab28ea3f171943d2cae12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1607f24868c8f3b8d78bab8debea8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893e110c1c0d73d692c3ea1f53bee33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10062ce3ad982c1034687fb6c8075252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44101f1f7da06f83319903774db5eb66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db878c1df2c3c819ab34c8ec35631c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040825412271f269d131da6d8c84abe7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aee2237073a23988774a00af57d24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a94162fec26bab286263470100f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4a1c6a4b9d0c2032988f9b3dde0bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127056b66b34ddff3fe1cb22ce293cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ea989c18450cbd451a7859bea29c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a45e65bdc369d6178b674c48d393f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba785ca9dfee49f7dcb5dc2eb5428262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb93cf00bb2aabb435fad6028f794263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3d52f7e482413b68551003309c72d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a9f7423d31b205f43ea1611fb30cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470d94e6ebde56495f8f0c5943f77ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4f1d91f549db0be189fdb094410d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7f1058e08e21b0d94739ab5b0180b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0290cc4bb3676f94db0f98d79151f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b333e2e726bb39d3136b81859ead8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c30d24a165833dd763e90c6bf82be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba6aa5b50f1e86f3be46f4ec8f5b8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59263c1fa4b9848dfbfe0ca0dd5e7a14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c1aeb07787e29fc8038c55ccb4fd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0d75c2aa161490309ae7aeb866404275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467e9313d7f5677263d80c465f47f19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a54947b69ddf388092a3a80d7df0ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2493bd1cdf91df754322cc5ec560f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298c84e1b398b31e6169b5eb876cd28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af7974d6a826ce21e0a2c506ce2aab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d41686449f6a747d95e65031334b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762e0fd998b15b9e32d84a6672e023c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cd91f7b9ecb9a935258dd22d27c3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37248a6472988f96405821781d29f087284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe41060171f0764864f7bea31c64e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a269c27ac1ce78bfe26705fef80cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d05bc4c1ac8551becd7e6014ce1172287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e37c7583af6ec0ec88f76f0862efa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45a5702fd2f006575c4b1bc5411b39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef3e92d50aca9c559133c026c9de35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b59f0e388af4bd26e24dd1b40b50fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df03d7d354c4b4e344f568679101c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49d265a4bcd402be59d7f7c637ff07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091593fee9685b47510a8718515d75f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc781ce78038b6450372ad7445020295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee401c6e696f392117301d17b4b2f93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3f4b99ac4115f2cc9fb5135be465f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e74218a89f961120df5946374be3c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d98cce7eff4a616fd9b1f0fb98f73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc28efa42990a440b833d250c92efd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e65031a831a85fa6cdcefb8308aa52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6641eb64bb1deceac05583fe968e4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa2f62b193ba1c0328376ef514f27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a6098a4892a7c398d7beffe2557c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a58928c7efe71e4a79391be943e26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1082438900a96f62356ec2b1ee86f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1c98711b6324b3f2a71f9fa128be0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf302928c1449421c6c9c4326d044d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f990bf1e1e07d18fada4a2a58a31b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff92384b3ea226f0442b81b33a2063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79617ef072ecea2b37e5c9375f9ed85e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06300231a0fc3ccc0cd03b204f60e48f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138d9ed10132541c4dc8d07a82fe8c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49b731104c95e7f15eb1959864c55a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aa21d25c67c3f7d29be9a017f7b44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d545cb93843b530d270e764a80836f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0717ed4dec9a257877727158d729bc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359e2c120312ac317ff4cd69cf2e649318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ec74e725c6f6bfda77fe8d599f6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd6d1a757186b817312d3d25b4407b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58b2486678b78b268292a560443acf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91f02246afee46acddd3678f0e0ed2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438e6502c09d9ca3e87347b95293a4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12171bd64a961a2e098df086b241828c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daccd34c608ce74541b1f36dd6a920325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31d8d3c363547acf226392e977d550326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c9b255920c93aa32955e26de1d8c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c5578f80d9ec2d279f6d78acec73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3898419857738b1577713e5cb0c094329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8bf742c2bd186df8123e73993eb2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20720e5ef04c203b47fce6202e4ecbbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77b90692a6e1339d129d90da15369f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855edbd4358dd515a686a14ef32b7e59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef670c13ca08b070a9d1833c4c0a2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f485f69c07b16e01c944a1f09ff85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840caa921ea2f0891a4c08af3a59f9cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d6432c9538caf12eb4f39e91f23b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12167d7118214bccc73323b3eab5fbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d38284deae0838630901c0ac7df98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9202bb02d8389ceb3d487a73167c167340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f20a39c4e8d26bfc3755dd3d5f92cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8cae1644564d50ffeb6ed0fbd96b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e187dd24c2dd6db01ae737bc30ff1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2f0ae86a6f74bb73613bff23631d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4f536afc6b293c264f69dfb2f8d8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b73db18fdd153a3bea24c6e1f9c65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb47ec174c6bc9445761a62a37fa462347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d966b19a8219b3f34c377291cfaba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de06b1f07b814846a31d722805ad34b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169abd3252dba24ceeae232daf2d126c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416b335139a3811ff614540858800b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df95debb6bf68c177014d144e27ac4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25825a8a43c913d6329416cefc9589f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdee7914b1535f5184978534c4b6523354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5edb0a8e8360da774c1c85ea1a84d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fb67cffd8c95b9a2b18fbe1bba441356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61483f3efff37e5c91a55f7f8d4052357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259b7d0edd56e3428df7a2bbb5c9436358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14125dc61a6b9594012ab9537f7a774e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526604ed485dc164a3152eb18092641a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0caa161acd94b55167b72f3da44b76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2abd0f3085c4c49c3c4111353ece65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27637377cbd33e88ecf751b4c8cea48363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86b5362d799cd3521a852c95a0fe1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61563ef328b11ab6d2a9483fa28de1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf3fc7ad33ef547e5b740a1957e007366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331afbb2e4a35d85384033da9c3bdc7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83257cb972dafa343b6548c341a5a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbaadcf5b854e4cfdcd6fb3d648bc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5c43a958204eda99a0f6d88502b8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa162be49eb70cd0c39cf8c0ffbc704f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df96b6afc60606176401bb60fccd82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d297535386fc7d1a1e4b268a74bf2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7034c70ff7daca6a5f89c834633fab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b0e968651be7faa4ba69d16fbda04375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b4587366b0e0d38ceac11fabb8d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7dac2ff886051f3c16f7b6a369116377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ab680b95badb9bfea39d564873d80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742da8d172ea9124dd1a891a8887c628379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d9e5b13796117642142b7d2981058380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf584bff9217bdb16e31a1d238e6b3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255a321667279245c8e85b6ce61f46b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88001797a2ca246521f501af2c49b91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27464e8fa3d331482a2b761265d9c40a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c85cbe8e7d952db196654b604844385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00bcf35bf5ac1ab00130709ccda012386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5268c078dfc480775d5dfb942b8573387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0c25b0d758e898a353ac567db9c74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398c4d4a7ae6752c4b0098e75189623389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43af99462e6a416a637f6ab985615da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245eb1cd2aebfb51da5e49ee8b375f95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b401d990ee43dc3f6d6095c533ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801d87975dddbf6a569de9b0d0d0f2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837de0441f4e24328577d807005c2bbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a0b9f14db3bfbb464ebf86dfc9247395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705bb107ab65bfc86b26f4668da034f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad74991378922e5b0fbdb71d5f5a3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4008067b11e8646cbfd04b4cacc91a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8041f65b7c75c11e5a10b054ad8f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db469cc0b8845e2581a3409c2cdc265e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b042e840ebb56c1d0e778de7414a7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac501b725055593373879c8ac7cc07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bbf3dcd07d417507bdbc515f93e5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc3f9effd090eecc1ac14db86cf9fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac29ca6255eff74c8985f5f2a746ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791abdb7892b65be1a8690ffe5ee6da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1f57bf7133eac18582643a5adb801407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f484462a40ba1baf79437903c26dc1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82711a6940aa7b39489ee9d172aef7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5f4c4da7cc517deb0e9276c817c13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27419082cd218dbb9e5f2de184939f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c7efddb183cd9bce58a785cec6b78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfe5e869be89297ef8f59e914767cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffa351220ac300f18fc953f8fcc1df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68671905cb24b09c0e99e9a1cddfdc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb904de3162923f2da289fa121e9ec6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5369f0804dec4f194f771d80bb282417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abef666ca43fe7cafeecdfaaa77748418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dce1392a7ab6b4a3786d1f791b6dcc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4420034f42669bd993b11f026e4801c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b46f0701db2a3bdb93281b70a4e3c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a299bbd4279180bf309b9548b6f98d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1fde807111ef55153a7e5c7fed39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1390c38a73942593a3dbddbde83131424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0f1455f65093b84736a591a100ee3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8b9ee3462db017bd48fb68e4e25fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec82109e7a322752da253d6a21e17b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f4b48cf0c39ff4ad55da52fc21ffc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908733f521da0a7701aee6e70ce226d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2f5e14f11abe090bde78ed21bc92e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ea9c74e0db13a560bcb4c9dd05cde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fe9a50d8eb7e77ab84b143b3f1104432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fc636cefec3d9c35aa3a49d359f8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3230091fef2c2029660e6c350cef32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f322a676180b9d8c968655215cd9a92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885735d4fa85e71e365610b9e5d7915436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a48e5fb6fe413353c4c71ddd23ff7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad11e6caf96abc4841037f91706ad7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d24e561414ee9904d795c04f2b45c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3046b666b82d3214bae2403373cdb2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1463240ee17e67c6867c337ce09aef8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3130a9f80269419e63f178ee03f059e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069ba5317ff59d15ebf55debab02810443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d12f0d8ef849bfa045ca7ada67a85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ccd9cc996f8503053f9107d083027445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44866107cffe4dbe7834118f49f342e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4880cced4129e5f33a2ed1353e6679447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca62c9e5c5813306c318f1dc2967be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c919d3a36760f20ca833c12299af4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1d9fe9fb0a9edcbe5ad20701cbc42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2b1c582cbbc8acbdf84074d5adab3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0945e8807a8604df445b9af9f235a8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf73a2f7efeea068f26aba54057fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f14505ee7818eaa4037d4b6d1c5a7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d73bf6e997a9ad5efd5b02dfc0f3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4439f7376cb9aed645c5e4e8f2b51bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db5d1546883afa61497b80a0a6e563457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d479bc83186ffa76a059bce152b5d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c48d1cc733fbae6bf714f0d7e21f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2def46cc6fc1431d95dbc093115c6d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7bc196b4a44388d0f93634a359492461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb743956c7cc00f600e4709fcbe544a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41f4cb0c286004b8221775c095f73b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15a150fde905ac3f94dad69767cda4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76fb277d2ebab4865e21ac3b90523b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265447220ed99d06fd80284aea8bc82a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cdcbf5239355bf0a4cb8035a94649467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd98a9fff520b22ab0c790b1402056468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b753aefc4ad421533ab823485329927469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd85184a4d6625c5ae0c7d3590d28a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0f578cb7270855d85c5d65ce2b0a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33232db549fefb27f1c2c18481d3f279472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74536e55ce8e0569836ae5e6590f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051c699f1cd6da67d5d539c777187f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a33551ef13969c77fe0a6eea3fce94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024512ad0713b2bc168bdbad62b764fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da869f4b785d1810678c0154bbe33f0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4d6569ee5f9c2e76e67cb6d835c5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d45a8414a03d9f0b7b90771a1c5db2479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>