--- v0 (2026-08-20)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfb3c8fc4dfaec7be3533412ef32fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab40ade702b6549ee940bc7f208a512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b00497267bbdb0f84e6a3e0b06013a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cbd1d0024af0e7092ed18666fe82d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dfeeacbae1edb1469b0b536c49e6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed903bbb0e7f99fe427738dc3ca686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99652e026993c7a26da4765a956bd577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a65a817aa4fdd33e026b75e3156c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8d771e6aec2da845fc4c379c4eb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3c180c376d854d2dff73da0f5cea610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db67196d5db779f2b5f8dbd4ac4d26611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87393a40bec22dfee575013c7486919f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee78e418b4a634640d8d763e9f2eb913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f04e684420829f64b2d47bc3d46c5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd7240ca218cef48b493cf3312dac615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848128dbec924606eb460770b1fca6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec99fa888ae9c8079e4ba2dad2bf70917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19de2732445c5e56bf5af5f1b7061e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01674ab84a922a82ea47a663d870b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0802535ddfe1f305c4346fa5405f4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21815556426d5d2ce62108fdc9557f3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266043be51680fd42b0bf33b89bd101722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2b1393e304b8f4c45d3673b3277f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc23c7f37df916d62bfd00677fd75f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c141fa3e2f347101de505b2c0727ee225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1fe995fe50052c21495e919e0e7bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499cc57caf242cf6dee3a78ea27811727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a548e8c3d28f340e4bd3c66988ae928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4c882d95c6bfa98fbd9aaa8cd826529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc50bfbe4063771083226e6514168b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da956fcc688593f122b01928e8f14e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec2c080327f6c20388613a14e4bcd432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d0a5cc7b4e2bcb3d05d24f2acbfa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5814443af3d65e3ffd03fba80987a2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec2bf162920121524ab95439c7ab6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bcc523a362f2ff3db6867a354282636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbfe35de9f5fdc847894cfcabb0c2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c189da7fecd740ba61950a2ed8d06f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443763a8a8ae49c077e06f024a68d73039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c08cb354f98849530f90e6020e5e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c685d75101705f7e387524fb1c7b7fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5c84c95c6a8069532fe2de07805e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62dd12bdf6ed476a58339804a2af7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9c1e19f32645fe52c9c7de6a0506844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d67b102986ebcdbc3defeab9b571445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a27290f27740ebbe6e0b2f9ec0ffbf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471002c3b376e9c6d8b88294aa9f77547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cad14084bc2036be02e4f03806e8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877cc02df30a1cccf0947e234f1125b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a0218363ca6714a1720334bd302f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428346a59abbb6de22feba171a532a7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cdc8fd4a88adb3662d98947a487c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdae353e2d1f1c0630452076e2948ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab56efce7793a0ec9bd87cb4ae649354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ec278f1ad9c93ee68ae5396e816d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199aaee50773be40ec4f7c8fcebc74556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0a2d1f3a6386e14627a159cac14c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7fa73338b18d32e109cc20ab0698258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d95903255ae463ec0a9558c27ab1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30e27d9a75fb28c6138bfe65360cf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b64bc0ecc0d5190f72f95ddfa9cd1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f42502dada34b790af557936ee97e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac15a4bda7f07df00cb53aabecb98c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7d975d56479eee743db8124b401a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad14fb4c5bf93dcdaef7f891fd41f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1ea20299eee4d682096ada9141b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d864418fc6c08a81c5331965ca91e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30831fa303e985dfb286b28a52d0a20f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf49ffc334ea6d80cc09de1b2dd35269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88a2e63bebcdcf63d3dd851b8c736670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322d034fbf688310f44794295dc90be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05c473d455fc3896a9ebeb2bba701a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3917e2f63f2b2feb525c4cb21e48f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64020db3b21b516e8fa842d3b7dc532d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60965ce31e1fd818a24ba592250b0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04592a6d430d15618a746fb72a05f83976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39276cdfdb1389c5e7dfdc548f1d3c2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14756018a2fd5347ce10870f874ddc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b941459394a02f8247b650b09621d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2b64b46e206d431172c8f923776780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7766e883ef8c204e6bd2894eea3f26d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdf1f6c91102739a412831d72b56eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a332513dda3ba0aee6fcffec6d7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49c81dca9acaef5d7b770898f0e90184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db2a10cdb80341ed7243a6a064029685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf98c58fbc46d77cb5b4ad33d6ac2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52c46368bd997c5339e8af23527ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e43e8c714b3ee04660592e7049f8fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d6213d33e0948e5666411755a6da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2e8b8a3c579516cde82ffe19f3cfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331717d3ec95c6418ded382899ef32bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae03b000c1b1bd0fb9deacbec753a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c751d73665974714e6d9d3a5d5714ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456db6bdeecb70fe5edf45f3e1d9d1e094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2100bd2e9ce866907a71010b87914a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb8b3b6d1a44aa587ec484f6e5451d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc929d98cedc818514b058af21f1f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e6e74730da9ad0594aea8faf2de9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aa9efe99475e99e7230232c81e1e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6213edfca561ba43dec5e4a8eb7277100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed973cff199940fc027ec24f64e4f71f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a816e9c2d9721bde40d9efd586e61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a8e0fcbc1d9ff6c9611ab342bbcd8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e3d17128ad47f90f47eda79f592a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607142104d60fb9abce1d7f39274ea5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdf823641faa537eaf90cba091a059106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a1b9cfaabd77c7d890684006b7e9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa1f36fb257ec1cadca25282965089108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae82c355c8c0d92a986252d9303138109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d722c864a915164ebe6ccb1c30854b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84fe0b7c90d22914c30a5928ae27a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b097285ca7d2c5805e7a812f35854112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260674438da013bb04bdef79f6de21a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a261336f50ed30c71d9d1741e0997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3d5b577bf5934f60085679b675843115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0fe9ce620377b0ffb2861394a2d6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ddbd0e773f5d0f9d663d5bde534bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c94cc650e3ee8c639be0df768ac33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a99a9f941dff4cb25c8029b2f3a984119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e4e5bdb8bbdc4171db5ddec4e2fe5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aa9e0307be80fcbe6eba566e953a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257573e5d22cf7d9dcea8de4ef14a589122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c3a9fbf19f5111e9da50bb91656df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c214605151d754a53f9a4aea27837e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86855087b1b1349df44a701657412a93125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a7c5fcc83d1217ae70d309b7cd990126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd44fb4d96f6ce8eba69fbde74725e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b074d900752479509adc47e2bd9f0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6148cd9ac7f0edb8c0b6bbc8d2f5760129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af218f7c0ba5c6585710604301740fcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a7a60cf66ceb7049496e39d85e51b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0a6de07f3c56bfa98dcd7a1a206b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4856dae123460a257b94c378bd8907133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f7abaf8343640e70e362634933e0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd912b48ae87c9c645a0cb8d90536cb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad171241672359b31af64918ff2bfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536ae9698c8f70f5ee27bff581390c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c1740cf64b254e72a817f812cc6d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aa86ac0e59e4bb64d2b379a0efb5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52fffb0c748352d3916388ed9946f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b33f4af56d09f5ce7618b2a1d7ea63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b4e514e5c9cb64cac37710b2d397142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce6547d9fa2bde88289f85ee283734143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a512f0a53c9deb256f5140b1236d2c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319430573de21836fb330828b361b17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739063acb4aa1c4e4a2f85acb88ba221146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115e3ea35250ff06dcefeb945db0126147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ea86b3363b17cbdbffc5ae8279388148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f9e4f7471f2a447dadd347e146fba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c92980c32c91915a5dc85710ba4e3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb291bf292fc35e9d71674d90e5c19f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2e78bc4048134cd2924d2b4ad7221152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ff9344cd3dc2b1b8256a3fcc2b41f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65a62194ac76b1b3d20bcc82023dcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a3e8166f6eae5e6592934806116f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff985f8a7803708dab67331e5b63b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a0436000d91183c4d4b871e53c567157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc264ad468048ea329d255ec75652669158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22367b649ceae744708bd49689883894159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff95b6a8e4982a666726b2ae2923ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325dd3ab99b4c0c02ddc5610c120a86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf025d3535aa40408bff5970a69e863162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0f136d8cb421083cf7c6700462b7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaba504d7298bcf237847d637e9b371164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301597bbfbdcae481ec0b61786e30e86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6b904856449c0f975750c7c0af35d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c476a7baf675430484c884640e33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccdf60f8e26bf80783bfa7ae7a5d24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81f2f4044d8c3fd3d02aac5b26cd8f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15494bde649747854c921aedb947a99f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96900363c0912da29ee8f9ebee354ec5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eb1b80ab408153c74a2de839fa898172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7dff3c03eb6177cb17fc601c55087173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c02216b127f70f81e74e6d16ac4c0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eba2c3d9cbe1712cc47f2f01d3bd87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588b1696333e110594c4af765b7f5ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d58e8e588ad61671ec1030e0387c4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da945bff6bad1e8003632cd52fccb629178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b85bb07bf2fdb620b51f899c53bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9856a0f7fbee24081716ece33addb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2fa315da11a1ea5955c63f6a00ca4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ecbcf2114c0acff44d154bf6e284182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633451b7255e02284188aef3f61f14f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6e6d92297a1ed2883cde9597190bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3affce57597d36e27beed2db513125185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f2a2037d3bf2d6f52abed6cab5941186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa24f864929fb27e4f099bf5fd2058187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb49770bcba50fda2cb7458deebc27f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4740ad0a616d1ff738ca32c8690d9b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3064416e87496d3875d2a788f21db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437461401b205e6dc2bc761de4d1f5c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b03e53b9435fbdc0bfbc8613a60ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be292e48bb5521130cf0019837a487c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923518f23246881f82f9fc517f7b8f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fba21834d335d22b3668aadde9bcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af546b1137c60d68d40be6dff1e8b437196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34db166934a09a045583ba107730447197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34100d4a693d19351ae860ddb1eb11e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d5ba5e54e98eef8f1eb556c47d651199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dbcd66aa3f01047c9fb62df159c0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d71341780191cd712c1638e8ada77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbef70aa9aeec3817ae52860c355c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23fd92cb54f977ab6fa5536b855448203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146aa70ab7d3fe523b60a81ec9672fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44eb6d5f779a488f96d12802edad4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f627332a177ce0f7de3a353154441206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ca0cb24ea82daeab1fc7e16dcb9ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93232ed2f5bb4a26d630267da7326f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735e22d17379f97134e171eff8b5fc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf2406233fceb8333b947ad678f50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4a9e400f8f4daf7a6039ed62ed63b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52115b64620b24ac3e4fcd71b7b0fba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2584fca28949ec14df1ff4172c27c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f62d3f9fb4647c1b47ad7d5bd4756f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854019ce05e4b6c1982a5c9494e206af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc83bf25113222a6911b216048ddf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624310ed1baea7f633fe80e008249a72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a43a69bdc1142c74ce3ad2e81a114218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914039f5c09e7e4fe3cb28e5bf32d3ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e402bb6cee506dbd50308b974fe29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804d431ebd817ea0750663212ab9c22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82bea7dc1f770054e54a7bbf6dc4c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c9a65cda67e0f56ac8c497d2f495223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634ded667477492a8fb41ac472aedcc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50851ec479229512f5253f6b4f11adec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beef0c6f2bbde60393c880afcd311d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826aea246526fb8b6fdd4fe2cf382a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ffcd543fe33fd1c52ac42147eb6ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699995690d7caef68027d47c0d298389229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0a3d9d68cbd7ad3eccef8b267545e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b357bfa8d92ce896a62e872da06dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3565b575df01d72617d0d820c5669232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da291eee6447fbf5a642f11614e071b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4a9e26523b93a9a6142d5df537813234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c3153da27d86ac2e236d1257ec380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69764c3fcb04ae0ac7e244a33cc3147236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872ab0d4ec9a133b32bf09a33e2d3d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bc052d856d022d33f8d714f2cf225238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd4c35a31be9ad3ee69d328cff6e93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f6a65834ecbfe63d61972a2928c4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a5391b9ede4c5bba30082664d5bac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc5f1a0fda612569b0690d8cc64442242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9868ae1ce634adc787cf1a4617677243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27375828d3ef169ac40ccb917ddc16244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ceedcfc0133570e315175e87306f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d3099434e7a53f2e21256676cd99246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e6744557f3fe0c33439ba7dcb0a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d235fb9df0288858882527105e041f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d324b92b31deab556057eb19c7ef032249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cb70981b75565f788b14107c3dab3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e392f327adf1c6d919611f6ab887e43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49ad5eee1270ba97adf8199e4c3fdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048ea6b68c109e797ee4bcca116b6c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e85380e1ef0816ce2cc20b2bb68d5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed770ed73fab303350b1ff558fd2e12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad963fb1e64ccc59769a9f90f4f5fab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a535efea0829e54ef3658578a8686e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d489fb9654603c8deb7ee02c06048258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4207c1afedf0907c446f157536edcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3a974854ddb46e8e65f60008dbe60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d61a1a337edb9de3fbbdeb3a32e1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa17f2207a09fb49c4ea4b7ca30f0e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f34bb006dc2cdc371b11706f7577263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38326a7442f4659570ac3582f36e7d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e9abcedffeaa013b0e5509fb31610265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcda8c1b1f156dd1980751d85c48c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d044d6eb7800644f6b3558a1133e44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f125c286d13639f7e9ab605270b8c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5d02511072044bd6fda39bb8cd669269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d84fdbc3c598c2050292699e9395e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57485763155b34bbc8ad4b3439191aae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7c628a6ef369fff7e2aa80bedc564272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b73fedacfee61d860ad50168df0d8d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069a4627c0d566e2bd75d1c74ce9166274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b87cb17341b051cf75300f82222026275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84056ec20fe5f4bd720e516fbd4bd14e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bcf93503ff7c5cfd41348733ebc66277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c06f79059877029f0761746d7de93b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11326bc4048d9fe44d077e839df346279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f955cd812f806aacf324683cf1f5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745273ea00a999ba0a925650fe5c94c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3a65df0a32e89fe5c9dfb522bc383282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682346850214a8ebda7a0c3eae848ca283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef027a6534091a95877ba93780af51b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b9a7b538919628e0d5a90030b5e84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd51b7a78f0dfc83e9edb2a42da116f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de25b5a53e2851ba7c27abf3ab5a8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f35c712698efcbe701b05d820cc0d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce9b8bb4a1558df485eec2e275f0a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec67c4f46a5e6185876b51bda4b653290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf7f2c2af163662c326b46511c00df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f79dc94032903e9f184373ca9266b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6513d2c8363df8a5cc3dd62abe2d2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4b9d493d5905f709807c99cfe339b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052da869ebb83f284e7a1d2f87ca31a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c5f52e6314487f49b9e4d234586fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc4ecfc5bbf8541f8b560cd2040fb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d70705e5876847c6b3ce07b47fa24b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cd869cd9e26ddf0a2580c3e34bc9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfb90d5d23aefb5c94a2e9aded196b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95623de91f2535c798db12d9a9081f58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa74c44472738fa08f3ad50f8f908ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1a9ff30dd9276198be91ea87bc82d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e30ba13a8925b3d93963c1693dcdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa254372b57c6a46a13a38029874e8bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475930c59009c655dcdcaf2e671a7039306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e3a4f69ba08964aa4eb6dc8563e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba496209d8125f984db255c1bb8e45c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e93ef3650878671f8fe86fa3873b81309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c392b2fbb659a74f53ba0b9725c9f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ca43456b7c256ca3b8ffc137f46a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e29629ea3f58d696d590b49447ea2f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3639d38dd822a47f37b30f5d5c23f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033781df65723de6f75bcfd0b03ec5f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab6bd855a63d91046b3af6099b0330315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de160246cfa7889c0dd739ace028baf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775ef0c0e08f0866f95c03c591e630e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508daf1066596a28a3349d6a8c0beeb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252d07d4ac625594e3377faefcea9b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ebd5a29f63190d24d9e00d359fc93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e83842f447af9b198fb2cfaf4ebac6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c72ea58b4dd947b6b50b542e8df150322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482154f93d1663ca5f7efc818db8f36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84604673c0cfb18935327c6da6eb8d20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd598ea3c4e3c21236d71ef2b15a20ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a07033ac962ae057a3ea36b0b7f45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b71ce4c7c5f348446214e31b24e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2ab1eeb692dea75511599fe9c9901328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaea81ff92bd398c471d7c91263bd1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a503a3aec671bcadda658bc36888a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caec3922018fc2f8c4ed7c750b35f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c18426928a1b611c19b89b92b2406332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f0c10d707b414ff6ff3599305daae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f32e7f55b455061d9e83801713fc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210f071f260819f96374e02bff45748335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b0f3718b05ffe3f3b674a771288ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c6e2d33fd1cae28c551546350d2af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717db63361951191aff549f0fbc6e91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89aa59f119a9f36d166f5ad36825f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0fd468fcb66e1d27afb865b39ee5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79030882d369200c21568f5022ad8bf5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39991d5b8efbe4afadf2f52b27de313342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d9bc7adfde96aa42838e2fdd1aa1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff228e1a68d3937c20e76d26c8a4d4b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fdf6ebf0c1a80b272252e02457fff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed33d921629be2280fd22308a3cd25d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d9ea4b917e0e0118b8982dbd2e9b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a806710aa83e75574a12a82cd66ce60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962683b570d2a97efa88aaf6ec7f63d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aba31b80b05dda5e077140a4d5474350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39e325bafbd254897ac72f6b37b72d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fbc477f6e3a99330b36bb39e58940352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737badadf9f3e5559b3042381791f2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528618df70a5c24cf86056cbbcdf72e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a5417ca3526224cc122b50084a6dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4aff9010843f3f765ac7054242acf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8acaf52b59cd6c4903b02cd8edf91c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb454edf13436efdd4574f420bf8240358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df45edfae05535fea7a8fb535cee64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239fadd534f7fd059d911f49b20adbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4fa3060e08a9ee8cb1f15fb89cb98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4298a7dd0166fb72c558797315ed1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34724602d3ff2b0a1fc4cf54fa8849d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13021580a0aced21b30e853f9ac84e0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dff729634a852f6fb8075e226e069365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7550b0c19a3fbe3cc121737a7e3a25b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e83d931749facfd13ec2cf6c33e91b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511aabaabf4ea949d77a15a96003adc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95135b69d0ed13d4b6e463203fff14c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd074f944bcf1bdab9831d5b2eb085370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8caef4eccb681d8b8c8f1397bc29f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa922306a57e1cb018098934cffd33c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eb01db13013865a030a991e5d43ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c8d7ee64b5404f6d82f98c8544f6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb0ba4f23fd4261b13b345badd6a06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e8970ed0ed7e4522edd9a9232f490376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f18e05819deef1e783bd35f559d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3539d3530f51c9f8154817b6bf0557d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146f2b373c3f26370d21941d4c3a169379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57dfa844257311873cd18173e4abbc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dd772f9bf90f6cb146b8aebea0de1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7ffb2f4ec7c28689f5c7c3adcbaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660818f5db2cb99a3fe5c66ba95b7a52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f4633b20f4b643d3d3bb48fbacc60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a68782eeb9df2bb098de94a556016385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010b0ed005906b733d6c406e5ad8d01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc2038bf1e38595ece9eaba243581c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4d726eee62c15ce9818e9af0aeeb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a672a0adc04b444bbff9495f370f50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa854d66acb51a54acfe7ad90a7ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db84995e04ec24197c1b5bc4e55821a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129ed3cd0b8f4efdaf4a23b3b0b7c94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be526777098333916140af45efecc26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c751f96a9abb41418012f7578e1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b065ace86f144c92d680108fd50db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab6bf4a4a315a3beb64e8194bbbea8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75591411a9a3359c003d319ca2587226397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ef5bd846aa23e4ce6f5de290d6955398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09cd03f17f4c00f5353f8c042c9aa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69732648713d9bae4eccd9d79c5318bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a049a77967030f877abc80530303bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbccbad9bd17c1cb8e6e8a9b20131e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cf25f4cf2daf201588e72cb36ed78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aa930e626d692eba6093c69df73d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0536174ca3e78c45c45ad40ab89b25405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c97375fad3f8b44fe4433a5980b3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0dae5044356e651d583f1323df5bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418535b2213f9ae0e6714f2b31ef7801408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b925dc7dcfc273881d8e18be72961e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33554adcb6fdbffe3b48b8db2352da74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2d14d28e52e4dc5cee052b50da7cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9a50178ea3337a0445553549ff257412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85058820f8c6af1220551585cb7803413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93864beb587867be6e439c80a9f9ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b69fa2c374d2b161a74e2665e4a6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b610afbf064982f04ac8229452d63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfa0fc8a9f8bfb61f844a54b0d422b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12fa42c40baa5e1de44624115410bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742eb7fed4ed3b4de3e8eb5d068dbd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a1783a615a54adc29c6eeb62710c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9419047ee6b4271bca1e5188e7841f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98991fb0a4740b168596ab2e61f9baeb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1a26c2bbe41f0f581d50a858504f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cbe08202d1a0de6584057df53fee3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f311b906c856103e8d84c04b8c08d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cc2cd256ada73ab6e77052b4b04df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78fbd241c8935d92fe847453e91e1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba160932d13f3bbb41c819fc156912e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ef4f51f0ab4a31bf80aa297e24f8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb309feace76e743044ee233440984da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe9f7ccb7b753e9885540092d1e1a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc853306098151ddc42fad8d7f02ec76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45270842d58c7b85ba1b58017c865226433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fad744e1aac2260c83fb9a9eae91fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8518662b1780fd8c2377c7451b02bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf45bbe73055522ff4bf138d200396436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c7099e53c0d92e9ca591ac9f072f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469540251b10f5d39d9fc342fe98fa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203b418581664e01a0d0d5ef191ff0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dd0ef6e1bbfda4198eb91ac10bf8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd214df3001a33c49ec6d91d2e5b243441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5560155b756db4c09adaecb53a47a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d98e47a9bf9c193abfc2bb19e7f21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e982cf2fd0f115c6bba33f383caa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9347e98a7e93cb0e55bd18f524103a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad377b0c6c90630a7206bbeb99ebd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942ed5ce86a3b0f58181a06a6d516b2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f4053fce5e76d33ca4b12972959df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4717aeb3e89be6b47246dfbaf818ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95e727354ec6b4cb1aa4d2ae32921b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7d03b48380be4d93d551dd72db325451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753288b1f823489fdf3cb1faf67c4d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad146dd602f811902715ae0221fc7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c642609a8a9b9bd74c9b3a9561315454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73f58cc1a62d04e154ef03e022f748455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a73389292f26d2ffa4aa50625f8b05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de70759f2d7d3e498c456cb602ad887457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10f9280109a8e040a5e6c5d1ca8546458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a6e0ca434a1b4c000ad6fd74c79db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3552ab15fa231517cd531ece1acc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dfcc158282a159665fbbfdf420691461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99bc52ed5cea9bf8520a78f0f24528462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ceff90770b8ae6d8285485cb8c3e9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8db8050fdd36f9bc2d0a87235fbed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa8b4b32d4955dd8b830adbe3a10d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588688313b0e34cd2cd6667575970757466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d0c16994f31cb56a1e97bc64ff3eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680ff3f64cd6e711f86b775b41391d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ddfdab41ac8ec5dff7bf41cc29ed1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8b39670df6e48bc466cb9760865b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f97ef5385534e62869d7df4be2eac2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c8ad7f766836c577a4a3beb2804c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb500bf71d88be6f603303c135fd7aef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a95ede1c21077cd8b0eb5c1e21b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d18ef2c190607a9c1c6d62998ff32a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b4dfea1b05e5965be3fef27b96345476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89735d8ccb6bd497837dec393a15c60c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2ec076009bb8377d4e32521745d7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadd052d61e4ada4f31eedde54bc217479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491b40b581d22321a248b405d350d51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3cb8e244dfb68cf7ea14311e5f7d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338f8ebfb5ebaa57df693c891e8fa46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff757e97ffb17de2815310ba1af9b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff0751730b522e73b9f09acc50bb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b574b5700a222ce68658d3ef1a0706485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482f22d07c90e743e7bf76b101b0e2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512defb1ff6d4c5c041de68de1d4bd78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defedeb4d6249a5f108c25955e4385b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4684b604a02aeb7dbb169324c33ac489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ac2f3af8729e48c0fcda5364ca9331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8297d6dc09d1e7f74a8729c51db3c532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8d0870139d30db3c77ea20f762c7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b0f49534d6db8fc1351361f8893d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23b0eee8dd30181f11a4919d48d3d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9077454fd8278499e4e1a2e9e31846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17ac59aef478ef3eb665f5e5564ff77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d8bd50d91bfcd174be9043616428b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765fa71a86e42b8553d367fdf66b7c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d58754d5b6872c501e3c023ca31c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca2a9d9fe7df624bd78e06343a4d5811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f186b66f25938a6163eeac33cf65bc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e9b0beff1173e69d5b613b7e6f2fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f83a542f5aac57c00c9523b564e4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d4a477a3de7189f4327210ab6f4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3042bee484b7222d5307a895ebd935616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212596ef665d63147549fc55690851c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f935cf20d7410d6aec7cd78459028ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756aa729fc7fc070f71fc41173bf2cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8464d9b1f92a5d137e15165f3d11820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e7113883499378be5608ec4146d8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4646e71ebe8f889aa946291959b9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabe947811f25994e5a8375a68ed08823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d0c1aea46d8373cc138f45c7fd2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4728edd3649a36f1f21d5a7878e6fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a867fad050dd1579c5ccdcae67ed6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8e832cf00efb51353808f910088f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0da6b57e9c5d37bda021768b702dba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034d2566e32dd480399d8dadd0f555129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece743dde2749985ec52c50544c865ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d4a962b86b84610cbdaad0484e3b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf6463e95e2a4b345d25ea55317e5b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a80709ff5b4aa13d3fa0eb54dfff0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0670b8bdcffa6f44259e968fbcda2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40ade0f8a365d405d89d3d81f3796635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119460793f3e88f00e563d20eff6d2ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8782c38743a98697a5a3e9bb3bd5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6415e128a38a97207ae1386199ba4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47ae3bc9b3094b51a583a9441401a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94fcfae3bfa3c3b70b6b11e7e292fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9b389acdf095f0a530ede388883eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f0063a773903315c2eeab1c53e0f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895c759240d578dfb26288e29ad61ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6246d02461b6ed047599e6b00300944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5876d1a9aec6d581b660c064111b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fb0240e7571e60f5fbba1cba30b4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2134e5cfcaee57931826eb208115a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746fa8367cf6a2685d450775793a08648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e142e504a751fad3b72a8488a95d9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27223fec2fff0de95dcfff6f4ddc717a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412bd2fab51025e918190b438f56af751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172d657c40a5879509b2f65ce22500a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a16ebcdc457cfe9d8776885c536e0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ed7cfdffec242c4c0d1ee407c6adc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f3b71f2bb0585cf6ba2f83695d6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb8b8310b187e4327b19c6bd3027f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda203c94378f663bbf00898f4f6dda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758f2870569d097255875c8b7c78de358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2443a3928d8b8a6174a70de97e5b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f35fa3881abd0c27d4ca858c5b49b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0302d34e28072aeccb2ec941ac09761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdeb086e7680c522aed5e025dc49db962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4255eb04e467ae2c19e9a379fa21663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21800e528fa1a3550149151874106ea464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbecc09fa20d2da96969574dfaa6ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692f35090da02624f6f9c78842cc3df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669a9def58c39e84fb37990a63e3eb667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c72dd8dd50a5cbc719388f74aba7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b403c76e6652b3026b0e43aa3136f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d888aef8db9a66eda5d71e6c88cda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d0f95a00cc432e35cb7d0ca43daf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45e5d435f1a1b3c27469cb5ecf05ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48ff9f0c4d9c59023f6c4025901a4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71c3ab8c41550b83d3848530d72c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a184fda65ba3163e31f69c884e2de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5bf765151561ab2ada5d96d26fa3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04cbced9324682d3c66d950e91c79077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf0c7959cbc57ad57b7c70674c88fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef527a0bbb487cac8b4e721d71aa78df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9b0250a37b8a00305746dce9e014c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14385867c17918cdc88061ca272036b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e1766cea864c8a34269529e49e68982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dba2e13e0406f1bafac90fcbae29d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37639a0e4c4db7ace84d3d007eb4ab684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c532020bc29e9bfe5c35cfb27715385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f7a8f6ad5bbd3df9d76cea93448e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776d36c6abba288734114dc1cf797d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21907d8451bd4ff7d4db49acd25a165288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a313dc767eb8fbc765f4d1901d021e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdc3c5033e4a8f96c36292c093acf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39a0b6cd6afcbb903c15e7e4f5a72b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1e996278a0bf13cea1bb24bd0246992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e10e026ed00518c4b3231de125044393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61559b809c95d30ba9b78d446757173294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5907d41261347064d9f059c419aed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ac2db21034a66394b0a400330e7e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775b92179762523a402157b9135467097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dbb630048721c40edf9bd3fe66f9898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438097191fbd6986064cdae9433892b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a816ac2cb91618d6f5d95703dc83cd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533e7328d6d53c24d42af58304d7d2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254183b874c75333d1b0a13945b928c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91d109da69f0bc0b203afc89294173103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3b47db12d468b60d6ede94998dc28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32994cd0de5074eac9cb1bfd4e1b56f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf30a997136744a6863a9c10a9ffcf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07359d6b550e83c97d1a8f918947756107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c13503a00c628adbefb58a57641966108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b5b1f72dc31c8aa48998fabc9f0df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20db963b15577690aaa24326f57f68e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9a0d3b16ca6a26d02e1c0ae5f7474111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c05502271f0eb2b8ed9a193faec23112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604445972d1acfad900b529883d8bd31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2873930ce6b76ccac4f62024de8399114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b00fac687e0db55269e5b6bdb1884115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e58e954b6433216060376f6ddff90116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab108e3fbd6d4782839e66cbdfb2ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fdf25638862254769643354ed95eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d571149eb92fe10ee0ef6fe2ea985b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39984664038ae2962b2c6c3612577b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398b7ec537748f58a666fe21467a5a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82096b8c21cf69aa989715931436cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b60dc0ec0bc36a73e6933a3b43cd6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a9e9dea728d9f5b0e9236a1adba0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e963647242062fd78ff64ac2725e5f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634150592476e6bbc647ae823818a7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b49c65eee12a0535afc0fdc601ed53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f156d1cacd3dfedbcb542bf4858515128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91898aafd2a140bc83c7d2b1541643129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b90ebe9d619966bfaf461d0858ae11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceea1a03cb655dc153e1c40c77c0464131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400534b1fd880dae66830aa536111277132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ece9ecdac3cf943304b30edc2ff9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167addca808e38cc6a55f524c36897134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0930bd628e010451c97831ea300ec19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c05c3f2e7b7f18cef7d999ad3bf8fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32724d8f4466c0a971f83c966d4ad26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7972edb86c2c832418ee4d640b23a09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d6916b2c06e339ee5c30eff412272139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986d99f8ce758c2bdae22204be1563c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70b3349610f1911a3390db9fb73ce6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e112303719a83b72b1a1452d2af1782142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcb04b6516f6e38f9a73fff2e2c935143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf36b374a31154d444819240f11a25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dc2b2431b39f15a1364c1649f6df0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01784f39cecba764d6257e2d77e54939146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad401176f8d8d4ee2b9abad8d570a86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef36a4b3660bc6aee82197f39c9a5c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d0d3b8783b1ebf1cd779f4f16c83c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc7485bb838ea9e0c99bc6947cd436150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012b7cf3c8495c7fbd6345f117f678a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ee2afca41f6de48f9214337f98a95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f99aeae27468221f1c91d9496a5e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e29b029714c5129b45fdcd5a98f86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee4665570e6e8aade3297bae2956a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56de90a5805748c213ee96afb80cac5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f73c58e86e67f1d10c59bdb8f21d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02a51291043ac1db22088e2e3e60a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cf9c450134d8df73a64971a018815159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e4eb0e272e5d115fe93f9335025ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d34d8febbcaf6c47b3d2c0c08d8c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f1a71927163df3a65e43fcd3a06f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadfd885a96fca9ef87017d2f3ce127163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c37dedafd4d8a6aebaa5337bd473cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21938b7b4f678231acc6fbe4a6daf59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050233e48165febd54cbb83ffbc5dd8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f6e72ede803934b149e58a4d47b39167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3a322b2bd38aace4083804eee1409168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0980a8d3aecc8320b2bf871d7c5e457169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c048fad944c04158f427cf6def5b07a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ead2e5b2d8fbfc64e3b0d29e0b119171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d38f6e7fcbe966cbe38934be30e17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a58cd3ca79704bb179cb748ac5423a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c69be60f3ec127ba0490809e12a06e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d97dd27f8ff70538d0f4210ff7cd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476a595dac651593244f1bb93e944ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25355b4e2793e683ccfa6e91f6f66021177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c2b366ad92178eb2ec56428dc015a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146b22d04c7f55bf2a50a7436fe8955179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11c9d4ca9056b8821c235a3e20c4cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de64da6cc3e8898deae6bade10ea59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7430b813d4ba6bfb3906b3ed550160e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d463bb946898bbe700d710ae094ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5949e8710cf640f0e62aae0dc32d496184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d5eb153e57153e0835fce53414a25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839c484159d17a0db87bb5361736d5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcbbd3f728ee822086fc8ba86b4915187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1326ce118bdb542ba06c7e79acce2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c774cda0762a246db618612167190189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd703c61282e3fd272fd8e19c205d45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f7599a4ae263756d200ff51e6432a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e2ba74fdaaa293de2b4baebca38b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2469d5c83fb54417a6a6c5229c95bfd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e287e32628025ae2cdb482dad127cb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0788c9aabff629ae1a43ce692836457195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2289a39be4994004b8bb08d652d8ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83564231f555f6532e540e312a75b815197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07046a56d6b9b3c412822c15b394d5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6edbc2a7aa0a2cf87134c3748fd0a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90749c3930f95d8b5c090856d25e1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6fc0ef6a20c7a487bae043906f731201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798c2b0ef4caf3b0fa8be5bc9d5f816202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cba116546ee4731723d4656a5e53a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c509d5288aca4447858f6e91c5f524204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e88620408ee02e8e2a47c781f1953205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9563af45456f5147a9440db3ed52a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf83ab2dd559a54afe5e23ec8d67a20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3228c8129117f5dbf86aba8bcb84ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0672cf69a086dd9c642efdfbe7f3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fa374696bac02b1072489c8abfc94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab978e67ad30be39d7193938d09ca9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4eaa6b5c1ec3b60c47e26c4c090fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7694004c4b7328f5945c05d11ed185213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f44cbdf2d61c32086bb20c690a86e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b79ea274fc190ddba9ede2422221b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aafa7049a88e8ac92aca4b51ae42c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87c9f659bde184c8b12504604ab2f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902354afda4f896aafac20d3d5a8a82f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c201763c73b90dcd34a0ec19dc047d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aaeba06f2a19c3df16e75b082855b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faf2ce519ac54238c34a57fec256be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728587d4358c41b338dfdce3c2e30f5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c89f4b614a022ad8e1691da51185eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f4230b98df30c2475385f21e41ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9be314cf1b251bd73d20598a2934e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df40fdfe02c5019a62f2e2d60bace8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d689359642e56633ea63f3131a194ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623d1c7edc9ec59c3fe52f7e4c5dbb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88181ab846d0dbfb7f00adccd048b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1c39a841d1c749f6835bdac861abc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ff152ae2bb1a9c5f6bc56128d801231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea408c923988788994bc25d3eb4cb09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9229e2d54a599b8c143b9a3d6cd13ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f65ac26f0b2e856dbaba4f2528c8a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62464e2f6fabd4f1d757f75c8558e6b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b86f1736ae9167817a6287cedac22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8677f2829ada38a5484632d330b46e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e97fd3a1512b33102d7d5fe4ccfb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617775c7ad642c5c641b868b9803204c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f5c2005cb726aeee67b2a31f914fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415940da5cadcbf9c0bc27b0af9c42c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e67d293b70ea958324b29e0d15a20242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290993b2b769c4a355824bc8050e8d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5273807750624a4e35ccb12960bd71b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74e3e17652de8d14359d42b2311c20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea565847739ceb4622d4567d5c84c05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faa2f491a7752c0c15585bf2d484f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3498c2c75253770d9d47ad2a7885f71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6863c48c72bfdc28a1312bc393a3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a70f09cf98a59b47fa6955385bd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a44884061d3ccc6f7fb0a9c303b45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e36b5449b31cad142f6f96470dbd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a655989ebe6e4a311fe018bf6de3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39eb8baeefdb33114b0950d2a094ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78bf3c7885bfc6b39b31c4d704976255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8aefcd180ac3928d0b6698a7989e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24182b9333b433cd79e1dde3eb4836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314020a73dc11234a7701f5811537a0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc24576fecc6c67eda5c350f84ade4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac4fd368333b2692db78be71b87f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686c409c64d4e2e0beb7af0cc1079e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab721a38718ee3476476fc0c10ecc3f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11bbc26f9a688c8005bb3715623cdf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc3f3b66f6e955b766b118ef9f89bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee436456722cb305d86f888cb9e6cf78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd9dbf9e9989dee1e93c8dbb04d851266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba5eb0db7b702256fd0e13c368ede0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b0e5612eb94953755bd0978cfaabe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2d184acdf1cb06da475ecc927bc97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7f39aa0a88203d8805a09a0503153270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894c7db75915ce6b28d827324eb97eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b7c2e0b1a0f58d825739186e8b647272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fa189920795560a0c4940c50391d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865897820e40f4e94bcce142e6514430274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df74abb785d835f73c45483620b7492275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c49b9a0ad7614aa9bfdc5518d1d290276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6119617a65fce10193753f7edb9865a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c8ac96c970b887791010fab0cac8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d987eb46b1a7c3d5abe9ddc4b1025279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0e7c015c66dfb21bd260ae43fb17b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1fee6fd63a36c72c18df59c114a1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ae127b8cb342def57e5413471dfc9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be068cc0f562d2564352f7d4fb46f636283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c164a6be7bb228b24c7b2168a8382284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441a382d5f0bf4099b82f2cdd549c04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfb9629a01e8f0759017db5cb0195a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029f8b59a1d21447b6d987035eb48ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796c15e716129372931dc2ed5709a14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429bc233aa7ed44c82b4e7e41540135289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edabc077a7fb1497a86a196330214e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22837631854c0843017ec558b10be9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2202c9087d17ef2a6585be0dc454e45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a050bdbe3b83fb4286f5dc1404a569293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a6c0bd85798c7ea215299ad70d211294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb7ed29d1ec7eca0ceb564597bc6f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e134598a47a0bb1ed37255dc8e2785f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05c44b6ecc7c0408ff8f95e33ea92f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dec592a34caf9cf137a71e4195330298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9eb9d59341a91d2eeea471b4ecc4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c3011b0c8c21bbe28386c8bb09188300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7edd695aa6bf8449c9db41229b8c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8330e645d863baba976aa23ca2452f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee1f397706eb09c5355c3b0311718c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99ad344137781fa0dbd8f77faf3a11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0872610d6b9eaf559c4f1d826efda76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b899af209f930a7a13b4f176659a15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdbb65ee5f9171bee2a1ee4367c389307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad0b36054f5b20353adb61de86621a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25633bd94857d023270c4d949ad54d3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332796a43a5e3045bae3ef3b0e91b459310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf877c4d983fdc0336b9787cf66d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec40caf41b13a8a3778806a91b5c0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ea0e62e708a69e26c8b7fd90b9231313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee0cc8cbf589e2e9d2aa0ad3d0b498314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dda981f69975e51d6d3fb149a23d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93380b644dbd5ed44c564154515b617316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deff1931f53607b5c88b29d4a4fdd32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282035b280bfff5797988f11c7550450318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3fd8a4e0129d8f01557ef45d181f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fd90f69ee0adc071dbe3aa6ba94cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714f5e8bc8031368f27d3ad2e56ba93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c9c06e4a0d5e11ee1eb93cfd8efd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf31a6c7b64fe1a9c8edb3b1781712323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec66b79af14b8b04fcee9a799d4405324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4d15be656aca0053d48a57cb0120d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b483cceaa9857e35c5af6c401d7037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f2a58a4fb8e123fdf60a523d1e06f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb66fb74819fc28e11cefd4c81a7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339b2b396949e1af2c0660afc73c6d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbad330eca8d37bd824bc32dc2d80f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529720ddea7cf2a4441ff49bf22c1bb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50661abe1462efaafe35fd949b5732b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93643c1df86383274904321a73b83193333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8dc5c217c60c0b4f322fbc0d4db2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fd6f6b507270c38a5967b76dd7f7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9663ed49176a2e0a8a70a4ab177bf20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32900f6ccd90a8ba2cc8f8f66e51db38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf034f51f290a3fe24273727b7f1c4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9264eaef8b3296d362266702f6665e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb8b0359b177d95ff01aa5560830a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ef407575908e435c69e2097e6a58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49098c21d7c0ca44e779c203a64b9535342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e059a399a08d4cf32326fadb9de3b4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde386703261e49a4aac36256a31348344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04cb69318be6716dce97a823e788d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6eace065ff44342764d076875d47d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994e33e4d57a8b45de2e87e8c9a62aa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d39563418d1a244b6cd50f8351e597348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750170b06642d3e13aed3687e27dfb1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2908acd8ebcaff6b3a68254ae66a22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3805567faf7af5e69de586f219eb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a68d67d9d73f5263006b4a7326208352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ab271b7af393c9313da65d9e9946f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34354fbfaca89551a4046c5e1b89e1c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038bc30e24d212953eed5a5fe502734355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae1fcbd5492b91be4e193b2fc8d89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960cf4445846aac373d9cef46f432f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a610ca41213cefa096946aaba94c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b31978fa93d5cbf19a31c9b12a65e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a92860e06cb85ed4a172f8dcc5c9d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d7d30fd7229b2e84fefea5d65e191361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027bbade409ca230bfbddfc3f2f6a2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4255376515cf322f44e3d0b3f0f8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46da49239d8e3a872cf7f1ec3c1e396364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428364920b24fd97a2b0df84468a533365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7008540bf435c9144d3757418cb44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff5a9dd0875146ce04a90ce41fbe57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ea7e5142a1ac0dcc043b3a4285a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d33419a6a070263eb47628ffe9e78e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff575774a18f6d85dd778d01dcc82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926c6bf630aaa0e762e12c4700b47f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e67e6b2002dc46d630d18412ef2e5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfab6e23e29611dba52ddf167fbc72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca789d83b0e571116f10542cbffc13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247786a69589b35385639a07d20895b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977f8bb15c888c408f1aa55911c9b14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da61432e93b242fe457b5fbedb2b241377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e887f88b61ba53fce2174ccf88a69b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4d52d21fb2522319f8c68fc7cab97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553f485d22c003ec55a7e5458b6feba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa44b296602af8e590a62c67d876a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf01f2b369abcd9190dd97b0e916f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aa931740818e51606739702b63123383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b6b00d5ed8c0448d71f06d7dd04e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8fd8b8b726cca2bb78c9c3fc13d7a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c238ac0bba16c6cf1b03f3fd8effc41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36728f361e1e5d6d13de01231562e18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb32c2d6fbb71012a1a444ea5181f85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e38dced6da0db3dfc89fb74755ffc7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd91b99b4241d772f6d0bc925f66b12390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716b07b46b4daba8affe0cdc040de7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285bb2481782277dd3ec62059564a96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5871256d8187d372c7cfc804bd179c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2af388f76d11db980364a3f73bf71394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356e2963d1707057f7bea860050ae3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab6cf9a085ae5960f7bcbe4e217bf5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356923844f437c429e97c3033c059de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377959bbc5ea0f5e70c76320ea359cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aa959c1a220e7ad85bc4747f232f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f62d64a983bcfc4535d47e3d5a7d1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c411b9c10efe5bacf6f204b71d212401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaa8dd320fa8ad1ab27847aa1a6e4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c483d9e0afa33ad36c0018fb74f3eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f47c541ef7e9287bada82d5f8fef7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4828a1a783cf4cde5a4f0c0bc6db2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037abeee878673c30f255fb338f7d46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6492a73cb6487221f4ad1778dd292f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059948e0c4bde38eac63aac0c8a42b8b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1877569371bcfad19b8b78252d36b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344009aefb27faff793be4fa7756cf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0962e9a3f3137298558459d0e456429411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefad05a5a31ea60de9aa86054db1a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb395c9a5f4dee6056f4b461823a2d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78675b82ba0aa976d8aff7a61260632c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb466a4ce4bb8331692cbc78097fad71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c6ff2f15e80ad7d1a2c61df16a871416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8203d78e940db4331d43b1b54b623417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25483bde0e0a408cc7ca7e30976647b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdd98b0351ce4df6da331fa48ab13a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91446d0a8d821de101253c957eeaa7fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88668dfae645b2e2f3d6dc6b4e9701421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a60c2a63796643469f88c253ccd721422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d737311e5c56e4c0483592ca63f3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905c039fb68da2be6e4675cb3566769424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48879048f91de070f01c49a316169fa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49159ce3bb99ac8d44dadf8e7aa241426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb56616b767a01dc9f625962059e324427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fac7e30eb67f11d1deddba20fd7f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7886ccf15f16de4bb651b91c80dfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418ce3a969fc5213283faec8e6d6d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe7bb80f051ce0336cdedaa7448f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bad71f3f099096a21cbafe0dce364d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88aee5c8851f18ef6b229612e352b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5973fa3ec4ba355dd3a3783a63c78f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca973c1c71ce436c64d245f998795435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cbf145ff77a5bdf63339b8bed3f08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5eddd2ea38bb6a22fa54b3e5939a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137167e9ea768a9096687f62b146f03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acc91c4bfd2dbc08e6c8186c06e076439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f34e8d873a7b8190b34e228975f87440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9b70881f59db0f254635dd326bb9c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6163043098c9309188d67404a7024442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a02a3b15479fd6f8c708982b395d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b4387e8bafcc26d3c5d88fa0bcf85444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa04108cff17acbb1a37bcd93b568445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bad86952b164205ed5c8c52b2d25e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1843c23afe937f3bc42abc05fcfa0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622a95b58b1c0d978bca4b9afc26b30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad98907f86b64e5c58bdc356c9e86e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfba6780d6398f515c83a400493125450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d195c3ca9d4e5b095f2dde7ffa869451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1683f3678386682e6f2793d2e7ac2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c332937238261f804639ae0cc65f02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3e45dfd1995346f1b1ff9de74e075454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e90b30e754ffd6c6bbaf4c9cebd23455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4b0b97dc74fd50f961e7a4cbb05c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735650fcb41c99d47af7cac26bf6915457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f954aff0c5f76d0187a4f9ff772a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc347e0486a05cf10d5b35110cf49c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21d130fcabaa6827fc6935ddc833e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec93e4e32bfe708af1234f3d32c62c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a813c583bfd76e93c0684b36f668dfb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cfc21dd33ac3dbe812187589c2ff6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb50ee6cd2bd6e962dbd0bc6401672f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bce4ba2038e8b046bf67f3428fd60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a16cbe0e7105eec5c4cda7d38ba8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d802dabdedecddc41f8aa76020a48f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5d0009183d6e5fa9ede2ddb487ff6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9843d83638e442b307445a19463f1f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526c8210b7ca591dac5779104d0f2f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33e46e091ac296caa70a6046de7291471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e18c2063149c5ae20512039d06bab7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e4d161cab9106ba4a2cf1c12d0fed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401cc3277b071a993b860f2a746dfb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a87a39cf9225417782d99596dd423475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197945f67bd456d557fafaa114d481c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d0983a1cef5cda7c37d1f5087dcd477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>