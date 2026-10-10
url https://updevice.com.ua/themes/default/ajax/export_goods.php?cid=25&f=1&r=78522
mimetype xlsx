--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53d77911c2f9581e198e9759067b4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d36d198dc7c4cbba0df4712c26572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e74cfe3096c5481e2df4b762e83a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c59d90f64e8677b7e1b268b5d3164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc700e863bc8f6d0a21553768fd8cf225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1191369f33552232ba2f1d2a3e2061c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ae924aa2d469a8ee035983d9890097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8a1190c704e9eb3671d20ff1ea6c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54b44e6bc561a4658697c480bd01079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e837e163ab60ce798275bd2d29cf2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de035a48904f08c5984e0641c167f6d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bab4ca212943639dda2aaa7f48a6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557ef80b6f46bde36fc6a6bfdc5862813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415122e0a4c6b6738ad405ad0567d8b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cbdffc538847314b0aec2b951f18f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd012c0907f146d5c4472c0733fb227e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d9cd52be857d7e0d950a006f92ff317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45d868ccebaeaf44a60b5c22266ae318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7afc8992002c36a62cdd38051898319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faf73137a66439c24468ab042ebc5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbbd334f67d3a9fd794bf385df20e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8752270d54ef85221f458a84c75d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282e43023c547d6e9a7d037a08b6a5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32400d80e570d84a9c8aebcdf83142624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165595d9fb5f069e470883197c17e7d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1931e6879fe2d6befdbf4baf7916dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58e848ef5a83f04b5932aaaf459a1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4574ec823a0caf7bb457be689f23ee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401472df7977f400393d068d6437902e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0632dd45c132b38b4a994e9116efe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b10f4025acaef015308c2375bd1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3fff9093d2aba31362f7ba58496aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ae8c9f0c7d386509444d6c7a78f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efc073889a71d3aa8398ebf9926c3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4e98a9122dc80b1426e4b19ad0f2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ca9b38cd446256d7f59e3330c556c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574d1af1f433a3f237f6fc32dd210c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae509329759b168a3cd37a7055846338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203b662e5d5ccdf443b6d53cc311f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f9b45f2c23314580f15060709737540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e9eb7d16abdd462f1abf9491cb4c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b6d42166c6ee4cb30725c65e4864942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db6549efa3e7fc254e36a0abccf9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9ee2d8ad545810bd44929b45eb2ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1b7f36c1896c5de9c6870e1783e2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcbfcf2c37481e69fb7df05aa2546c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1130487322e29e9a3728278cc194f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce37d54ef8a48d8c0dc7def6261d7c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37baa4ded92f6632560834779931ab049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3819494a568944c76106da20774625050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c795924ae879e7c20a26d0ed70908751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403ff95b78fcf19c6300f27da84bf2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291662710624548276c059eeb94279f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf845488a25168bf133e0d70f4de2be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759ca0192e2dca8957fec2e22bdf4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8975fda4ce16901d681c9f0426944c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e73ed344a73376aac27ddf99985e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59119e70251618ab88bb5245e629ebe358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769e0e31c601823399f7ab58dda4c0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7763192ffda27247e23fa490c84df1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d889af2a12e5c0a7afc8619810be5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1988fc50c60087176732e4ece9a1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae776b73b4a9538e77c34688fa70ba9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1941dba415f970f079bcdbe07eff3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b2b15b4218f3222a195a70d8fb8c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95733372b6782618b9b715cf1ed5f03366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9ff250a90a84fd0fa82077ebaead567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88ca10ea169a2bccceebf7a852b7d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85a097eb5c93cdf1214c9a3f03fa5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dcfc0f504579fe167a9236e35f5f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bae41bde5c072c822fc2cda0dc62c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627fd259e1563bbc599520b0469245472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e884b40ecf344cae2d3be7f69fe3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859011b87c600b9cd8def841695576a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90f590b444500b514c29ac145e4eee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a812eb996e54ca5dec7080dfce36d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151dc3b209796faf46eb1dacf82e0bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c36a947406ade2aded295ba55a4b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed892855a8f233a127aedfe9c908ad9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43662a5c7948a0334efee6d361c26880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532caa63bfd64e5524aca64915dba05b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27646dbf15b3914c536c440548d6080382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7649c649807cc42f762dd652a655cd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd13c26fea551e7041e98dc4e914384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33968d083e4c818e6fbb3d2387444785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6fa19db5fc7d926b490640b1d2d2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e29baae502b91bc802d8440b364c1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f142c60659f5bcf99d2f11d2a554a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc39f78d3c37ab8977465715a38f75989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eac66c4abba20fac4ff3e11ed0934890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10699dfc5d5ba8738a49053b17a6c54991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48027fbefeb8fc66ee45c164f522e8da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389731050764c5a5db0f699e270ae1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd4c0471746bc0e84507c2f6028dc694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db0f3f2fd7e16d47cdbd7047e5128595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745fc6d6e6c63d6bf3240a2d3bde2ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8da0e6459b2d53dcaac8ac9dd9f2497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc9181a607bd92ec4d044deca2e0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89b46e4678ba08dd69dd407d11fa2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08126630ec8031ce85a783001242ffe0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68c8f23412759ed93f3d34312340a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5ae6e3cb0c3382511c0a3b1ab31e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28965b565715b9e2a2d324c2bf71370103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c32c6b8f3e05435654f85b53dc189104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e68954ecdfd30ee539bb6ef21601d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d244ef54bc03a54bdd953e8fb68fdd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7864b0c47d4b4d8f047af365a4067107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b90fe9669f1e351b860ff30a10353108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf07b25ded853cda583cd9dcd6f8d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb2b23883fb2d5a635e9095e9260b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c8102b40b55de16c26b6aff31e6ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b96e09be85263749db5442900305b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e527538365726d649f584210519231113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa826f7598daf84752277974243a2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9ad55cac0e82dfd349eff2c423108115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839f4863c5939921c1e8163918bb757116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffc2e904a1f7476db5b41843996887117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2f9fe4c234894699c47b24fa3ce31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b4fb8c780bd3349bb2accc34acc2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88198c1756e9f701f4babada1af1d15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24acaf9d1ede275c9aff103f9d88c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4be49fe745252b54fc7588a13bb61c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94458a22061d12f16b9f9b9d0dd656f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4af477bf0e55245058eceddb78d95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f715931dae190190788665dcbc271125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9c193e3f2aa947ba1525d79b9c1b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2895d29801dd073234ab35af10e23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab17e42ec016926c19adcaafc1c60a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5631f0365967d237d7a807d66f5b7c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb368e2a6b4ae23c18c9689ab37fbb14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f47ad1a982d3106958a442719a70f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1043172d256d1e9db1574817b3f3e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245efe0ef054b62f0b8a2bc651c7cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dda8caf7b77b792115943e897a4cd2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ae4418a9d332c61995f7baf11b883135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fffa0bb2c86ec5544256d2bdf4d9a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa10bcab347ebab5b98a634997b962d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c54955568de3d626aa6ce6c3e2439138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f3a28a846aabf548b0c74abb13db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad91dd45db44487ebe35ab50ef362bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099afa74a6f29ae91ba51887210e64d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae5805ef0327924f68495ee9a07443142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec718e36c7ca81bedd8f051cfe112af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed919cdd2466cfdadba49467d4edf3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20015dddf41e3862a4d3109202baa7b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980beae29840298331d05d1eedb213c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1e1d1b4a47267f3350a911571bd35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ec28be507d62bfbde9fbb60fbc950148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045178eab1b88a554c37abafc30c2c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc79fcedd423a3ec072ad67d0ea9c0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcdd0d5148fd96b283abe7381401ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9ef7a401ee71d735614c1aa8584ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c82baf17df56f547a7d00e81b50b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcd9148256c33c18c48befc35e8634154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a1c3a476b9933cd46e7b0fd193c7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a89a353f79da79b57e7e007361721b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f860df3d08d734670be355a0609114157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a9393fc7965a97a932c1801982186158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7b0ad780f0b4fd5e79c0c349334fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe94ff6332351db21f57c5c38b4fbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358aa06d83ca350068579f869fd5bfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdf15db93805512bfe652851f1848a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d230ba06004d001e102248d7ff7290163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c9d2b4497eca262127cbfa3026d12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822cbfe7ff56b1ab766a8322e1f8c9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bc6c6e8a028920d5390f9305cd052166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce8d9f609f2e3eb2b3758c371cdb72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd08e6fc42b781365a96a86ad60e80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216ca62f29ed29ad05eef1d1f241cd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6bb6fc6b7ba1fe4e6e889c4985159170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd583b6c4ad01053bf6e348d89cdba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be330281b1baf8fc15359b1c48f59ab9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbffcf555debadee2768a389280160173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b192edf380d3bd41022507998b8ae48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012939f24300427db175715cf7fea53175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaec5452b0469aa60d32327ff8dd5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586fa8d91792a08778f678201031c7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df768eb7659d04d27017997676bd36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce292c14f372fe8698245a0a48518e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34a4a93d5eb9fe593b45564df6ba1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdae070e3034345cd65d2b66db8bae7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c0f6665e644ff3510aa2dcca4c495182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc86088dff0e49cb9442c5630ac05b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82844c18593e410de622a151e8d18f37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44b6badbdd1f8b2ebafbc91ef79c42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f521eefb680a2d55a7f10c4de247f3b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774e46f640e261a4b4b57f190884a7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c44fb70ced9715b08f52cf28e65d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87355da905e081bd96f9991d2c43df2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d3002066bd1131b22fc4aaab72eae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa49219c44dc4107813ab101cd67de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f7874694ab47f5e52e8f2b07496e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc48a58cd6e27f3383c2169cc00cb42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64170dbf3cfa101a7bf1a370490b7a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82770df0d7cd2a6e3e769603a1452202195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3593c9b06a8f76f1162e1cb69a99f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11b09657a5879821b3534d8e201bb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058576e5074749e57437a584734a08b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27180dd1baa05dfd6accd4892dacf44f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f438c61c332b7b7d3a0aeff846649c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26903f48bd1dfbe8ccff0d899144272b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ff40e8697d24e1cbe1db025ee5550202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c00d87cc9e65059e42fa375a2d232203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd292454af5f8dda6ef4c38a146acc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164770a7f537df7f216d03395747b3ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06c34044e803711a8d4ce058f21e96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bc545288c37430f31634fe0c553f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e1273df4341c80608f6dfa4cbbf22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002837ca5404c073944fd7e7c2e4c41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945632b7605f5c059745339b735fe7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195f7c2df3ce801e7e11cf53ccef3b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a4481c034133cd6fd8208502107e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da012b4a59759b1e4af679ee9c78d738213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003ac97c5f359f1fa73916065850f07214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c3449adf36b01901b40b68d0b8225215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed1b0b66d0e88f0cc5441584a7e87a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94402c9997f8a6216c2c0766fa5ba865217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da4e3acd53922df68484cd252f1889218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0a8ae3244fde906d67a12402e4285219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a025e6017709c498ad0a563ac226f58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8aaebfc270df4a40a33498f38b0aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a79659f6cfae61da3ddf3bcc658183222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f88d6a2c4d81d0c93cb0036ddb877223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa812aadf31eeea3eb5fcb260f270d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cee06b02cfd8d599c1509b5e9d0f55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b2411536459095bbf02232d73ae74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73b93e1f4773c2c3e505c2cad5783f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809c36c4c33e2ff3b81e3772e33e627228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02a138a649137cfd513c78453039d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa261237bc83ccf4106789d75b18f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c75a215753bc5f57ed4d8d0762f7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77210c87198f15f5bd93bc196ed91a2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82019380ffd2e96a4e1211e8099ac279233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8e16d41e9b9f6e0429d87269e37fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee00013accd252b2befce3ab0eae65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e952c5bece978f0ec5446a49a9904236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9225c2c81c02bedbb6684883d95a58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4294c08a765d0df0dc58814b2ba989238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7344e56565c0324504a9a29087c98a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cceb4e690c22ffd1fa5bcd51bb2b25240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156ed486274673ca16bf95d33189d3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577dde2b2f134d4262075dee9138e3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1b498896a40813927ea00aa848805243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194eb898b806f99bac205ed7ff6616f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54c5a5ce2f787f7f55307a658a219a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210582403ee21c03bf39569c6896d8ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6bdaffca70b2dca2587675db2a60d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4067cb04a8d01486cc9b9a119f77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72004d036ab6eda3fa3a7962c7eac0bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108998c3ea7f5c066a1d57878e2be7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149b066096ce1209f906efb136a2a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37e7847c29bab31dee9f9ba75a408252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d2e00b40de3dae2ac2fb5345059f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e77ed75b55d2f7db5eaf107fa2b534254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539de28bbb1031f0c4d2244b65d4fc37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8064339458ab30dd5809ee2e6761f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00153902bf7751761d13ae2362f2db8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b863ddf8997fca7c26e34018d459308258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815967f595a6ac281d9a8976bcc7fe84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6772182edcc9c54838530cb622eab94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aacaeb1ac33502dfc47f6161761689261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83e14f6c44269f975a0b88392c3ec1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab084b95bec038dad9d5e6b4157a57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069c5620f839816f71f17ade329bf9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879d243db9da528d1627a687a673578265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c781edb32e50b983d168978caf1a5e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7360c71204e781d4ed648c0389d4abc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d6d7f64a53db56e38058a7df489fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f605bd9aa76544431d47c5931220269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f3233269fc959b6e584df5ba8b10a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24bd1d490072fc1e157b4b2448663271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbec18af4f640b6ed4a1417e88e5cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616289698f96dc52368cd626b683830273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ca1677d220d293d2e3f22bbb9b321274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cda9e98255c5b2d1ec8771a3e0df08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b400831dd5e41c1cb0865c5b598178f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e17e165b03e522ba8be3c651d11c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e4386c7b63daac6f234e381c4e0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0159fa6dd9642c6d7f2ee9cd7e8a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a74c2a1e0ac14c8693695fe8eda06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7333a87cd7830a44ac4536ef588685b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ce30bdd4799f189ad5c19316aad15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf440666681b82a47c73053ada209e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3b69479aa98ca84bbe47f35ec9446284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec05198d515c8f2a75ef9acf38bdd1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79a355d09e29ca549109bfb9190f36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349cf3aaf8235fe4f41390865363424287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5b78e6da1432723e1197aa7629495288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0f31a1bbd7e7c2669ede10618d771289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12164eecf25bcc70b3e8e25fcf359484290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dff0a7a2ec6c5c97c949a0655aad43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf804a97921eb7a639de657ed94144f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfe9bee47cacbc00043ad34ac81784293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58116958295ec4c0f8236fb1763b498294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66446287dbddf915e9cdcc6201153e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3cd010f14ce9180cd1d03f616aaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c348dd2df6e68af3587a2848ef7591297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efc7c477fd15ff449c47acf2f9243e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e0a891db52a79171a1702c36912a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2faa8e38b62acc4518cdabc59b3224300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb577a451dc5a103b4c0211f162a3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a7314efdc73124af6bb1a885e21b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a221e690b1d8c707887e9b1cafe745303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445409476026f9979a42b5207e34928a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9093c2dc98d5411f2864848775813f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0233f7062110a27157f2c91c9d56a95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4400c9327a39034e94379ad012b5ebe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9d1b488504ec27fa3ba5b86fa2baa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414edab88ce5f1cd5245686cef016d88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6857fd715ae43841629f677ca5730310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36019a3d3e2283c5e5a7e5b5fc50fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c59408511c19b663ed1ce93a106a87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3f977124d82a806649e9ee33cf2c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f5b0e1cc1d5505519b5f56466184c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228dd706b2c4b7d84cfd8ec86c89212315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91871596b61f113c43236103aec4af01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05831fa883f104f33556a8add3f3590317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139442b30d432f582f0ff4ec9a545501318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea98fc69d24711d65c25868686a6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e90947e9416b372b1ce145103e249320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec0a4d6daf8b77dc021d3daa090af5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443c963e4add7f126fb35b169237b96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bc15ca89d59b9cc02f0ddc0fa1611323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ae5027e05d616c324ab593a36acc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3b111be4e921d4088cbe7f53ff2b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a805849c0362b7742b673a8cd377715326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717955c975d66c9fdb7acb9ba8d8dd97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7d82054b00b3e14f7b8e8b9e9aa57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a4ae2dfdd138a5cb7b7bc3def498329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495deaf8a72fef208ee6bbc3f26374c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce8d48701178c672fd3d4fce48de27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284952bdeda4f2418abe8d813b3fa42d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597f30c28812c80ff5c867f7f036d24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938b7d516f546b3dc0da68e6a774dfc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901d3eb82bb1366900b6943e945f543335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd73d5b2373587f0d84e368804080e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ad9f0a20fa645efa70d5b80f7bca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f204829de07dd1b4935136142a76a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15553c198b9867ecfef03e51726a89de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fa89a485d04d98c18da2437a18e2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f341a58193b34433546476438633341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8874e3a80e5f7d4496ae6b802b3111342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb59a026a82bd8cf1d2e82fe065b73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f67a33e094756d932046bd29f9f14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df66c143730dc6126e4ede3195b9c4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd9d6d5ed59f0e4290e76d9e3c543346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86123610e3c6417672ca948da18eab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f871f424a690db2f0744ba276ce99c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc624cf78154d0d29e0f37eb44c0a0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf1f0318db89955416e18549545a4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01606d8f3ff48189cd1b1738cb8e74b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388a00aef3749a5bf1897c62ec5894a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c74d6b9204617dc8eb691a643553fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2837c05a8b0b8dd854a539f494875354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e2580b68ed352e767a973dfd67117355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d451234c2eba45becb40be208a2664356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecec63e6a82eef345d8919d5f82fde8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0325db23b0129bcbdc36c531ae1157c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895bf54b83a2012c3dc2021a7583253359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468c5e60b40e74d1bd29bd134756c86360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74993067823c04a613797f5d243f9e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372ce5ec7b541264346bf23e2039d38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b402fedb61e7c7e002326e7884d626363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792a514a95d78f79ee78bc0ab772a1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903bf5b934b8c0668f458ba30d32cc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d3f6d3551db479c5a7480ac34bd93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923724e622a1b241c320a04b8b7771b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cf8c45c11a7e189f4ce5ae667c99e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018dca79068cbb9c01373cb83231566369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe516ab228b6f1c948fc457c6215fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e07b54c697c10760b3c94a4c811af371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93042e0eacf2a7d1b39152e9c2d50ec6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9fa268cf881c1695d054eedf3316a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207acf46030d4b95a7eaeae8b4b81e30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd6bbe01f0054301a825d95344f543375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65382632a72fa1700cd86531c56009376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947e86158f9d27b18d349b2cd240104377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcf0475efb1a9afecfadc652907a49378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdc17415ead1566df097250d362c5d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e770173820557e2e4907bb2c40c44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eb65574351fda1237faec887fa0bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301031d706b5cf6a098bdda5f8edc24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef6f296644d59fb6bb53b29ad2a45b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f2556985c1b007581ddf84872328c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03299721135446963335336e3383058a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9190309b1667f5b7b2210ad0c83805386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918bca342f19a9a2d65173adbeabc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc367ecd2a3b03ca11987d7f4c8694b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b01df907dfd225d6abd687ef66c46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9375e5d0c7db30c31d872aec4c48a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a40c0e181cd0b2f5564464379ec95a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cd2b5ee0d832d85440bd2566af31a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a460c6ed95de9334986111bcb24f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40e04d8c8e4b560dfeb86585115216394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904596b597f3546591c25e81c0cf1633395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd520729cdd28e6bd8af5ce76f97b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611551912bf4052f7da5e9fe8df3e01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0d9402dcf1381e757d59ab0137320398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174519083e32e517308b855f5ef29cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952037bede0f62b228f151fa263a39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6447878e696c801d1c4bdc57f68d57f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a32601236defc1ad536b19e6fc0f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0c72891f92c0661ff44fa120a0147403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d32ea60faa2235f2e31271179f2f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc0747a848b6b2b9fd765d9b411aaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86393a8e6cafb50681b9f4abdcd4b4be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1710f7bc12d7c43920989be37b4dfb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ec62f03ebd759a797d028a97ba74b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7452a4513575e46dfec465f76abaa86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef0076d260d5209e475fad46803ce2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f228e7f4ed40e4e8791560ccda3b49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b98c69c71e8d87579e333e131416a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c494cf8f319d7e4064ab5347e3801413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba36885b3e006d8f0b399f6462d1727414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a219c48c00b8ec1073c472b28d542415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745dc7fadd8eaa889a381724066f289416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e12b0cc59e4970770eee896e1f1e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bc4d1fc39842452157e59370c0390418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4686f29b9f28b3215e18f3c59a2551e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e8225556e0342c8143419e9b6828a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dcc3984bd3d615a7c5a70a92576e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae00c9c79dbf478105f9a623de1b8c1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af509280327649a3018ec36dc9695a91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5e44c1f6f34bd875052c7b9e21367424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f4e21b0411379c0308580fd125a4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e2df746fdb6364bbe0d422e0f0dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6186a4367b39cc5430582e16cd4f3ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acac57858dd263aed28356e64cc1ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ffc5d03c834489df65507485e8ae5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e01950e23a98b4eb9843ab6f45fa23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964f65dabd774736a1cd7cf31a7bc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536a5db430c10c53616523ae5180dbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe3bf8d90d0eafa4b800535eb03ff7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fdd5c4ea525eaf9904af3ab495680434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947c5e92124bb7def2bf35ffbd5c9e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8ba690fce7cf3b2b76874f6f2f0aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e05011a17f7db9ba31c297b3df1758437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531e728fc68ac1d71116206b8703bee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45d21676b311604928985e326a0dfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8026b73054f66145c9d205d0942418440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3022c26041a06c6e76ca5c386913cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa13556563ba7b1fa2c2ea71abbbc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6cab2efb03e993caeb4eebbdee683443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702595d3810f653dd4dd7dc3607f619444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619cdc4077cff7bb739f0c501560e90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208d134556b25c59f47a1bb8cd2df57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18131c959669f678f4edeba454bcdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990ecb9f13532ab8191774d808cdb9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e198f7f09174d29393ac190d697bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c28dc9f0be6fd515338250e9b25b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b513068d83658168a85856269edcb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163417ae1e1ac053ad1dcbdde00a2e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3266a924f6f4eaa0933d6daccb0f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17769d332734ffc28a9dbe6ce07d4b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2626e5491ff7a206c7382f7ae14bc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e332d6340d976753389a417aa4f285456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7033579f1d3d392a42cde163dfdab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82d2031e1dfb9634283c2d7af9a1d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadb6a8bc8e66d84946ac1f91595fea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bed8d0c44f50477a91844c6b413db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde4777f47cbfe6baab6ebdba74ca25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36617b7042e3a9e54e07318409abad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5273d41ea5ada86d8836b4f4b4545463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee46ce0c4c734584d6d7ed60b060031464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02c755c4db5ed6368359fe0d13e8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a862010f31e4fa90e08a9d5d099cfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a54d7b4ee5032d8a8afc39a2a4527467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7d710524d439553bb3378f7a50b47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4f4728021ec2aedb8b84b8f8a0ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174c4a0f953e29b9f304d1a6b675920470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992b94e57a65ff581ca9702963a5e25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a545c9a8f2334c5dd677b7f50726779472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46298c9652b7badd4d4b8b29ea2a228473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1352dd248b8eb3b77ec134b088e709474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2337810d389b636e407af7fac3388bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bec9c6b7a3aa05acc7edb39634b0f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1f29c674a70af10ee6b80b5c1a6be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c1ffa5bce90866d8a43d13f3650fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c53f2b3c99c078b8a554d92e7e2b34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00ae6d1fd43c19e0719ecc35029166480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27520dac5be589498278a11a03933141481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cecea64464efdb78209ca9f923af74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e43091c746e785428f3b2e76a6de84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc7f5855519e0789c73175a3d01965484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f041e02c239914112bbf51ac373fa19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78e84e6436a58ec1f9f58b41d10e78486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4ca1f354c9f66a8f825b2b376e2d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7e692d3e5c28a3b3cce8090d0bee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336cb4d977f42f75b1872fce041dec7489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce7429bf7b9f0a282f4abf39b90b1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b629277abf86c892666c306500ead632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e07993b60b82ad4496d96582282303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaaa0ed8c0de97b1386015790c0e7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de839cd150221f448534cf05fdc925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c2e271bbc064431071c06699017036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e035a533c1ca742d1da5ef838efa2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb193084a47c481aa85cda95eda39c5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a689a8b406a4be8bf3b242502444eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f57af1f5da854ccd87818eede3c36310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdd6884418fbe91cb5568cc75655e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c51e9bcf354019707cfc09f099aae712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca2580cd960533365168483363d29f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cec3962db4e6e9267b7d811425f67014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b74e5218d7095884748b635aeef3b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1cec70097c11533f992843163f0e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83dd45bd27b0fdf16538813b74c80017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2264c7efe4a6ab2f217a51705b52618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1480df5187ff55bfa87ffff01157d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a22df70394cf21ee65968ec7dae8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eed1140cd9d28d2b68b79917cd97821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929301c77f7019b18c127b431c35c7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013ac44d1068c568f97f1ab920689e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e78502395b4a1c3175af92d852f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33236c5885b03756b571eac92604f9f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ee82972d217e86453df3c257f0b0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf8c50396bb71c4fa0e18c2211b0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0236b53f05dabda3c23ec97673fde928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd85eeebaaec1e8bb9f864f83b282d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd493a36f14a845491b76937eda7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af572d1fec14678846ca1d563f7cd56d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db17d2cc153250da63c1ab2006abb8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ca1b9fe57643df74f33440d44505c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889106c5f66a5dcf7b99c92b8d1590d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865778d1015f59cae63e0030205590435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a39b60032efcab341db9a8c46c643f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae55fbc09eaef7134b4ff5ed9aa20b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2cd70cc3554a5173bf9b09759eecd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46eea29ef238e5980e4dd51830779939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaf5d5c265874161274d978c851f7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7980a64f3502ae6f4e3f5717b6bd96c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33165375f2d8d535cd76354b39f355e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118774b3c2e4622420c7eaf0f4c9b7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8975900853016da7de78041a257b2b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6de5a84730ff4dffd8d95210a6338145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292ba7b89c70495a85cf3080946c77746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18fda0d3401a335d60fb3c0d26ed2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e8423ab8505fb2a263a970812e8b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22947cb2820a3ae82235e8deb69cf8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3365c270384a618d86947ad3ee2b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5fc1bc69a3986df891c19b4e538cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e54ba1ae8e795473816f22e584476052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8c874410a57404077277dcb2321f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d75d9f7206c9a69f56a407b8b22a3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5408584cd10dcf8a655f1f906c4332555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25862e833430ca8a42e6092eebe6e76f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9f8bf26b2f0b146dce51d2f7e050857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abde9e0dee4cf373d76f09cd5de01d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83461c7fecdddd2d0c557e7c022ebe759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78257f27c02744d18c5f0539a4bfd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f9d3179765a5127de52ace0f035db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05989f337078ef400637a9a7647d9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70400f804346a1cec1b7689d20be17263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa09e8ca98cad1e1af4a4fdc6f6d84964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d164eb5b6f94bce7a8b0220b5b32c2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f6a1a3b409e180fc96be57ea1a5cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3631565a5379f1347849b4e747285067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d11dddbdb644fa5c3e13681bcfc83468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f517f5aa865b1d667cbcf11828cd3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74977e753875956180b666ad3652adc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6326c543dab6348ca59670c01d85471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83148d81928b852d96fa74aa11b1d46672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e1af7e52907913c908decefea8fe173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00433450d1469fe09c67908f4eee0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e2e12b6f7021f093d5f17c0eeec0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5549d6518d7f7d25bd60a1c170f3476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e6962e451658ddf813dd52d56259f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e0e1f144b9f6092f461bcf8491f4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61df496b5c051a40957ee9c7b8385579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411c6c054e73a2ec21f802bc93ad78480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a32ded62ccf156e018d640eac8bdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59744d56c63823fccda32c7af7643bcc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef3e8c4f383d2fe4e7d7dc3010d59383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb703d416d11754e7c9aa3a39e422a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e100d81e5a0407224f3a3498b96e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac776e7b71e38926abd0496a47f9ce286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5c3e087fac23107bcf557415eb68d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de523c9621658c5b4ad600dd8d20ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e37490fa414e0827a6075ef358a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcb0b8f584325f472c59db2c782bc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e7ff88c005a3694bd88a9ffd103e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ee7548f91bbc44f19bf735aa4a37092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645268b2924b14f1dbde52cd55b8b7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74efb55ea982345bc7bc2503559a0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad246f88e5262a561ba7ba599c2551a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbf4c92574a1a2dd0e30239e2c25f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ed459d021e5533939f75f69ba9b1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c582a2ff4e56f9dd620dabd3606d1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb03b286b9d907fcd629bf3499f90c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3f4a68383e5e00012eee645aecb0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156e42f262297dbb26a09c9a2128196101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e02322120491a8d63fff5a63e46afc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76e9c2c965428014495248c408da04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab40e83acfc8c7f64537a29546faa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70be7f2531e2bcac196d10fba2b268105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644eebb67dc649a7189f88efd94415106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72980c6887ad1ac3e4c9b0b9000951107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc80dfa0eb761b075fad1aa46436082108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c25c106cee0487d5ebd7e62a0573c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f8b91c8d6bf6d43e3ab8f63d88bba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057c3a098ac059149bae527b72db5c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5a60465d77fdaf9ef9065c79df4a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5a82cdc73d3aaa3c0895091af7be9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64833e9068fdbcea3eba87cae21fb76e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0b31acbb673d6e8ade57d1c5e2b18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a08bceec0e308151b367446e3b70c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8183ce9e502add98a6804db9f21b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08c5167357a8db91a0bd59aed2eca2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70fa063b9dcd5c8e5e7212914a44b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbb07edb235cc94d525ef6eec82eea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d255e25d4bf3da7476e7b7a8fb7742121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0c864c9518b355afa64bd181e8c7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210337f0abe92d019fd979d9b4ecc1b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b637ee696161ba293955665c675b81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d736cde93cad409bc3a9665f028f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff80b4313b9b19c392b886043e289d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc84f50a52923207e1ca486e4eaec1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb5a098b6d436b29e1fa1eff808c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261944026edbd0641f794e6ad87f086a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e85fefa7d7d538dfc03557502b0dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbeeec94768662fb69aa8c5ff26d00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125cce8f6aa52ae29db4e912b693af6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322557eebbe3d7c5d3b15322267a6a01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c41dcc531d3ba0e552e4bd2ad92f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf64f6fed6a0478dc391195e81b190135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c43414790485f574015dc16d751295136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae261c071e75303875c32285397b85da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d8508a947753503f36b95d97a422e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b78ebee51da394e78617897e0e7e69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe067086d7e7b4d2b4ac50534cfd94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e995efe41fecfd2ffeed4722d1ef0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c3e5c8e3cc8717c99fe71f46e022142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11be0cec810986f84314d2ab0bc3a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c1edd19451f1ca64bce9c55bb3ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42b048b439b547452b73fa4a75e61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c13fa2d1176af7dff8847b3bb0cddc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b81ba97f61944d9f70a488aec8998147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeda0aaeb33f2380055a2d9d62bb35a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee9392dad62303317472b215cdd593149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a151cd1e63cf864f641952697c31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61acecfcadb2297d3ede99909eec44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061097ab966455c5f97073356ede289152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748660892ae23279cd7ef39214e80136153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f3755f8e20382624211d69d1ab252154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f63f58b54fca1af09d0ad64e05a4e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0136bd8369ccd337ea0c79f612711e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba60c2e191755fdcdd1d132297367b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b9e76b63ce6cb2b57e198b50c740d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10626b7390bb9b07bed845c41dfcfd56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea1f5a2663f577ebdd524469ff924f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e04c9748d554411fb4ab4c33dfd9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb18888cd83c3d2aa66c5ea2f81bb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001cf296f982190fbf7c38673cd6506163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60456781ac7eb9008f235070ebb8e0af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc344cdbea729e8a3aafae7062688ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85bc3732b91d56e4b594eb5f7fbdb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fe37dcb1f0c271a2341f8ec69708c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de65930509c97bb77ce9bad4bef8820168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3956ef58df0f77786eacdca88bef8fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b814e61da7e26902c8e3b0148e57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eeeb06eac033694530e2ec5c3a94f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888b93e6e4a7ed7e77eec640ae5571b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7917c664b75370c5a204812cc4fd3b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a720dc39582faf20382b1a884addbe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f10ab03008f84ea339812aaef185a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e6af687f5d069863e1a87c6d468f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805b866017a45f7ce8e6b97096d4813177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a1e3ab8bdbb7b8f7b187b1a9ea8b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b235562afdba63767fea8bd2deed79d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381627ea4bb663578e44f5e32f3d3ea180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97b72cf0d6ef7cf05d15b3fe8661df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea52d9bb61415066e1c73eee80a9aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab60eded450a02e7e0ae158c05c560f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551f74b8c09a3f04b05afce625c0c82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b33e7221c9eb2b26cde1a8616dc22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5bdc82b974690a7c51f613eacdca7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bbc275a8a82e037389b2def17f3c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52861f1130020fe96c5cba166ab584df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84b0017027229f28bb00e1fd88093a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62990a4e1c1bc3115acf51df4d3de2b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96bf2b166f17231030381fd4550d89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89c76d0e738ec6acb62279d702c9f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277fdf9f8b5e8867bc6912735311bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd31c69a0790661ba9ef4b0f2761d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e4df2dd26a018c890bb2bab70621c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c7b60ac4f57f8de096a93e25f5a6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6fc76e2d79227b0dee65e96cd28ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e4ad8674314e85f37546c2813509a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3be9ea5a91a7fb2c0bb217801aaf5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437baaaf26e158e3a61f537d43e6e172200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f3be8fe2d2dd4f7bcaec21598281a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c85101c544727b6acb68025b0e3663202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7955777cc9acadfc69e7b05257b9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7037f036d24d5ea27e79c6984f4f131204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf59ace8409389fecdde2f8a5122c8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b64daecfa8e09478e90bbb7a6f709206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265615a9e641a55c450f6da59784d28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311e3b0f696eb2629930c911bbd5539208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743c16b8fec165035dd0cdd844e1900209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bdf3b597a129dedcd7c8f7bd1eaf6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc107ad593837a064e927a352dd51d66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bffd3f965a6acc71f3b3a26ca09a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64865e3c9db84932fdc7231f343593b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508b100833a9e454777c93b18ab0ba4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4c6ae45ccfc8be318ab4f94fde33e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dc6bb7ef442f65f3fc4c767fc9f51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2991a5f414b863bef2302bb133594217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c10877c30f984cb4cefad13d8116f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca52229343768c077138afb171aec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc304f62ebb18fb99f14e1252e5e6da3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39030b0498acf209859adc3d5b5fa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd768e32d8f46a3d9da8a5a6d37a55222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7be91c4d3555d51842d29eb98a1e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d7b284015d4f40705bb6084be72ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc9c1e047b9995b691245d64a58c6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e65aa080688957fdac232e26fd38e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20899e7ef1de24dde1f60f0c0c5aa4cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2751368c00aff0d3a98b0f807a0176228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a02cf63f11f6b8d404de67c58ed3a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcabd004c7c92dc2a83158f55e1dca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143383a1e7b15bb2efe43f190d8dce1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9eed935e32cc2fdd8a7f3b77935cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32ad0cc057857a0d38901f1de160a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600265aba41003ab1c44d9279a537d4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036194006b06f95d3e296e843e135f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049a7ba7116d486dd503c04e2583e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f08ebce36d36daf3a1d027cc0282a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bfd853a5de68639c81c8d5bb5b22e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af288dfc0047465e18ca68fc2c16340f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141381892b4b8521b7017c7ac6470238240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e3c216db819c971a9cd4df86fc97e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdbc139fb460c391687d36cd7dff8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc74f87d264558e7d35f6618695b8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb10046e46f8667127a17970dfefb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487b4b782c33e20955cea5a6a3e7db6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b76afd43bf7247c47c000b0817d87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038630e719d91cb2cbf807a8d65e1390247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5c1a666bd95cdfc4094590daebdf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25e5adab553cc3befc803b45ffb053249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eea7e151492e5e6b7b8ff282a91aca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268ad50e3458a73a3b885718ffea622251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f5c1bfc09a753ab11976e0a2e4c3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33875dac091a853091775700ff03cf77253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5926cd401294deab9fad5ae64fad50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cb4ac5fac63f0faa6df18de06e91f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2f63f6dc5654fa137e766963abf7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f581e19c4b95f4a78357c78d2877b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b97bd4f30b98964b1bc60ced8ab8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73860850e87f69bba75948afb86195a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ebbc576281ea0ec78079490d240f0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3f541a4ff5d10481d4deb16dfb2ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148352fb2e2d694014c1e451069aa562262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a6db678623bdd8fc46c0b27c67e10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbee06e51a58ad2d2709f5cd14cebfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33ad3a0be077a5ca62b04cd24aeb5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010dcddd663bc33c36aa0b0253ae0e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8208b039169d374339c890abb150ce9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae005460ea98af1e805fa26680283c32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5279f8d31c5a300bff25471fe16a46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055a70b243e006ace64bb2fa5ff4fa0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853c7b048906ebb23f6335f65db035271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce5ca1cbaea5b6e5b71a5222d9a4a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f489e5170cc82333e85c6be89c66014273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7cd927a257c064b6dc64829766395274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d668ea54dc812e80103b225ef57243275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d1a6af98270d981c76af98879d4d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84385ef3aa41f53ae76bea863b3af0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741ef8a5443ebbeb7c6f45ca2544a41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9dfdcef5e5164c70ffeb3269a141d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a0477569a163ba3bc0a668c39695280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9711b390eb83c148969405357c6ecff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787c5f710602d77c1897a6638f991de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39167c48d5e9e9ed06b9b9517921eb95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c7bfce54d196e444bab94a554bb85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bae6f4b25dbe5d8d9bb38f8585944b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9e448b36ef2724323d4cd93435126286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af446739931095e61728de4a692e40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e09e8835ead6bb8566329e0143892288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eca4689b8dd4520895a1ac38dba470289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b6ebf9ab9b5abd619fd2676780f94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd6477df17276f19b2bc8b2b7babef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfdc65964a7053753e2551cdf2f0af292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92458887789cd30d96cec107a74da0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eb4d917c960151137bf006828d759294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf69e3c8f870c378e7b58e94331e72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fcab50e1e4af7d5a8585dd53a2e8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047567c8962ee069067edc405ce5b77c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613902518cdc173963bb744ae0e490b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593d82171616a2e620bf5c717d17c99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26da31f6fa5bfffe07cb7d6e0def551300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff38a7b81061279ddfd1fd3314d3c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3405518ef06530f4884e8c2939ca9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d5e0268562c72119831732428b63c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f24fc72279f958697aa9395f563774304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7db6544e23dcbe8b457fcb9c1f796305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c03eac54a4c11b45dbcbadefba446306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5b31e940628c0886f211a8951f96d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb771617f5a4f49483e234a53f60b41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdb518521e99d3c1f4780d99e20664309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d77b79fe8c73e6c394ddf217442c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec5fa12ed12fd8b41758bf110f8493311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97545e2bb88653f5ca9594abd043101b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011bdba55ffc5562e3c72a4ccde4577313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f794c4727bd85305a582b72246a22314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7e800bf45911dedc898e3bb50a0dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eb2397ea4d3f5f5ee7931255e8c0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f93f90f00ce88f6779c5394ed88a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29f6249ad20a49c72bec3ce71dc68c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f1c99c22cdf625b3617c07ebb3bc0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf522ce3ea6bddb4b40bf8429feec88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ca7adc72cd61281e68743a26c46a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb789422b8ef0b94119a866f747a054322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af5aee8d0ee8074adea34ca5171fc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecce0014f79a9f31909a0254d5f5f83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb5391808d59b0e72eedce690be810325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff41a0e826f59fca5219fe50a516b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97be9c8c731a28d14f0b51befee9b09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a943049490ef0f8ba90da11b39e5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d36e21f0cf27819a93efd3a0528adf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04134c30e0076c57f68bd470a6f27f5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488ccc5fccca495bf16226132a488ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51e9a05620f05d9fc4ea4f29ee3e64332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587797edeb6f0ca5c2b9ddda2b313237333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7975fc5f25a30acffa19dbc1cb2971334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0021e45ee910fc7d889efbadcc39c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dec2583d24a0ba5a6416fa3e154328336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0bc6eed57f28958098c86b3c4857e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c123f749af7d2b50acb5127d5632a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d58970b04c292976e2f3a6025b931a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031b0ad32e0280e975f69825f44b197340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ef0581e37155aa3d00277a03f36d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b7a89a33ffec803080779cdca1336342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf9ea40e724a785a701c240e1411ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5043c26414955683571e27ff6fc9db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642f47d5d44f232ef3ae9e240397d25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a609f4830b11bb8f8e92248ebba99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eb0163e04f277e03173f0569898e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35161c8cc9fb66901bf8424a7dbe5306348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bb3a15c5bfca7b889de288be6895e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462761b6fa32a252b8e70e80683ffaa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f22600325381da67da8a2d2aaaaf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c733bdc3983b5cf1e3ea67525d1a4df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f5f472536c7c616753c672e96ea6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd1017d98d4e451b50e06de0de7a0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ec005a69d72ac9a2a213d64dba06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be73f48031c501c5e311c8a20219cc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09c374a79ec3391a780044ea449205357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b8ea0bdb49d3e9a797b276b86c86d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5c1f11175066723251f42a2b39879359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004a6471be276a05a5e22a93912483360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdc725518876a838888c9217d471ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2d205d7419da0ba7d3ea748bb5b91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d044e97c688370531527d43dd5451a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf0fa3b8888a0947dfd91495060bcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832c68ddfa030dd6b6a692b36df4db6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba826c79e1775579430c7c75067d73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fbf2c8beb885ae1d1e7cc15dc74f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7be3f2c2dc853a98b84c46e384d80e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba8888bc625a17777f4d3fbe88a7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda656864ded21d0dc4f30abef98fea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b74d6908f829d13af08b735399bfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d202334ae39888a3e7e15bc4c48cfd2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea10ec1eb133905db9ce9715ac35cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6b56a2c932e527d113ce2f2d74c2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4c3f4b1695b7d725fde26bf042b5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a22410fa1789725e2229f120f3fff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2907402c2ae34e7e8e05ad6328bbe11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ea04e571c7f0d00951f8730245953378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfadc46ecc23c461ac5102e18f06c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea23333fab14967d818f6d12c440e0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c4b1189a31de1f2299751e993d32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc2fb2cc8b10782290deedf7696c0a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f843aca3cb4a7ba705f2ea456e5fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5310b1919fa1be62a5015dded31399d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c422e3602562f42cafa0dbc2a73b67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92079d59d8fc6d1975baa1608bf6e27c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69232bcabfc6a02c8337ab7b3fe2c612387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429979b6a7bb85576d2fbdf4a0cbf18d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4025ed13fa11dc785e3dd2acc9985389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409735bb31d14a17785fbc95e5a4884c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696041e79341f2f582a48e8dbc98f6aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcead7c7057da4b5b7216d91f0fb1f53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be531f922728ed13d04f034037d5db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0290768e50483be286c50e81a8c4a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fa0b84847cc67c31003aa87e64511395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682ef20bf518a46e6e618ff31c2685c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b902c3a8c9f88b443659edb68f3a96397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b967d14a29b2376781dfb0b4e99ac2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae38342095125f0979704ce89a22d32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0e433590c289c696cee5207d30144400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a5a3b1c3ebc18c51c7d243ed526a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa1bf654485bbffe6023d090db7792402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd491ded2d7717863a97bc21630d3d6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c23ac07a7d4d6bf9ed41d6b5eb4f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe467f23b6d7819e26ee07fdc11416405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0db7a9536dc81a2967e76b0ca8ae3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f235c2dcae1a4cbd69ccb91ee01d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a280afe757770e9dacd726f6d4a98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737adf85dcd56f4c4f3b12e20193c536409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9e1382859a90dd78185ada4441e68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440df7d3e3556ae3c36ac97c9efd295a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a45e51fe45714830bcfa94d3d36d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cc14652235cca066641223d7ab730413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4300bbb17c335c12ddad76b96b51af0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe281ca55a27cc380034fc4f21b6c19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35999fe821211023d26ca16f72b27bb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d76d7709752dee82522854477d9bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b6cdbd314a3eba351bce320cf1366418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5fa3d4486eef3fca1faf905d239a7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823db4244d47327fb1d7b8bee739e5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82b82c6bbccdf1333d9aa6ad4534d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc56bb31e11c1dd037ab81e16fbc03d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52335d0c4db83c41adbaf5f4ea1fac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595f05e9868b06afca846289a1bb13f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2e9ba52a175ba9aa6a3ee52a686a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927c0d1cb2af7bc24ce6f26e6ceefc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8172082a344f6786ce98bb246e75556427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ecbb9445fe26e3d0abd2eae4d5fc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4581fbce81499d18f3808eec4145764429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260288da67015c63d7e1caaef4be243430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bc0142fd1b12b7effd0646af43abd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb113e93889b29bb5243e54626afdf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763425fad5897814fa1c00f63a9da06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1523cd42cd92dbcb273ddeb2af53cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061af10a7ab381aa8d9438458472744435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26576b0b3d8f2c0331380cb902604595436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f447008203d0b474d79571884b9d4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e353471962fd276e1b3cc521c9b70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417829464ad744e3d7b30341ffb1ca23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99ad4692d5752d4fa78ac2bb68cbf1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62acb1d9c05b658697c1b1310151fea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229d268dc1e7e618d0cc6f6b2debec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316822a90f9826c79371c8fae4f02f9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d228ce22d817aa8e27197c38f13852d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ffae5428b35de94b9c8adffc4787f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5250ba493474eb3e346938cf287db7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4bc8f8819be4e10a157d0683fedb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7895cd8ce3dadaab31039c0350a5e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c998635359518cbc0d7cc822e0a14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab00202e98b8d2000e2d927cbe717a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225fd88c2fa60e2b5e1a87b3bc80ab6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a0cacca1db6a28142e0cf059dd198452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94420560d9897383a17d9fec056c9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009dacd82c91a00f99bb22888b64e3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3166aa050fef8c6b595f80b34c891455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ac89c60c57253c4c5786b41c74c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031668f1771908119ba190ac48c13e4b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caedd6592a2cecba5ca0b66e85087d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d48d322a8ef8a6cde5f57005aa46c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f625a11e66dd8c9ba75eb38186384c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ced49e1b5e95118ef7b2c6f5f7738461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de6baf845a210f67e1a993c8a4d77c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c53936b069d5876b3309634523afe8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c152d458395d44be4895e4060d4128d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1084049c50a5b426fa5fbe977d5d8c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b04ac6d337904a38023db03cab2685466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237845a539d55135fafcd4f55e3173ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf564ad7f1297770596a3ac3900167aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ea3dd4c7a9d82e355067a0d292f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa38d87c27ec71fbef372af7d412bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af695b31db4ed4e84951fdd3639bf6b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1b4669ef06066605fd3ec7155fa8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31c4cad578011072e2ce730abac5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae938c55f66e27611175250b0918f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cde486129384b608724aa4b0224fee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae6c33816666dd7d3bc2f96363bd9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccf403c21ad70230fbdb0b09311806477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eb3ae1035481038b32d311586cc3e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb16bf235ef1301cf147426282b1bc1479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>