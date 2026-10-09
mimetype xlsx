--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fffc93bda27738648f80c373a2476f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578f952906dbeaad96ec02ac61de312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b21ba424c6835ad71ce23b50f6f793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952eb735484a58fcc3fd6dc3c6154744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f501cb45efb9c1bb75edd1811894815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfb2cf97ac6b8d0651314e566304876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6988a9c6d6ad2295ab2ec333c72fd4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e3037f58af04f2a472ee7af342098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edb4d331f20989c41035727275269d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98711a32340d6258bef4bc03a21f160410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a329d4252254a696096e073aecbf711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1420fc4450ce4999a3f1dddff9cf5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b6170397452084f2fdf4070b669f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a1e31a50c0cfd319e99b320f703d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa4adf6bc59833f1dc3efa3c1e9b3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96f6cb8f724f606b7ab7c950c39a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572235c3e681d7665daee9a6de959917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4451d39ee3d18a07944e4db94387818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5913bdc2586f910902eaa47a022d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9931aff9369032d14987f2861855fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b69c751420e75db8fa448069acbaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ba692f71f8102ca9a72d69645a8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28ace13cfdbf5fd11efe0bd2ff6b0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6b16f8829bff501efc3cbb8ba9c4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2f55f916215bbc192e0aafea0e09325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea68c6e2040325ae4aa8a62918061426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf990e950eefc6f084bdd324fdd91527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0bd4c10afbfb94106414a1ae6d36128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e92a23d67308a7d8418cf866f3924229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca669380b4100c706d473cb14978e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbf3515b50df03d061740938c6da2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de937ef043d87031ff394d655c5e31732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bea37e11725a8531eff10f0c1f2b7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a948483e7576e3ff1c8ed078b610334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42cf5df6b1dec1725cb2d81f03144835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366748ddd0262295fae0998ffcef5c5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3d1fb02f6431b8aa93a1373b2dc4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8afd025209c15299d3cc61d6703838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73266c9792cff2b801a42016e59c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b812b4ccb9b50134e91c7fcc0ae3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c631bde4fb97f9294f891edb029b94d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998c175e49522ee312528a675672a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db0412c08adb9747dd14de2c62a09b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac774e3324182260952930adcc2e0a5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50622981169b7378f345569919ff1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022d6dd8aef19c1d5d9a06db32c509846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a74380a2153b11f716c4c891f64f7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115cc493830e7f1bd5d36bec2888ec448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21a1c566ffb38e347ca4c240c735a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c02f0d10c3a578298f1278eba6f40f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33853bd3327bf2bafaae68508d88ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e17fdb4086e4d766cfe96747c5db652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e08bc48800af7cf3f28a3655b78a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e559ca89084c2e5f9209cd2b27f06a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eee8a7936f13c81cc41f0667db1abb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a025c622e9b855da1c1e431574b6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8a81aa0859f7a1cd4b2012942811a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2d01c174855e2071897defa783eed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5f360ae587da9f144027f8369629c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11d5977edbd9f211656b81e99eef0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49761b79a185038f5d7bfe21cb1123361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb660de240159f464f83f8f17d77433662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fd04b85cda37cb1b11cfe30f4ced763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a0598fa15e825fdd40f196eac63c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3fbafe1329003956059646f4d126065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57745f9f4b777fc65c3a0c44adc73666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7f89c037c6d86ac0a31d1c41ba1dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cd6cbd59dc61b99cdeee1cb9cdf1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c15ed8ecbc23d21ca4586d359c4b9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf303e1b964996cb69966cf4ec23d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440654b0c321096b64399574f53d739871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543798290ff8c67e2c69bf32f0b8d64872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507615c89bd1775b16fd6e5ddb1508573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e7f51abc11e3d6af20c589a6f848574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb0ae2a0b4967962473456ab13fff175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c0591887546b11e477838de5b6ea076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39f92cb8b315b2a1cb9dd93336b5f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79d0fbea54e4f249226ae19ba2c3b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd18cdf2fa3cb987a84e78edd7916179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f5ea1775f8a5942a02d605f0c72180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb71834a2f53187603a329886dc010681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05303b2166631fea550a657c5c87683382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1900dab5282ea6dbd01c363c6643d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2664f1946e5eca3ffd75e01ab3b4db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ff184cea76b658b9827b11c668e0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620a227906918d66ee600fd39bbf31086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb78d4e311e64c55333266e8f26be7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cabb5dc14595f366e03a89fd8d0eb188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e95a764442b9c48889fa9e2b6de8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea7ad4b0827ba57c153db779f072590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cd98d41d212e0ba59896d608021a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b223604e6d12ae36c0585fb8090a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be38f90158f15772fc9697f0102eb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab98e0421a0510ca5a400ab83a0fa1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f5503748ace45ca35a81e9661323b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b61dcb4ec2da7767713c013885b8196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf790294d1ea15143d86b2c84ccb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55961643f58341c4b2a99e2dd9557fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022623eed84bf728304b35fd2558db599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8181ead73e8c0f6abf00e49584755be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c68fe381693790a1d3de4f79cacd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd93582793614db178ce3bc14a582e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee4b25fb654b75a8673af2c35d3574103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aea0575aba530761c6421462a63f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407a8aeb8751d36cd7faaa8614a8df6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51806490e455d5a531e999348e0eb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31bdad6b4906d4022bcc9f12ede35a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491aface363f9f1066d773e6e0ff62f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf64188f6342d1df71355e2f0b32a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eae12b60b36410451ad624124ab1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ba0e752d44190b86fe6e555411605111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eee0cb6cc7ce58090c6ec771b5948112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1312fe78849115553ad45d93d4bcd41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968017f55304ca9f52f629718d922d3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41162762ac31a99646150d31eb75e70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a1012514736596856c7ca69e16a49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaee1d243a4dd0979bfd7eecd9efa44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7b9bcb09aeb9d17056b53474de041118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048f67701607962d7519d92f53119be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b8c279bf5629472e7104137587bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f482b03cf2a852278f2ba2b9dae9e74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d35ca607f294b68300c1ae08834c21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bdcd7a7bb019af8a1419e656ed88c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cde5948bd27cd22c07fa42337d81f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070240d9fb3933b203a68d58a871cb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f55ecfd3c2d8301c51dd537dd6f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3cc0812c1b4e2a6a538d8050e1af8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86fc2dc905f18a1bab21c4f046fafe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553b433c441352c074cc39a07929963129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3c04620f76c860ad4883707ca094b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453f055486debd87618c64c88dc4ad9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dec8541a014d4267f1fd747fd3310e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a31e501f7b9b04c38195a88ebdd12133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfc512e1c662dee17e5126bc30ff61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ef51b4b2b9b67f59993626df658e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b7e4ba4a6cf0b312e8b852ebefde9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52daab5565714e48c2e650fae97a4fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8457968e4aff7fd57e59d6e9c745e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3587157bb2e7a9cda0e82e30882f44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43de004d7d6dc6752f78014fc36cfe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b364e97809969bdb56929c0c128e57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f525069a42f9b655bbe9a6ffcbf102c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece97eb7aa95312f84dadd18ffd4a54a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73314babe6e6ea7268d8cc080288560144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b2ccc45f62b8498a835612242fe2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfa1f89ab0592bd5812023f0d66d49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c83ac138bc7e158ff4bd4c77aa032e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dce2779548e51a9998cb8858565a12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a652cd8de9181ea0f10d0a0e33f4b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604bb79708cb0670ddad0bed8af7feb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2c35abcd95fba69b69cc3a3e979e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c233a1db0678d8e3eaf9befd78edb0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb14755ea4182ab8a088d9fa813fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c904fe9d860f7526406606d07a9eef6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae4a0bd96b990a0e22e495279a7b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a5bf747488f905da381a2c8d5261156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04192bfdec1040a7376032cc964c13d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c403294e804e234d965f6adbca37829158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e871930c0b08c8095cb7192b89c2f41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfebf8d1516c3c8ab807ffd7ee5aeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d11dee68bcbe08a4cebe5661b0a08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b134b53f033d50785aeec76bed603162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda7ec1847c40f4bc3f4f85f1a47f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a011a4d9240ee65fa59182db8677e3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999872e7f5c1a70a6baf1d533f850ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a948957b6b3863503fc73aa3882346166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89acfea1200cf76dcab419ddc6ece7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8250057a0e221c5c43be06678dd32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb4055c29f7a3062c8a33eeeec0c46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49922d192e5a97c74d040c0aff5da12c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39f334b2bf5a3ed5df1644597b718b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed1398a1345b1f5c890ad2146863c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed566d375bd2e90c672d1e1a7a85c5e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bdacbd44caa4363840e4816ec6555174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eca0b77286691758b4d29ab9f7d342175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e989cc683b3811c979fd6c8546109a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7bc0e1d9ca2a3526395953f748d0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2539ce419eb6739f240ef3549f4bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd895d6ff645b1659d032454ff26fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c01d2e32980c6ac34d1c670bcd9340180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8e152f82f227d86bd57c3d07a6984181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0dcab8987cd18fe73fbf1ca742b03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c6d6f5d49c14b71e6168d7965c3c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc033a3569a198b501951854ee828ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c3e94df9b5a671e13b768c64b55e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8195206d57f8198eaec11013d9b5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a040c140db05d081f646981a0182e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a611992077f1e6b9febf5f9ef66ae33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f137f255b4f256783821106946e341189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b979bf676cbcff02cd5862105a8feeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45e71852cd785ebc7ca6f5e4ec1b1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7593c4eaa7c09442b3f55d4d31927d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e907b74c00046e8c7eebd7edd06ceab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d6a192902ca72197c59fe72c1431194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1b35144b8cecc5b6011263fa6df59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f631b101306faf8cf1086e16b279a42196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4e927f561b10987b6aeed665f2ef8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0178b328cc7d285007db504071129198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474aecb0b8a0be489683784b3a7c12e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df5b356169893693d8a3caa1c4b735200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872f30978b63a3212417d443230318d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26a537c514a6a041f3ccb70d288266202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7063d0716930c824d0e0b664575f861203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1eab49754f27e85404bec3edf468a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36569e44f34a876a51f05206d76dd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baebf492de217653a407725be22671206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f147a68bd065d3fc56f9ca94c5e73d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378f178ab0b4b432ddf6e588c92b4b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6502064efbca468f37b4965e3dee8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043689cdee7487bf80e5977e2b4341e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8d082cfa6f47564a0191ceae1fec8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc8310b5dd9b7314030c2b236c321212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9d27301e78580be634df71aaa67c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218678f6033c3487d4fec1986b945b9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581229ad9e33481b0051a97c140ee8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d85ad5a9d0553e30baa59812494aba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e74a25b5b20fe0734d3f6a504f298d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900ba8b1039831fd341135b7081b484218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209012d4d5aaa727775b86f6c3d09d34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288d49693210dac0d5888760551232d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee50a7da194212fb2bb0b80769d561221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403eb12121e7ee4e08913e91f9bd5cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1810bdd5cd0613c13cb6f69657064223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd7352d45a9f9b56a44e452fa11908224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d651fca0a506d4fc010edfeb24ee62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8abc6315878a9cdb0c0ae8edbda85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5671e7eaa8962b11badfa1cb0ded21e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c5a6e1c85f7f5560a46d99db937eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90cc536c847c0bc9a5a59e3ab0c086229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe16fea87959894011422a4fa57e8d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000881cdb53221f4e38650c701da11e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfabd91aae07ce6af07e3159403ddf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797e18b67cae3211916aa6218aefa79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d65f574423557fffc442dec2218a11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc22438e40c342b02bbfb24b4e26ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359da5662418ed1d7ff98ba7d2265c6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1e85dd51a4350a61bd81469d8a45c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0677c770b0b04d67094419bc01001238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61337ee52eaa46aa6a6aef35cb2a8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f312e55bf86231d738dfa9b7a0d8ead240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa9a563ee2e9956a381fc9dece7f5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c96aec57eaae67360c1d04e1d9209f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb47cb5fea5c0e19ffa5fd3d07998243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4c8b51fc8de04da7542872135d7ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06737baa4e8f247286db8829fb489483245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d4ca7e7798bf9e2d7e01948b14c63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b03fc7a57dbe5cf03a05ade80429b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63437190dc63d907ddf1db1cafdbe903248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0315e86fc8a0751b36d2c80878f5ed8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e0ff9ece2cbb390b13100f368b41b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c85f862a4455317c8afca052ba191c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6f42157eaed1dd40cca95fee715de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da023e1691b7394e9a09d40c30c8591253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b2022e4904110fd7865636f6a83b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dfb70a3a42db7c2e9d88258148d48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a08731150ca81e07221aa67e33135256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ce72cd9afbfe74d87871d21c0f7ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc70a8210322ddd0043af6af8cbc76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe3dcedb2db34de5fc838cc153ae27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba19f363254c7c04120ea44fe649175260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48622e2de141d1963df496eeaecefe82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c8c9749f7cbf73082ed4561cf4765262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e423d84d9328f086a9031f05feb9d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27566c0a3b5ee905589b05096d87f28b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0db7777f8f4dfb45f1d3e321ca0e3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16573a0717c8da321311a853770c93d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38e061c86929a8510a40ac685c1af6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcaba6a11d9fb3189d65f96c4d5381268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d539357076afc619fa1d2f7c641aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb5b1e80fb95e24d9eedcfb7ab6e6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19a841065bb3805417699dabae8f0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a53e1a6e0af140da380704f09b5b83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e64caf22e1596f95befaf2d173452273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282d9e1906e80b6ebe53bdefdc75715274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef2988ec70d60f9e7e937dd31360e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e6b15e3dc077faaba12c9c82a9e5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427499ced85b4cd1c1b435586dd03c3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08c0a0e9acbb258d64af2259d3cd4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a620984a6f06f1c8bcec26598a7e213279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ac403d8c1833c673a05193a0c0d0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ba7ea6d860e943c1266846c3b2b1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc55a692b5b12177060b81d2ff438282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139976700e7ffaeb76b1948fcdeaafa0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1fcc557bd4cfd09006db012c65474284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906ec0962b2bb63d516eacd81669919285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7997f5c61591c2d8607b4c1bd170435286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50070a49494130d58d95c706f72aa2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d16d0561ca00d5c2a541f5b1a5341288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ad80acf6dc3d7c03afd8fad23ac74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663d1b6f1d9394e442956285e231a1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f70a0f6beba711cd9257a447112b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbce358fe10c22056383ec8ac34cdd4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b16f011c46fe064290c6e7478e064293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef9d2da766c950691b6931c8c362b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482680f596eaefcc4ac40890e9979772295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b45819c05e22bbfe438f63e4d5a80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a1602b52bef8951f0194010337270297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b40b14dec32e5de774c59c25d7f6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4c83f8ecfd8a1bb85c929f580e9c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704868302701a52235a8d3d3d2c8c92e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809b6617976f613c44fbfda20c01891301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612876c022335437547849db03974bfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baa8690deff0e4551ea851429b8063303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f4cdebf4314e3c39f0ab0003298a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17f8264652b07a568f600233e69569305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f9a813ea03f44cf256339e8196d11306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68ab0acfc3f249e4662f93d89ff32f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bd20e515ee6b22989a0915b6c09b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f507c1497dc84fe5558fd136a44685309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba25381a4318e42189bc1e3131b606310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3005e88a103a64aa164948a2146602a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1216f628b8371814113b8181d9559312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9df1ab5109bfa24ae64281ab40aa6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95f84d14dd7392d424b57aea09bc89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae128eda3e42ebc262b93153bcaf1709315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1f7901c34cf9f252acf69408c868a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cf8f95d0377ad98e7a28ab3daa302317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133efe0855823be5cee11bf539f9826318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e6488f259764d9e6374853c5e6d35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd564b40b0af0915a3d6faa957875a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3baa60bb9dafbc0fec12d6b165b55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86c7f089b03137998d8659dc5df508322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caa361bbdaf9f644da527cfa492ff7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d06e5875d932fe7cf287a707ebaae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253abd3df0dca824888f0ea08661d23d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dc10fd6f30456b8ca9667104aeac7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d38713df8f392849dff1e17de4aed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dad1b3158ff401baec8f1af762da8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7879b2a6df8a0cd7850102d9005efae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fdcd78fcaba20438d2e93378fb329330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996553a71c6dbb05a23af15dc4d8734331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74af13660b566efddcb1c9362438bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771078f4ab37cdd060aa550716629eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8249334c77fb69a1545a448b6946aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99975d8d072aed3d127e1d60858727ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75cee6633353131933046b16abd82a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7821544b365900337af3eae4c3842337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fae58e79489ab71ec20916ae4b5405338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c2848e59f7c7e5ba5ffa106b26e87339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5d3f8dfe74a2c31981f11a5b8486e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f16a2ed2c13552e63ef6d69b343164341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d406e7f74a515f3da82a7feed3b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b1ec099893bf3bd78be9c7a64528343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b5fd93ea53177b623f0d64f8c78fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d42b3146d5caea6e97ed6fbd8df6d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c43ab7a89a30eca75fb223fc66e79346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09efc2f363063d6ebdf85382c32727347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dcc757fd75ff6fe5cc9da33a165b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf18f06648bfc4f13da9e1459b14caa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30753adfc87223f9828826b4eca44fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3d7e2d3bba3c25ae427eacfebb79f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f2372193cb59eb80765cc16977447352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fb0184f001ea36a715bb7d6d70edd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7a7de1db4fa18ecc059b00a7a4e9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef376edf2c0236505980b95af9f8896355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09ca9f07af372fa2c6915e935db979356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212edaaa04f4dedb5f4864e01a8f3a3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f67406cc04625618b234486a5d021358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87b01af9100a04facd4a418c2e1203359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3301a2c778007e14905eb740a41458a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867d16e6a2414c8ad3324837fdf91dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a142847783e482657be189745e405362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f0931725a377b044038b2a58f10fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93acd70ff2c060c7ef3fa91e9e5dccf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c37da714ec6415b316c82c413b05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ba85f6de496903785135b1a0d9e4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd497db8b22099f1428c1c7af5c5537367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694c46fa870b854a3268dad0ec523c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416928550897103ae3590bbb392927369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5ffcc34766c7f09f0ce7fed23866b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d552f3aeb62bfc5cd8294135b5109371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdaf7e4be4b0e7863345a1167068d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816e2475ed400374b2702b6ff44e496373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6cef63987dbc201e1d55d0a97e5ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaf1383e7fdae1c21aaa2ae079b475375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2e488436b56b491757510241f55f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3b2409a6caaae18c48ad7cfb77314377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f367e02620e60626ae417ebb69b227378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822fcfc8853748525e1ad1cf870657a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9b955e6192958deb2ada64d14f3d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7e3385e1ec8e6d00923f0a4ea41fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8ec6e9ddc21a6e016316acb428ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf520ab1d2beb45914f452ec47dd5bd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06caa9d8a47467bf89f0d08356e174384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1857bca20c312da991cced9663c5f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e6044f8f20ed440d7cc83898d0b36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a743b6b0704422dfde59575c427c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160c2ca668c75baa269d1f226619621388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a6c6bd11c4c5e6d82f5581f1f033b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be51609e38f3a66c42d5893c218bf70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c65e6042a0c53aa15eb2d1d9153f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d5df85aeb65ba22d2165c9fbcd041392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7176e7d6c6effdf25bac27b35ee4c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149de3fcec51e537d41cf9a9d780e06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922003a8c22e98c65f9aa3fd76d888a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb3548f281b1b5e8ef29aed2f7ef29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697e9786452e1cb518408269b5493eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf878c450de58fed90590458c8346c07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15067574e946a9375d2bd4ca69c7ff18399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d3d215e330ca3815808ba22af5e5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb61c52f6eb6944a7b720ef601f4dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8ad399ff5f947c284691d294110a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd54cf0dd4e76756dae19295b113e02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f58211cb0073e7ef2bccdbfcbaac9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba13e3e0a1a6e8187fdd651d82a2ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e35f1a29c1918602ab0880e045908c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a6752bbd841f345eecd50405fe6eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44352300b2a5e6d8b071dd518aca560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5444ffec3cda557e6efba6e0878182409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265a5b4a1bbf513f189835f8df93de6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e9d4c370fe16dd715a753ff602252411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd21255bd34686a12d4d97d0bfd3e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae52f23c4bba98526d5b9fe168828fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efa27e8cb2cf3852b275cc23f96e18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf4728f991cd17e53f07add9e77927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ef84f0e0178af87bb3ed48283b32f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064588df37b7b3000d5f2067ee73e7ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cced1a9af23980e778ec33b58219825418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0577c36e9cd8fe651e2f89f9f336df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638585e2907d5910eb4677fa8eaec6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37107628a7d9ddaafa2741a4214396421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d60a73ff15ff6e34083f5ae3c29751422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1c940dcc06b3624dbfb221493f081423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea1c8355d02f8988b37da29a07767f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e3da0763781c23d6ca55569adb7bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797a9214dd6753282748ffeb44c5175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24514d985d53944a4d91383775e68b3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547765ef3b4132fa100897c675570fe8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287b80795a285f997ee2d16d059e0e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833aaf9385a8592622a3f87470ad3f4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae613849373eaff80b5e86830bb584d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db737c0a3c1175d8abd8d05fee8b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e25c672b92215d13d81c2a022a765433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309151f83df86e853f0b955ab327d01c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91b682c09797b87fd120c1ff41df09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45036c92d68089a59136925827e55750436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2dbf9e74a04d352d7b38563ffe198437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e88745544d87403a3351e42615a39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d477220795365cfd21547de7bea24fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccba4b347c85f76590efbe61386b13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47879582774b023919c8ac9bc7e961c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe4ffa7f6dc6430a83c220cd384326442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef363d962818dc3dea5f0cb4b86e323443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b0ac5b61633db2f8af827394bc09a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6805b1faf2f8ca17488144a6a0c65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6bcf8a6af6f533d64e76887b16708446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9545b9c89833c7535a5c8be71e9441447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc18cbde478ec2e423b47f372f86610448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a0850ad6de83874b4e9ca6acd0a8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd94403b4c0a4850935b1087aec910450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49666a61120b90a820716b85bab7e8da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598a8437b62a8ecaa2e896a92fa15da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f279d0599feca5c2901b3345c2917453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00be667e951a9ab0085f9d81a237b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d88db572d9daf2423a50a9a387c7ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c9183fe0668da584ecfae73d82e68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acbe1fd0bc3d40c2f0bbbea62d3a42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2071506738ff941ff99d9239ef119458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a61cc99f97848633572cda1b995542459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b34710ae77f922212d8299b1e48db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2346d426a27a0157fe79d7531af34d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d5f7617674b5df79380fdf98d864a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2682327498f55d18b18110d085d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab476cbcf7c886aac4349b539bf5117464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1973a248008107f1b8d2fcbc4732fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6f6bd741eca10992aff0c9aef9e33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f110463307219991b3f131d6d9be3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c6e026993c99f686489600e04771f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a4fbe3f58e7df9b36008f6c1ddf6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2040de7c270410003bd79b7f2dbcf96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69880c6dd857343d056a1b47627b448b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342ad714a851df88199a52b76b53265472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de512a6472452271aaa7830ece70d545473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1824e7ed041be1b3626db179cdddf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d616f847ebe7fcff5890318cda3ff9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c810b9ef87ef161de0836eeee0ffb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d1d0ac32b5b77ba337800413857a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a26f3d52f7679be3807f0cc2501d2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0357f3fc2d8b00a04e3b5b1f29d162479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000a2133fd31d17592ee1dff56db83e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26653ea0ccda3575c05e77bbc7f2b725481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece684815a99be45dc2fb2ba984ba66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f98994681ca0f7f1e5cf31f8d0b251483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6375397d159ac2b1cf7b45108e511484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6483d55d87532221709c2b469e96b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6200f06dd1a46ada7b15150d91c1fc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15441d707301ffdd967e3b80deed9afc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fc543d9ea2aba7b52f667e13202f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2c6972dfc74083ac9035e97c04439489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c2b2cb7122036f8ff4f4a102e0ef71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681490067f84f721a77e1dcbf108e852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919dcec71d007ade718dc2a8a28d3373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed7b196dd96779802f7c04b62fde2f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3e4b19c351b7742a82dfac6b159045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4eec1610b408765aac823d44b4c126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022aa75e38a637b0a3c40ffdb7499437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946204eb0c35bb136a9532b487f4729f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614d08528ffb7f9eb259472b18d4a629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cec7e476ef69b9db66bdc53fbe5c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d2ccd16d519fd811ecf8ed6b007211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2fe4976cc47772d429ba8633f9e2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6bbbf37614c9ba32e5f7e216693e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eb2f0a53b1213cc269e717b6a6f0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578be6c648c9293bb38e6d5d5a4480515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1c8c7777627f73ecef342c1425b2a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca5c32b3046dd07834141789db195917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b033ff4dcab9ded78dbdbdcee75718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227d4e499f8aeff25ae81470051a8cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f60cce3b56bdbc0cb327a6d77c2aa320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d393745173a3487b285239c8526e4621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857b1d4694a53738dfd64b70cd40fe322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f25837f0d7695d2ee5e6c783d3b41b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33e502eda9fa58cebd9e4a35b459e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fccd2a9003143a51a46d5b724bf2f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9480f82b21c98bdbcb936594ef8a78426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc49d3a309379b155fff5fce97891b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e74369addcd55f34768084d0bcc6d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e9bf5e8757f2c3fddbc0fb26739bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985db89250f427f9ed77319ad80065cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015385893abb1629fdbb71f26d5cd0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb2b5e23ef2687d50d868fae2e18d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a217638e184a7a71a6a01ed8ca9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dba45c10f5b7d1613754f9faa71c7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ce3d9a9528ace11b5124b88c9e43235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e0f9b733707bed06b88a2514d033236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3873c0cedb6c258a98fac561eeb2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336d6350241a55002a7ac0ccabf8ac838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820cc647eb918de59cc8960815a7b19039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534553db58ba36de7731b7afcf1dedec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da224c16700392f58f07e7e03a1f7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe189c46ef21a333d9ea3d9714e70db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0c1ffe1d44a87ba39f26f5620c6e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df66c58e5fbe516562f7dea22601d8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c549161ea22d1f207160282288b357745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376258266c3486f58ea27d78a50cece446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a4d04ad1844eeee9d5d819cd7d41947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c42d47c5fb10986736e9463f9c546448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26cf1283b600a418a0fb4a8b85adc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b02f94233a49b6d7fe60ab0ccbc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd5824f0bce05780f964b5c2ec52a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97406412448f16e628b4efac0fa8c96352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dc4ec89a97a92d5a120281ce6315453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd991fce366f914961a1e0d62387f3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3483b9a21d88057b373ff69fc412d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f042462404040859e1a707c9f7c5c9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff96940883f8e6a6964e06dc87199957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349870260c24f99b47e33d14db5adea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaf39204d81e4534e55f4447e4c8f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3f693bae9607f30decbfcc3207a8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f4e949d14ad1319fad40c00c553aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639031a92e9aef13e89180bc566280662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d39c8c1c2fb59f5ccdf0acf2ac74a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77797abc7529db55d22ca2ce5f7ae8c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82982867d2535a770509d9fc8acaebc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddbfb5a54c6894424ef92a6467d4ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b613fe0a4283c0bd0e47c307c5645567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce734127b581bb446fc6d3d763f04d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857bd7bcdc2a26cae5d108d8d4271a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c05d2f645a592b82823dce676f182670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2885932bc0a3f8e3a34a4bdb73d8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a7854805a077f31394ea68b2d18f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0983637466ad79af3a9d3088d004673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc44b19b1532e45729b9d75e6d42db074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81194e1029849a3199d294b46a81e1fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ce6639e3ebf694c1ba5ba3cf535dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c629547dbf295c9bf096bc3769f6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0ecd970278ce17f35f4712f8e331778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d109bb874bef8c26e463df8b87dcd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6b8bf5bab3aa7590f98d7d278e89180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5354d5e6c7cca7825aa4726af1ec4081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59922892494fad17664cf4406abe29e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dcb67eda805f6187c0da258296fcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2224f0fc1cf02799294663df8f61184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6cfe3ce3894772547c7ec75ada71785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3a0dc096580b2a8ca620e9b3b588786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e0aee4845e834e6e2b742795e4b9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e56c016efea256fefb363fb1d233388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c210efcd1a72d5c3c59f808c8769389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927bb51056b011d2f67d13ff4f7991b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea88b139ff62efe8568abb95968221d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700da91b81b5a5ad994c823221ba7b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3df5e81377fc4ef137e1575db5c5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03243d9a789f9434c59da9eaa1ff6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e8391b361ae3c08519108d3311ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b9c7627b23b0306fa72680fb0dc4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab725677867e11102516199170499e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a8487bd14271ef75b1b4c3cd8aa1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d530d39350f3143f5fc130c45f561899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3ce25d051052749600d1be2ca23dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31fdd211d08f37c78cdd67d93afd30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3b0a0cde0c3fe1b3784ce8edc0d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1004ac23e1af0b41e4d594413fcbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ff3c93f929d85254a89fb263e53c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f0d642e3dabd7ef6fb85d050f69e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0bceba4f964d96ee1d9e36def6cea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a019494aabd427f9a9308385368fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871d7b9e5ecdb217d2273dbf3e69ce7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f130c8c2d3b441155769082e47551c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df027bf4752442fca61944e7dd5d93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7dcc4c6d6d73eac94b0d82feefbd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18c929a0d04aba7a445a418f8186f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d509fbfbca81ef390d75fc285f0ba4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fda21fb3d122a1f15c6237bb7b53e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dfdec337d5dd39c7b99051248f8f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c86f78e4f217e4ffe22e0f7a8b184116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffc5720398d12a57a5b4e06ad445ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af59dd6a6d1d7665179f4f2f0195d3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7628ff932c296b4b75ed75ecf7d5be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585b9da49602a9f3e64bd1d0439b7f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43c63d80c70122ebd6790fdab9c4d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64002d5caa58f86b1a609666f3e55d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4cf8f352471b72a311766b008dfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda39cf40210f8e1080814a6eb86dc89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1535b5d876f74bc55e5fc2f3fc78aaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f59726b2c02665776b955e87751e01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3060a748d22c1f6f22e324e4cfd054127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4027000bd8970048b08367f89e2a01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51969b09f2de54f914275bc180727b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530976611c17b926f7aa5bd7c1c1db9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dce3ded94b53cc329751efe30f819131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d917b7635cb43b0280798ee7d812e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ec6bf1f31abbbd4d62412ad9e300133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a44a1f377b0afbdebf8604b28a453134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c563ec9a3ee2c14c63f9581f56c182b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a6fd867e2b7a989ebfa9f964aaea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a8383e7caa5675a8896308d2f9529137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef504189066568b60392e4050480fad7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf349f6a9bc4ec804c9b51f41df80329139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ab994e4f25fbffec879db53a958db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ea5070f52feda9a12b993ccbe7a9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbee3854a337cf9ee15255ba1a261f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b897811344b258a0e08372ab61c0fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42855ea3eef26328756cc68c1f63b890144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3898fc6751d77b85ee5d07f78917f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace8544e3b2fc2e5b037ee32e4a9940146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd8782c77d62ad70cb87d5a46e1612147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bc0ca182eced6682936aa4e1b810b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd258b6a82cad962ba08ec8234eb25b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22819312306089eedee5a24e365b887150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606e5c7a5b9b669a0a6a38356fb91e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54ccc4f91c6c0e80535c0ed907c17d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560055d0b08827e6966df6829a5132fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3f1810d58683cf76df5462187cce3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77eb6ef1661d43a2a840190999d9f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca545b20f5a169e0c2b6c3f23a7b9fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f8d046aa1c810ede0a6cbe841f278157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3c970c7ae4342e175264ae9babf08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52f62e21c97d17880d5dd686d62c41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1a6c708bbfea1e07b6fba6a34e8eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d184a41ac600ca0654b56d4a9b64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aec42febc30a6012e1d0908401e27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14b39031b83873cb9ed421836a65bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6df3f35d884997b112f72a85cd4b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9eea0ada6e3e5faaf13172787277d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669f0d1ad9148138d4436ac1cc4e8d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295804250183713be2b23bf0e92b5b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9bbd2b1f1a4a00e7a72faf163f1f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532245cbeb8985c6d5e77765bfc25137169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e63a24d6672360f2c6ca2bc838ec3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638367b2dd5aba273de9f01ec10d048171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd45067c69f3c7b14a366ded2a4ee8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c6ba3c695daf20a6c09a57920f66a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae66f108dc4ce34ba92025386bb4161174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09dddd140e89a982ffd1b3ac8203f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81896c6b9697603c3d6931ef27fffeb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a491552b01038da51cb8bf5e79444b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3fa01ce3112e91418cb619a982384178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cd43bb92e154ac7aac4066eb1d160179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec84d8324d9599da83b90312cc99685180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d805ee34e6b41bad5dcead1cdbdcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd7f6a81731443da1d4d9eb3a0c6e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c261668447747c065217b52ddb58f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82b6a2eed8c4ae4d6875c82946764d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fa831f2fdadcdce006e071b06d8f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7927d0e77987ced7d55ab9530e3b1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9080f372e46655d977104e70ee372187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395798161f47b3c773ddaff3d9af071f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78435335316c1e15d28520304b2e8b6c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356946617053612da65a8adb4794749c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b8593324dacbc6eb4cdc20abe5091191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450ce0a43ae79e67412f547ed4417ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b8cf440f377b4618801c5bcd75482193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f1b7c17fc4616f0357c931c8f9bd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9fb28a452545881270414a0eff90a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce3519c880ff3e60274255ea805bb3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef4d00fdfe3f761bb94fb231c395b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9fa32775c19a3b6436cc8d76b3bea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a17e827f061ea013955d8634fd877f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2dc81eb49d864ea2363a7a007fb47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dfeb34c21a483e6b0d86bb29e26c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18262aa37286d6f8409748602cafd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd4c9312d67516f1aebbfdb681ba0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129ba57e5cfd42b35a20b435118b3d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27754bffbc3ff5333c50aea2faa6b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079052332eb6de165a269d33113aabb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a737668fe218689144f0211e7a0e94f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521cda272adc6a47027153e61c9360f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448aaac482697f6594c146e7cfa9361209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5937134ef13c224dbc6e8e6c267df81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0f34eec5d0e2cbd2973cb4a02ef9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65636d7287df3771a0a80fbe90dc35cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94c24a1acf59aeb132b236a593403b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a13c639dd2f63b7b31ed2461806c57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1d95b29b611660884731c83f2608b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25a719d5e5aa4644dd21134b040168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef2dbb5946e4ce6968c7f6c16cb9dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f139d48ffd0cdff310cdf53dbde8df8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec8949cd13813ae2161dbc1683089219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24559583030d7a9ae03054c2fef661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fc1cb5f58e51cdf07aa0739387c6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09622df7071a125e07e5082342ebcfb0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eb08daa5c5fcc9aa788c9163759af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75a8eaf15432eba6dc54c5f231f4d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513ad4111839a47aa642fc7fc414bb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6072b18557183efc46fedd4097a39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52159d5e96a26818e6f914f9691c8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0506e383306b84ce7722778364a5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf3985b811b7f1676dc675b783b3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504155dbc5691016296cc671be6690d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0cc0233e46e20134e6ff62c834723231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088c7776eba80bea95863139e58ac39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf444d252589f368b5db9b0b56a8fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffd46a14f9a07caec27e657de94918234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71bf97eff99b12c655defbf6777058235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae44025dd5d899876df2ec8c6fd58b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfedd47bcd35755760d68fc297c80d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba084df332726a3135b25c07995232ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878b04247fda4d66a2cc9b28df0e1c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d77e881415341fb98620d5cb28469b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cc9ef3696d9988ac8a710a78a03cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad21f89e9405f868ec065cdb76cec08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25583a957f4c5bff566040fd05321e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b50970684caa59743ab9fd1c8017244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843018e62cdb1d7056132340139a48d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e313c475b24d158e5b9f0758c0c626d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f0af9f29ddad2f35db5bd584acf96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143290a7a635babff00c27b8bcc5b01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528112754cdfc050959594359fa4a5fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864308361e76d29a0e1ea3ace60f893250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601386ea6dec560556c877356529019251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e171da19d8d24b30408e1d9fa5671a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625e20f8a71f9ccfeefd8b8a0d3729d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb9bd75c587aba0d2a0460f263bd36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f01e9ec397d19c54833953f388c9d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d7d0f1f2a7a3df3930e12f0e471e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aff0532318923c9c3295937da4bc87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c80a3e13131abc714f51127a2db9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c601a9be6ff5e85727e49e4ef2a3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aa83a399fa9332e510d1c4430613a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7748ec3023c2ef8895c3c0ae398006261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507194ef9648bbf913dc3f7ae5c0a826262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753cf110e3c6d8e1c7c043a43927ce9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee46696f2511836ed0e004db14f484264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d85463f8659056969c9e3dd12f437265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084405d50941d1ba765676cd3c00391266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af096b83dba99dc69c75df4f4c394860267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7394354ff2001e6a93e3751c3ba768268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12729921bc3161ba1f688fa4c76de502269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56d93459b2263a32beafbe2325d0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836c2887b87aa8d1cdc9d7e82564ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560746b7b24d7c3b0d386374ca71689272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910207a02e4cbd24a3cd566637d976273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffdcfca98acd374328ce9804731539274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61515a55b99479269590f6a66e17e31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8bdfc004bdd70d50ba3c78716a917276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a28cd5a6b4a32a8ae158fb3f1f379277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda77c71fb2b90c0ee0cd105d561efb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576850918a342b763b3fb15d6f594cb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb0584af5c6b6bbdd8b0df102c867e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737a61191ce3557c9250c21ba395be5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df7c5ae49560e9a2f232898b89f05c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f6c906510422c4d7095d6f8c2e27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77d1941d0a1377cce870c065187363284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932277ba7c173147f0dd8e211274d83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240567e684f6bb0f6e04ca28e3af9ec7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37657beb1db89c71d81574a0a1d5f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bf7184872e6e9af3377a54ac3c7f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd965ba6221a29653cd6c9705950fb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7c23c6dc9ad17f01a40498709941d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d913a36fa3fe5612a05452355ce6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e343ad17db61034b22792f8716fd734292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85881e7e74be68266b6395a7cb4210293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8811711bdb980b9b35f9581868e18f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cafcb7f1f373232ae241017645f65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9354b1b936d87d6ce6e929ade2c5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5899b56fb2fdc0a84d4a42362e37ecd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f88bb07b264db8e307bc1cbb1ca2bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccefb9f92314b366e677fca6f0b330299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e36ee6f462bd140739da1d65d9e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb750b11111102c7390327a7981a68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ee2feda87bdae8c083d95da4b31e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88545f72bb80a3c0f0de6c46ea2576303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43159a04c2ff0a4aa2b29174f9f67e31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bca53da13aeb6c1081f96550af309305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec736b4a05585d3070c6dbd06c87be4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f6963c8751d9f8bea13df8e0b4c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7edc6dca9111c5caf0c858782435d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae80eaec34e0a575e25ff71f880ac98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4256292ee5cb5cabf5322f9db5951310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fa9bdb08094ca6f3d280631a8b939311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b12c08caf11c29952f3b90ac53859f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da8e16f4ac66a9b7098e3830bd0b03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb85526382694ebab20fc27429ae44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809827867e346aecb5c26253f486995315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b4b14ce5d2913dce75f1fdfd173d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ad25f4a07633200ef2a8d1802a28e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1bafb2b660411ab08287cc4a7d7c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582364e978795dd6682b5c76b342c455319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bdb3825c1e2547f5919238da2ede3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3609f9a13d6c646307920d41a8e2ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b851f965b07b912554010218025bf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274fd5e93cae6a58662a3f156e8b2ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa33faed8c1985ddf5819c19c9de64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f2a8030dc9ac9d0a8223154b06a29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c093636e66bf1b048112c42eaf7f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbb2c6e4bb7c8fb26c1f512c446968327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01ae1651bc174e2bd223c0614d477a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d07b766024cffbb5c646b97d87157329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0696c7ea4a72848c47bae12c5346094330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487cd4ecc71496a7e66b3e4e96dd3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec32ffced09fd4d0090ac6d1d3acda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc799aaf4bb6177d03de5f77530a243333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873a7288d2c643437e32182160c0f8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b5ce4c54a235e7a3863e636710404335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94136415270d240c315a6a69c0b172cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463a68663acdbbca596269bde0d9d76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e80d7af02d3f2dcd462011f178ff0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0307a67bc45ca1dae5f47f87aa27f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ebb651c5cffdc525d9c114e451490340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80823cf48422ddee5c02f91527f42772341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226d43628c472d54e7f3fe08845efcc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17c13fc33c6b66bd5ff339eecbfbcb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb804f86b32791cda41c04da6c17be91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fc0ba1b0cb6d1652b9387b848598a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80904f75e4db1e4605cf21aa6eef590346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7fa286d8c1d37c32e4e8199da18c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00c66b639275f495554ee2787fd1fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb20c83c20c9165c8aec8b1895da5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a55dc6a0cdaaf0c7e56bc40317bbc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f4f8a23195b803e9d9606d0a4b42b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232d1d0275970830a04eb5f30802c49352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f51d1ff923a5453bb33afe5e2ce2ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c41d274bc07ca2338aef469f7d6b22354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c19fb284fd58b3a7202117b658f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224283961705a3a34f203ed0d13d3102356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f2c1882cd1c9782599450692d8f6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc066bd62fe08209753cec9a843ac80358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122ed1c34b0da3e627e1cf400727466359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9db58423761bb77dfb5f29af3c0a8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a499d70f04eed1b506802b93b2ff3c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1cc0d2485a8f7fbc5fb3d7ab8e113362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509342ff76689c9619f4c0898ae3084363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d5e357f8beaf93c401e1e22071bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33292d852fb10b8dc8ff51e27afd6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa24e8d5d9b223cdb110508723f6b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed9877f4c9439182b0ac66168a0124367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8d211cf271ae88ea171f642dbe6f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839757de24c7ac8596d1cb760b758b7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50b2c70c7613a2cd19ce4b9fbed5ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcec9b9ab9e2bb1967ffdb237c80401371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f2e9623d6434e81505d6c84e4511f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47d1414602b449a955b0a3c64ec027373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70117df3b02bae2cd7239c2034fb9363374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b776be1d4daeeaea632da4a168f69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce06d08f2d9d642c45ed7e7532148f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595275904edd3120f260e7a62a5fb15377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0a4ea7659c21db21ee4f86c8bc5d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb53f66c8366044c8222da2c1b612f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582364cf945aa2bad26d2caa746c7861380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c76348d6c81c19cf7b5168aca385381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d547301060d7db940dcbd653aed9d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b02bb4aaacefdbc026bdb4aeed88dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3095a77c0644d90716e2ad0fa635d7d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82023d1be8d75371c81818158ca35481385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783a0a4ef9020f661b45ff4402f603e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c940522b08da38a2b6acf2246b95b12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a6c562b8481707dc1c79f58239de7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f1fcd0e64fa2db6d7f4722798c0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06600edd25818f725d6714aaecac11d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734adea48833db8185abe0417c7f7e74391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f285735370a95d25ef2380d9d4da0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62525c787b3047ff19c6521123f9dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d1a4ed51166b353fb11f1bc6c5fe1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10f0346f1b4208d4b9fecefb1ec577395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c8d270f35e2b30dbbdc54705886fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764e2d0a7403f9c004ae66440f9f96c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cee4bbb71f804b5ce382a8563027f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd2cca037b3c4a37fb387bd20f6abc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa06e86ccb129b78bc650147e3430ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a6fcc6187b966f6555b3382db34c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a8064584e7de745bafef8f876434402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bfd546d8772f9569af694747a0676403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03460caaee1f4c1458fa5b723d5b90f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290713abc7bcdad3d70db7e50fdaeb09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b8a5a75cb1eb7fb1eb87a3bd0e09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c18ac89046f67283960ab305d3936407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004d834f270ed6d47f86a8b16c7d17b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc90239d38b71b87bcd50c74731f79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53769d0521bcaf64fbe7701aa6b8d7d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c24b6f2d4276531b256a169f62aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674995ac1c79c255d0307271491d8cac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba71a4494ab62feda600bad3eb0151b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8ebd1a6da873e43744077e19f3f48414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1318a68b8682acc69b6d4ed04cc375415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cca7f16808be63134fe66d52fa477416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c4800e274c3870685f4210b04c8dd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29698b7811213ec2188b2d7de93cb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfbc8853d749833c49a4f403273942419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654656c8ca813ca257390f7d8065b54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3de835cf3abad5c5f35b77f64322421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c070c182c9265b17e603fd550cbb0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e589bcefbbaef491349d21ad2c88f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2612d16b1afa6fa700b07c04fc199d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6d79a231c5a1424ae5f1659e0a4c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d53476d662a493bd1d8df26cb7183d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7090cf1a220e063b598d12a402e351427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200d42d39a51946806db0dad55c50c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f5cf8120e75cf01d384577039035e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd11b6f008fdade972be19d5ba972e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9369a9064ad35c67185910cf7370f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58bc91cec65b8f75efb492f9b78708432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ca7edac38aec261220a57a6bfd55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6e25536a5c3953d0cb25d3cb30d7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78c1d213cbfbe635b2072edf9d7801435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb244252ee6a5055f842a724427ac8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cad8b6e6dd26646f9d21397db9cd9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c6fe27a2006f63de1f643df600ed4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cbbf36260a67c7450d2c198799768439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b012af3f24aa55078b943d7fc414366440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a565a0de4ad32c5242d977a5b1180fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336790d550d3fb528f1c6d82b5d9e2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de90d6aa3d851a91763a1bd8556a87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbeba060fc96f1587786bcb4572e6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4174d56a002fc9515cc9359335749f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fec666810f2449e19a05e7013c769446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e92577a5eaaf6f6924ebf1d39023447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac519006b8e31cdeb770e97835de7cbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade4f70b49910cea2c05a9b4a49ebd8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128437793a56339653ea70450285632450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1177e3b2987b94b70eafad3a42a68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a398872a7ffad7d311183caeed7223452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588c465abc4b199101f844a0922fa5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9010a0a8d9eb1d9f2cfd4d467188424454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984c2cfd1695ff7e35415b6b49d91c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5e7cc0201d0bd4c875ed94ca48c92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cdeb393765d220006aa4b1887d972457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455d8cc92d62fe7c1396dc63e58a679458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60c215cc120f85dcf2ff36f287ed2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4af13140ce81a734850cc68ab70950460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe8f91ad53d8d18903c2687fd888ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9369d7810269f22c42bfa69938157462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377df843ebfc13b4cb5233b4bfe90f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64764b664222853bc825f250a424492464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a237d88e07942cb123ed1c123f00661465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990df03bb29858a14592554bca59043466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a4c57ab4504f34ddb81b110d50b74467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6873f1dc015a2266f9b63c087bf2922468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4229e0b20a192826dc36e6f0b457d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54226bcd4b8863d7097d0d02cae38fe7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484739753f89fe68516ecc2c7b7bf55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb0f1ba7fff1dd64be01ef5bebf229472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c11ebcbe8aa4cb5e62ef1c96f6a3b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b00594d3292326dc3c4aab83b31ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9f22996bae2c9d63812c8d0a6f237475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3160b060e8a62a0775c302f9a10a2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84657ca49d09cbaf9a616403bce847cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a31fb42e67162383400b42e8982a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62088ab95bcc072abdfeb8b660083f479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>