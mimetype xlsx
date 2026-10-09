--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986890b90318c327dc1c4cb3f58ecbf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b75c41cf6b20db9d27a86a42bc22832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c5285e0f5a139c27d11322c8441953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4ae0e7da37c951f8707d4d517eb9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f47d53fc47bc0d4d71ff42d807cd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe772570eb2fb76ccc7f58992c847e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d12c3a5c650eeb22a90ac832ad31907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8841cd47e76bdcffe39ef918786eba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabca76b8e4e80db24539b2f4a03c4599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a5ee908cdff7de44228b1f5b32b7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eea477562f6d348d7dd93d76b24cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bf5d18bf93f8108174b8a1d91c4e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205108d8c34688b96487a477d7317e1913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d943561c068ca5458c554c9198e6b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa39761d2ddfe999bbbb551219198d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836096057a17a984f14fdeb7afddcc0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638710791ef42c7cde9ca2ee4ebc1317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd7fbcf8e6b898382c6b26c60559218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb74ea5de3f7445496d16ff73f046e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fcee9d059df849b6417c5640c19d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491b6f56c4715fadf2c643064bc11b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefbc918a178d32598b02758d80cd5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0ad910067dea3cdcf9d202c66422123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717c3f4da3098055d54a642c060376824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e643e9e2702d6e3fad62d55c346bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907cdd677523464eccad0c014072f0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575623b19981894785bc248ce1adfc8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6e0f63fca880c659913a778eb26c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064d2de77e5188bf0601956a1e0b9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18de527552e4796cc935dd0111547aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b778ad24164ad4a9158011cf345202131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39bc14ce44aec19f839e60468916aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c1d4f97d47a1c591d6d2acea834db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096112d7a29b1c483ebdcebde12d3a6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98634eb64d38547b1d196becf2a9087c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368815a1dcc8bad0673e35efd4f65b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0d7d254b8ac0fa180f18ea5bbffcb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a1fab68b8143b1ee4da6276b9c5da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc28e4c4c49fafcde1845108e6cb71639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f918abc499216d3628f7a3533a84ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8f446d8e9b8cbd454cfc7e05c2f2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551950124309ef511346966fa8c88a6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc264edffdef92d93958ed7e9d9156fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099f0f60ea44dd5ee9a1d1f4c09a9bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf640137d1968c360673ed53277a5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb03897054ca1d2bda4394d69a8fb6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36579b1ba2b9e8bcbe9b5544a46eebb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1159267cbe49e1177b3b266d6d13948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deab3d616f0db67ba44918538e89c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447c9616c525c77f40e5527b86d12150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacd609f41c7cd69da0f53c07df351551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07976d2090596c0dcb3af625d7f951f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e476e2b323af893c04fcec0a0df557a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f8b9af27b9c9c55ccf5f52d5399154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354da9662e6e1a1d5fa74848c481f4d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e78ef9b03e8fc9f9ba988fcbcb01856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37b8e858f20480bc35ad840d58790057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a62bd55acea080ea7fd62fece8fe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91006c602d42ac44c62077d638de3dfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2280ec9c9691956f30109853f2e4aa760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85082f2b7dbefd8fdbd86c7a52832261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e9a54a03580591d763b90b4b67a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad162bd608588945e49270b884b3b5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513b4600025be8e4bd2aca42c99edc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5f85eb0e794c738980135cbe850bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8d52b2deb9b8434488e7f4e77864a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad3127111f39b960dce8bba22e3e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e6c2f0b543b4b2d81aefa9de895568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56944a07474a06aec447d166ac63873969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ef96e95dc6b612bcf9fe501b4f1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618b02c42eed314cceccbc775852b0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4338062addd4e28504f1208547e473d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21778c5408db79a8eb22926f4a043fa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088da8a4b025c4cb45938b0cc2c6a43774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678ca5f99b14265f1b8293dea1fb6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68255fef7f585b757e5311413c52eae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73d881866cf095a16f9137b1f1d8d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dbff37c4fc7797f61f0ab8bda108b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876191a7cb6e66d1e28380aad4042e9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4c4ca984ef61ff0f00f70e312970680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6263de3c45db20524d2f2900039f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556b677370fca39f216a7c9cd74876182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debd8ac136ace668942a5a3ec81fb5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64186758977a2b43df9aca4088a3019f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eed01871dba0419286a8334b5241ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbca82841473f217c527a1e6e7971286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96c5a32b8d1a37c9bb2ec6d8b307ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668371735a941a3eb05d7c3da53fab988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3d434ff2efbd68ca189c8ce0b59d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e0b8756246b7e5c9d37971bef0a8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7f7a6735bb5630b8ae82d65d2ab2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084c3babe3c7044aa3244c9272ccbbd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1db2c2695992b5a9599c552b617f7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb56d941c49793cfec3f45a385fe2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23153ecbfa0f9234c4aa9a3b1222cdcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257b72c4934b25429e351e9c172689b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665ca9e9b18ebc3bd43042b2e35dc8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed288b16cf1c9758e4aff015fd040b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a439a17cd5587205309a55e43b7d2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd24082eb3d8f3d5640c38fb0b6b15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de350b3f9622515287f957a5099106e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ec02dc8b2fe5b6ea85beaf1e6eaf9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5619ca37ea927944fa7fc935f81694103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e32778e10c5a54518478b5715fd94d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d7bffbf9e058f4f2372d8db379df0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833f72b84dc0a34956bbc5de1bf8d82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f738b1e9c5b7a3b0fb341f773329ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f39614dec865284d586341d7fb4d09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214566e71c1f142f1d0126d86e6fc67e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e90f7b8e9ffc7a387f193258aee4f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab3df9a40c1c22fbeef8327bd788b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b8aca6d00c74b073d14607dae68da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1ec59e240a404b8a2ee72c479769b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3167eb3c42b17351e2630be45e4b72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25333250f2d2fd7738f21d1be5283d56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b561ff069a808dec27936ee2606d7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a6a9bbb701e9fa9a64e1676c2dfab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f3753ebc48108a8130dc4ad275dbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfdd5329a7941af6e7e17fba66d96a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256576bc409d02c16fc589aa0dba15c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f02ae7ed6aa13cdaf3a1d25c74422121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ce50ecad2e330039198e8d516e04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba8d0a6c054122dddde69b9bac19a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391facb750c4297fea5eb91e5530418124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802c0c5b3554e4b97a54c5e5b24e1b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061326f1737a5be7c03d821606e6646126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43cb57b8ee5c02651c22b15f611600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee7730bc1d6f72088a07941a42dcd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0066aa95368d86b23c1c9c5b4cfb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8bdb7a1fc19ccb45106e952fbf828130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf13d64ad5a250bceeef848bd2b79ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7694fbc7c85758498cf8c56c316e68132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f83c84717ac05845976530683ff87133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f92852424a00f5353fc89284ecee5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f7dac9036cca8071ba3aaebfac832135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e1f530b478b59e67fe2de6b592fed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b19b5a8723aea5fa1f797a412aae20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fbe6c6c23541b559ce7fdce5e955d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3729b9aa72bea8698d9298d34aa5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf4ac674d83e34b96174419bcc09a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516acf81584e14e4a14fafffe4b08d1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1545f67306a5523bd27b286c6bbd3de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631131cae658d241a41122f1bc36946143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee940ab7ca6e512e1506213290eb38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9311318b65cbc92044a047a3070db56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48f41f62d08a580f90d607910be666146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b69700f6e65a3b14601ec2ca6d895147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d3b68c11a02d830af1a00a3561389148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1037f4b95bdf9c90e7cba141ccf92a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca404532b4be40a05b508d43a67d1671150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d048d6b9605d441281240970718a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29e19c107543333a547c6fe17143b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa59a7f07952920b5ca690ea0a25a68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee028bb63dff90acad4e18c49a42769b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfeb0834242459949d46d81fb170c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1e4d676848e703250bae34072a31c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef4256fa02690fffbef35b21b8692157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad69892ae239115de2c6b7ae5451f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d150998d6ae279cf58aaa0d17c53489159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7a73b073b13976d601c8d5d192497160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac367485b3144585cc66773e51d3b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86492253bb9e3dd7695fcd74f9331b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183965c4717ed9e853810786ef012cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30eab112682a72233901f7e59b501a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832cf2140ee026ce28e68279723f94d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60093f5dcdb7269456e871c6580fc75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072094695710d81519d7858114db0b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14276e1ff46bdd170645899450e2b4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844a240681699a15e7b3d2cdad4903e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a471015f220e27acd64ea745ce12af3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b75f859585ab0de8ddaf9e4ed3318171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103028f5d4f0bda9d7732882e07d2a32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660584316521e289af7396a71125dc59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7618c2703de8efa6aeb72ee5c4ebfa2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a01db48f2dca58b525a3b333e1dae8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf0b021cdfee837937d93916763c7e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eafb0c227d2f5cc1bbfbbafdcd893b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b89f50209a2534de5094a394dae47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ab894f7ef7f3478d2ce8cd484725c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef737bfe1934f2d850aa66923eaafdcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844ab40be0200f9845f010921832d03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5fb6efb3e1683ef0166987ff842af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59a977313b55018c43871f68063766183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00282be181d8800b9177136c6c21364184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6db6de4f869ffdfc7446a719c50804185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab7c77eb3f3bcd26c11368c43553b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d55b32bd583a9af46bcc073c5ab388187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7f588606194df56f92a1f86cd375d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a8942721e2ea2a1ea69875edd96b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8ff6b372b21ac355844e9adefb5b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd99b2245239d14f718e47eae4ced6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb127e999f7eb023a02949f8eeaf9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1508de5bdb17dbac958f06cec0a9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e25ec3eb57370643cc7f9658d2a70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193fa418afd6b081b77f5051bd826b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424293dbc013db31f9be9f683de123fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a240886c86eab865b282d07857c0607197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809f6db4923ec735b863e0ca19b3a97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8988fb928d161628a733bc13c8f36199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e1851f4a25a624b619433fd3b35a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882524bc2cfc40ed48de19b3f098708201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82206f370004806a8db96bb0e326a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf909da0c0aaa4f3a189e2cb2db5429a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055c18f5972309f820d5cfafe9d0f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68237b1ae6020006c708d97bd6efa022205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6dd68f2921bf33833e4b86f4d79d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091f68d13751d4141ce258304cf058a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948622e69c2561645742079b53d90de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69669df0488f0eed28dafc5c1fe0d229209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c57b10acdbda12da73d6beb9055e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7d4f82fc71f9ea73630b0f14c2335211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97b466e522a1c149a4c841dd8f1c44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affb012ec2ef5d650bdc9726a5d9863213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f83b79254acd93197bbfa2628771a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883e5229a239253a4ec445b62801007215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd63729a87cfb3ab8ff311b8ca250216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb2c30eb106b8983998d4789408b8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33192227c9906852c80ea4d30f7f7c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb464a91668f05a7196bb64b12f67f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491962906a6a505b3135f332e9fff96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ca9e7c5fc05b47657e524e442c6c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5fde80dec65694cc425d3f98fd144222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f548db3d31d9a0ff1e60de6dd1e78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ba90a8119a692af37845b238d53f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9f0545308791e415895790ad07a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8d7707900919c6593498159deec5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f14d0befac374ea65e57dcbf0e2c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d91fe2df20a96590ee97af018f76d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87eba989ea9ac6011f4ddff1d427914229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7e6300f702658b5876e2f1724ca43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334f9920b75290f299021f9ffa535b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d87d50582b3ef111c5fe3405584e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903845778e0fc4b994fdc344eb8b6dd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbead4e499aaedebfd0f30b3017720c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc77653113f57cbeea58d81ca4325d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17e62e895c129c1506ca8430e9cc81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbced5a9fa812d45b5d4a637039c916237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbc78ddf54b9ca1cbdf77b80b6ba04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe2baa4a068895015781caa0616bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8b9c5939f01972aada2202303bca1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c928e1be1d22e3e5fe9ad2af82def8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79446ce3978b0a52d5e06d6d31e9e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23635fe82120d76ffde4a10b91232ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c188290b108a1112904a123f701446244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded66c6bc6cc78b7e61fdf129d1e3e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a8edccbc25dd9e46a857d6499c173246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039b9e7bf3e0b466f1b5c64d9961c27247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a3702260fc640e4dd66500dc12b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fc7cb4fa04f5a3d000d788848d85e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff7ca8f3af6e4daeaebbd57da43dfd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca3d1ce4b939f5524efec0b7ed7211251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b88ea91f13fbf5629b73aeac7c940252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c942ac36948bf4da0c587675b429787253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2871c4a67f5a8331423d07ca625840254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7dd34967651a9419de1fa5247285d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f80fcf579f72bff6700b12647f4bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ca0e0baf67b07abbcb8d01f78a66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce57076e9335cc073ec65957f260d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074878785f569135cad76c3f653580b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd22a6af92d8539ffc4e1c3c25cb4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e975c0c6f5a2ecba07cf2dc053e2bd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d9bcb2fb82312b65ce0b53cef8f95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6e6d466496237eb15fc3d9165fbe1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98724ee12e7d31c4287948ac5f0b7424264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa9f5ba26d7949bbf88a0f73cd2885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bcf9d8cf6fd1bca1fb86d6aa4fd52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a105e15616793712fa49e731ce61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf604b6a2c43cbbcd67506ecc3516c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600a4e2ec3729cd80fb7ceb15daa9a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8101cda41200b43a0982e6dff086bfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b378f2f291acb66f697e3c7736f99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed2ae8a27cf92928964a73be5cacea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d2d4b1f170644790bf5d673a7450d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dab489cf749f31a3c0541a8168111274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead89623558c58440988b52d76625f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058852a43c6c2f87dfaa3f8def2f1cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a5252ddd6c5942c20f3751573b64a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64aaf095ffb060cf75eefaf07dd7a0d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bf7f8ab35bfed856f3388ecb12095279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13dd54ded5a323b9b70aa6bc034379280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc651ca05339eca975c3be6e00c6b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad5de59ddfbcf52bc33905327dfa97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bcca3407847d4c2c43dbf5d1fd8e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c99b369508172e6f496a60e24fd29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ed4226e480615f68a102fa218c147285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7c032bb3f450074f232d962c13abe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f834cb4f3923b82e81232439a166287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3984053bc10a5f34917e5de418cbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35389109758050ac681a04d80644c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490440c98119c31a7d9b949b8f8e8fc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147975971b857f3af8f050da1b3941f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbab9e032149ca9f87d92a946ffb8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd13b42b586bb6be64bfc873ccfd07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251576702ea2dd3233fb4439d6880b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db20880a9cd95460558a582b9f9c77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc9dae7b02bfdb9c8cd3ebbeece0a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5d770cc91bfdff124c22b7821eb4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578bd8c7c3cf91f5584d12a42d5d4f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aacfe2a2e02da539fd28f883de9e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9297ef1b507bebfc429be1aaa8947300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7c3ea91c4cb40cc1ec20cc8b5edf3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133a96c2a90bc9bf002d11d34ce7ad3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b422fe3d24cd7acb474038336d03f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e929b6a80540e177227985eb4baf5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4fb3553f8ad850ad6a9b96b5f376b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d68d2a68eb26fe58fe803b4802227306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b4dba79b698c7e7a0a4cb2b6f9f47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdefa01be257073bb1c5917c34e4703308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c88d07bda7948ab0273ac7279168f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f07b2c94225905e4237a155fbb85aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20760278ec4e2a034c902b267f6912a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29992783ca7e86f6ea8f844af211a2e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582320ccb2ff5066af5b2f34570fb34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1077964215dd6f4dd93c835a7eaf76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac2385c25bc0e4031f700909255f80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1957494d27078313823ee5603008ede316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad59b37af9b15846dca78fad84a6b64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da789c510b35186e5d28a86019cc79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0481192354f52b9d37d015751281c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be9a5d840160bc71f00510877283f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b37947cca46b97b15c1839ee932c0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e5882211138312746c5a8ece86d1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8ee45a29dab7547d1483958fe90d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c04633a4413f2c10875f1db260ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d34c19adc12e637bd51d6509853ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fec0ea311fdb126ddf4c9507074cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50217211ad82c72522dd8829fccfd4cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0933eea76588981dededfa00acbae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a810989a65acc58d4fe7ff81f0492329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511433576cebef03909005a87e20961330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e6e5742c20154da692e14528f7493331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c324e4327f4c8f2de8e7b1bb5756a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89742dc4adf1a522761624e10f5c3942333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae45820352493421f3d3d39b1d09cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847639a6c40b6bd315fc67b52e8ff8ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfa2e997361bc868cec613f5641e9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef961bd165055f167c677255e8dd7781337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199768876072e050c4038fb5ac8d40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9f7b00df57f14e941df50da1f7f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fda5c3b7d48e62f3b5c6f3ca50117340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b219d461fc13fe2c8bd7b0e8c185cb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00508ea35010efd47713315dda91f17d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb226705f73ea66e90fdd0b4bc18b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31548062ca59c72593ebd1a5e75915344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5ed4fce905ac478d414ab40069c52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75946e7a4e6cf4074bcbdd30c2026a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed288bfd3018ec495810a644c8961141347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8035cd90920fec59ce61016aeeafd25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e90571d29535639e0b8ffb142b3a6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baa0699db00fa024883e76bedbff66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f81c65b78c22754d8e2aa006a0cbe3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d26116df181eb2aec39cb5b3ea7e51352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24681227b743cae7766de6dca4d178353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788f922108abae1efb1f3bf14ce8247354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8b831307d73e0a5eef69e0732859d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee711516e6bed8a6c4355c4d62cd4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd191578034ef9d68d7158fa90fd859a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f9859b29f5443d387a661415f386f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d261a800b78a50252701a23c1e04a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543ab453cc1cd9732d7831d87e05e9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b899a9639bb9ac9684b5ce5fb19de39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dd4190cf42e55c3cb0d41ee1f17ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db14492eeb37ee337f002e04b36a777363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4961fd0a0e251eca16556b7e7cf3a9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119583ada6d994749028e2877184a50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503cb8314fc29023bd6d4cae2b00731366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586598efcefdae5b4e4e9fca4714ae6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968ce7b47f922c742a8db7030790e79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abbf222ddcf359e52594bbf8685e49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4e4d6da7b60a15eb1de340e565aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bcd650353c52c8c4be30a8d21b76d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701a84365a72861b33cf8940c881d46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aefdf71d631edb3a2635c7c1f67490373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31947646c07eebcfe660dc4df479d45d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d3dffb5bf40ea5cf8c01c9d7e0b5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3f666ebb25e9537dc723531471471376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afecc6161ff0150c9356131e8af3d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0e85012f6aae6a61e2393b63d9e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1a6296808538379276791284ac8de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e778b485c642d805a5559c148d0a405380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb61928535d668ebcd83cadd29eb4fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15789de8815c24ae7c8e44bc83c03b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e494d36a6c2eb7e5a5ea52693c75ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fc9e93401d2c732e8617ebb32b5b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5751152ec46bd02ee770df9cfb82b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d81c607a8e11f9ab66f54f00900f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5c9e7df9b02a4a8905cde18c411b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a49a60d4fa70fd1cd5d17a52de07a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620992a3c6f887828be7f13ca502002389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79e3def1dd0f30116d7d36f8aa592390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52aa961c0fa94913c316953f0d6deb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a981a0c1e4465b2711e7ba3a0c23a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1083271a892a400cd809ac19eba5d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4abaa4325edcb05abc69a5875d35e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0ebb3d8f55aad38b96705db120da0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff663ce2d7115667702db18cdf0a77c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458c687eeeef55f022182a4ae0818c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ec7e48d3c3576c1e017bbda663dcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4936a90c782b91986651ce90dc861f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc69fba50ab91f7d28a4dd383941a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a24c1ec96fccb1f002a30d7cd5be2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc8c326dd085150b213a89bd282ae0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3269643f6c067e8016094a4c64eea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6994d4d9a36d10ec0be5d410400dab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ac91b18da1128e9c0f8948c01d86e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c743dd84fe8a4f0131795d2ac8ad41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403b4dea1204b7366eaaa1e10505c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38288ad00a612c09571c8541e4a661fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984074b7f14f3bd1a55d274bf805dc69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083ee4580ae31a725faa718ba3430de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2291d4456c0f4fb937faba7b0fe9b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9aec705790f05c9df3871c86a388a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bed85cc4fd7f4f0baeabde73c4b13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f09af8868ebef2aa08a7325cad48de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e309607d1dd189937251739d60f1a1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f79972178047077ca6dc19b3127cab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573859456fb567607d18d8ff6742fb9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea98fa3aca5cd0c6f07bed6610d9af418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92afb0024e058878b8307785454747419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165133cd1b38ad9f4855223bb7e9a75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421b279c55f664b79998b642a1cb43e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45e1834f4f9098db8baa7414c5565d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0d6856a344c409c3b9a312ad5993423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944275e4c3602a2c3bdf8bd3142634f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a5caebd97d37ac7cd5c5914dba4a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02536e95944995c56e17c97deeb886d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7ef923f94bc568dd89f5bac71c74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db682b9fcc9c6b09c170872f01353c68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107496a6b78b8669d76beb1177800638429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9eea3bf5b3b95d35c682b5260848b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348ae119f51eb7e83d3df19b33ef28e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd698bc1ee098ba407da0fecfc03ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6a4ab339043accc1c29722705113f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a34bc0d510d67b6befa9b92317b3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397c7c73e9f4d926881ec0085bafc4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717dec9f345f8cc20cc1c29cc624912436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cc768dff2a3edf8676deb16b74c3a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b3fc340760bad4b4b17a524174961438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b1f65ca7f43c8e22d998668aa3d4f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804437c3e3935006b9430f2de1179430440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7ad645840a51fe610a80ff956d740441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0a2c6e3c17c75dfad34468a8b6db5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d84e748edf143c1393f2299a160184443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86afcc8881f7125e061df834abf240444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055ed25dd1df9cf023debf16326de99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe374069e14bace0a710bd0eba37a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096e46bc10b569c76dbc9319d71a0db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fec09999e1be2cb07c524fe42213bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a45274c1dbd8197c502a53a093b0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649042a2ee37c9d89f9f222073be1d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dd7a8cb381400f7455d48686fc9c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc177782314f2e43f7bb180fa3e371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc95240f82a1a905cf3738296e08532453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e924887c414a4c8c6c2fb198ba29f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985f6dc6112619062aab78c8610012455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d7442aa50e6736d897ff31eaebe13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac759a16c9ac665dc4e248267bd5ce9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1daf63e8f56704bfe858b8e8c936e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b605d7b84cb3e3eb2d10965e1a6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891d305bc3bf5207ffee6e334c21b0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0980c255b45d1aac0f47fa3c32b542461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fcb52e0ff7c43b159eff0033fedff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e17ccbcbde2bac9f26e2d1f529c13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a291fcb6ce71f4acac9982ef49a508464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078485fb623a487ea3b961ca1f08d22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f4e06d9373e626b226d7173236bd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d212f616f2523d40250ea4c81f1ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bf57f9435cf07ff3ee02e581ce705468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306cb67ffea11bae8473763dc29d25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ab3f0f62b8561e022a99cb691b524470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc04b1d0f7e81533fc4f66686fe24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb6aa2a6f63ca89b5b4c6ffa291fad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d33f9e470cd72594d6f668bb0d798b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c26779d6e8f09944f1f04f5f546e30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2d68011cd992500b3e0535ed8cf24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb07fed3b807e58cb636ddb67093b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679abbec017a62eaf5c48ef65aca871477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4493a32231bd23ec62368b6a568d547478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094eb0fa4dd95231b6f2f331f7bd24e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed169c8fb7de17702901e79c969a324480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada762d70cfbb8391ac4589c9dc212a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d778d32cd9f74b4154db951640291b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfbf9ee5008ffc8561936f523f5e0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061f0c81f2eaa9e5845a920017a958484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a325794e90afbe2d1831d909058ece7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87dcce5f88fd1db25cd0af5da76e1cd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05349e144f2f36f9eb46317fb004ae33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4045526ca105386a8d00ed6a59cd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec42211539822662bb38ed5f56c13489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc3b62a636d91af070d89c904199a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd66ddfee32f41a3064a59aad91b8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a82b7076de7a6ee9b5d1f5ffdfc653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55901ad3ba5e32a96bc54ffc404741d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d62481c23e40c5e09cf27b09441c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b91d3a491306f9796475f615dc00f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b21cdd455d3774f2eb373e7c779ecb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdb6e35490d75e5dc7eb5ce99011b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eee7c1e3e70a9c6486df4df2faba89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107478d94342f1a6b31eac0548197d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6730b1bc04eb0cc5d7a8ae5074302bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40af7497bcdfad25d63f3076313ba3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498c92262a92d5636866c818a8f5ef513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e26d8052e01b4553f0b7223e49b0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821648d5cddb8923a224ae8f98fbc40715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd056bac2f56c2a3399976aa360fccb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036dbf27a504070f9cf9176885f56b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8dc01b7b2b2243bcb6de2380d15e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80929375d0c7f1c39bc9e9af013933319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eb8dc5732d34f26b23cff5ff7e96e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192fb32845936eb1cb2cdb1764b1b1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c456e82f765d5feb205373b92b7ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5c279a53a9919dacccf506cc642ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a0ae5f9ffb7c9f378b8c9e841604524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4f2c7f8213367c2abbac0f1b55c0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf5a15d3997de3f29d54c58c109b7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24a6a336ed4b6ddd6d7106b63894e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b413472ff64b8012a5fca85bf08b2df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c72df7fd04ede01367e52cb3935dfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9a3f64016aee087855736ebb0dc0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34691a5590dcc7ecaff6ad6d63b53e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a546515990449c189cf1a7c60c1017a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72f2f45d41fe87265ee5b0f95ba1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6718c2bc01b1ac8e16112eb14d94d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf8836ed664a4aa98ef341ecb534935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c1f079ed9b1d456b8f3a6172368e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ceed210c6b12448964dddb3e8c10837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b371c61ed3dbf3ca1861c8ad99b5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed30f1629e2ee27f392de12d11c06439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f6e53873d79495adbea42560106dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff09276fed25542e369c0242bb6fc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce24b3a9be1f82cca4e53ac10fa8f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efa0608a8a756923a8b8faf45f990a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0990522857356a84f36104d802fb32b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85f800f6c564ea8c566734f1d05ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bd87ebf044f4e20371d89432576e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cb21baf517c7ae8f0060a4d0f97d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9118ecfc7a60f3b4b4d4e955b980c3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec29206810e35f5c59d91fba0b64949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd55b5d2666e7f7f4b55aea5d88eae950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed44d4d83704071e99fb9a80987174351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840e96d574bce126d54bc8c92dab8ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c2f600976edc7e5f3aec60743a2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d2389c22e0cf06838d64a101220e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906b1107c6a428b5ede0eff9336c18e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35227a9616181184731c203fe461f0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c21c491e707e9466103479c8ee977957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7d1da01ef7c08a8f0e212240021f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162f4ca7bd8c4abbba0df1d956154d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2e923d36f91e0b795b9cbd4ffe2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebed404e517aa7ec7c02177ad781a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f8e31ff300928244e09d5fd103c6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f1861234b0c5d6d4d500432acac3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71feef4a0e25318688445e51206e85864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77b688c141a2d7226832522f6c18b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e5dc20be127db0bd534e4caee5f3c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df07399c390d57162a815acc11e241667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a41c6e67fd61298147650fe424e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c58da9fcf4f8af625b50c1e158f1fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754083562a1ee38c959e3e115ccb830c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1b4ff11dc32c1c662c423481ab13071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4703e24e91864f41d90e4f9cccdc0f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800816d197704f84256be3aa640111b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1f9ef629373213c3f9def8140785d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dc1fadf7c5057dbf5d4403e5e62f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356362327d4d3364f88d476ffc8194b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb03d0758b8e76387034c786bc8b8fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a02ccd29d16c1b1fa9754716c5a5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95482cf4e4d7152c0460058dfc37d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414b72ee07e1fce59121bb34a08fa3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc592d357c0240a332df197e0a3766481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28885aea4fd6f4cac9443e6a70e70a2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838509bc39beb6bb4f9280a2b4fcd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427162f3074a470aeac7ab5cb4d2c2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155e00cb92c48ef7a1324abf7eba98185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1933a911517343f29b0e75f925cc79286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e7ae0dbc0ddb819929dda542a612087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933b678b19fa8831f78011db22d599388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dc4a1a4678f29562193f19efb387f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05729bae431b4f808be11971e4294590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1d275b38c2d945844583e4e8b136491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bb7fd747249fe69cd567c33cc482192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6a4d729022993e02e6b05b7bd73393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58b1915f9848116ea91ee3ef94503e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bd8f88b74271e5dd8b2e3d3a9cc8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f8edf85206101a685fdcd25da508396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc03563c904af8d08a1b8c0681cb0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b3ebff0635cc2c11e7f4a6f870a8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f784219ccf2518b23180eca3043e2bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169299b4093cf6fe05c5514e6e76b3df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c572d1706cb0ba489145e61455e186101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b614d933d0ce1e1e5fb55b6a400945102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74e9f7c6271365479e9ec1778c698f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d837e8eb3a184e7c9ef23196ffa2773104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0f360c126366633aaeb1002168ba4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53124f7510fcdc783768131f6a405b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a62998a679b0d74c2884f830bbd88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9ad5986c653af06e205985effcf54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bd3e7d8f0537c15298f3fc9c8165c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4319f2e07e821bfeedc9206277c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d698d6770283be0ade828249b628da7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33d0fb2b82dcce7abdd9144b84c719112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07b0b227786b52c607397d0a42b9fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20239bf974f57989c32a16238d986e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c193f18ff1260f53f27778527a8ed7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c0860f6d952e046f52e25d5a8348b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc454f132f5bc8aa201d2254410ff60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113482583a4d426a9a754fe1875b2bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039aa64e5dd799daf29caadbb2d745d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06d034021e2cd685f34649841a3986120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b63c8f73a7f9a16730e3591229c24c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab4222d8b478cacdb9e0479e52e76e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d190f02ba5b31bb82539e8fa8d29c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2d8e5b52484a6d6e604a8dd92c431124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483991514b990cbfd3ddaa3a7e8d4416125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebecf864ec4bab149257d3e1b5e1cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de39e391ec2097afcc5b55318ba9a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cc8a525bc966be0e961efe1d07692128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19066e61f02f5c53bec305b886554205129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343a49abf11dd83aeeba5fa1392a96c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538949da2f88b4443051f88fe7ae8a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f02994f560fad46677768bad6402f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1549d2f37d4217a18a251b114c1962133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee5c2a65286f61148f35aaa1bfffef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eddfc8fe6fa0ca612da76589689cf2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4408cf347bd314109b6c78925cebc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900095ccfaa177f3557518f9ef654c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73604466327440b3e0a6069c1bf583138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9757f671a7dfc3c1333ec575bbd80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea2974255eb7f63a87a15ec5317fc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f05a638c2df328495bbac49abbbcc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfca91950ccafee636c09b959de56a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564e659376dcc2c9e4c5c75aa59e980143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12072100b40d7fece891dc6982833a0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cafb52ddfdaea78ac63143ab4bf524145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abede6a616bdbaf1943d314e49ee2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950991e3907cf174a98da499a58cacd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9cfa76da97bb39b4fdab2f1f65f0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f493e337a1d60b5c975a9b46bca46e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb8fab9ccdf7d22b12d220b77b3e73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69b396eb97aaa971df8fdd9b743148151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3869bb8a276cad5fb1d3b61de99f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631516f592e6ff00d4d4a9fb93f75eb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740b7ca26f23b55222f09b012edea16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d39456fc60f28740255161c9e7249155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cbd695721cd1894985264ca2d4381156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef356acbbdea36db555e1b6ad8d3d556157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cd6fb09dc7c0645b622ec327c813a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7d4e2bdff1baf1b810d2a4089ae6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240eb5be8fbd8a1a6541702276ae272160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d9f57814a6dd9d2c49d84c3d2c7c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20e47efbf3cb4e59be579a80939634162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90439a29bfef6d2a75b2a2d2dcb4fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a574103d456d32528fa9acb6edce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2efdce2646367465cf656c1c66dc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dbfd640ef172838f0c6ff2973be9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b9df7c302d1a9e57fefbceb5419b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0bfce8e7ba3e741afe85b65ac40ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9011a27d31f3a9dacd9c441ad77f41b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc6fae996a056a7ce5cb44b4f1440d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25c9e84a556e28040e733cc4fc128b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408baf7fcd265801d32af22669b039a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba85769bac0c53cd054996a82728c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54169b0072f918931ee5752bd2bdd359174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecdcde9724c5eacf160f08c44c199c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1d95606bdf3a61a7f25bc9293862d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a642e40748f4780a541b634e2890a5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17072d1f7c2dde4fde95ba4f9e0debfd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fa35b6338e623561d28a43eac580e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2db24cbbf85400d49d843c3f51e9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24f3ddc387d90db8817d36a98369af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965eb0f5509d2b46b591f2fd67833f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883546e518bd9f9cae59004d1a34efe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e4467dfde1007cfc74de62d3df894184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221724897aabcd0eb58dd6454631af44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000aaa905ad7ba31b8ad3171d5dc699186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3d94091262f93db484c7afae50f7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecdb1ac4927bfa36282c21943c3213188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c8ad907c496560bc4eb446efdc9da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85664fe8e0bcc4d72527533031a4ac1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfacc00c3c47f81fb9f9a7d6d5d7c56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff731bfc708573b042d7e450e02ed4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aaaced9a524ca3decc6e52a8488aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea5ed725fa988081254797c6564436194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54034971cf8f831b2cb0d846e6539226195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc42acc49bd2f5e5b9c131ff0d7adea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfd664fe6f3b3421a8c2235c411b70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928d287012004680085b1eb7d3c81fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7175d9d2ce8ead62dc856927191f1a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b6fa208c10e657e11bf891aa10710200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0238bf0885d25027043711fc0d06fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524364774378e0fd0050cf3777089ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390af3a65f8d8190692a475e777af731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26c97b2f84dadabacd0bb99cff1c42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac0c19cc0c1170154321acaba5b4c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ff9f4e7b2c298b142b79957567417206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976828f4d31e2b9c607383316adfa15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac00f3e7ce8e97a574c1d7744ce399208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd4ec69623fd899101b8a93ac745a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c26bc29a0bf69bfddc027ca8e2018210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8949843f648996a46d3debfd4b8a87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb14a5564dbee66bc8e2ece198b493c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa7d0f95ae447c65ba43e1fc5ca196213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a727b264d08cc2739d6ed7383add7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b08fe6f0ae5cb1f060de3ce2152f4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79ed710e22c974ec96a2febf11264a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b340006a25e72f35059d7c680db61d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af340515cbfc8253fda0d6df6d1267218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00303840f9a288f26235137abf20aca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d708684545da20f8c8fba9e27b75c8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8a535370fe10555632b4840f31e66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd277b058c364896f75e85a06a310ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a23c46579f3089cd52ad31040d7f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954163de477dcd6a6aaad827d08162a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44075bd5ce11b9a66e7440d57404055d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b673ef8b40669a85c27164393e982dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e155e1f8f6df7561e9584e2ae28894b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adf706a64c79ecb230b1681a82b483228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8104f92271b77433c3d3b5123e28b8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df53d7f4e99d940963c9baae255be3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b865ae83fd362a64c69ee483b352b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3e9a23253f076222b00b2fd4bb2af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d4b6f9a819d6769e22c4f77dacdb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4269743e69263ce7ea869615d4985234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e4addb5e44d611b64490e89e9facb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb1826e2c9fd22b304f79181f4125a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e7a6be77da791c991c8530c2f81cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb6efcdf00c32f82a30a6c8e132fe0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684206f3b86f5d122a9725d9f146f566239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef4398270efb20f6456e2f70740d4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b942daa0d1d54f592f77a944465a09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eebbca6a606166e55e1f572e7692b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16958a372f8775422e4d8ef36be492d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465703692649d04773f33478817bf53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7330a8138d2bb7a8f210361d6b8e89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9dfa9a233cda285cb55b8f77ea9b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158858dc6688298ed81e3fdf3f16f1e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe4b1fb4ba6ea77f7203308cb4d59e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf466823d151bc24d2b7d90f2575b12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fbce105e1f108e48a7e9113d2c624250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02caf8d6db8c53fd63834dccaffde5bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5c170def66bf8bfb137bb6be62df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133045c1414f0d3a982717e3403ffeb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757859dbae8b304056d2203a04cb838254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d852430630983c132f8d127aaa9b6c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4120b0c440ab909d02fe4eadcba874256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ded43174f06287feae2ba3c22e6ba2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650be7a71973491491e6aed187ee7100258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92753f183b839172ada4649a93cd32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d888625d7d7e9dcf7a219c3842b2c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff1d5e8b54659b35764443b2dbcb77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6630af3fa6203e455b4c224bd7b9d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1740dd093d59d38d6e6edfd95a56d7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbdf215c40ac0b31e81dd37ab9d327264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed628c35138edf4a4bedd33485febf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3b0ab8392293d8186e1285edbcea3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d35fdc99bcbc99e922d0c461e481a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d8d6d6dc909941c882bfdaae82ffa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b08ca48cccc096b54a02dce4fe0cbc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ecd3a21d6fa0989f52d73a98f33cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4fd6f378aefccef84caef380299de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afcbc1839d9f3079013b3b2caab0cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabf2e73f06efb2fb2ae7969757cc74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da6c6a5dbd978a67620f8a06177c8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b368f4584de19b825d5ffff7315fc00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9af228d0668628eb1abf619cbd979276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1df4c412c8fd4f0d403d84750a7b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8e2e484f9d279a19aa78b69079d62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4114c53e50bb53e4b0468f77285c1a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a437af1a85dd676f2122f8dfe86bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623d67c861d7dccf449418e2493ca8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1a3ad784900bfd304366269c11777282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87c809f03447174fdb49756eeb6e4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7569073c2acbd9e15a600cd3026173284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e377c019ccfbb4b5944d828740c552285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ad8ca99d4d31921faff47d464d284286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5e9201a2d39b3e44f4e5968f075b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203979106c9866d760741757f38e92b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae94d9d8e72c5e603627c7efcdabba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f7f227806b4200042933322092bdd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bacd41d3135e2b402cb01a78af845291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0fb5e85587e19451584d1e08a4e87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601ad4eed3b49e126c57e1b96f63085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a094ecbd1e0675553c8f917977cb94b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e8ada9b5d2eea2406a813a749c35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b508a1a0a8c9d13853876e4a28fe8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1553ba138999b981b6e3431ecc2738297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f64d6031ee2ab278dab02e858fb1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a222ff61717a6479761df1d8f571299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803d9f098319fe0a48e761d1a7c8c12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40511496383bac2d14d88c774c08cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd20c995effa40ff85b7231748603302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae6da3a4012c456664b0cf4a94f989303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc49224f7749d004571016b97603f0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ad2dc1148b7289fcc013f02f228ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83690e252aaf81ac18aba2169d951d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25c645c298cbb6a4565fbbc698d83b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a304a4d58235f59768159ca60babce1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5635c095d374c2cc2a7b988e774876b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da81aef5c95ed369216866a33720da6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19d132db395c28cbb0aa188a66153e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922395d2dcb41edd92c149428c61b8b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fc860835ddf1436cb31b31911e8ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6ac161c5e273c5a8a3b5ef97370a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8ce26bd2e0ad4f4b95862940920e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f1cd67bc9f5b986e1e38af2e67669316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86f1d360b133cf0475f07d71491341317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fb323816c496e3b3ef57379b4e8b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849d40624fdc1cd2cc9e8796a388aa5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aab57666196b0b1b530a66343e3c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713d9fe79d8fdbc5fa53097660ff7f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81a67bf42aab4d8308abb1fdbc6bfb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035713b5a7e399a08f2620c13839818323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796b956464f96a849e36cccdd15f3ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77deadd50f796b64a1c7137ee890ad8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457b2b823de6e7786f52d7ad5a4824a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6959d9ed3f9c32146ad830cfe7dd4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4153c0527557406e1b97a24d2fce1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cd0a74a00ecad42521fe967b3b3cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63d5ca846be7e1dda7084fd9f936c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a8551ce7c263fdad66b5e6a00a99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069ff6a5fb66d2e71f0623218e7100332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c5d3ed16b9d7e578cee1c33d79115333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71985b6f53883d3654f70090366293334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b280e9754520809dd79fb2db90ad7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee915da3f53f3ad74dea8442990dcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2204b23f6772bb52da0d1c054e7dfbf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80d51a90b378b65369e2412d923318338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cc01d76da286f7813a0f7d538c91d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a565682910bbd00cfc1b0336b478b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906fdbc8b884e4a3235d1d5a74e5724341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf403b7475d8762821aef41fddca41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf022e84d3e41c393fd3f623da4be96e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842f4d6dd42a3626393309fba087531344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41dc4f39a08de9a20d4766aa670d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b6380aa32b4f9c6cd92e935273ac3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea078b75f158ac7ecc16784f79fa4301347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e8bcbc69389bfd3496e264e691d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb45a105f23f6e99d7b5ffe985332c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0102a50f60e0c5c165d1d2b4ff33e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aec8babd0865c8a0b1a664ed49133f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef93ac0e52ae129def1dd8d3ff46f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4769b0cdfee5d216422c8df3e70b06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e93dcfd902c8f1d8b86d2213c49c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa85f17b274a01141b9f721eaf271f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19444a6f36e6389b857946c02795f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4646a19e30202a91caa998ed299948357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317d17b52628b232d7bade69afcf3ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacfba7ecb249b6a90222757205f796359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db1efdea339ea50e7aae925ccd3fe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef6d8cdfcf29eb7d133cb42357eb22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83236f13720dd4e45b3058347dcdb2d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4273b2544a78822ce5f8d1aac1d8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45ab5cc54d4c3548fdc30c4f545a4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e18a518c031f478878122bbb2fed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62d22b50162f38cce3b1c0ea6d22f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd74a032c6b747fe9c3fa556d0750b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec857216e9d3d7ee68041cdc949fbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b862ce8ff6e86d92fa88ddf41914b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391457680ef87f1e0891ee91a22d7f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323592b5e6c137432b226ba97f15b21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30c5cdba9eb3bfa387003699539be1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d52769dc744e686038a90762f895b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a8874dfe17951e7b798b5cdb9857e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c66b3034d4719ef60f00b342ac8d8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef572d36b709b9c5f084fde287440a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c88bac2e3bb43f3c935457c873fd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4fb4f2645b4b8da812d94d21620ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913330407822461c761328e233edcb08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab51a8b7bea97cc37b6161b74ac009380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8378eaa5a3ec23bff13ae2247e4be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b5762a7223df58a670a61adc7333e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ad6336376a40f2e901425db11361c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df540ef8d45c4d04123b6dcd89508df2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841a2beb80f7e7150ef64ece59478e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70131e2b4775d023529be1aa499fcd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc57ed4031263dc56b1c5ccebcefc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30a1e0ad3243435b2e16724143037e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7e36bcffba98b9a41c0d8d4bf3594389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5a18932a3daee8e26a495cd40eb2f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45360afc9c1d42c087d595b278f0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c9d8ce1e967d35032e2eaaaf75b43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec7a30f43b1f6a14e830d83385a1bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f647246a688d1aa7117e9cdd7f05405394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521330e7a39670612ce64ba3160a707395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5620de433bc64744d5b535bd1694b18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9746924e702df85c1ff39d3ec67e9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384807ec681186dbd4ab72b61ba410e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84bf5c55055225ea80ad08e0800d6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349589f7f50e2ec40778e14551db7370400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f086de9b956e81b607e016ffb23a3db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a02620429e932272d5c15aee65417402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfb4dd9ffb7455e7d1b1b612da09cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467b7a74dc8478f6c1ca7fdbefde7ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f26a0cd087737ccef2f6da6003a47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b864b1d1352799bcb163741696d17f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466ec3e0b52d9e36cb8d97fe563f3f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fdba30fcac9ca8d0c3d00cc3120b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26dba9a1ea9d4c69a5fd2995e4cd09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d37c42ffecdc392814316787b77e70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665fa2630a76744e054da0e5bfd3a08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478b998fdb8cc0b71b178bfc935bd98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc620b119cce982e3bdb68828d18b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f84380a4b1516d5f625a9e62f9e016414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836021e49cf7ab097539896c236ea9e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87dce119371a77174d8ed32daa9ab1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace9fe927d7e30d5ba916fedb8d33ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd02fd2380cc64a75e05fda767911ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe400753d0458af1c39439fed7149ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d94c88d3925cadb4fd4c2a9022a0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782b5170b174cf6db99c1f50a6cc341421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b296f834f28b38a55352d74f4e25f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ca27ed3ab1ee1479774143436d8ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6850d536eb2a31075e9fee9b28bca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cda906eae1df15a25a5b8487e5364425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1d4e1558c6aba9e31402fbe0db3a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961589aafbc7f3fb4e9c04a2636a995427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad42eea694f7b5b7245662479348519428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6515aeed412e6a45239aa6431e2c08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ad89cec7df44168a9fe7b1ad82b04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f7dca70f8cd2614729f0aee884b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0f679fd8697efc8894a88796cb227432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45637e85568788957fa13db186e5ff10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97b2ba6f3802be69d510119d6d322c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768a8bbbb67f0a6047670bbbba7dba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1de17dac68b76c618916c883c8dc7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fee691ef92606cd0de9fde411c1eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fefce70081fc857ba5bede614f581438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d01a751a2f1879259e82ba09f2ce8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bd9fe917cb7e97976771cab87f898440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178908b77a40edb8ea1d508ea234bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9771da1755ac661ce140dad937885c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585bf1f18db83d471931e2748d46971443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead6212d818560449974275a0de5c91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97056711e12b5ca64ea64617147f5b39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc5f24dd943b77de69767b2202a1ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6c0e2e784ed5d7995ed0ea0d2c7c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d11678fb3ae2b0e025a7ab687b2dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8610d2a0dfc3dad047ee4e2a78b4305449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce5e8446432473a93dae8d673d51a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383b00a8fa222670444c00494eaef4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ae44e70ff4514fd05f15a33e7fdef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef00b0f76edb3100c2ee3ea051fc661453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc005032d5195fc364b177c681bdfad3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1f83d9f7bbc4dd6597abbdd3f9ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91f774ffb4ed81e1b5099bd0f3fa9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba68eb98eca33cccbae2cdf16002ae4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db10f25cd1de530e7e2b5091fdb178e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e45d74ee72f5fe279a8758b4e808f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eddb05b9430f4acb4994df94d52100460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f467468fc3d3e0aab8753425d9237cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f9f1e6eb6e534e05ff828af24a929462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6928ad7a3a7238721ee3b30b1191dcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9e8bb678c32ddac593fa951503e90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076561cfaa92b32ee7e576c2a1897979465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161763e7d4475e86e1904297fe9bce4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789b3f48ede183dbb1eaf540651361c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe5df7370d32aa4bfb9e6b86e1c8f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099ecf57ade96fc22b333be58ce4a3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45a41c4dded350dd3da31832562e46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaac71fd62f3f45bac2d44e4a69d435471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119599ec960027177921f2dbebd60b7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5712abcad9f2656aab19b17bfe924473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5dbf0e042704d6b93567c3da032c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943e567f37468a7d94f81626b59635f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949186ab384a9c859336e2bf3f15605476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63e9ec18ae0ec768275a8d0c04d05d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0046746036d8ca2c29d19971eeb9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13619c256ee00170507db067cfe7a999479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>