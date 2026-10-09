--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ba91dbbef2a589dd674e24c2581061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c5912ad9ac4ec90d757e960b4e7822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2cebe60f3ec20da6a71ffb94dabac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378689e0885649fc6396aa10d8683294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a923d176a079f0e0128570b522ac8e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92198e996be0bc5d3a7714618f86b3716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334f47c6f6a20757c2e032b587cf1207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376a383db6e4aca64711c704e432acf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2be9be2c4f1e152c966f3f3fcfd2db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6883ccc8a8e9dd3c2cfdba96bd7bdfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ad1247b17afade0d4d70ceba6aae711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c722cf0191ecf25a9c82c46a4151d4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85f3b50ca4042bbb2d676093ce472213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88d123314fde7e6de828bd01ae48c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d673456d0fad6285d30e23670392dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239a9eba55ce8aeb1f6c665b643987a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d63f4da55664766f04961cc8846e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcef9b6ff61b7896ba5a32d10e758a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc82cc34e619a4efdeaa8c388af72819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499e1ab6b379134b2a6087bfa821d8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45becbf6d2e9350787c49c0ce35211e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1b4b16ffb42008e4ca30b20157bc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ec49890399843538bda405575003923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b52d51febc8a3f82e7eb69de51a4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f3d8f47ceead25b7979f7ad996eb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2cf19251a9efe5dbec698ff64e01826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea6f8bcb8105b2703f729ce7712dff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f6e5dd68859fdddb069916ed7ae2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef292fc813fb230aea5da1f1c5ae72c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bc929a716436b006683b522d9dc5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040dc107c25cb93dc36b5a7c3940ef631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4c256dc31264e03f4850893e2504432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d3a99f337afa3e200ea9df2b0941133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de305fe523630e76a4b4ace3e7f14334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb09a82e6d1925699fb26da32b5f2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2254a6801c5bab1060616c7f292aa4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ca66fb350ffce4c04d50ac992f7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cc23ae0c7943ee711abf6917cc16238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ffa257f7529b08d531edcdae0900939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68f946a9a7b18136ee8a0198ff9b8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d65d3f05eec026d10089dd85ceef7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea977ba9599f12321890cf8a5b2b86642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0e9cb756551e8d0624c13d7d4241743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c5c4806628fcc59624c65f8d3d5b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e6d308ac1fc8cf6fb507ef179633c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1f8b7e1573facd86cfe39445a12e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6a085e35f342cafdc9ee297c7b09e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a401a9b62cada1eec99bab32c0a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020d89ab212c5652a131d49d65f4cd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d43c31985a9e3f39947506c1e63d0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de66b38af654b80fd84431d2866f9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96368b7c27b13e57bce835cf434c8ee352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c1a916ef2657f8d329e15e98e311053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4209c663f70ba09766e0d94728969a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1d785d9bdcc63a30d3c29c983323e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23057e4752054e909a04dfcc62acf2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fd0f42314157f3d738faeaa2ce25d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bdde5f052df75e85fdd496a97a84558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094978ea1480913a6c11f62ca29695e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b4cb852b32e6597b06414c514845560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36413888f242041fd823dc366a6be4e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71daf7cb4150d248bb5cb29c768804262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889777b0d9659b780a73069f9a9a44b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ffa6bc14fe3207a647ce33851a04764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16003233009562a8e9b0500e1ed6c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a00a91af06296bc2f8a8876afc45b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd9ea856432bb55b20491229aa695167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4358f8bc08caaa986fc80dde72497868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a725aca5c47a6e0a2f52f189dd21669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2ac3a927686d8ac72c46497b9bcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2f289561e3a3ae05763d610517c6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b51f8e2df14b133255963abf97a4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dea89f8325ca6b1dd7b1c6ee8a72c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c25d1310163d354dea0bf7dbde5ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2113666251a5f188d9345d47ce1b8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b3f4317d95817aad77523a05eeef476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c1432afcdf363fe025490b6d2dace77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec0eaee3babe31f73b46aa65e07a8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce640ed143066ba4e45231d1a4cf4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f960b4e9629b0adff402ded48c8b0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f119df387cc3b1576987e77a84120f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d415faabb01645264f2fbbc61f97d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1e994f0e68d975f2f8f6bc0fb815283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c6e24ace7af0d0887c1b2f046c89f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b462214a0482e63539ea6ab3b979e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452131f57a627019c875e67e31bf94b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadff03b0adf4e1e4e408f502e540f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc18aeb1bc81e31d952d191c6eb5c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d32aa9bb837723d1a833767bae33789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad0b8530b4c50a73849c9542a9202590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7efced73313cd672ef76790b4e058a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7cb3ed6b1abb0fff89071499dc5aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6c81ad5d9bf4ea71c36d0e3c111193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a9ce84003af8d3bdafd401e9641da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0daaf2d815f8adeb581e2c41fbb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebdd88e00f6dd2e803fa4de5558f7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8a99061bc5998abfda7f4af482ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6c344de6611e50d84aab8790a95f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff110d7609e85899ef89086ea38d0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047a1a198b451978f1192bc300accf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479756663db7880dbc65e8b8c92b663101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af2832b65a8f3513906f936f637217102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af75ba740cc66cbf5a337791872d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757af88f80723793fd6a26c35b8544a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff81f7426647f4f5aa41c530d6bc2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771afcebaca4623ddeb23ea29d597fcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07955565eb9d920ef4df1ae1b50a9429107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357595c7b9f2f70fd03ef6eaa39879f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b47bc2bb358b0369c59949ccb60d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5fea5900d7458e584471643b60721110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850360a14f165362dfe044aeb039ee1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4489929bc919c47f509bf36c1103112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece26a31ed5f9aade907667081e4f80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a9a26a48f372e49fd14772cf9adb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda8896041fe62b4b06b190c5343c02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a70487bd43418052ce13a879c0abe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6373330f0c6166cbec20c03bb7cd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff79d5f872c16ce327fc55fb6065f4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a679b1f09058641e31d11201a1d5405119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd78b751e603866672484304e9b1bb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc1faa319aac3e25274211d62124eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28990f875d96b8172f28fc7f38c9a404122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c9564d0ba2373453f3f49661c076b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26627e988b0d1a17ef9e80ca4701494b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fbcd7d7bcbe9f712992b1f2987814125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2024089dc4c5ce116a1cba80bc8c790126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abbffa12e4847b60e987972a7a9347127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3896345f0a7e43456c08e9155ccf66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17d5393d310f5f003dc53b8bec1735129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0700b39673760c38b241eb3b5b9a40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0902b61c67ccc40a8b837f8037306f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee479082a0f4abc73172eef017ae34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf38e4da16aca87f40dd98a9d212317133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779bfc771aff519ac5c2be504d57878134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd2b7a2ac758270f1042504fef5a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8189e3a934cd95e732af4ebf9f85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dbd385a708c56d4b265a3b3995a90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590748e317f311140dffe37fefae5ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46bca9e9d61de47e5f3b9441d8fef9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168b56b94742ce5890df45031a1cdaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5884454405b7850abc4fce04e3bec3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cc7640534accb3679fbfc7f7f9743142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dea78d5a05f712a6280cb832f3e5ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe17a58c8ae3169edf7de32c7be1e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29060ca020fb7c27a61aa189c72a0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3c7a66d4edb9e765bf6b49097ef90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a86360717dff82e8a0f6f4c9f30b16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0842f9f7ab36d04a79e4b5b9355c93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812509cdcfdff587052347189eb5c0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98287157aab7ce29a3c99fa4622a087e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d31ffe360ab230553e24bfee857e7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240a14f1a7252ac789a1eb9b93555b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a32d0815ecb61172dd8b6335a892a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a98011e317043981809af3b75434eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126d1679af5681c2ed52054f8ea450a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a22271aeb19555f208d6f3347b888156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15ab1180e87ae02b92847f2dfb974f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c541b3abb954069884299107b98d6ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32cdd4f653d73ac22a8ed5c066616a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58b3aaffc3461195525b9a4f90f317160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac6e56a6cd736b5d713de8ba0563ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d1b54f99dafc581632e07be83b24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833820e33934cdb5f6f3872ca6ec6ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75186eae55492bc3abc72e3864ead2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445eaeac33db8596a20ff6d199a04f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0adc38a9b8f99df9104a93c2a1581166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cd9d27fd14272f0685fa67d853e43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee734f8fc7761825ff279ca132709c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e693ea9c49b3485727f58476d4a20e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb2eed793b4c0a4b0844417d3d6726170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1de088f8ccbeac80033b40fd12345171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf89ac17d6d5bfac5037012a3587c67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a4b8f6958b94c071c22719ea49e76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211131d725f7e1b0658422b318a661f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70644e3f0c4c59dd684e9f7b405264da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df07b385970e33a57410d8c0c82c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411209c9cd54cd0358568e65c758032177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef4006994a4bb1b1a0a9cdda04c9a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c83e928a798c9b15c84e5ce951b6d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a27de01713c894cf2bae4c2f34724180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec13d72fe4b1e9502f85017195e7a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639766eec5aacff6d7bf0ab15c6f3f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644ed6f3c9152eab71f32053d92cf02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bcadfa12d1e76ba5bb1631470e55f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879d208f3a896ac818124ee7305da8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7e639e4d8fd4a8f43ea86c37209d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076118ff650c567aa894c429df78e0a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107718933776c8495427835d163bf19f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4349201c8aa232b1de05a35d59fb135189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5925cac885f813d9a27c354c5544b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e27a32a1d270c3ab740aed3a3af5bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc676df4d9bec08889c51078c71649a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc7406739afa22a5eaac62c6b73c12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c4a18c88bc5b0b03848d6518bd64e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea011af7f59cbc99517b2efb284f18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fdc8e7a87bd3d013696037c037c2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959965fdd06a986961aecda5a9a718ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e8dec86cc65cda9d7f09ab748e31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f38a8398942f232a21b390b5567f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55f5f044383654aca97aea012dd602200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3f0965520ab79c971fb0d7ed918ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ca8ba8c28aa7168e50622928420ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4bdba065e1e6780f1124b6f3bdfec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d0778561e9547984196fec23f8054204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc676fa533754a2cb2ad6ffc9488263205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cdc6d513cdc6b02388c522329665a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17f77b03bd3cc88256db9dc261496207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcd02cce6ea25398ad3e3bdef1da5e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efab44a4e12d65533201e80e271ad1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f68d7c55279ac18bc8e0315a4d01f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efe9c284b9c5fa51d25b3ab768c967211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b0c4f5ee7ad0a93dacd7d07097dd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41473690547ed6d7b47bf58a8d57d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254fcef0dc8355eeb54ccd79bb7fb27214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd918cada6c88d7316238fafa7f4b0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ff2b5c17c50827e40aa4d68cb09ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d3aed28ccbfb694aa41f5a2ed38fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d8c3d5c82ff1e99253fab8ebf55db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb8d5d3d810fc10c66e0cc4f38c189219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a3d71fb47428d06cb63ecb25fa175220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec46dd9001a4e076d8952fb7e1dc8e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fff8934a477281915b0c4be80b4c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74df96060f8cbcfd553d753480fba9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef46e0f15230d7f85af242569be8b90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1dc321fd40c52fabc2f201e440ee4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866f72b64a173fe56bae9c01dde518f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208126dac5966470c90b15e9b696cc58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3151e912426ffc6b178a731c91016228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a320bdb2181e05929a5f3551c7caab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec66a6afe840e170c784afbe192d0c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4830fe4db5a76fc6dd552597c3ff4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eca309bf2947382788609079becb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd36ae343bb349bffffc6c696d0c9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00ed1501c857626a6f6ddbbb51ca24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6371653c1377a49aec59ae1152cad98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433bead6372adb80ba4dcde3601fc41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6d4cc4ef6955bf077f4f37c34ed4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cbce5223f17ab961cd9423c186806238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2526d185d0224cc75fe8a47d16fa930239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3fc0b5da311d84b7ed7b3cbae3434240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef92f283aa4b0cfaf50385945fabc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbccde7f73fd1edde1707d9477b5cfb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5226c345f2eb76f11fe7c8f8457e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd069ea4645f73819ba2a401cd332a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b8e676d28acbd3ff0f4264bee7183245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18783ab83ed7532714ddb83ae5ef5643246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17d0822db55ad8ad676e79c8e03e5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c98699b2d9048a06d78e0936501bde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbdc17bb1390092544a08528bb1844249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa566419a2b2397f546ad122996065250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4263480f8980b94b1e31bb9928059251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9c8ff383b010a5e60ab2ef010f3db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aff5ea8c6f2e756b0c18b48263df19253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275abd02b9615f50592e78b4a693b02d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a0dc7d83c3f48c79c759a2aa2eb0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4da2eb02d36c31a3c14dfd2f92c85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eb4ccbfa66066813e4fd757312e66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960fcd476df72e1e612755c1d1a6150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604fef33f1833d6b8457b1685858d05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef22ae473637c61745ad2a6c589bb19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa4aa49612af322b09c82d41226af4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cddd818bc21b98879e47ad826b687a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20fbe4b92f5120335fcbea77444c29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f04163bb6566cefcc5a80ca94d127264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbcfb77f09db45590f4102a7a7db22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c40e5cc942a80cf4d0c562792f81b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a029f6eb68a0ff75de7eb501892949e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05795797753846f9ab8a410f707777d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b88cc674a35697a7184be935aa78d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330264f94c0746800edb45cb98b32e32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd809a084b244b261b5432a4bfc41a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebcab6f9e1195402cf3dcc4541ba1a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d6111ff26de8a3c29f24fbf07203a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f279e827ad8c5e4f8441ac4673ca6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d9ca5bb0bbfd5cf5b488184a377e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eac4c0a224c8888c6a9b8ff3ea711276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe6372636220dcf13506da6dd20309277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bf18e44996d7a20aeb877f15a238f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002faae4b72f0859f3fe828d60d52209279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682c7926f7435e474c544b6838b5b68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269c59e6247b134395bfe7b4944f57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51284d911b5d5c806190c50cb9a8e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2529ee7af7d051f590bd1506c1cfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875cc6c8c7d70a4c3bf10b10bba3ce9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6b51b7a3efa1f684e9c87756e6b79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779000d8ce5afe8512be96df87f896286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3219673a18c1fe1b9548923f3ccd442287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911e0122672879e7f419fac846c34db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfae49a8a111ee9c63e98498f4192a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb968592cf3175d7ff25e3680ae41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730aef9bbd03b1ea5cfd2529ec28bb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47fee7cb5a47f0ed63b9f8671cb0f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499614bdb450d9d3688661a9451a317293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a8d0c4973297ad98f2bd35aa6cca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba251e23cfd698e4d15ba41839ac946295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8f42d8c786070f47f2a641f756346296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3678a549543dc507dfbc8dad15338297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172550f34abf3619cc195a05d6f8bd3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa4ab5801a40bf706ac7a6aee1eb81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110c35f57df5260d1d0cc9c1976dba6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9480846299e0c2e2b25abbfb675aa2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c16ef1afcbda0bff967e82d0905fc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a6fbdd219d28312fb18ac44b9f706303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c2a6981c2e69434944229c3bf7309304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482a4a43cacc13b7cd8a8d4d76aec3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d9f1ecce8b16803a6b911ba76ad08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb421b5413b325357157c4290063d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db9b97f64d9d6f7ea46b005a07fe6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee0886f31a7670933760a202ca5f0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c741d6c1b73b88dc099059e42d86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b10874496d521119e0a83824f7b7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a431856eb7e8ca5fce04389a745e89d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03947e9674e8665f5837a1155f86d8ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f8150cd3eb4256e56adb70492e807314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06064fc712f6803559c89da582564e79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb960639176bf7ae7815eec0a894498316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b717ddf3c346b811a72291020214f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd537ba476163990dd46897dd7a7cca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff2c6f2853d1dea98e3c8e728b383c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f267b6e9f8124bd98531a1c3e64210320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0ca1d8316dba79a0678fb040890df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb385b6c7cb85a2e52f41934202e1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a089e63ff1d22fd66aa10f12e4bb77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d723aec33314b247e9b8b8ce3247c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d1438e2843c9f894c00776861cbe0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41967af525c8f8bb91a789fb200e4be4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f31faeb63dc0a129b59883df5d4db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f59c9206626a721d85025ee9f790cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35f05d3703df7ae6e9a69dca5d48c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42dbd53ad32e5658dfb12a08733a89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea04749fb770ee01514ee8ecd26015331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e800c5334eea0f272543f7802d62540332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ae1629ff3f0383738d356f8cd1f44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e44c672acbc9ac484bf0ce720a604334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8439046a31d62e6fa57a907b134639c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf83faf053c184753d8c1ece8de2973336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109bb011d8ea602078c092a2bd51c4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187866999e350ede87d4d8b3155dda9d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7c4644cffbf5bc291bf02f071b76b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e71f394abaee5f532bc3fc7190a0b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7528d8267b04e1bad580fcc97a2e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec794e6c7637f3853b7fcfa78dad58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec32b50f7a4baad47eb8811a0fe863343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0fd9708333d1e6d67a48597e15eee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc989cd8bfe79689e40bff3ebd23e39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8822af4acc1e9724325c610bd9bbee4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9bd88c5d4111415868b67b6c37b43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198a89d56879f358f6b6deac63b60d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963e90a2ba87ea2dfd78b1ff122660349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2227d843cc620dceb3367de1933e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a533f30325d68214044be3651b2cab4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b69c3817bfe06b691b31fd2c487058352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935edd1ca8ee1a94fec0d1124264db1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec565de8bc9e5e0c00fde1052b8f4a17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee98212dd682247f0b4ba3ff3515188355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36188b71ce1e0de5d8a886083b9e1429356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b9044b55eea9c4bf164821afd54e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2e7bde8983661799307c2f924f93b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941a816302a807040351bbf7d99df0b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33814d702917038e1894d1588154c5db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50ad0827565389cd8bab3a665979be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44523eda179925694046e5faaf09ede7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580dc883e886ac5bf0515595cf170a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce4145dfa0f348af6cac389d2b03f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1306e9691ca2fad659ec54bcde26e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738322b38b99c95a8547932e0954a04366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03e3241454c0ccb617f2540ad7e158367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25830aba24bbcf19095b8e4e62e26f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad190193757f2a1126da373a0b260b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d135b864ed4aeb3dc890a0e53c80370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5e02a5658e698e58ebc621b933824371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d250682f12117a048b30d952ad17e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d7cf772d2f777c8f5604b697d2a1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5650928a1c80bbc0fd958566bb9d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb7e211ab177a9c04fa38cdc13145b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0b5501e6869861da5eee3031e5775376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54935ee7d10570857e096bda1bbe51377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7c71bdd78ed886b8889e0da8399ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52b70ed1c961138969b5df7fa2143379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063ec9f57a9e5d404ff2984a3ed453380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce82f324ff33cb98ede579d4f80238381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebdbe5b42f48d6155126578cdc4204382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01185e22a6a52f1a07eb6d89bdd2b3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacd0317b48321a89224b6bf3346284384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c8b9331c80752d70397ea28255aaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd793c4454238f223b5f39f3be659386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cad66b714c5d063321150cc52a9ea5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be7ed4f10257b98ca1b26cbb8fcfdc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8778e6629276eb4dbcbae35b90a57389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efddbd772bd9c8eadb310dc7bcbea7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8eb96fc3a56d9de9f61fb5f9becf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a632e04afbcdb9f662d7d2f746caac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3f7667d4bbb26fa617b466ccdde75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fa91fa7dc616e28bdc6005349722d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096865bbb9b2a4be9c54f5c0300f078c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738260066539b4347f9e9a97580609b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016c92b10878228587e3bdd42279d73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e69d908eafa6690cf99c3ae6afc1b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c57d38e437d8bf652d760c0f95c2b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd2a83d06e978f157ad2298ea1f7c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31659fc2215cff161762acfe4ffdc033401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3636cb6a5cc1e51f7ba299bdb1132402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7030c58ad5d69a891600b549fb28ebb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d4c2fa8cf16bb71f76d9fbde57919404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4688043c94881ef778cf950e40f6b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19440a4bf93dbfafd49fd2812c24690c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645007055d97da5e89ab624f9793adf2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d20b6b0876cc22ced32d6dfbd2d36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f020075700865c02b1f27a17ade693409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b758cb35cd6f43070a420b553d6d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45642d0c13a08c9bc3d460f408390f20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9eb6923d6d9d66b23f48de90a9550412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adaa99e3294d2562f87ab2a02abed7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0a42edd9f54e97cfe4e7ea4a08099414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef97b586609f59f97f95b121477d82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97687f8e9ba40da0ffbd332716f2de0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5b93c6e29377671456ea222f87349417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7ba2b4bd1488c01dd0fcb6f761e4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b30d5aecd0fd1105a86cae86027d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110204daf61a88eaeeae5fb32469ac2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7aefba336b8e3e61137e46fd53ba9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc55564508a5235b6b1f4f2f273181422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705678b366f81c9c8e9ceb97593c858423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d52396ada31f48a4ac7171a6dcf445424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109268289c795aa85ffe432b9bae27b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9f4c7ca10dc4f3fa99e88e65b4e46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec7fe2cba2883b380c2accf909ecd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc628b292ee798127547939955825428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baae339b0feebcc26cd6c48334b05f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7546cafe1c9f8893aa2f8d10ec86b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bf5ee3f05a54aa182dea80f999aa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c5a354e2776d861f1039516ff7e2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf046a60ec50c9dfc03104a12d7522433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f827e5a6e88bbe0f81a1289a243e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2036dab0390e33c5750760782824282435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9f5ff7f751af4523a9722710c56e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b54b8793212a9884ba9c71f3a7aafc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3c80f198800ac5e0fe16ff81282f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229defed90f94d0f5d56e878b033e6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351137ca55d6e960f4b7db143fb8dec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01656cdbc73b64fd06910fc007208aca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e78795835b3fbb8598d6622b4f8fc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6daf6d23369053acc08c285d7b23a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8bfcfdd778a8f7a1c075b5b56303b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ffb07e879e0b616044aaba819a0c50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a45e6f50007c31b02a1ecfbaf622c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b6fb26d580e4d1706ed71831ecf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ad3540e9b07449773ca8ad33e3fa8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0250e4a695105f387379008164cfac1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d79dbc85b62dc425fdb2398533bba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee12d90ed3319977ba8130736d6ef1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be76c83cd588912d981b6f2f583745452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b67bd5ad9d29c6f5d5eff2053c17f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a691a27a1dc93e835be449e2ced19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdfc3598623b0714a503549703de99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b967511c3eeaa21641c0228c1fc10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7f0f7c1f077c8097a1361c0d0ec77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8452ee35396278a518b04dbcb471500458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce96bccc8da5db2d21d57466894682459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9991cb05003b30a3c8e08f11fb8891b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7efc4729a79f7fa77c2bfb6a3c955461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95f60072ff1cc470e5341365a250e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745b60c750b33a26606cc0af47b6278463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cddb75e9f08496349b17a8b872d2ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f0779cf34daf943893089521bc889465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6dbe15f7afcbd6fb153fd9fb85515466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891771bea29ba15e4a6a35e7d07bee4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120a862f3518bf9db96ee72ef37f763468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b80a972185857b6b032cb11063fd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563ca50e82a9f300a446f35017e1d92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576fdcf6557e8672884b16376f07c97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eec8e483a7c9aa83aeb2b68c1813fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72731b7794d13241193153037fa98a91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13701f681fa1002dc396e9bfe4a48b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9258e32e382fe6fcbde232f1293804b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6bd1ec2741000b87163d0d7db401d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5a093ba5022a68cd27f5c304014ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2752540943296125347354ac2e86fc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ff2efd0f76d860530f85a77e31fb1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53a1b61fc8392951802395d91c6c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4943dbe9499aa882f072f456a9eb164481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4eb6bed2dfe73ccf0a239be121294482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d938209df0339e19cdc758df56ac5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9309a5b64d1dd8bb6a106c4f31e501484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce80a5a52dbbf293f5e48cb994e6cd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d7847d04532ca8904c17e879bacf3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1c0b53fad1ed7d81a5239478d6486487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936adf0b1216bc109321c0ffa309677e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa447c3bd911e4a06369d4a363e69100489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22183e229606004f3ea33419c1bd67291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594b663d8414a486a9ca30e4d3af2152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5396a7234b5b1d2bd16e6d5da8b9b213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420ef5eeb3e599de1b6ee378dc1c3b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715a85fa209d374a8618dd21b793545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666f89438e37032dbb40da6201d2a0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562dd4ebb85ded852b57717a7d6452f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6390fd11894065095bd245ccef454a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c6c31521a991776466524ec41e2f19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392f81b0555f7bd18559a781a55b2a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd45892cc000730b538a0928e6559811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f956fb62ff0c8262702be4f12864d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6edd45832732852474bfc02449fd2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db6773fa9492e5bdb0ec522bd878d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d2782f78cc765d2f89e6c33ada2f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9290a1f82fc3cf5fa06577057ead816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006748c9b28c760e1e8a352ad40414417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c567a28e98161d03d6776fa69c642b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bae4da53294faa3c742e1173b758a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386926c2ab6440804f792078a3fb41e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3b956ea5d1d7bc2dc4ad7d253382b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8826083407d62fcd50357219e5d7de422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7075065d136f1ec3c4dcc3f9f30aae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47a9bb48e1b950a4f16227d19b721924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00da9eb08e334d7cf9293e7da4820925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6358aab4ca155bd301db8284a078d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ab3961c414a8fb6128f23aecf601a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab546757d769e023b4397b8bba15a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ee8cc516608d70c4daba38171c70b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13d73fbe77281d7a928125d18aa7c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85ab234291f8a78ca6de2070cd609631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a3ca7d4aec4018bf9954cc6ccbcdb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db12bde8823d04192ab1d5895707f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672956cdda5ce12fdca23e2c8a62bb9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303b803e13fdd2b27d6c275968d944735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db314913d242635a571f8276f3d70ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16898517e00359cdcd63247f0cad0c7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfbaa32346d18055034ddcf3d1f35238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11b57b2cfa6a9aa55b9c3eaa794e3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df919d453b09e13d0d5551ea57b58ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a51028dc2e606c51da3a284c5d4c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca124127182d9b3bf1857772dd3eb3fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb4f69e441e8e03fa05f82bc8ce14143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f293e4cb1718cdf53a50d648ddb37944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44d8ead55bdd0f8b0d5000caf34e1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ceec24e15f56bb26d313055725cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132e8ab07c09f5bdd9d960fefd2f0b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22d0eecbb17f771ba04f4edc97e64c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7a5ab4d23c928451698990593181849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db724a3b420a1c7f8367666a582fe450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c02bebb872aeb9f2b6149e8eb0ca2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d5eab50a976b5f5f1caeba8612d4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea097f7b2b7db3fb58b9ced8ddb8714d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833f66f4eecfa53d580f8777fa2bc0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06c17a84f562ade6b87e77c13e742955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11141bceebec1d60f932773059ea011e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02315c6d2f16b86a9e8eea672c390e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04e3d7a478b9edbd7c31f9c0f4a43c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beabfa08b36b9325c94c2743ebd139759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184852000fb0a015d5f85e0baf3a3d7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a021346bbd585c2c54c75335b0031e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46292a37b6db1eb9b906bdde5f49fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6542de74c264f4d39f0c01396793f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4439e3d3bf008d08b1660856f41664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634860fdb183805efb698d15eded5e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4616fc5ac8f73ff27886183df6d5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae562576c2fadff8b769b8f89c7379f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8a501e10e5228e1b782127ba4b3cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07c10ab7f5a6731f2aee40938bd32969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0364c4f4c63e1407d70715a0942c4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda8caac8425117830b67097ffb38e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8c428cbe5dde1229fbc51e49f237772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a1e1ea888350bed2d39eebda0b7273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33704f8778b4cefa6674d823885a23574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c58c2d9ed7e33e8d51b7bdf889ef475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779e5813e5cc52971b56d0c34a5f80b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd0150d414cf3ef1f0bec825170aef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697888728baaf565a7e09c271a5779f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbb459ea13f92a3120e7e15021cb6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb736e729f1898fe86bfc61ecaef32780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d359a5ba5fcde6b963436c72ac59f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f31da875836e2842eb300a2ea4c40a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575190732f6e5d56dd3bbb128122e0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700154a0a55a9eb172d1248b010590a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ebaecdb2d25140cbe73af36bf100685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137cabbb75ccc4c7ce932a2b3acf1f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a935e2046064ddf2956b73bc278fa7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4b5f66ec49e5797c9fde02329999188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654907523724a7681ccf3cf4b9b38d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbae710f18e7dc52657e503152f5a7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d70ef90f1724c8dda52ed3caf634ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35495746bc6c53d5d0e7aedb440f8f4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cefe8336529144f60bff272ed92fcb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cb7fdbae808c2cab73a8a2df8328894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a685bd50dbef81cb0b3d030e719536395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563d0fb11f8822bf4b309c52df3775996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc6e049683bb16774a1c08c1605afd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28927df96d09ffb6ca97d4a6e92961be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbe1d53bee1009065fc37d828b513699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e70b2e373054cd96e12584578d0013100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3b3dc605f1139eb75fbbb50bb7776101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb534a1f8e263af1c1c52c0e14215c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8fdc5e2d5ad7e9830e257c7b1d8a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd8f09a31fe3cb1aa9aad288c3f5f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0739204f77792a1dbc8216d809bea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1d45dcc31884d1341b6b12239cc0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de22ef46d2c00a66c7e038fdf4a841107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9561369465e60f66b337147929cd87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6bc918b8244684045587385fb533a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fc02e18cb20cb7ab83f9670052e4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d253b344734cc84b850612da69dce5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984e0b96902e4de29457ae646933ed4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb3890b8a60e71a2a99c5dcab69eb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08efc2c5642e8c9d2c9b422d0513ba5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd168551cc7d32750b07a0657eb510d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8dfdfa889c157c1474d6995a35c3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f99e480f6b329e0e33abfc3c22682117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa40703c4809a2b41d50f37fb52ff2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507172a71364357a2a90444e0619379119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed213ac21b8938dd2bde1cc687b218120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670090b04c28eaa8e4c9b018aaddfd65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d79c424e82feed20f46873a1a66d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1724973f7e93e5d5825626bab1e5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb495c17cb308f107ff5cc7663149124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541bf759b8002ef1b7ff94074200767125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd23f2d750a27265f4bdff7bf0aa18126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fbe8b8c80d1a2246ffcf464b759db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54503b49cf9a0bd7a957dadbfc0e808b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37250e9a488a5fff45d4d0b958019d83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4cf72f185b2ef3ec565e6717ad7b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030412b0ef8ed42240f3bb0b27bc7d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05b2e6227ce98bc658bd58bf33010f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b87834237d84c3eae46b7c2e547dd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500843ea7a5e1a198905e66f4a02dd13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac8bb1e5de37ae37b7f8b917ebc02f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a340493e1c2867cceb5fe5b0d5671e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554b660e0592157deeaecd4b68c43db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac45282d2c886b45d9ec0a55e10ac4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241aae4eb19a0d17d9d26153f6868ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa489f0eefc154bb26b84326eec7665140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d669b6bcf1591e9dbda4a082b36bb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a10e9c009fd2575973e5d89a063e47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6966a14ef3a48f80a2e84f2ec6c55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2004e1f81a4cfdaf27edca183dc839144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104340fb06e366696585409925f1f97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c14fa1f3581327669e7f9e9413a8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7693b2a9d25be8dcc107274bc7d7ad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1626ebc685a06c4561e219850fdf4a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f687ab8ab2cfc47aed7614805685b6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a40029f0d0db2c68fa6d48371b943150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e59178823b9761d2b3cf9848f8a357151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6c1167a66ea202f3375616905dbdf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0310c39521366206a5c687ae282db1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc8fb7fd4416330b5b7a19da6e22b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494337ce9272d7067cb49f7f3d08752155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c631d442e00b01bdbbec9ab7f5c42ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7157be9542f7ccf70f28391b92ee4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321e71493ce3c207b4ede1566727763158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6202baecde438f6f706e88b5f9f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e755c6e384d1ee1be3c2abb8671a9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46dec4d058ecaa438e33cb782e32f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a113a1cd0061f311ec03569803bfc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd99d68653da0eab5db0798ba4d712163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b8f927b14799063e173102c2c144e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdae43350b01e01a8067c0d0a9e9978165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170fac7333c83872cbc48e45f81974a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc725cbb461a5485467b04b05202f19c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204d6fa9602e1ea6c625d4db1a303f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ee7b91c8ac244b8a6d552f1a4620a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bff5458d437fb7f3730acbda0dd24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1190664f6ba6210428aa16592584acf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1e8daf814c8d4ea851cca52270bdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54007e95efe6eb5a463ba53d3726fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0021841dba1f97627485974fc24be9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039dea01039b7b3d000e5e14beded63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55171aa920a58cc48d98441971461d3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86a9c96776e044446df7a2cd24d61177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c80f906de621941ff8be028c0034ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda3059d5b99474896bea2133f21f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806d90f5a6bdb201cc5aa97d1f2abf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934df19e0b02d54bb41fd37e84534f17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70864e45bfaa183efe1b5391c48fcaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9e213b3efa88ceefec0de5df4ea34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dc2b533bc1ba972eaeb5a5f4c1feb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31d14aab0aed39f9784a9b7db4d0c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebf2040db8139622e90abfe878a597186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaffb48d62ef4d4ca9c726f783108a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99676c17f1d06ffad0cfc213ff28f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810387b5ef3617c8902c4ac1804d3a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1607d555ba44bedefb016236eee7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca83dcbca8b76165c53c73f1319cf14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff24d716fbf5c257d83c6dfd103d77d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a2de3f94a1e99fddba8baa62fd72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a36be2173b56a313a67afd36e4de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0236d85c80471a1fd43bc2554205c50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e909e70555af29e3bfcff0501649873196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e325032d0beed23a014f45683e13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47515a63210fe5c5fcecfcf8f89b14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13901a70b8515e7219e03c333153fc37199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067381c5950f6481efab245b6b3572e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c8197369f62e2529f29b4af8be82e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0dce9bc2b48a956dfe1cf8429144202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228dfc8163db270ce8899865ec7d021203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4b8153be16842a6f2e21badc2e383204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8bf656635eb1d8739bf677c1e36ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b2d30fbf572710ccb55f220f0a6a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df606a211e1590715851292d167784dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e4e281a07329ed1ea8aefc976be2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b78a9491bbdd5f174d978120c06350209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d252535c569d8baad4c6c16d6999f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dbfdd260436cde5aa29b13a4e140b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7102a22f0c27f2a32342a31be5a238212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a0d7809318da9cefb4d4eeaf5b39d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af543af8934e462439c754c5035f120d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c41739723a2b7f0b3b07bf6b13bd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e8c60a824010999e1fed092887089216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cd396274b4973fafb26b1352c3d90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c429a1f0c221b1feddf1d4fdbd92a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb0da4962adf3c22e06e5d3c364d2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779876543cf6e7452adec58604f2cf6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880c6ec50815fe4a10738e184b064a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80226fc47c8bc569b61524a63a2d93f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcda0cf861665e794b783d150711ae8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22237124d33883e8eaf6975dc7f3ac8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01264b780b209a79dc741c1c62dcfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeac5f6eaf535fda80893f05cab2268226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0884d09d8c432b172be6c3783e08f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb7d237f31ce55489f0bb4dc72b544228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd4f44b8a7b837c2ea259986508392229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db33b2361269691525171bbf1763d64230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e91abc51bb36fed491abda74fe3ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f8268fea76d7da4ba623fc383eb29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a08ba5ea0236ae920d8143edff2390233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed430a3314c4dd4c2db7233f5cebb141234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc335cae64af05f9a136b8809c7116a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f5352a24d7949508e9d170b8e9629236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d51ca5dcee28264e220c475a03963237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d7c167c5b22248ca3d673a7eb78fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5978fa376c9c235ade44022d8ba4d8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f504c8a14100fbe4ce276a521997b49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b17d00ac6b9e49b65895b5d1d20e4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe154d94565ad9ed86626b519af6671242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667cd633566c966ef4b677dcdce0a13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1ffeeed4522374c59b0da9b46d066244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95d489f80596f7ebdb23f3c0da14ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cefa18d4d7684bf1735e6a97a1d69b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1460004b3713112b20c17b7ff95330247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f9ed99c1922b7815c8bc8e2f6ba8a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4b6566c1883c1fca566f8be21f645249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605dc0f5e7df267020ecdc454780a5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd27fa876f7f4f45b88161743c5221251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f55d86689bf290fd05f9ae763e08e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d82201eb1bc921a7e488f3427c846253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9398be8223db912245da22f865ca5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b88b0c8f606ec180629af5b95a301255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c7b8c2edf814049da5893379f32c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e155b50be49920ab929c53149a07c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b5ca59bb797587658857a216f91b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4da01f1d963c84c8dce69a11f78ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89926242bd5cf5b85ad6dd0af5ef6ec4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c31cb3efb3c6529e2ef2fc37fcdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb26ecd294e63488d9108a3da4073262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3bf5f57499c195164319f8d25f896263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2827d12b604feb683c247365cf82b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9168b3f2ef6e674eed15d49f48958de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34644843e666575c49e960bf965690266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67389a92096beeff86280bc81b212cfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b987fc9c9ce20ac563d346e87c43a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ed554654d9d12c5480b92321654da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0009d40d8997d79c206bd947e078c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398ab6ab98edc6641e7d14cbf7fb4d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf531549a8033162db1da74b9600b65e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50912d4ff8e92bdeb6e57884af913a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d834af93c5dab6af76d03f81d75535274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa0cdb1f37d2e8b69393e7ffc602a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a1bdbb83d10f8bfed47992f024d07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d07a67bcedce29d9f3c23b662b7ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a292970591071f5a65385158579f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2032512f1238347826d52e039273ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a002b41e843e6fdbd45603d841227bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455d7b46a6dc7ecb12d5ee6a5d4f951281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fe1f10a3776fb0241d30875e6a851282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d793a2568040105bae805d01aab5b6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96264d7484a3a2d64443dcb12a3004284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4605b94639177d8dd50dd06f2c576285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d8ccaf6d966fe564e3a997bce497f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f7cac1c530883bb83ed7ad241016287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953a9c1287df6323910d5751e2d4817288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379b57ded8e57d3c2080f7ee149a04a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa3711adcf2150d0d234c97cd3030e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea214d6c929ecdf7e93a745d1f21c2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66526b8231543b35799b673c721602292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6082ca21adade1250996ebc9a80e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac9e911f51513d8434148238be22a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a15229181ca7e9a02bb15440e259e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8317094db2228994ec855c3ee4f01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e6efde6aea606c71323d3a337a541297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be24c6531c8feb4d3a807bcc2ce9fb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb13fbada27aa18ba35ae1de20e14f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6e14be3ebda51557f11c238dd67b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac877ef630e36795bec90e3eb374c8a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2afc7551e756bb88674678f92a1f60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247e6e1a0722101f326006fe969e87a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231745dc77885eb0d233ffae26eeebbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1005cabcf96293bf7e8cf6ae9e8581305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed4abfe5a54d2010591cfc9e76ee98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ea5604f21c48e890b81991c877123307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da467859ead296d11a68b385083828308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bfd64460a75f4754288de0ba85c6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b7a583addde77a06b823fb81df783310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41db7e3090249b2588791340f4aff1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6be0d753c859f942740be1359895312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c309e475557a8e48b87d0d30c48feab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fc2215cbb352bbfbf55b09881d63c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54c4b010bb03b50581297be6a2f6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4626df4f206b5a66d89aba233e38f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc503d3067313c7fe1ea48a3c815876317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efbe4fb31a607bbfdb2283616e5a0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d6cf3f42503d7899c856729df2a17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765ca4756f5b2c2be99b40c8ed8caf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a51102c3898bf3bbc6c1a25d70dea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92526fe97e273c0a48fb27a28a2b4941322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a22d735df19b16fe659c3f993739323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c557fd5e21e99c21b482a39a3b9c6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aca1055cbad398775aab9eb6cd648325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24036afcc63d0c66f09cab1cf5163432326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10a1af0ebbe8d61ee1fab066e26495327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa19959da3a01dafe7793fd943790e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c73af205ba5e4ab4c9d81ca4ed7a26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3bd103b57e30f7eddd8f392f584fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38afcdee521ba2cc53c21eb9584ec4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa2fecb28f8067ca6eca3162414d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11dae63c6d50e0eee7cee74a715f41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dddb6ff5c8562471e71a0e593803f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35951f890fdb8922cd2f4f04a1f983f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ed5e08d94d6b44494424e4ba33917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90224e25dd0df90adb6cdd8c926eaab5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270bdb5fcafc0444aff34db8e7f8bb0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734047b5918e52815080211eb7602e81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2335252548ddc7c67888f6f661d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde2acfc06d04a711cbffa2574b1b19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8100a7e4933a3b642bbf594611012342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3f5c09d065236dc050d808c459c66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561218e04db00c1a0b9c97844ef74342344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211d83b7dd69348de93e3d3696bd271345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd305c68186eb8287b16a329d2dc4b99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbbfde44704023035c1ebd0ed30af3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d691c1f3c91249dc352c92c6d752d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0190375499f39612273aa10fb32168b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7002587701ab474c86d8b87f29096350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a04376d35105f502eb18f4855d0b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b576b33c0698435de2fbe38a84473b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8ecff0d55fd8b0be54f37c960876e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0e1f6d5b17ac8c9c06635b8a7e3ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e215a56686ebab9341317a545545ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cfd1bc63abdde5123090cf2a391c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93544ff80133fbb6c46f3d238bc4d224357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653da4d1ad695c4b11779974fade1a57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405562f924b893410a097f23c4489664359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaec1df96a1bf42689180dd0489c8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1c6bb37b5bb61dd7cf47f17db2bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763ef6019d15e2096fb8cb29b5f4ea0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e388678b9d7683be54d0afe483600363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacafc642be499b9d9bf09bae97ce24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35151e0674066d3fd18c51f991502d27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f463086a39ad34f46f147edbb47291366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8077b9fb7564da78cc221828df44bd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865493a5b34bf2286a19589a366c78d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a024f019013a1803b98681bd11323369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75474d1eda6d5e764a1f747f9212299370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d23fe7bf0c427f3c0623cb35c55f29371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dbfa1a90888f640a883e714f6ce73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89462f59ccc42ee755886eae3e66ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d42c66c6de6a116bb802363070f30b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fddbf2d4c22f2993a3ed8b32bea56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2544fb208156f2b7b63185d3d1545c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee64231b287b95121d7fc500942ca8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989d9b637ff3807623700e93b245b99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810689a0fa4b114d0c60b504fb0d224379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded311d4b90859814cc46d3144c9be7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d79fc1596ff22b86f0e215d2ed0839381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d85f0dfd5f1cc7952d3694de38b99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a528817cd03477f7c2cb38d35c958383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f449e14f4538233f53c25e7dbb8611384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b8643b4f7945613a35e014afe39d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688f30b9fb81fe33a4a1db60203a606386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1012f774de8ec04f024972607d1d46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eef03255480991efc317c6794cbb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c6d2d808df6847e3bd9698ad630a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8dd613b72359aaefbb7eb1381a4338390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a691eb939cfc8cab68f89ed0373d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09b9559eed53bc4b4696abb013ff64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06556b52fac3d0f10c89a84a61bd729393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec04fa9c6b60dadc4c57dcff32e525394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee340585d5824950f7c294a10d65d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881409434a13a72ba5f90a74f20a3d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f72d426fe8a5cf33fcdbcc66ffe3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4245112fc97655e8358288997c0d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cf407aca72b5c0ab3bc773603be3e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95a547674efa47ecc6c4f277ef5c02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b267cf3fb10219fd96fd9c881d8eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf95a5610b6ae6e3fa0ee9009d4b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a14836c625325e281885e35b3c8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef5ac9528d57f7bf855dc799acd646404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22726c3714fa75d4d0a477dace8afe23405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82eb9ba278a9bcb9954c8a968a836406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56096085e57f962f9b296e2cfa190d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bbce33a7603ea9462d3ef5bc673a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acfb0f3ef07adadb08a9e26110dcbd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee9cf08870bacf05b59873b0d1d96f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c2686dcad2facca343afc493378f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f5db440d21be068aa928650ed2f3e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70236b298db36cf26d4a002816a82e72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec406ee024859c5c698dcbc66855e5ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf915099f7f2ddff1f6ad66371a3d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d728a495a2ccea8cfc467a6482b614416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb1d6607908add827df0aec57f0d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41f6952e39534b6a2cba9187780b1c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584924c50cdd2f576d907c09ca70b078419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0da3e42a41da8263b20cd72e1c2500420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4f184f64e99c53e9eb7fa853e2650421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d6548376fdcf1ff36df58dee09884422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf5dab4686a078441c0a1bf92fb519423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20294d945f015d0038aa987f5931a59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f987f17675b52c4b1d4f3e1363554fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eff69641fc72d1001e2e1166acd36426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c734576cc274634372e33c68f6a5f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d79b48043e1def6bf8a88a8a4a27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbd1b558186511e930cf1458f99b2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0584ddb61b0afa5740270a1795e60ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f0aa30a941a00a07b910fbe47b47f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db16093cc6d41958de2d9a1763d901c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2a8bc3388426ad25e4c1c3b216b58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42487e225e9a7c0b1cdac3a91ab737434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9847b1e13cd2442ca2556f6fee21e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc4fa4428f7657b9841d93e14ef0c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865e73691545c75df65b621d8853f42437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5666bff051f05ea582bf7788a1ef2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cf3a93bae5a5de5ccad1407daa471439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387a468c253d04c434b3f45e6d93c65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fe6fc0bfd0dd26838110108c1330a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ba42e326197935e2bfeb00f55fc15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae14382405fbc0606c81f4fc9b47c1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42b4aacec3c7a3cf3296ca9f1483c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d812fe90f5c6ecaf3dea30f317187445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c7d4d704184bdd2eb82278ec30bc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27c941586dc96c6bf08ffef409a980447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba3cc88f8b9afd817a00cc4eb5354448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a608b6e3376d5901717a3bffe9d287449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694829337ca2a566501be9b83c1e371450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a100a0bcdf8314a4cf028b9780e188451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef57cbdec453a32129c4734fae1dda2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680891a71e0fe9f1a49ca86dbb8ef63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eeca2436406415c70b6c294ac1eb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe134412c105cb97605b3063f3d1e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d380c2bfe29f949cac7c794acd8641456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c616d1e1856c9fe40cf20c36cbc194457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555fd93839337e0016fdede7bd0c857458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3d6958b0eb0a3c33e520684b68d25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f16b3002cbd8c9383f50dc823d6d1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da400d908f1e9cb10f43d191bdda36e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4bb4aeccb1a8b844cd5ae99a893f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d09f6eed9105de9b798c46e766492463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49051630bae6505fff02a28cd543cf5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1276e73a4cf0afe458ae8bad078e087465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031ce3a6e4ff6caed459c018d837299466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a20682d59a4358df6d54a88cc4c34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b979ab776b3991e2656286dc876e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa56c86beeb37ab3a5d236d7a46650469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479fce4c9086437c7e296a168b47b0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a21f7db45483a4a1ab366c3fc53bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f6a59bd76eb1534a448579ba86350472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc027b3ba3f9ca94f3e75e644a79bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae00bb7d9f91dfb07d15e7e57ddaffd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a98c942f1237eb6112dd9fbcc82a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee96e25d53d3f2de3c3191580bf41b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224d88b6d01d517795f2e3e82014018477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e4e1408ab67f9ff974f399ccb7813478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7370bc8f8f5660b77a3665e7c26a13479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>