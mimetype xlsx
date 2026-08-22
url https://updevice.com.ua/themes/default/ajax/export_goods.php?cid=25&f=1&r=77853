--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -2053,51 +2053,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057e1c3e0c5728f52b110a8f438471b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2dcb85819443fe4d1514db33e901b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ff055fc0ca1eb67398dd035119423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb906329d090d087338d5b52416b334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c639a63a41a5f94ca5224375090cc165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5b9f0ef6f94d3dd8da77e17128f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6bbe0042c6713a749ae40d3272e327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251afc7813a054fb07b5ce9d21d8f8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78deb85222cb64787df3ee9f69c6899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76fe17988bbeac73b8a4d77c952e3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aed58bd8a1b4f300501e4c7abcba911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef498736107488d1512bc339760aec612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a785044a01b003b932510cc844905613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989765450480f83d511f26d3ab8835c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8d75ca9203640ad24b12705426d1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e48cc56da5de6e69f824a4e591c8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219bb908515426d3dde274725389d4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa4fad0c141dfb10f047f11c4ae45e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c283d15cbde8c96cacd8aa34a699519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b848edc3cb252ec5aa34293d495c51d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8632f40a4aa10e8f9e55fd4abc4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07b1bc2a5b8f53fcd56435711dbef622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476e983947171bf3c9e433943501c4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ddfc3320b38fcba73496ebaa0bfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b375d3b1a828a99e1ed662bb5945a8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5389de61b3661820ea92bcc1ad2f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d4e6c7ddf72f5ac2df66880dab87727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab6943d005606f9458fe8169cc61928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fa86fdfaad5f34289a0dfc3b5f16529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba62430c0a88319865c456ac33fce830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd467f53c1ea9c98e0d971411174ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27726d1b0c5e6117dbfdaa40f65de8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b70b0e65a8113a4199977a6a5d9d3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc789b455f9ad81aea2b90c1be76e80f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f5dc6300cfce6c9241a374faa248f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaed96049e5255026bb15eee141b59436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136193ed1e6f9b186a6bffdd75b14737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d6fc81b629a2fc86d61ac088cea338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a5a007d8f5c9a41c40f7bb478d4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffbdbe0fa7997a79ab050ed5c6c04240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4289f10d4a70632602bf6b81f4ac18741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98304beea3518f14726faa75b55e3e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96816e55644242767c5ea02e01b39643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cbfefe5dbe54f0efa084b24c400aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e875fef245fc162932c3a9f41283045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009a0f8c0ec1f936f6c7fcfa6474d4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667d50e2409847f3e9436b81d254a2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa53991c0776032be9d58d1974c476348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd82223dbb22cdceb14e7b62f8890fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe4244b140afc0574e7953e9daea3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24254522ee4c3eed21327c50b9e06bf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fe643d6eba549cd0a6505324db8a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727eb3180db1c8f61804a46f3f337e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98617d4228ece2835037cde1e85f801a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726b290b49880e36f191cbacbe9a70055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d713c571c40fa91c265300a49e732756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45659fff0405eab49b0b54f84d7b00ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c2391f4713a4b5056e5c414ca472658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dca945b8b46b95fdc3b2f0479ab53859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeb7d7f5bf85c8f546712304807c4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cdb2d34a9ece3de859d6f81027e5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52d2bde13d1563d5b7946871294d9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090dd2a2909a099c21a5888533c28a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165317c7eea4eccdbc2e3e8b26c5ea8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c0e7740737430f6b094001df0db0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba703101419e438c1f38f929860ded66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce6c355be69cc146c14d8bc07841567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9857324dcb625a9608ab76451d34a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928d75224455ec4982146347815514e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9315ae0cfb3ebdb389f2449fe33d5c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82d3609de015da6f29e864e77c377e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e16b15c31e7ae66f5edb942fb3f3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e066f8aade1536cfea5fc726fd2673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac740fc7fa08c8e5eab0811e8721ca0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf91e22bba37ab6671c1b79e0b0bad775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7615794ea878d0fa130b023618cba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5345181b532da85c1ef88cc4cc2aa7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f67e56874254b42262a7f2c0b0145878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3facbc22730ce8aa2268bf57c1b5ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c85c433a350fde047bc4d6adccabdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c32b460af3021ac79e1dddb5f8a7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c65b2585ff52a60b895af88e5f7b1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df20f89e07d18fc7ecc60bd881bf9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079a9e2379703bdf78be13c8f06033184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc547e443eff48147aa48de9ca6c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208279145c75be33b4210ab45f1915286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce65d305a19e96178bacc0bf5b4870c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a3fdc5761408aac593c516a107f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d935e38b52fb9d1c75c64f5e134cb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999e001a31c62cb141377e8cf790c3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780274bb5c137d588f5a73c1bbcbab291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc76f89bbce5a9c40fc21034809384692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9222baf04933d2878a097ff432106c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aa1b7e4f497a8c061a687cf5c316794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8de3bee9eef66179bee50f44e3689195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6af95862a2886017de9e99c519d35b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7849c487527961d4774830cf0f26697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f127a9f2673663051ad5ce804d067698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13349e2e6c1712495cfc99aabd22ee1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3e9243ded59b6945ef4918b2c96f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38872f706c0534dea20d5fe504bfad04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072936f231dafeb75245091dd5cba551102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a3f9b5d59ed72eb2d80991f288649103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749f7c2957b66925592ef8289c894a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c1cc5d95ff82698a647b067a0139f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cccece7e1df7d0523ddfc341d0da3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad582cc97daba5f05771d77644d057d2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a86292c0b5b8e83ea9fdcc511111f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bf804c62b4729f39787f6b7eadb6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b66c4bb4a92f3520f9182f2cfc8f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a926e24617ad9234fbc6690b41efcf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c9bfdc4a9b622a6ad32a97e431ee3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f8049e89bd5fabd291043d5ad0205113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fe083d5d92d172c5360a89bf42ef4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0b087952837d793b2453f03e8d901115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc337b6760a6c44efc541f22a37ce8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f31695f266a7775dd04841fab7d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e62b53546ea104e06c288c9bd4f0c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41079ecb3d5b312d9d1e02042c36cf7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72777fe0818f6725b435475513b09c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f340091f88cca003c4d3168d069d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00dc46c749176c3c6d0ab956f8c829122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebac1dc1547b8731ef884a9a1475add123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e19635a0c5b12478de2087ced2f2b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec48b7c5cb4c111fabfb6a84685ee1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151dc80b47bd3799aa6628fdc01b6df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4cf1cdf25cd3da4c6ae8893ea0d81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b6eacf091d21a3e6377eba4c858d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01dfffd4e04c0e1bba2a7c2ec2024b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3992cca7b0bd364ace1094951a1096130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e09a67307704f9aabea0b14d3a6656131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f2d15b3403a2978400f761c6177e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab397a15ba96adbbb9e318351335acde133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc694a24a802a2d2db4b7bb2faaa5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c810edb93388ea4e530fcf73060b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee7817f484c1e9b4491324142b02e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b6c61f84ebc14ff52fef499b4da71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08d01c51ad98f77101283187d6a1b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef33e2994a1d1345d7324f96f4772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7945d5567332679e7e03d4f3ecc26d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64879dc715f9f58863365da962f17082141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9a1bdb907f9ce089e188efc2272c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9846cfdef4b57790773a961d760d7f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb7ebe7fb6908fd7a0482d76c829c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683536629a611689048e7b8540421ddc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02686d384f88b8610f0f4678cc61ca80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ab6eac656b8bd6529a3a3c426efab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273b555501635acbd9fe53f8fd4db04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c732c06ad0ae02d72564195068f4f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4bde598711804458f54d71510b0bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0eba8acafabd9e7b20511154c16ff6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dee75bd8fd5aadc8dfcd3be21f26fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8592c41ada365fb7da1a6413299624153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12a92bc3763f35729acdca1fcb04d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0bcb1f86b1930e157c47af736e042155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351e75df6aa66d6aedf72412b01ceea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f30f97bb2f4bec93566402c542adb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53033152d54ee8098ea9a1b3364e78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1b94aa53321600c27b71fa7f82b0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e52e238c3c0d181b8966b06cc6f15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fb8f05ac255e73086dc253fe5fb53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea11d4cb06b2f73297f631cd4b6a04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709338b19f85657842e678e83fffd285163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083df4255bf1e478ed00c2a51383ade164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bb89592e3336d802ca616ab68b159165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea36308d5a902d8a95863a5798fbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af87950526096b9a1e5173c4b6c444167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b839a1f42f65d5cadf53ce0461a8640168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa658907b729531e92034573096790169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37f676bda1a0f1113562e04d2e1bc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb999fe1a29465bf18d47fdeea139b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59686c3f3de36dd488fbb7f9dfc58eff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfe442f0b82f30bbeef6b12a30f286173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d5ffe66ac61645d23186f9cebc927174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3782da3c56bef64a826e75244e9bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54691f78b160bd34b13219401aa8467176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a95f99de878f9eb1a0560b5b0fee0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459cbbbdf2f13e681a5f957218ec507178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34113f3daf25ab9cceda283e24fcda4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf2de35d954a04decccb3cb193ec28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36dca678690baa60cec4b0f35ef15b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b58837a093422b39ed2143e712ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31337d99bcde82d63133b65a0bdd011183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ddc55064e8aced6b193f25ba0a7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24478fe3544ef6aaa3a7d5a6703d82e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34439f1182524b51eafd8566f0ab7f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59c44e7b90caf52b9444f07bfb68ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c4c65109ca5dfc01a60773272076d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae69f3349f659492a5db370699090d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00483173e8e9ab36192231d1cf5d9cbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15275b892cbd11055026fed625f574a2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4f7ecdff68213d0e0eef8f9789f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796191e19e4abd316c2680bb33fde79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721605a11cb0cf10a9b5943f870520e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c1d0a06025c3f5e737ab1c278365f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6373e91785b0aa5df80f0b609bf3a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd1bb9e933649e7f6712cab301c0e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbbab00be0c657029dbb69a68308f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c24ed8e4fb07c20c45cb05e671dd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7262da95dd16ceb9c10e87dba7ca634200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9e1833cd7a598db82724f26fa45b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924bfb37c59f527d3f58ba3df2c959f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417680e6ae4091e3cc7feba988e2dea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b2452d20275322bb42b193772b34a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5761396d205ecd65d8a3f6cd3d8e19205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa398a28c9510c350a6db3fa84db1c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72b4230a1415fb623ea6c2bc1662dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb52c7407f9e91a61ceee0a84d70f44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdb22de65f0852e93ffc8240d8f226209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301d791cfdf42e9dbcbf589f93dc022210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a946c929b9de79b986193c948de3549211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0fffae8508188605933b6cb15e5c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5b2fe7b54beb71ac04ebe4a3963a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71502502ec72f4e5977634316a6d7a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6370e8de4be59f49aa7ffc10cb4ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84c3d048d6f2fd07a4f02f7fe3c522216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ff59956ad9068ec6fe81e56d4a15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b30e5ddab72c0c2a84e98d1cbb854a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50401d61cb262fb76734ab4495026219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3f350d667d016fe27c20f5fed068b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b86567ab2fa435624c149150aeb4c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5c4c14bad60165291a1d5a555c2b0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96145a30259763b33c3a9425be11f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333711724d437fc3c2ab2ecf3d0bc1b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c832f633a4e8387525deea7d7e97854225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648046138d87b4c2d6e3ab8c0ff37e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0420d5c1f582dca2bd35115e8042e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828d9328bec724530d18886e5900120228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fab6cef768f11b6bb34533dea76acb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecadca27008c55fab64d50efbc76918230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254931b4bf055b1ce559acedc2dc081231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0041f0f117e8de643e93d9a2729f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c580c4017864bd834cd19e5b0cc87dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa827ce0e96eb1425a20e3ac9e31eeee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce7e727e7678c506b82381cf15cea0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51f37a20f48e01047cdb9efd5359d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe522dfb073a41ea748ade455afdad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5628ba70833d9efe0be9ddfd0b7ed64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82b9eba43c59247bfdd90a0449f6b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00f87169e3f0c3325ecba33caf13a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70623bdb8dd73bf55d86d89c17016a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c41cbb613026d90b9a1168a816a59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da360a059d11ebd465cc85617e9c1c1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226de961462a2623b646234f305db2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaaf80486400bcee99990e62946660245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e7fb51da83026b7efd5515f915401246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182e9fddd990f7560d966cf68020585247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dd639f215c83d10dc2eb10d7b659d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f5b061f946875771d63c7e1ce93a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712e5c023fbe2662ece9d9f46396b08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da1357c91b6822a82e96d925df5be6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c87fa272e6e88404b1dbeda60f5d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde6e0288e726708894cdaf37709789253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a36e1f7cae5026a746bb1903488b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663bd7e99fd61d564de12f5d36f266c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cb08750feb4360171ff5b8b0892ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82de513562541620150a19796e8acb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d321719a371f3b312166bf300c87e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786895486eefcc19220d12dbc5c7e817259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30f038daded8aba7d3ae2b90f97a0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937f1576aeb26a10c47cd6a72b69e7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d66422e9807d4d5e0c17ccf346e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1e232ddf2dd65380ebaa96cf2eaaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56544bf425a63a6efcf0e76bbc18e2b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ca84718e804df5073b1bf79722f2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151518572000757f8f0c610399ea738a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d84f7ecadadd26b37183df8458291267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f48bcf332629e00148de52b9dc36a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2223e9aee8554ba898c6dbe67bb55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0705502856df21e64ee6395e80f669270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684feac48329df6e328d08046a55cd9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eebaf334ee5faa7d1cdd3ac65e5e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c16dc242743677630c9f8cb69b303273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58f104bef45aa323987406626f243e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9d81cd3bf18a48db7005a469219f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142580c064c15d6d2fd311cca8f125276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281f9a3f5dd1fbc1a372edae39c8e22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34302f2a8d76e0b417a8579be450dfe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202352ee0c1a613acb5a860bb9861f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd17c3f22ca9368c63ba577e6ed8e5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40018b9e9da2bceacc3bd98a8af2b3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b6aa661ae57e89daa6cfad5300c3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d345a036dfe7dd3c129cb5e601688fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb4df5ac3793fe5082782ede596170284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe78ea341a165013c16b0fc2523e82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c87e011166fc873d1f73330a59201286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b91d32769f3c2710db82240b59be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37854e661f2efbe60ee7b3adf330ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cd1a5af3fe5051b6dd2d188a235db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d895b83877aade5b75ab3e88b47f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dde19137eae72eefad06680c8763c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253155d5d5d4bd05c23a658deb7ace25292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf80387e338504b33cfb95c079ede8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc9c62f6a4ba4b5c1ccacfec9cc360294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9edd48d631b71dcf6eec7cddfa181295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8266ef24e17e0d471dbd6138ff78a88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565015950cdcdf8b1f2bd5488d0af24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19e490a3ee25ffc7d368a890a5877a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85d2436093bfef05926bbcf8c153ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bddebfea72a332badf93fe3b43838300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103072fc04269d3d3b70acd9f2e7046301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51940159f4de6778c38703dd045ce4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba65b14849c6023c4d6e456aa44deda303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca567007da1d0797ab28653a197409304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be901d173d53a1b79ae7898ff4f60b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6213be0d0605f4707d843f73f25da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9072f645be93e2f598b2efecab1f4f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447fe6cc3ae4340bc4573b8eadb60d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a91b80389b848e7545d8408c892e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827b654e73f58ada3a772ffa4f22292310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03985a8d065d41f182fb65e3db173e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47acd85347d6ecbb2d7a1826577ad74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0566ac79100c4b0f1311f9f6cf29e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964214327691862831511ba81ca51d6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69089b1266a1a38527deeccf4a449f88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8d911f1c4e77056243ee49de06fb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4979388108c2b7fe37ccf8c82800ee8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92213968f1e54d4e6279d8041672dd73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a21eb5db2ec08ffa9526cfc86116d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244294d9afd4bf6a0ea95e4ad6b6c1a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26959f2278531ad676188d7b2eb46a63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da142f54ec630be64801c5cf44f4b0a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459308ab247b6a27843e903ab395ff2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9cd62d2f62eb51ae2c698919b2322324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0f2f59d6456c47cde0e7862443c14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e8641dfd8be8410a2fbf01c4297e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87486e5a759bf5c45131df776449a1c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3db243aa650845da62ca4c7c9039a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89423546a30829f5b568cae88c823b1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dba940287efd15a7af01e6e6479f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075c3cad3d2e61ff6df99c4e8d2a63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b470b3ad77a1bed3d83b807bbc4e54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a33e1b3cac9d8216785808a4ba5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f380f3972bb46978586eb797fa42fc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e1515b452318a8c57d88fda95e76f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dcdf75514d6168077a2ed04ad1734336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc86cbf7edef9ce969c3586801fabfc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b890af93c5a4f9da028067eaa32e92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed5e0201fbfa7e42b68bbbc0d66d93339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23bb9ba257a1138251b667d2223308340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749736ac0c775071edc13e0704edaa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67355f65cb1ae613434a3a1ce6cf257342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ffb0ac9be686965e658d519e1b793343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea66fc7714f76898709a43e5079871a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86975039ba50c503f6d1111eb32d08f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c9dbdae4093232459ee107c43c836346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcf622fac5ab8cc90b30fd7af87a45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a932c70d8c856cddb6072b356184103348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81e38ac5dd54e85b76b32b66896e35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03300b8645b6958b6ee5e5739b48ba5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae8633aeca94f74d0e5d5af9b55c02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8eebe430c46ea48bde8691c4cdc71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568eae1d48ff06e2da69e7e041188c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc540144fd77a84e393516189ec72121354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c299bb6fa9d370002e9c69fbd7dee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635489cdb30314cbe507f3259e65e19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd2b0cb149c913fe97edb37d045d4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7a012ec9bf17379dfe572edb7a92f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7043a96d70942a3ed83b97ea22e2db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e10715208a44b3434016654c81d84a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab853069974aaeedca04212803f722361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f96b60db8084be7f2f8b07727470d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d61026588ef58f8230397b8644741363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f066b00d3340d53497d981556a07bda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dd2593a8d5584360a7dbfcedfdfaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994533f0e659608e73691b43a51ae91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811acfae813fde87cb2ee235a80ca24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53247756de30bad2aeea172c53b82e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d10ba8a6be112f89e0d7d4d79780e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8e6d9fa13296fd50663027c7eb84e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e0e66ad887e694cac77829d3b3e4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da9657990ad86efeb31b6e0bad5483372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cdd542df84cd3c7caf4bd2f670687373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b11309eb774bfd42871a455a618bda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a172b88669d19d73860ee82cefd07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558d5143cb275384db799edfa86b750376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e289b3b99e2e342e7b5d50b533699a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c93e248825619988f2777dabb2cb47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86455b7ea064b7cae41121a391f2587c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c3709fee01a4bc057b474574db26e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c143f33c072a00e7e357545858b1cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb61fdbe47c1c023cfa8ad1255a7de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc5f430a9e9ab12b9ebd9913ca61b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ffd965f8eb5ebf419fcd23d8c8b76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03dc6e159eab6e9be83cb894c2e6a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177704a9ff7845d58f29135347ec028f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfea0b05ed3fe81b9f9c0a3ac11dca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550fcde49180ee2fbc639d7f8f55ae8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87222cb68deb96b6bd432df73287184b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7083ccfabd4db2fc18d4c031d3250390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba1b53dd2ca00fd04dbd2ba82ffb1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b2353a8048bbbac3610ff076ef4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7c58c9bc8df405609e9c27067255b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cc9e566d820ef3a47da8e890f1c4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc8aa7970b4ecafc8e06768d8cb021395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a233347be4ff26197b27e14c34d008396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb3e553ff463acc995e49869514bab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce699502573fcc1d69fb60de261974398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd1da6df174cbdfcab5aa3aef36e5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868f9143a5a82583b7f711f51f41570400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ba0db80a9ec5929ec98711c56bb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f62f64cfe0f684d5a0e21d0fb5958402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be2571a039115f3b06eb94c2dd8481403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d42ec42b46a3feface936707e36a03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ed8fd7d0c422282fdbd8579bb42c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172f635cfae29ac3b72d1d3385ceb7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aa255876a0ead4aa1f8dedcbcd624407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729e3d8a0fb57733adb5554409e22c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3dac9efc5837752a96386dfe39139409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207113602b1382e5e8955f832e8b1c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdacaea64ceb068e16d3bd8c4bd55e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41cdd45bebd654bf582e4ca340f2b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed9a3bb9fbe4ddff1c4a783da6d94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdb150a259c35bf1893dde2b3bceae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ce545a12b35a4c2eb2558be914878415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee308c5ac03eaff113dcf82e315f29a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad35953d4e77cd89247cc68d708464417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddda0cd3a5260ad50d722ead5709c4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc074a854de1b238515ecb79a40266419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c1debd7ae4a9f8d693bb9b6ccf77420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6c50b456cce7130a723df1d956933421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d6f56325f8db9dae6371e0a10e42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a225e345c2e22a628600ebc7c745074423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79b71b485ccaac5e053834c5374006424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2365e02845092c04c42e14b2f3a032425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291fffa5bc24415083bd9060f5acdc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721f4d043b487341a0c9b1059ede285427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cec9678702f3ba8a2a8098de035048428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442c973c388abb289e34c5e5032f464429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67502d058574e8a03a1d13ab2440be05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c035ee61240efabf55d254014f31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edd28837b366653375c30ca96e1705432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ce2533d8e0aea54b268a06b4009e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284584d635869474637dabc775efcd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0600b33167a22dddcfd6606c3d8900435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d3ef0f74e1ea4ffb63b5644be67c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68382e082a94730dac0df4075353394d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40728986faca49d8d4f86c546bb12a06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5809b8107fa6c61662dd5254951bf1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a5a57787a2951d80872affc41978b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858433a0352ad13828d510c94572128441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f708c1dd5371be1361f7b09ee60446442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed87099919950e138859d40ec3d7344443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f3c7aa22a839c84e4e4ec5d0a2471444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f69bfd4f5fa7bc5cee87a60621c099445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a6aec5174d04bbce83e7c73924051446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab850ce8e4205040265fb45db9a16c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade7d64e93a77c4be3d29ab8cbb0504448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b44684ede31c1f05f47b3eb408865a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d158cb08d5b0a5e01c464689482a98d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed403b025219dc4d93612ae7829a8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fc1e3f7b39d871d42d161a1d8a9e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3de9cb32aa7c435e33c2633041b72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee24671c51d365e98fe3b202a15547454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0fb88e2a6e46310849f5bab6f667a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80acc39d21434cdde70408abc486c0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b222fc6d92173b9e2852b9d7a8e35ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4f8cdf16ad16354538cf07588e9dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19e6d6b5a0f99d6b951ea7603a4548459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abffa0fe5587e58bf74d846d4870cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fab0b9586f641e821edc4f29f5000461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7641151cf0120d092e38f745d8e15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ee3b66918fbd8a89e1b7abbf24a94463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38342c3b4946eddc7e5d54582603517d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc4879f0cffdc97df4c636f443987e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebc6939b43cebfec39e28577fc00d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72204023092a4db14538f715b32dfb0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21176db3c50b165a79e3c243e180f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e33a4c3f690471d58b84f70d7ca54b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e15ba0e3df5556273c95e36d1404c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605d2cd241c4993f4ca1db0f4d2c9e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9f6881334e8cfca6b0756a9534826472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79489e0c04393fbed053b1c98ce6e8dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f06e0c0a3bf1a943f32dffa684d39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65c76ddd80b905c4bed3f2c0db4f6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16b06cd016bd8b4ea2e6a1051e23bf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d7a269dbd18a18d5e39b37ea238f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f58a73e84692d765d3b583a78ec508478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8102076a7de895a3969a74fdf8c2776479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb988cdbc106e756636923ef221711480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c99645938f5aed3b6a111d899cfee4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ad2623bf84aede486c8d4aea626dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58246728543e2fe4411b5856ba53935c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26572f4ef4ec73e3338714298a5de5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa0ee9ff58baf38d7c84744d995211485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a723e8c6b176d45602ff4f663d3c7a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e071861a6a39a8cb44e9269da2ad162487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd675c707d64e60cad443db4f4930ba1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430832e96f5668ad5a0c59ed0a8c358489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d915b3b83cacaf186e475eccdf1f901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ed5c557df4e90fdf3401ffcc2d70a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926ef1e6f57d9c8553742c35f7ea8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada0024ee02be2d1b35467348d8b1ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b15bf3a0a9e70e71d1a9de25d4e395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed81391409658ccd69cb61d0c6bc4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a5d3429ca9e110a59c2268195734c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2b8e4076f0b98202b8cb802c5ff098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c33b678a9959d63f02ef6cb108ceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b1df37714c9ce232b944619a37ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424a75e7ea7f1372f33cd0e5328997e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e5473bff935ae6b03b9a7dd7e77ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26999db0a45f50a85e906632ef893813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ab09c05ce5a72a9ba72a59d49b4c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c4bc6a027bee684fb1708d4b17d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8410c8a1358c0c6f06816fb356a70d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22e3f7f5cb1da19b95adcdb6b8e28c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d044e4da495cfc6d0e7471313a7eeca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7506748fdd14e0a0e8634b48c9e57919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909837d05e5b6b70097f7929ea525eb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d59af46fae46e35f5eae980ffa82ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91abe69b8264caae69ea5aba67bc7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb80c835d26492adb07c1b58570ef4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ab8c8c08c7ed9b163b2fd9dd3ccb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9179206c4aa1a4a602183fc1670458625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face447f2b899142603871781a94384626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62528127a5d4c7e82e0abee5e4bfd51c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80652376ad3f406dc63b6da3943b5a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6d5a35f13500d9c9e50262fc2e4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e07d6a14a2183b3434fd80ad431df630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9685c66405d14c1c1766a77c63410d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776694489d88701e0dcc3898c6f97a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4bba2469589bac2c59019a06a63b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d3d073b971e500102c166c7582c2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b60652d4442281c678ba7ba14471e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e15452f4c978079e684abfc1dc471636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcd3619b6efde98dda1b1e7ed6a71c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca5fdbf4faaccd959e58a09c95cf9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e488bb7e8d476b4db0ecfe15fdbe9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69fd9e1a96acb64d3e4e1696c902ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a45dd4b920e5b6a2f516d8187c2f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76176d8a71f36d66d4adcc3e0e1729f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3954e15cefb94633670b0d37d305a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e94fc71f8eeedfe21886ecc343858544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3bdeac45f72b004c821759a133ff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e47b1f348ddb5864331338f8ae6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f6d87e56638721bebe994df00b97647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfadddca6114ad741e453bb411c7bca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997132ec4b11216f2675458a0015852a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b56f39e7e686226a1f318447620b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ea75c81ce27190096190cc9714a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4443b8ade208b349bffad06881cfe4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdba7e79eefa257cd50aa7305df8df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1241630ef36ebc7e16da60278f52954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b02b8b95317193c2a4368e6443a0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2437edebe743cf379ac3b3810879656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a235ab09f0c6904894623574a8e53ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b759980656f204a4c22ab4868d9d7c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2e996ea7c42d771c98c983c38bc2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58399dd5c24f9445ae06a7a610c85660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edea90bb78f2bdde343f042936cd2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d8232a4472552d87e1210130452d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f0bb90d547efffac5751edd90d3ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630223ea692a7d00a2fc89e3fdca28b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de99bb6ec21520748b38b1dd84ec32665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92de0b9e3cb552c36019259fb7adf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08511488d03c5eb068210155f1fc1daf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eb98e9b53ee90b5eb7b43e3816d7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde51a47dfa56797baa67663f2a1eaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d5848bec5e43457bb89f5fd0fc64e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97a582cb8a6f3827f77fb10f5b8dbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b759259a2e4a209c474338037294972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c45cc01262232542ed63f0176534ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65875d947925a40d68f7aa17d718777b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b7d43065e5bce4a2ff81ae88e6c2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bbe4ec657c448ac6ec8b9f5ba80ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c389c42004582775e06b4d1b61dec677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9c15c1e7ba125e4d2069e81cc534d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b51397552024b1dddfa8eb3c3a7ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d51185651ce3b6efc70737d6b07b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe797a4ba213cdf2364301fd903a34281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea687f22880a6839d3f054c092b2714e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fe3540edd4627d27da28dced79b2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f449da02c5e8b2c22380500b8af3a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95556409664349ab9ca4dfa596b74985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c5832dbf8eb2c5d83c488bd28975c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d38b4be08c65a913e09f0af9ad1bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aa2960daad1ef77f66740b218cc7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120c6392da57c82db6efb1595345ec589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c36b4a97cc09a35372f9527bfd7fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71283cb925eeec7fd41a72c5dab966691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebede1003f18d3604e779f55df2cdc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1da244cd086a31e8334ac7a44a77f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14657e4ba0700adeec98bf6df00a8aef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca48abde2c2ea95d15fba1c5cea3d6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ede2d8824f49f9987ddd34bd2ccc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25f81859edd3a8743468ee4a5715ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c0601925f4b234bd6ef9d48e10fcb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3833f3eb5bb1611dcff6af6e6804cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b91615f227ee9bc1b286bdc13d275100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571209378ed465ef30dd3aa39569e9fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292e47243d1d2a92b0977fea0ff7bd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae6674d0d63b73fe28bc12971ecf6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeff2b0827e2287b8c8674ac263058f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975721cfaad5ebb30aca38e37283320105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e42d9f2e9be65124ba6cc80c185b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36875d0fe95987698de0066cb4d8a4e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9fb15be48a00dc60e911b43aacc98108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b811c4765b694939d8cd445014a2e85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfa31de9335513aaedb3320d0ed7a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc39111fc2e0d8941a30b6c77bc1b78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366825779d91700a5038454a439c1b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69739a26522b635c5c0e0837ff753507113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1d1786d21189d0a5120456cf3ab9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28559b877eb62c31b7021aeb4d09cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd60eeb2b158371f5d1c4f82cdb315a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fe5561855991e87747aef67c74bed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3cfd5a489faea26ba035485fd4ecc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1420cfe3aabe624fa367b57eca91db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758e80c7f809e2bb29482598e6568c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd5949211d7bd9d76b7140da961e1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c9ac20fb7b4fcd9c6dcf625267e08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e67dddec6a2d9e60f7a294dd608925123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f743f4a2367178c425b90356ac3da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a41f86ebc9cac4f50945be4c0cb3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbda112ea3c312417baf1c251b0329e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110be67aeb76d6269089aa68aec3463127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f18638a9c9b46518937cd8d941065128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a5a0d1559b110e72bfb9a6ded90e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50497d34d4cd0470e59748bc8d3867130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a985f62017624a5a7b6a9e52f256e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570954b972d5922ee49e7c41ba0cd0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0c29d59ad610128118d80aabda144133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f75976869aca6e138d607aea3c692e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a6ed466495cc2d4991b8553d4c9ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d450397a501bdba1c1ccbca921b37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706b181bb476c03bfe63503bc737510137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a32e45ee2889843d15f15871df9992138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61ebb5f86a1226e9c52aeccf7aa00f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d5d2aa73d255b305ae6888d965a12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c84e44b89dc8e5b1d105f20fe2571b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9103583abad3813051ab9023158d2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69d3bea69f4788ac09bb8ef76b3fe0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba0205334b77ede9a7e768bf5cf80f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e02d2dad9e79c338985ec68f22580145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26244317122c406102e1f591513f7e4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b24174ed0e9bb5cd95654f1d918b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51652ae1fbc0959f7c6a0534db523d25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66435a853f7f306dcfb7b4f2921704149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73e27259ffb28a9887151a4a2862b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e70bc4b41fab467f854982dfb7dba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d6eb91f27026172f5b71abdc9c634152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741faf0ff0881803f2fd3374fc065751153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3abaa531a5224a42564b4dda5ebc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502255d96fdf9c032b00fc3b0c5136b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3c7c82cb8dcf1124a411735d3faff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7a0d0e6d3adc4f82862347b89db6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd16854aa84d2cd4abf4bcba5e18903158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7fd0c6cbc4b6d5ca3f43e850584f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b4cb284cc0e502765d86d3c334beb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c953ad6ed686bcb4af76d4f1b30d4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9d6dd4d04989629271aa2f5721393162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987f6c53831b23b298341ee0d049558163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2047fd9768ccd80ca9b67b9619e3901164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb9e18c9cae24e30f7268f3552166165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6179a28048dd03687873dd30141c37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9bffe2220895c9558941bd0e3f6a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579bcf985487f2fe82c74f50881759168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d62603f234b67fcb2d0073821d31bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde89076a2cd774e34c23fc58b62563d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65882a48cd35d554a839d16ccd339d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ebdd68ed9eecc686a6653e3460f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c23e222e16c76e74593f81dd558d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca963bf20a50748ed93839ece5c140e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12569ff1616a518378e9f177814fe93175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3d87cab12548357da7078425e5392176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfdf596b96f5a7351025ab6dae618a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee793099acb9698f40760ad0bbdd8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1627d60d0a8a4c483d7dc1d7cd2a3c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd736ceac65933a2bdb6f41d022b93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12a785e7a3b29c9aee90353cf5691e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2e750e83d8da574534d4c543b052a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2278e0da07fec76ee8e4af2bdff7dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b25d8b0132c71220091faaae463af7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d7977fa5b40838a1e1416083651f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8f28289611814d69b695b6fc09988186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5012645763b7a919b46b45fa39b73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d99ac65bc54d069f1e6787b191d322188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61572d366b739ebba07acad5e9406402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b07bc6777601d0a05be89b665ec99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c9675d0cd57d10537b86db78bb3ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d59cfe56010bd7c15a108cada639bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50b8e497f83132d360d070aac3d42b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2b68b7b9d74e85b3f1682d1b5889a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc6ac0183d364e77da53594b471fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fb20fdb3f3abe15ffd70f3605add5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0b3dcb902927f5e62c4b5eda90f83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33596354668ddf6ce9dff284f42aba57198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec73841362a8d93c65e4881f27e2a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9465c87d5fb0650dd8790307cc16681200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab6731c18f545e560d6f1c577450b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010adaaa2e326a71b083fbca0ff345f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64e971199d273108f9806c9ec71dee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8b8abb7278fb9985cca7daef7113d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92382d88bfa2a3feecf8c7acc7f9246205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcc9fdc512b3ea1a32f10226c846cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e28ac5b427d13243b66431da9dee3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744de4c35f2885ea1a6da5c1d7729b61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05ad61dc5028c5e1ca2ad30117d7cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfd0f380cf4b90e801d3de235fab04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2221c2fbb3da59a656b1caec89b413211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3530f357eb2b2b2105a6ceefcf3b6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edd707ebd68adf480d8d0af4e401af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ac3c951fd2e705b60861f1547d0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff76d63d90b6c6f0a9cc6440b43d5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150dc226fadc66219f9ff53510fe98d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da432ef2605a75cc30cd23dd14e6d6ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67983033e58572e48fbfcc652b88a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aa327470e432e4e482407eb8a5b47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468078cdf2c012b908264a35d42ef605220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bab49df452766053187e537d69fd2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216df535b0ea89e1be751d331eb8bd1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea85971beb9bf8e9590462dee8b809a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf91162371b3bda1b7b5f1a7338c3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1c27c587ae6e7e9185baa9ae75338225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c8ef1e454189ef26683d2d5e4449b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef8a75be4837841d2e28b96b2c435e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd9860f86a1469b3200db1f71b2dc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac28abed7856169f3e248ebb6340105229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b407e266a4e77315c9d764404c2cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63487b05051402f0c279574064888c77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fcb5f7e63f1e15049ac9d6b9a4393232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e15c12033354390834128fdfa3ecac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95023fccf5a90c6705e9b6bca33c0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04146c7e30f2cd2717d340c1c711d57f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded4543d673102add88c04fecc5c9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f504e5192252ecd179a20090bae12237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa8632cbb3e59d33c2281f98a3404b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a16b395a2ed84ed4a963a9aadecc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476163151600b423e2c87953bc6eabdb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740fefd68b322fe743d4df2dd57c8d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f77127d8ca01b1278322635b4c68a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be372b146bb8341c3b2586b5800ff47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5f1e8f648b581729251169655fc51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32fda10dd46b279cfc9f47609afd81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e16796d3679a795947fb9b00a5429d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89a34bbb00799c119b6686a8512fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115d200c160b591193f3ef337d8fd7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa734fa6ed29c42a24967a87b065d995249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c80865236390d4581b6f61f02454b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a0b6693847aac0f774e429878ce06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385f8a14e92575451fde8d61e9b7574252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97887b1ba19efc09f018b0f96fa6053c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9702232fb16ae2e365677089d0d65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4d2ea15cf5742c3cffb6363dd85c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7420688a0c521d0cbe9fbb29d7136c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa16bd783f2ff818d05b4c93f81293257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df702660288828e8612e42ccfafbf8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded66e50eb84c4ed7bdb4cca1bf63e7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04300c762d3142811b0fc11567bd02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608e1f9d15f50ee612b014d0b429e0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58819dbff83446d77b287b493627fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c4c570f99f9ae684642b4588494a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0573fc1806a699b5b46704c19ae73d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34344fd2590c3a992e0dc62b19ac3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068490a3b4cfe44a42117151bf85f799266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722089cf0fb973d8faf7183ce1945e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c2647786a6dc402cbda12b3d7a369268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8936982d00c91c89d20f1017d95a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde408c869d8973aa3f217ab4d8d40b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba88cc35cf3571227193179d4053f3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765823cfe2e081881c3ada759b9d65d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6d2965ba7425196f51bd222dc0ef9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d842c6916d353ddef622a6cab258c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04185dc6ee39130783a3a30e778d4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b94794d10794ed3db7d2f78b7169b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd1c263308e291e7f6ad52dcdf578c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705805bacb1824430f6578ac4d49c78278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaca9aa83aecf8800bab624c612796279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2167878efc56f0753b2fb13965b255a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e2b19e57f3e949d332a0ad16558e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538d66a888e9adca5e52760d295d927282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f1c98bc5b93acab0ae5ed33093f2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8119946da9f3c34b95e817cadc1b634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c30743bfbfcb7e494f789690e318bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b196ee3a6e37752c8628ce13585886286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6852b8732836978c4a69cd5bbd4eba6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e4c1a1ef064f9c1447495be3aaed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952479b85a59849ea2a380f100cb064289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eb64526533ec0f9675007bd5f66b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704f75cd1ea62a2700af019a19c752a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dd43c1b5b643f97a6859f5cb9842c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4f1d9e4baea8571692565ae7d2ad3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cc86c8aad4f4b7a52d9bacdfc7141294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec67c3e77034ba3462dead57bd1426e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aeb083a2bba7e38e7c721f419491e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f219336f16d94d5c78558ac790ad1de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03c767f1963060fc9ff84fec624c11298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea00ac3dc87315c9376f717def0dcce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5074a5d8d6d40bc85baf6f5e7869e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763d3a0918d49ffc3a64dd27f55e66e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7082a0afd978dc4213bafa4ff2a3ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dda57aef6e062745295343f02bef8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8547eb6f357d6d01421fed3bf1d972d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13dd04aff5c4a63b6afb2338396e59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405549c97426369447b510c15cfcffb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382757b6b8e4b74a6f87debecda0f6f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f6c9a56b81ada9a7cbad15fad5e54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6d83a9b6dd0ed5e3b9cdc2c771d79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ef5cfc4edbe0e3cddd2c680f5d32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a08f25fb2e80457c0795e9faa454d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd325d3759073413390af31c8b5bc4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b055b61866faa786300320768d3d42b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7ea0663a2a450fca8f873a7224cff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34dba01f09f012db7cbd62f3c25208315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a5df57a192ea4e55c851e2f6f9ae4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433b1b8fe52c96b594f97fa45a4f151317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce53c9837b12bffee8731270ee41974318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ef85135bfc3a7814bfb7916d631e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198a8c9d7be9ccfa94e85531658c737320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccb0d4f969ad711de233d74b391eb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae52f4f8a10420ac85c3e3928d96ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5b30a31063b3f3aba3af6b9416584323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a145739fd1d5a5274f020398f0cf3c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132c7b72631b37e305ef429c1a097dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840913ecc717fe1fc4c02359684e5e8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850e4177315058c7c61a507317f7d3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee82b9dd9148c1262bf6b5b4a2369c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df3bc06494719bf3ca4c65e668a916329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7492d315cc384a2cc7286a2cc87ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151aea28ef8a17235186e557d156775331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87434215b24e2c0d6bffe09c44524d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c309830cfb146d902d8c3d5cfb002333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87dafaa76541d8471c509b41bdeaf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10110be5f1726d53de14cbfa6db1aa10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660eb7c7261ff67c2d88cea6ff85b60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede28a41334c67576447031c7c0c1c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d751979ffc307f11a0389f6e709d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c44ac2b56b998c1abf362d28505fb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22554b30ed5f803e7b5bf5f38ec41634340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f3e8857f735b35f1ae29ab7552f40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096de1320b38e1c4535de94e23de081342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c1f6890f8c6d0674c031fc57dd806343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a74818b8be1318ababd0004fed387344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e2d6fef3fdbbf1a580748c33e2290345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b460ab16c9f316237e75efdf08cd7e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884a5e10105d6c7f1affb92fcb3b455347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a22b9c823ebb42b6ed7f6641b92be2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdad0d12c03d424c50efedabcb578c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3ac673c88dca4948d62abeb6330b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd11fe81f7f68d40df91ec9a9ea04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906339368c464173866ecd885eb3f5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75230a2a0aa5ad71d64ba467fd58cde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d2851336f5c1a4c26de80fc762051354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96490d908df50c083200123d46a2c6fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd62c3f8bfbd567b09781323f3d772356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d16b7d91afc1a106008d575e47423d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad726ba9fd8d152b605e83eeb06e00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8733d324f017e2692a31adfb0e8bf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcb549d1f342df0df2dc0f7abd0a5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299dfe913c26851939a06b9adee755c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532549f2a9107f3e7382c61017910b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423207defad2d1e9bfc447ea97cb05a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190f7433de1200a9a4b76d0e948de3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a3cdea4a639dc6a1cca955be56104365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01126007ca50f9c73bf8a9ba4858183c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda51ccd2531e740071cf42f0004e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602fb5b5be62c44cc27c862a4792909368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f0b8ba37a204cb82cc08a7223f1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e3d8829cf9f9568b6a2db5360cc8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed09426cbc8c8479d6ca4dd5515579371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32548a336564f181f2b10b302176defb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e57df5cc59a55f8ebe6bbb13398a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659dbfed5c20db2aa6a8b78863275ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce3b56a7bf2de29a9afa4c9db3073f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5030374a5a0af60f4296c774e1831376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e60ad2e0d5598e6738084e98f037e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536910ed03a126c0fc80dacfed804f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b6157abe4f692cf2018806418b5ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eca24d1ce9306f22bec183b3dd1bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e2c8d68a206b785c5c2fa5fe83832381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb2760e26723b3189add8c9b120c85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a341bc873a0910fd3c2dcd6a625e7f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad02baaf66d8d2fb0ef1584d301c08e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e05cfdf82a6225d9b6c84582b973c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91a89054e7465b16b906c10b479d18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aa38c5176d66c2c95583894e5196a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0c1c71b854fa5383746568cf1fe47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ce0062b49e2728bb6189262a7baed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1940d32c4e9c29f96765864fb02485390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add2e8e9c6a1d2c8964f91479c9242a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db382a2b00b105a9b56f463678b33ce8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5b4c267fb2b1418fa060dd6cbbb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0f9420d50d4f850d4663f4b601dbb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27701394b4445d41b1dbea0bab5c0eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b80064769ce709270e0014fae58c48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc6b9e165673e6fe878049f78114b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74ab86202c01ddbb0d3159ee42e5d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a371c1dbb3a6e7bda7bfd87a1ea0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fb3e7c690972285338221d85ec5ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14abbfe8fb0de92d40d07da64dfb52c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9baedd28277ab17fc2fbb82c98f64d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105754a6f6fe3c914cf5534df81e8cd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d638479cd13be63b745069e73ab936404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c3e2565e3d0648a36595184412b08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfb1f00b79fd370973d7d98dbd285c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b25a791857fa90fa72f6090b4fe67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e299b52b12dc52ebd8b5055d090663408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402c6fb24106bd0fe6b0294f9523587409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c286b8d455eefce1ca2d60fab8cbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81b37ec2665842843c589610b0d553411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60b6fa4ad766455a14fd4209d268ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ad2da2b6e8d531b05b2850066567413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36da4b366e1b9252af31f721035e796414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5307dd34531a1f606aefd8bc567221e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52bc36b9f9fdb7d631d813e1b8914d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd0b9b4822b8185ae76d3b7c7ea55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c45f2bfd28576dbf9679a1b7a0d0b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3a6b817d2e29c60c7d0dcd69ef420419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea7c89bebfbf2db5681700334bc806420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce1c3047cb3894aa0703bb68a63fce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba170fd342237699645bafd621b486422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afee3d45623d79046875616cbeb71a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68026e7bf59e9a9a7bdbe44b4a6c8d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64fcd91cbed2ba43f6bdf1a1ca4b5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f6f80e74b92272ba5c89d0c343b38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e951a48e204f5840c5bd6d99491a1b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb7e718ac03f026bf378c0775108ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02b318dc11658488da3f607ca02184429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4e8c9f856f23e41b9c46f39472da2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04befa3eaffe17162a11cc8be7e17eaa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0cda9f011d275ff4f80e007724efd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e64384f410ee2d539477ea8ed09a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0172b34c50f88832cc1de47157ed14b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194bff1d073a8c605c15c57475059c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646bae3d5dbc9fbbbcea9480a7d5669436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677408df1b58ce6a251760fadda3cbd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e7d138dda53d96c280c92487afb00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc9a1d1f3fec03cdc6c119fb5624c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ec6bb9f704bb8c2437f73a3491dc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b466f0665affb911630f3dbe312960e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df038ea1b12777e8a0105ef6acccb0cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db81278f15b08f3cf129f882c298201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9715389c9b0b2ebd8802b32ca5245444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee909ea664c7c27dab18332dcc865a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704226f8c0821220548d6ebf1bfd9194446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd081d457001a5e6ed0c05a66069d57a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08ad65d57e6b46bdc7f3934ee61e0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952679a4d846cf747bffcfd4d104494b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276b0413710c1521c7045f0c863338b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eecb08198aaeb7065622b5bbb45ed2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb21a41f2b547df2aeb2e085fd1ab6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e08b06f70238c04f3de504439bdb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bd771db2c5e5b6172883b7ae3481d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b435729a257e5a572d83f033cbb15d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456f4834ff98bd1bddd70114ed27988456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0eb4658d9162a6716baa1d4b6f58b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1157d335ee37f23ca121e9d120d917458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb075696167757a46a29178f112b5d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eacb20f015f3b438b3f9b297e51f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd98ff919b60eeeeeda37fffc3a267461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76293c08b40f484aac0cf035af8e38dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850acc98307a16bce1e7654b78e9756463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17811d8dfbdd39f6cd4e545ff6543ff6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb014a928201a6eae87a5a5142590f8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc8d3b079812282c435072df9e39c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d0cb945b2e46af375263651a5df99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577592f3966f654a043982687fffbab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c77bbddb232e9e8cc67259f8881b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04391d13928493c49c99e5635ac2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c234f3ee8299fb53c4266f43dd16a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72ab91ad722db0e695ed5fdcb2fa15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284d8b750c077dfbee53f10af767a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0bf37f64979409cd6054258f12daf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb29108dfa60e880ac1a3b857a404a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef2090e3e9edf6641312957d2ca23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387cd631b6e201c213a911a5538f31e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852534ee41f347db37568c996d93fe9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd2f866681c59daa3f1005ed21d17a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad699035116fd85c4eddfe13c8dee1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0132f5e540159bd5ab35805feaa2935481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c96bbcaa53817ad72048293ccab8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488c1d7f6e94b97637658aeabb14052483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0691fd579b9320c629d0b11eb7c636484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9f627b3a83a11619013a449cc3bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f946e83ed98175a7e9af6f40e0217486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce8fe85782416223ceaccc31469388487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0e30810f0cafec7ca65b3ebb6a9ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269f245958ba95723e7c42bd23e8a51489.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>