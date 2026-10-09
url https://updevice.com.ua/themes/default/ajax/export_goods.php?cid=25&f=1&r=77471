--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea345fe42700cdc3d37d585a09339a9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea852d406b763907a49e25108a579f872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648537e195ab1fa1f6d5da610d364353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b471cc360d04c672a1e969fc4ae3eb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79906ce25ef0771b82945945ae7cd7575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e2fd6db0ad945230012f11d3463366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fa3cd89cfe937bf1481613810ada37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2746b3fdca8ea6be91e62a637994a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6acf3a7ca3e12194098a0110e68c849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f8f57c7f4ec89dd932df6a666d9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8f8c51b5761423dd3c26d329c1c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad7d7f92ae305c6efbf647d79a661f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fa86f323c22a9ce0c2e0dac66f93813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445fbb1778cf12e8ec9e7faa6cd80214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec9e68e07bf3690d481bbfd5335b9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39256e578f0a3356243f01aedd12e0b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109af976b46f203e1363c844bad314f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e59224cb58355135738f0c2c823aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76377c46d9d6189cef0379b3a6c6e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6e92263a5252b5932163e9e0a629720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df842ddb3ab9f039e9ec649ef8d7e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb820de17b12089e64a0a02db503a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e0b22515e2529f15fea90fcb0562623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fa460a3d48309ee45070a640ad1b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daeaacb44ef198a1ed12d47f85158c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f99c7dfbaf4e5d4ed8bca08c0c9aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b2d312a6d12667afe9befc81031be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da9c76f20aa556cddb9c4a87f0723128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a039add09f4c1e18b5af40a3e8f970e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0ffca5479d671407641b7e43bf3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fbcacb2efe4bd96ebfebbd452bdd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06869b2acaea2bebc1267be0a30ece6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34632b0afcf90ad368d97ab436b4676033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7b5eaddb28e9b0bb4448e8f7c78d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534e0c4781f14d34b429f849b62db1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319c24537ffe3e77e28a093cb72fcd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e35426a7ea1482cf1650362409c1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b637fc95b413d7a00eda35c37c31cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8c5e9459c89b8e721d72f4c66c4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae621a760995b46bb7f5fa9ad0c89640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83896f531ad2663721cfcf1238d5801341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70dc75a3bc342f82159d7a5acb76bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bc74b99803f6ae9b8e02f23db30b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60663245fb1ed3de6481cf87b86ec2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51599388a47c03a48c8e0bff12f3f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a45dce228b70759d63e70f5f63f65046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52de4d991b28d739760503a8ce6492447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e00be232aa50bb0b6e4f68712510148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666b6552dff29d6d0f4c154c6763d1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6c29c72750a9c1db476ab2447f45a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404fb85f5dd6853f0d813264d44973a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4b2833551d46ecec77adfa7bef64b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eff28f8ca3def434fb9cd212dccbe553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4bc9cd12b2f1b34237baefed12c3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab8d1cb442744e04fc2e7e5a83468555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da45219b033009cf65191ab8e2fbf556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440aa90696b3b079c6bfdd675092a6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d47ef1ddbe6b570bf51b7fc4af44958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696cd55d699a5ce4bc723d970fce93959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ed88b37d71a594b4b86c3808dfaa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a7bc7bcd5652d4face2cffda8de5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a7be3f40c8d2d891dfb2b95f7012762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb090ce26bcb1ba8c449797a111d0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffd3e9482628d7f9936565a6fbc77364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2ec38692c9572b2a9270e8fba36065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297002f0cf5b2caf201bb8df66b6f17866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31776b4e51f98d1dc99a70b17a6be067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277862cba5690575694f612761539af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cec29344356674a6d3c26a9f5e9b7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84317cf72e79aca7367f508005c6fcc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700a848ab18c6313b1251962936409071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0bac81f8c83898e89506998e0c19272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c82bc6935dbe27c473beba25434a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270db79066fd6504781784a05ff4320074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fbbb130c3882985676cf7bccd388575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15bb519058b24ec807d89caeaea9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af3b937fc229bb571595424ca948de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fbf7e65e29de0050526f4bd2a85bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a03ea85f1e00148e8b800ee33ef5bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de77eb7bfe733a3b5aded3d071342c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effcf04086381c6c51ca24256fd0e9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abaee9bdbe682a8ce1030fd55108fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12608f0abbf873d003160af1be9669583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68957f3866be05c28ebb114e71733cd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ccc17a294dd13d53d88ccf251a9bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845853e8f91b075c0a3f576c7bb898ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f00dc620ae549a6603cf9d49c50d2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed04928ad253f5d73bad2e05c38468888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074adcb2be8ed8cce86e54dd33bfb3a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb54fa46ac2066b0f0de7af7a31f33390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1a0d3a6433e82249ae3731ec4a79f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c18354b9fd6dc11d9f0e72357bad5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6909760e73afaef68a97272942664893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc95f3985fbc618998d18deb92635d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929da88021d8c74508108781d32af8d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70518aff01567eb655a6865efeaf9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16c9cf15a41ba49c0fa158a8a9f75d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749aca205a254bad6346d56d9d28e44298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf26106d0f83874c8541f4f9a81822799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfb58bcc043d0a1c11796f31a74ebc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01440b703c6ead7ae66052bcd059b4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba104c71115f55c5bbeed0f4464b222102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f50e8fe3e3d833e09f4a64a63606fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98e5add416555450d44d17e8047bc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e79f10f70ab256c6d52e7f7c99276105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e48f708ce604d77f455287a4c1dcaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f6cb043b415942ddae6d9653849a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501410a7b4f68582028739daacf91029108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfc2c0e089f0bb954e5bad73b954ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1db62c4526f2c8656ef4ad250a040110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef35c1b3c843798f45562d191ec96f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59a93e87a6eb4201feff58a23fc01a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a3073d37da3d577c3459b17c4d8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadd9375da954637f82286a4ca10815114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d43fe04f2a9ea8ae36c1daeb3eb5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e14cd0cbd7119096bff709fd006986116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874442d694319c2f32dbcc6b3a0dded2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04dc11895d79227dc7637e0fe7bb6a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714b7e4fe6fe5daba0d490dcfe39a68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a95417d43ccf3b3457e2ed80139475120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144ad73fc344bb162cf82ef9564765b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e1e7244961e6ff696f826bff4954122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c974a904836571d6b8cd94111e0bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3486362b380936094fe6d1c2b536fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b55ddf1e6c6e538d605c2f66b3fdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ab4c35affcca9c8c58192f31c78d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d82e96edf41eb6beca400d9d8cab2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90681d208675d3b1290ffdf326c31c16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f112077f266ba6f66ad463a61cf4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657bf039129e4eeb3d20879f7556827130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccb25a7882921a3ba211bba005c62e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432677009737bb6f3cc1055d5b6eaee5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a2c1673caceb063005937b1dbc345133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c31456edadddf61d554148d649338d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29159e29fba2012547b7de6f1ac6514a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cacbcd679cd94fd0eea1ba53933225136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aaa79ca94c184a7bc28e61aca874e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbfbaf65bcb068d1382cdbaaedbd07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a7007a18018ea5db47d3f19fb63b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603b25a06975b5686d5c2a5fdfbba5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2eb29db704c826dce0ac356d4c634141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25760e0ce0cbce3ab5d8db2da0bc2434142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc27a4b3dec506637453023bfc37b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250bd3f41cd032c2f9a688a46b678d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14ab9e8b59d0e920e7b24f5ed0866e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48cc54bc135d39269ab418807f042e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af4051bcae40041007a1a68ebe483b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4435cb43d867b9a0e1cab61fd49585148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdf0454f199efbb0f58b82f77b3405149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94aeacd9d1526e85d6a3e41678b99e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61cc155e7806c8b61985bf0aefb4ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429e160823bece00483a918fcfead94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebcaee9b57e259336fd00a08237c6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061f2db300008e1ad791ce977d456bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556c76ff42f36ae2d28da719f8323fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb02eaa2ca593f6dc46de0968930f18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f571fc3d7363e0651a1bf155c5cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa251edbd2956a1b8807ffce7a2ac5bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade8105b8dae536bf4642a9ba3851c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd4e46ea58f60ee58a22ee64aa0ec3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b62c2ffc93844613f21d192929e011161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5dec57003fab620e1476ec480f3d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724f0c5dc4388fcac18948d2c057725163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa951511de0f1b506d511dfe8c7697164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba198eeecfdec5bf4ed4d41a2411e08c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79307280864eb5b7d12d1b09ea6aac6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5211a4586fa4260fccdec04a95a3f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ada82b6a68f7c0348fd0a8964de68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcff02b1b3ff2299e8b2df3ec05c87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02691dd738a28f3a6f69eb57d9b7e335170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff6ef4e80185695ca3ef6726a29502171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059bf4197c0170d7a0e48e251b1f345172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fcb4dc59ebb91ebbe5841a67e8485173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50af0d067d3a3d6eb46374ace203b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ed1f2838d9ba5bdb0b3a71e85889175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f63b86e40dd867d2d0cfb664bda947176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d2703b2952e3294a48379d5491e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c1b110216efc96c06a206c217dda0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498e0464cd10f00f74bff8e32e3d87c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24b336d669f24725fa50da95c6d39a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cf9f748d64c4f168431d2dedb8a75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab71e9afe2dcd519b8f6023142b8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cce25bbb55771541e0342fb6e6787d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c995b22d83a0226b4b3dbcc29db47e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b119fb9a0a18274913736e77e61093185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2a7f9fb647fb5b19fe18cf5bfb95d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480649bd9decbaff638df556e4103c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350825ca99abc0e86bae8cc385be4f7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856329f0fe2a5c8eeb8d70dc3a479fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b69c4b1755511c28df82e5acadf41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854f159e2ccff4c50cb8e3a13ffd617191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ac7f8d6d53c007d9995da49c95b27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4682700e24cb86d56bc7b3d74a4a389193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f1fd9bed0a0bf71d2c81b8eadd148194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d5da630948e1f0e34f158b75dabf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d5c41d5ccf382fb99317fe8b3156b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8129aeec92ace588fa995b140c348df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addf791dd5c7df9cdf4952b529d672f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3222eff4ade4ae8be763c803a0c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a96ab8741b2a13fd30bbf9a715d69a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d6670099e33f84de6a25b9165261d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e2952d01a668515cbad348eed8cec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965e8230c33c230e866406849de09a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35882aaf3fedcc2a88efa81091fdcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500399b85aebea1022b4491c3586a97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f796446c90e3932458b7ad5f1d83e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71bf88aeb1c1cf75b9b3f901ae21a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108d05e1fc3ed1c6bc4085a54c4d86b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf99097e3afe4cdfc4198aaef4fcf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9820f1629871fa1739b2465ed10a4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109ef351bd67395ef31b541a985eb9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da8a159e29f16f4b0dcb3828404247212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf3040fc619a2740c2f3a926156c18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63753ced819a9998010048477335af1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d354bc34d7b5d883381f48380ec53215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e48004ab91336b446b72c780c5a04216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c78b54c4a128ceb01249a5068ebd08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209afa77720e1145dabeede9e09e184218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7f3073039194ddb35c40a14586b71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be1fadd63be0e9459fc493e30ea438220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fea6d9469017c216b949f454c7c4f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ac53ef7a1ad83c008dea5a82e3f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf7251994845896fcbe4fa2ae1a23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8898965363153448e7709fefd46369224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75b8d7c328f8f4a8f72ec774116a97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d342f44315db5b72c185263a70282c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd05f02a893827233ab8a0974b036f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578e5a713674208f601254c21b8cdd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140afcbf9a62bbfb13fa94aae28a1c93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f52b756fda0b6f96872e099d74b4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9b385e1fc01d0d9184d3a728ecc9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accd65111b08acd80d40285df43cf37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea66294a03a499a693668ee91438edf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d50d87a1c7053d4339a2a077c48d3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1437416755d22fe18f448444fb9b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd3ed7e27d9b4b9c32805be1e81986236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3b989803b892c9b830117409a1921237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633826e960bb6495410a8095ca348b06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a83120d69209983fce03d72b6bd1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc3f68a99966ff2c429348d83a7389240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff91476affdbb9c2e178ce5d17be63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcea27cfbabdf925c44e857d863a0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7ab1302261657955dd75c4135cca2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ddf6d394e7be07018b6f765b1d842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39ad09b9ff42d53a07deb4663519a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef22b62ee7099849ca94a07be911f50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8806aaee66a15e1d7c68cb9c6dcea2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a393562604395ab219bd9a0a1301a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4aa6e10e8a895b69fc6690d7281cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b835c2cb7fc7b46be3ea8f8469fe388250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50843a5ba2ddb5bcdb94ca0c0357c3a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a6f5d6117b51b07b0cf5290ab1bd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b8dfb3cd050d01fd2fface583de9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d103a7e2a6b93032d820a0f33748b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca4086337bbd32fb919044038f00ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbdaa94d8f31175c8ac178c8555285256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3d69e79f85c23472d37998ae789d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5883a14d4b9286d0cbeeb1dfe38fa36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bc1436594469e45b7a1c12691e8b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d77fa2df0c34153f9f5843fbf65ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d71b84e30a726d5ee64856c6596952261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9670408168d76327d08eaa16d3626ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad274e25d0e6a2343fc28cc09efe8754263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7e010e81fe3ed897d002eaa60d9dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8ff9dab9bbff7aa52c692b450fa4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46d53c72e8d3347642bd77cd745b6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d751270ca5983669e28e3a128a201267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25a888d156ad0f278089bd17fb60e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7cc061a55dbac423b88e5d042340269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea9fd3f1cc72223da791a85a80c64f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc868c9c28d957d72df31dd33ee1874271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d08f9b588286b519e5f357c18c4745272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050d01e2f55e85a4d941d938811d9c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fbf44ed38de6fd1991bbebf0cea82274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089e4aa4e3f9171143c8807219b03f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a324fee14ee74ebfc6e9ddb688838c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9fc0c789b325d824443e11f9360c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d286c6e49ca2b4d8fa3b2732f5a394b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0be4fd602df4467fead82efcad4b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4512fc57d7e94e74ca95026ed6f32f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38932eaf444829dc86b7a0d1c45ff59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8bda213c37fcd238dee1dc0528d1d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ae46206af675ebae48082d0b6356f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa65d1e4dade07c2c858ac19b14069284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae544ac7a6a37016ceec32a8723a1e4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc31d4f59a09505784ba52fa5743950286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1a2b3c3e7479802705cc1b9743ed1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fbffea898d923760876bf56104769288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7533a28ed746b879ebd9f67fbffd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5a0b4a1cf5ba2804592db3a82d3e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287c3bb05f4fec49dbc39ee90cd18f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1737ead971b1b37f317c26949979923292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e7e9e9c456d2a2e80fbac4173f201293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4b82dec45522c26574ae2f1c06e16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea78c200044d2c90396d3de449a9248295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdbfd545ad72ca8fd6349ca12b1bfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d21363d33a29450db6463e511877e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc446a5eebe79569b1cdd493216a95c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eecf606a866f43e4cbbe8b659107b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7490542e04c123cb05303e2fd8f092300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ff5db1281469324cd45b489ef4d25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6417e86cec16ff075760f294f1ca30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412184a64af9271c0df0c20f3e21e3db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac024783dea6bd8708c4af537fe10a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eddbc59d11b9119d74ddf37dbb423b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a449f31c011fffb2523ac8267e0a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5db2181eb77adfa13fe4bf4f90164b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ed2fa9453bcc7ad9416ad81347184308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e82f23631b678d2c6a66b568409a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a68417a42a683bde265d57b656ee6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f4ef9bafd7413680c3efa5e102ad2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280af6efbc1df6622c6ea8bfca95ab5a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f54bd53fce248e278cf6f573f36da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f772337bb894c800ef5cdd632f3cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f13486426a3c735830c0679270195315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c015f293f5758d7b4a1663301bda27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ffcb193619ca0226f3e7dac30941317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f9816d18b72800acc5f17ada14abf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83409c9d7e691060d4cf5ace689c613319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7178e248f4256f492947b10d158448d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5de4ff71949d7062c94cbdb18d089321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff4569b4f37e0158ffb51a4df6e244322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf704d5314eecbfc6138d7886f199bde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861634f34588da707e012fba5896dd8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c370e507f5595452dba35154fb264325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8b80d7c6350bbd58e2e542ebc922d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57b8391647a46415675f0520461590327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f38557999bb902446d8294118b3b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c152e20ac4cdf3312ff890e8e1a5647329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e928c35035708723660fd0f1073fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d89fea7e7808c759c80b965232ca17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d8789bf206012b9c58ae4250dcc2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9fa33f629e257b58f3dc623451228333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf59dccce64a26328d36775a1c0184c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e9bf9c12635ecba05d359e03122d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494c0bc1a73516044b5bb883498147336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31172004b16674e4f8f17ccc9ac3030e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41532b51b52956d2f917d5fe390fa732338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df4c2156a3a35e3550314dfc78e24a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2cbacfadf2711adc98d8f106cf2e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3200787cf543e5a69ab6f59cb2533341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1fc5b18e40b66e1ea44e7e61e7285342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0abc04bf95b9937c87a94d464dad2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b9d7301f14be4200fa53f834d6544344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c4082762ed3adec5ba6ea04d16e45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b263d0628d25ca0fd81f52375a5f99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8a89ac8056ab8016bcd31c97addff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e43e029ecb579a76fddab2f33dc7fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79b69c14611854c33d5703f7f1b736349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390cb51c6953026ac574cf15ed68469350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d5c8c696140429ac1af23766756f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346b99b2347ceab4aa3c8971cd9ea29352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67023d83f596e991b74cd4a0aa8294353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e2cc081f4d86e002e750371cdaafb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9112b82e95d2286e2bc4f15e5c2a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd464716bc50d7f166529bd60df724356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abe0c526180518a4bcd700d5cc11cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ebb779838e9b0973052fc3e578ec1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f3229d92e704694ece4b7b0e1b09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9eab03f12537b1b4b326595f33a62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11684a5d02edb162cef7bcb556d9cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca66da28810ce4779c0165e4da391f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067209ef6cca211f1763f1ca5f71f54a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf23534ef512b6bc8223b7dbfc71ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff25ad7dc83da1ff849f849673fe854365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8923a767bbc68ea4d8a6dbad9077b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c586d27384ef34d6629650d30c99f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09601fbcdc9c4e43557a69b5c2c85092368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa35435ee7a4dbc92f1cedc66b93c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cabff5e58321b48ba1f5713d6f5f7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05557639fa91186b55ea9877ac5a26e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a46c4690e5270b2d289cfe5db694d1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a45c536fa80252e068d922e576056373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c821bd1dc936a64c07793d25fdb2641374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde506253f33fdfb95e7cb9c7adb453375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1df8d506896b3f26c67089d4f17f27376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af38f188a8b02f7f132278eebf5cc6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0295d0620c80315bdd0471995c82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c96e924d1905e5f20ca1e754bebf8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c24dfab0a4eb39be8951818efefc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a909120bb08298b95e462ee01aea9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe921a9f3af03bd50b3939ff8a1b73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dea693c33dbd69f41696d541eb6eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72910291a45b461947c96d53cfa6a91c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0738906c86d6713e8b012c56b0e46e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f13b43b330d3f300f2c9b58a73df1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc4f5cbaa39c50bcb312fa4ea03d4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940981cb018eb748a3eec86972c7f0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76846c3689ba29e362d6575372e55f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411dababee2621598fbcf6d30dd282f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af623eedf52f2ca4d88610b194b0bd2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e9140f4d0c0c9fbc6554228c7d7f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e9d085cc32f9d2ce1c8230a4f772a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc625481ff97b27768561bc0b5ffdd4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b66f421dbfec313574cfbe42de2c33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8873a9795d270edcc9045ab8b5d3de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb65a1aa6690b820a93fbcdf5fa606d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4228d912f85f8a2a52c48eccd7fb131398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb051268ecb4f0e7b76e1022b95059399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe76354f40491fa5f8f0b253de0475400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27371634b5db1706513f172698fdd782401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e2f8b310d1eefb7e61eba4c4c991b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00827826b5765f3bc28a8f5191b5ded2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adefc85ebee7cccd331bec3c9ba73ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6148874365b54764bdf673fcc3eb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08188a98452befe9c680a30f59d7c32e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79af85fe62a98be0fdb7fbc05fb37a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed689d2eb230a36b5f0632e1fff1d3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ea62be12a93152e79793105d06551409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e65fa83b1ba4cbbec7ceb5b150ab2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514cb30479d184011fdfa93c273e942411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35537b95ebf9c0b367b74a6665d26414412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcbe79f9916e5132afa78d40f0e16e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aa3fbd39dd432a3e60013ba13bf9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f0f37d7ceccd086052d2c91b2dfc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c48842ce336902037f1e899bbff6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba13009d26a580410b4a0f3a1e9abfa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f4a2a3a69d9b6e3aad6c2c1f7771f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb976ff213d361a2ea5ebd5f30d61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64e3afab0ec696b7f2383498ef4d76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11f0a692e141f24590ed725327e5b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a9c2a101083da1eb8f9931cef594d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe231293f69958e3d37a063cfc76b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b80ea36b2f28785f9f681153569190424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9f71642f6a7e516d6bfccc4c53a84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac48fd0de2185f9a80dbe380566488b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77817c47f94079729bc9889a82ccab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9c4d69cfe37b25e96bc8d17dbedcb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5754f50b26cfccdc2ad68030a4c250429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482f952be51b0522c4c9ce213211de6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565b33c9d7835d0fb73f46b43c4383431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311f3311c4df3e7934fd932c4e85979432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426b22be65a4b72cfb3ba57e1b42107433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eead94d37cec35c36a49a43b319e57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da97957aca698df140846a7dee84291435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d476d4003200e6a5d6cd35c68008ffa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e220f0d4bcd1592c175bcea9116ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c65df4f5be88a1f999ed4b748b254438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926f0c6fd506e85f77b346152551a67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933ebd6cfd13d4899c325dd562184e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ac912069170252ce3e8e49705d0a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1aec2c19316b96c0a4124a66d2f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec3d433337a4c2bbfe17a02ac999bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f13be9c8e2f475c521095aeef07574444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccd37fe7bf260ebb5192f100d9c933445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa934f042dd7872e287402e35045949446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d48bba7cd5cc2bbae943dbb5c77048447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a0df4133b64f859ed066d93d31600448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7e929e3cbd77412fc4f5f8c70f1cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53370d7e0b9e0c183313eddeea9d45ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302a3d12230cb7e391a9690e44965da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2937137bb4b99c6073b7e986e445b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77da9a51990ce7741a0e8f989778be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822b3d38941afd984245ebf73992b4a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0443b96c26257d131cda9faa59f51455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babb98d9c0e67cbcc338c610830d17d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a3dad13d1222546f17da2aa0d5c55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959f2ae9aaf7b22b8973a9ed87207f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4844971d2ca5aaa509e2ef23d212d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d1eebd6f8e182998e91549b29310460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306277cd47d9038ca6ef98f8f01feb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e2fb8096d8ee8ab7e9ad3ef52260462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792cd7e79b20ca02813b7b00b53785c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1ccdc90d5843db8a75b1b1b3baa33464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb285b8a54a27678292d6585865d343465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab47ff86396d6c627d3486b52ba4f01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f041777b4e96ad92e57fa3bbfb99a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e54e7312e944c57d7715620fbd14bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153b64d48e2935b070480f151db3e0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059c4eac5d63f6e97d2eb1dc18f6a6e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d26e8df9948b1614a0029b416d935471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492a0b863825c3e3d515aefbf149ddd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5f59f6d42241790018db74eb01c50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee55a3345f721daa9e6647cd0fa64f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79409c3f538cbd92ed061e397fdaab14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d81d2e2f78291abe2b266fbda99830476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30d6d2816c38a3b97c0643c9949dff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7064e35bc2c0e4d17f4154e7c9c3c4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd1ed5aa165627fe054b8e7759099a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af782416bd6687ba0cb1effaf49ccd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3bb2b980b75e58d73108539f0c0a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801addac3e7730f0f027e0495ce9fda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e397d8cc835753b19dcafb8e8c9bbc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a64f0dc0da0b9ea1ab4243730be3f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1525e949600347194a8fbe613d3924485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f523093f258c5c712e27efda2b6f26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201349cae16f80eecf49301769975407487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce296269345f103cef97b325947b525488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a5c041f358f628c8fc608b6ea63bc489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b80ec8dec695fe16d3b0b81fa93f7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732269830560bf0f4b645de71934e11e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eded3d294005055e64df45c81b742c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8d2b85266790f53e55d5ba524eea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbddd2f6f3f445f0cf40c18566055c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb85ae37557cc1d856cbfc851e77316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d47d342e4fb9685383e1ae9504918d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e0010b6b2f679f828a31d87896f128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9de5396194735424f20b8faeca73a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df4df89a7b14de249ed5240994b65a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3193f36a61ff083fa4b59560188eef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f589ada763f618314dd1f7e2062f1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328710ae32c2e12bba83dda5dbb1cd6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316251b5e98f683bbb162e45b59d0f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b0080fc817b13093c539347d9c57615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb2fbc1007148f9a9f4319a44b68e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344051ad9652152ee9518005a006308017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cdd0aee5c5657cf6d2d1aca43e32318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee10df0cfd132d0e1aece704ad146f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff1b1a530ae8c0b66b40896910d5f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f858ed6286c10ee5da4edebb17c3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c18b361c84cd117dfe76932e277f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7842c27f97d2b1d3842a6bf03fdd2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c7bab8089fc69f23773aa8b21337a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7126edadd0e4e664fcfcfd93b88b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315934fc192c8de0ad77be5c90fa92c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c5d3ebddc9249948266b3a0a7481c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c24bbd165126214b33f910b858e23a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cf3748c1ad819d703fdf09c3c804a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d813e2421b271963891e0bef45a2eee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f58a7efa0c42b692a6db95ecf31a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642ef3ee934a9e02dff22ba7187e2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eb872e81e444735631b36165675fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef55e31a5f76300faa0f7a602f607734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dbc27cee61464ab259a34794960b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7646d8f222fe1434cfc09e45a9f3ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a414425957bbc9686db3f0d49dcbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c131d555dead8a3c7d821959400bd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff51ca857e9e851dd9d18bf800bdff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1762f2c858512ea448c951aba58e8e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9889fa9c22154b78bc369422a05c3fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632fa3052063afb1e169ce84453edd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f75b62bcfa16eaf4fa0163c976c7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fcb81229228389866cc5f1867f9a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77268d2186ce3dd3f5e3e1854c8f06e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd27c0df6df801bcee0600cd6815446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5703067d10aee26e9f976c44b2370347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb380dd024401b34a20ee60a69dbfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f545fab71f3b710d2c02d76ea4b6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00191720b900e758b2b5299edd89ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16ba686fdf22113571130fb67a2cc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee3be71d512a4cf0cad95b4032b3db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2e3f79dc31000c1937d74ee8bf64553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414b46f23b6275d8f0bee77f71db4b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc69274fa4dded029f74771f9c677b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e137e318385f345070199c6782bfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff19b92f44a668d64027bf32ed314c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff418de9aec87d004c547e317085fd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97b8b8b7078f957eceea8f1c46b4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a7afe1fb451d0e30f711946249e7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de7eb2cdb3d99e14c5b8c2ca7b59ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76263464c5cb044eb72dc906da2e4eed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f46935fcf0fa01fe7090dd580ed1d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e9e7a18a58390a8fcd3ce2496d3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51f0d7a171324915fd6cce6f6c510165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c61a918893480122ed1b7d703ea6966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee1a35f73f3a6c2754a06ad77f5b8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9d624d7912019ceea1cf9b76d513a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5aa45324e019f5b96b701e8f9f24069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208ec310a5edf32914d94ee3e6c718870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969db3693d9cdd48c4730601a0cfdca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2182f121cc6d6179c513fc56902bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd59c29d1149c915202afba683f47a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125849a8733086cab6c87fa335648d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100f51e360862c628b838f40653a86375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ae597c0f37c6b8733f579bd8210f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a4e77d5d68f1ff99912693ee6053877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34de52a21fead1996c59df584e3cd378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2a4844557ea3448120b39bf47a82e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f2d6c4e508cf5f912f2d5c043234080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d380bdc46f53c57c0fa6545b103ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cf7a442ed3e8c4dd2c9f6c49c3b9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4268db37dc7da58ba7cb7a0995d90e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3b16cb05e978ff39a566eaff2dde784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774e44a8ea766c6935de8b9a5b644f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f494bbea8f4b50c012b5f4d6d357fca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2059b1a67f54cc13ef6c252012665b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afcb08636d8bfa365b9c4f2f2569d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f36d3dd9434301d91c920830e903f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4420d83619437b6879f978f0a5e8cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b69344dcf19bebea4f7f43c940f91191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf172832e3e57404c7055bf2762f30092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e317b1fdf55c4cf3ed04007aca14d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c3e37d1852d2fc0bd0424d1edfa5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6602b7ee8a45ae88d43c3800bdac5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374e127eaff01d73613728ca7d54f4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b82d130390351d8a4dd55f8ab52c6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f11584b10b3a2851657de58257ee5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f331b7d08ed3e510ac780fa1168e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826b9d7d94d651df183f3d00fd8d1f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91686bd7faff523df3eb72bcfe5ae749101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90979b98a6a22c50613cc436df7c278102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df948269aa954b359b349e3920e22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf0e7f213c9a289d3f98df60351586104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6605cf082641ba1d45838d98a55f988105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c45bed8146d2c84df3ee772e60387d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e16b1e0e6f63200810e845f0ef0e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72624b3e39cfbc7cd7cc72af9b4b3d46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cacaf6aa4cf321ed2a148c0ef946d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90754a36862e2ddf7edd3a0c69dcce21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98345b640de8562c576c6245c70cec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5841fb26009c699014fd9c1f1ad2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4daad894e09910df7757625e271d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0997c2f42438c971458daa30f9b08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e93ee3227c8aba50ae3007941f19d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7be489842c345db30b1b8dd14c7ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6c831ed45e7dc7f6d4914c772e16d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39020ac2211fdc983165730fd50b74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f702ed1e3237b16c78af6e6f98df109119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034f13cb1cdd4e12cf5d9ac0684a322120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01b1eae27e81578b5c5bc057b9c6fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59c4ebe95ed9ef62dba7a57e2a6a66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10186480a8dbc7c68c32aaf305a2c05123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f661b9279ba4304e4c94d2eea0e6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738af984a9f26dfe92e08a7c1f14706f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab0c8fe0bcf5f9acebbefbda807695126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e87c8d2bd7fc6bcb7c47e9602f3f04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c8fc897c76e27c05c843272a9e4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e90f61a6cd673e0eabd90f376880b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979fa0baa909bafe573264c3e0fb143130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17442bdac98ab0cdf8fff6af38648562131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea7e9728f4c536dd3453ce12b576fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c26e3f2b1a43e2a1e36f1fc033d53b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc32eed6aa96c0b1a668f228eb395a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7290170b3a2ebc9d0f86c98f050b546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13fafc91f10ec86db88ddd95f2487a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d0b4d8c1b6b25a49a8e2198262235137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3873aebde1963e2cfbc60bd82a5493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc7153c59a2af92551b6c27b2f1ef1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b463cb2711dc5be65b76922504a77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffc7238a355bff4672cb214fda8316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd12ec410b9b3ed53082cc618f2bc32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d31e9b61fae793926a4a45c25fa580143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74d8f51faa6750f7847dade5f22bcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783df072b7ca9eaa434844a88c1eec8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227eba9edf65a7741f965bdf93015fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353e811c1bd03c41ce2b45590c61595147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2f4686a93bd7ecfcd58ff2b2ad7de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486603fd8baa2c406dc37c51d7640021149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94b8dc83847829bf960f19457ca0cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036fe906c423b9f3a713d60c7c151f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975e1df3d5fb265401af4b2b93335f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521972711cd30a60054cecde27f8a0f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39285099c3975619d3e1f56d633e6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1a9b973b17c01443a9857a15cd5fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dc9afbabf0a93c9fa1cc2a1a2241f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394a917805e756b5a4aee3f1b35ddd4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42fab3efad7dcfe1bacd088f570f55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1c2d7484ee53ec82bbdcdbb971f74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11800b528ed80902b91c442da1661a82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a9ebf9ba6e86c99cefb2069b0996161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffc7bed041f97fd4ccd1c838b015dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4dbed8d50ed09230ef4c4b741d2c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f7e3abab5f7428bb6da21682c4025164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a54c3abcefdf9ada1e8af00420229165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd5c34bf6872a6f57e417b58d56f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a2ee7814ecf6d3f953d802bfc3455167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a393d0096d0e3dcf5c92bc402c02d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4cefea0037ac5f6ae1812622ad131169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12410ed72b65e996487ef90353661a22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0082fb1aeb4f489c334b41ed786be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c5c438a082364fa103bde1a8162f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4df9b2deae6c1a51a9ad3c9c19562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934df7e83ca3c46dcc37101571c2afd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc437157e15846f6f1624459c50d8cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a0942ac0455bdcf8b8fc8742db7be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d52cc1f0ec4e3ca7cf0c1362ff2e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fc96271eae689a7dcefddc26753ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0875942f0c5109aed9b129ac1975fda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9509e8f2744946ac19f2394a3d7021180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1e1701efedd395c58186a2c7f72e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c689b7f141d6b76fa4fc144b7f2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899db8f7ab5b1473d8d206892a1ad05c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b024c26cba79ef040db4e3e57382184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd3c92faeb3d3658de10e1bcc3b61f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eadde8ad58c3ca63fd79271351d5909186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17e00a7d72f3d7eafa1aab9314ba0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b5424916eefd97f5c625845f2623188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70442b7cc924d750473f97556d8e592189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdfa237490347d18ec4a30719c329a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef2d3c336b214520abf7579eca1f68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193c99a3b6e92d08552ea32289bdc38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc1b44f34dc12f7fc23a234ed8d1fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2239a6125db86a5c6a333d007cf8017194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e32a90b6b3aee251ca1ca7f1e2209e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fab1a20aeb74e53ba03fd93ce54d25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ad52ab7c52824e68186ae0a0ebf67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e114362d02c83cdcfb7549f8bab3ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e2f340c4508893f0a0139fcfde093199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35607c019cbc07a23994fb0e257b3ecd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e22d83f63544c97a7335ac7df1b0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953e9f58e78cdba26fc822965adffe2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bd86ecf024b3737c6618ef4522996203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6accd5f9933187b6024aa626ceee30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bca9a91c4a6749b8485811e1772f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef045cf93f01fe4eeff5e501267d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628957a278858c6a067d17a5465fa44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3467bfbad6ecaa45574bef1e5855aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bfca3acf6e0246cc9db52446392dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248bae660eb500b7b6e60f3a9a3f2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674562cde12934d7a1c641d47dbf18f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69e53219761a5efc10f67601715325212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76b052d135bd9d24b56f2e959c8939213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc754dd725794631a8829ea0b1357a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8a0eef6800a656014ecfdc08561f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd506c9686b70020f3e1b037d05a39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd51124057d4c97fc4301f18551632217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503215c994f2e960c6836022dcd9a15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf753bf2623396b82a93ebcea3d5e9be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91a316f3956b8fb12670c5fff0c6da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02ec157d3e49dad6feb88e60475c25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22125635e7d1a38a9c946c2bb40509b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb505a6d46cd45d5a817407e78bd23e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb004752e931a2ba7fc6ef968090d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5656736d2059202d084c1f02c4a8e77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4e26675e38a88cff467dd62fdd9c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb3b419c7975e2144efff45dbc3564227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2da3227d55f01acb9f3fbd970bf80228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a50fa886060e066d0d7de0f95f5a02229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ba42762faa9745a9804b1e22bf82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f71d4c96b79215734edca173028d72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d304e496fb987d880647f342201f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e41a6208fb79386695cd11ed2a2ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59852027d08e2a9a85471b399293f574234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e360eadb43764db0174d0fbc6f2d18b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8dd2c92e8a0e76674095fc84096e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b8d1663314a3d7b9b14ca65051a65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8943555d7058abb821e94b98a4db8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495e7466f04ba1dde5bed55c3259fe8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45646f534bdfba28901f7fa9f203e1c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952df6591a2861fbd44c822de346745241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cce1d697f61e132f33e1bacf447517242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f1d39c51522a3cc5387e5a5f7228243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80b6e226b316676978a5bc63d01ff8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980adff7cc37ec8d7e718c6d37d1bdb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc020d2bcf346ddd959c18e459ebb1e9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073114606ff144829658ea3dbfe59b4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20494c51cd9dbfd7eecf74347a63d7d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108167c201f533e3444b9918601a5e3b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584beb2010284d92e8b9424c0eb6961b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26bf31192d113ea6edbea4006454b50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e0de217270049ea0bb54fdc2cfd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18a042d5fe1e956956fdc94366ac37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382010e0ff0a6e93ab343f1faed34050254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6c80cccb1fbcf9aaa76c9b420f8f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a966a499bc0ce17d16b85153cb5552256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5090da5077d47244cefae5f8596e281257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b90351f128c1a8f9ecced43a23860258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccd845b4375ffd1a4a438eae5e2c4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac4cc53781ad84b6934b258fcc869260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922fba7b7dfe2991f1de032d8decedd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067f58747834ce008b6c22a58ea1f97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984fa3c1b5b3dae4936a74dd8b75dcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51182650f28600058d92e6ae59d74b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd7339c63d773fd9018f1c1dcb38d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49dcae981c6b46e4960633609ee774266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c80bb9f7e9486964d234d1701409267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f40b5d8666736fe582ea27217e35d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1928200c0906ead53b210454726f31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f3207dfe749790c01cba43704b6fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b900f16c1efc3dc0614dc9953ea1eec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ecb138fd986afbdbe30bd12a1b01c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517db92de8e684cd144486df0548cd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d6658cff89cefef9fc56a92bba2d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c936b83ad51bc7336429a814b514ea9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15032a1af684facf7317c4db76990eb7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8654612ba796119014a191c912848e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4db749ed4f821290400e154587106278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe28ef7d5672f714523539f6df21223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b0fce1ee114dbcf9c85852e2ddcce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3285705d46d3609a007e420d5f63ea7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa485925c34200b7684a5396876758ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a8af4577d9dbc736789025d12ce11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd4de3172962a55805304fbc6bc8eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24522d82a6deb97971ad336a1962d02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd69cb540bc00f6ce971392cf03026286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afcc0b5c251792122350a93af1cbd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b839557d71f8d3bff3a324327a3ea1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dac68aecc8e7fcc0ab4242a494c804289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74247ae3b797ee61efaa1fe88ae20be3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfdb2c99bc827d74ee54b510310422291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50644a1c24faac89809c91e26930ce7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e0595386b850f8dbccf5e2295782293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef8d624d5302c794289604f014c84d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a2b83695aecd19680f86e896273e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f95c36313e6f2f13c5d4109a0c7c89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf304142ce1336d738b0f0a31f471955297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb1e26625a73988e90b74f35c5275298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b19a62ac3f7c647913f0177412d63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc08d7c0ace5407323fafd17c2c2f4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d55fc98939b59e863fbb79d36125fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae49b579b5372e267d95dc906c0bee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a4d91bde7f5d298200f6f3353ca06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864ab1b40c4ec7d99bb492ec1821e34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b4789457334b9b686de8f68cf3bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52d3f5a27c1f46195088988900815f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ea72f7ce789bfc3080f972df6f070307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df98b3edb955d816b969db4d5901d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5b5e703e9b8ae786dcb18ce561d9d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961cd8141eef7695cc5fb8ea1aa20f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5b431987a866d31bde383b9a32968311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d885eb9fc31c9d7a9424ff895b0614312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d305fa0d187163169d41cec17a8c542313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67819564d9f55d0b7ad73783b8d81415314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac59f5ffff84ed6c9211dbfe4995a9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b9cf82a1e2ad5e13dc2047c34452d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12183f9db799378b542e3b965e6b846b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d10e3cf4ff279408e132dc68ef4f60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bd8ada0cd7af8caf1ec167992de58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930b5b82ba1145092eda9d6be5b5bf4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd071b2b60fbc837541057aec13960ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af22868049b9769af4c94e81c08742322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed882ef6b641cd5f095cb1950500fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fe7dfd51ea811954cdd56efe3e407324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f1c4d32f793674394d3331f447e23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527719cd12b35fb2abf83f7b5c5c3cce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d87fc69f2c72fdc2aff7777a0ef86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c16f7160afcf7ce0ba44e2351eebe5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd396d7d8795f65f12dd22e46b01364f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e873db95908280cfe97ce82c49b4d3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81917a9f8ae3f5e09f4cca5f6c38ca27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fb5468ee1a738bff1519b2709ecf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5cbac577b01a401bc8bbf8b0936a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d1d69604aed1f8dfd7aa59d42da53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26a86731286970271603e9bef0bfa1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce8cbbafa9e1f06f9f0d21cb3948ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d2caede6b538ebbf560ff248ddd05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4c98534ecdb190741a0af7046cabd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cf3301b346ab4fb0e7f7d2b9be875339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f627549077fbc2ee6350f3ab5bf916f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6944d0bf006b8e4758f03d3db55385341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf594bbee6d3dfb04946ce4f902b4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1192ac28e84b26398b1fef427d8857343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baddea7c537672f63760c3191c6f243344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c75e754d8bde18ed2f389e4d1352ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98dce8435c4f0b8f3c68c663ace8ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383c4cf1fcbeb3d9870b6c77987757b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f317652affe8d68b27aeefc415778348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b94244e982cd1b5bc15b551107d92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33d95d0ef5aa28da3925eb75c99f19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82143d6d31f83503b0e5a7e6c464c202351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70a1a8da78df6340dd2ac2a6f6e162352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569f885fb0a8d5bf1d59e22d6d85d91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b63f4c25684db805b342389155cb93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4d2acb9aa3ac0f48a744c00d6a139355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec03f90bd6f13b58bae841cda352bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4411778fdc08d62aa73be1b0e5d281f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a67b6b2daceb3bc0b037892b2891e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a6a185b13188157e4d1b74821176359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d0d04ce47357d06df6f003a7010af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925627bc5fb6801568853c670efe927a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1907ff5c5cdf47318d7e7caceb784362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6cd7d136e2ad60e73b10acfedb055363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fa91197ef58c7f063b9a5299146ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490579d89040f5f9174d3f360eb6741365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c1b375348961792d655e2684089e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f333b64b013af55381b386f939717367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed4ef9de5a95741b0525a1f8b25cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5be142d20de5c455786cc64784730369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efb48026e7b96413af8879e7473608370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5a0e3dccebd878db7414c2656a37371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba364d6ddf228b786039acbd23b73fa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8865bcae56cf091f3e332b147a26597373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15b362dabedcfb019c7aebb67c107374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06669d1c8d85e18a92b43ff917826d43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da868bc96b81a048f3919bdaab637f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5b19d3115ba88f9f963710b7ac498377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e0353f28d5a17d05fd7e2e851d352378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795496fcfcdce6ebced0fc440127293379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee62af6b43185a3b8f247898b9f326a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc240a584d6e37a2a2568415cb51f102381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37efc66089a72fced684fca2830898382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6957aef119b0e74c42df75729583d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd097c75ffaa7d4858dd91f58e73e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d7f2e6f6dc2c7a5031a168571b824385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e163f37090983f084892f230db611386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b712d05b0688d3c5a0ee34ed705e882387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d409a3f3bd9d9729fe9ad80599ae6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc062b9b1068954d5278af74d8323a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be16cdf3dfc0f33a10ee7c4d34a1fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f29f92aff66d364bcc75193b7f25ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c28ed7ed7bc8685e5943f39bbd0b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e4eacd5cb4f26e96070811038823393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476cff50891c95d7d1ac60a8292511f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67d003ed9a55d61729c46e20562978395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d2b5a931b6fec568c320238bccae6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af756f9268dd328e7b631f738873cb97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617dcf901086c1a7a6decfed80aa137d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa89e34df4412930fdd1347077b89e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69734074984e44b5cf66e1cab88867fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6890cb2eb1cd0d81cde8fea3c0b3f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef062dec095605c34dc13fdac3c166e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba699ff2061de4361a0095d42172f129403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f525eab81914812f22c66742691f113404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bcc01e24957680577845fc6aeadbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b7b56db78c00ab3e75b5f6960c27406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e829fa9f9fe2b0d674b3af8e31ee40a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba6d4729710234984a0ec1e40db279408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022e45069a96105b92e9be9f37e9de7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66362d752122c6757a09ae4bf0773195410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494bac4251a7d1c8eaaf814d52cdac8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0810c9fc26f070c95c423a9684a844412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdba5784f517128265c7a2356b7d998413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f03aefbe7335371b991f7e93090e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cff38df4e85d3f9561aaca8268f92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a149673b05f0d56ec95867275b96b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666c9c94f438d17a27aeaa9a4f3f112417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014311119ba9fa23b3de7bd53d7a5362418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8266c07a72fa0f1d2be9fe5cbfc9534419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7175ae8c0d2ae92e316f2fef10ddbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7d734b5c15ace415245971258e43c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66a6cb38e9bf52f0cd5ef65295db08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64204c7d1b2d145d5c85ecbc19e2ce9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969efcf19ee80e68bb2896a6921d7520424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c99aa2e62a0fe832ac4eb4299548c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e975ee3426bd78dcdcb1b26905ec0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fb1b2b80641e21788ceee248107e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0363de1afe94b356306e142e967861428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84621ca5065ad5da3f58707ce41bbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ffaa6f4437cf09cbf2cbd75b3f36a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06cc002726bb0dff053d130002fe2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe75e06d4cd5525e5b1c608849d2a01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099f25dc9269e655362fbe8dd7e1bd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fbc61530b8e44d6786a70708bed9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5adbe079d7f2eb0738eb87b41a9bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9e8747484376e27a32d65f106ae09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358448966c887bb9ad517a0ad2d13031437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc8a07e7a23113a8943595b273b298438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0efa93592c57cb50826a6ed9e3ea0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e941a7817a6835722a6cee83cee5e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964283f07fbccdd11f668dc4430263b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d2557a5b4d488e53ae22489021841442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d79ed9774a08b27a1c9378846b0ba2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e734912abe1afebd92f7427915f3c39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf48bba5be5eb90c8b057812493967f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1dfe0e63014c92a33f674e873981a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7184cd25fb785924ff3e7e644f8a08a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9dc1aedd9b823b48d2c8e91afb1fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2aebf6196949f8819beff7548af9f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773c005d1c653034b668b79a7d94e8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fd7defc315330080a620c1c73650d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ee03e4f8bd1dc1020766225aabca4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43376ab083ec8a3fa4cb8ad0fc37b897453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8724647dc67f07758c58569a2aa20e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e8402cf56d96ddced01a90403364d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4364e9040e94bdad6da280d8e635d85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a3a6f4da67725a727a1645a58c835457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c34271ce00d96b00b8a15540a2749458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924124b6881ee752c62a6af218dc15e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0252af518a96307fd737751698677460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a72bf2c7aca1249f481c45e186a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f9df8417b08ddf5ec80144e470310462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617de004186a88ea9a9583735f2040e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80abbf1fa4fb2791fe5f231f54ceed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e58dbf4fc489a3af51cf0303cf054465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e7b30c8ca5f3f18daaabfb9b7edaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62295fabc72bba3a936ccc87a0997da1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce83005cf69cdae843538aeaf7b4436468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422da0a472149d200704f30e92bf399469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d997d13d4e5263f44101fb740e69f5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc01c25a5cbd6f86338ca63193a9c98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e3f2b35576d559507957a8347f87b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393394a4e2226d78c57ac61b5aa027b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b2bcf31a2529eedaf3d4268f7b078474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf13d3a9d6d8be9ae41dcc42a79eb6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c95b3e5d8d1f0debdbca5a136db946476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ca97391fd8c769bc9004a96d39b54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771828515edf550724e66d00109d89b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1419be835bf2c4afa830b5e41bd6fe8479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>