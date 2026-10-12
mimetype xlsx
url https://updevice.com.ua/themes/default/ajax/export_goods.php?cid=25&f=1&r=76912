--- v0 (2026-08-18)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a9078e3b81dada556d79bc9098f2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7021202101f234364352388dd7345a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8f933f17ca0d77286f0c5aeae9ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36d671c694cced128c66de745d06534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201a389a8c2337d3de5546b3c7441b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9f53118aa656cd8b9128bd6988d606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449833c62a31fdadd1ac89af9b989217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc00d407ba6682607a7d219a0b0bad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b7874226b8f06cfb38bd80ce33b509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d9d6204d645e6448b40e2be868d6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020ac04cf52b38ab9427a06c9e1fc5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3b00246342c8f42db229e7194ff0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f0498ab84b3ceeba3792247fedb4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a11905d7bf86ddb5e59653f775a4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00197a22cfcc79fae04d820b64c6cd4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae6fae480c06c65f5e8eaf90071c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a309dd4ecb0d7d4fd18271d9866c5217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a9069ec774988b314aaff12c6b77318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532435f1888ba9e2ef4326f5ba4e3a9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0add637291b0e4d3ab0b00f9e3c6d8520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7346f32337e627957b73f77a8914c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b444a2c53474688dea881b940239122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6bdf6324dd63026df818914ffc81d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e66eeee5fe0a1fc696d6faf031aa0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0efc8ac36097d4f00d5923e953ff7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76c9bd119a6dce4fbb8bda03b995e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfbf1ec3546c027685559835c0eba327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b442a90d70d799a087ab8ff1b633d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab34cfadf20c9113c535e300fb525d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c1c6cd9864d48fa0f7e93ba94113730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f628144e8ea0b190c9235abdc58cb1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a61fd98aa60f81be8cd0e2294f80a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55deec42599420c0742a55c52fa61b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b97b4a08b3f0061710dd7edb69ee634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700de48f1ff4475334a27d72b36b16c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ad30761fa977a44e775bc19dc628636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d56f2a3c01c9241e19769f86f6d2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ce9861c210e0f6ef250a19c8afee338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd82cc311ccdf07277fd22d27a705d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645741e4d0feb03ab5c3d8bc687c75740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383b7f98936ac14ac1a1e85b04d4acc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc69f83dddf8bf97f88abffe019b6e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41258ea795981c63e7fa0e0eeebc04be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cc82831f12287e2692eaf2799a31144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa37bf23c0aed90627d55ddc5c917b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4a6241ffc4bef1103b18e35de29ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2148efb76d803ed42d7c754da6af4a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e0ec790cee20e0092b21b3877d66c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46074ec11e8705ce64c0ea44d9fb895249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f68fac0f65ed4bee461905686952850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d8550793c0551dfb60bed4c8f056151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f9116f516f9a22288185b02611bf052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43de5e79adeed61badc29994253e27653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eb55918fe1744ed5c2afa7aff03c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b734d3d5f1ca8561c47c8883c8d3dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f290f0fb313ffdfd26d6d30bf04e4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d273cf11dff5441ad35ace363facf0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040e750c170f0ea816429c7ca26a39258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610aebd1cbbe6149e11ae5a64011e8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46af58e965392f42052a09b37d80d1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ca2f18c2c34d8f446cb5b06088d6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89da1b0ceddfd63f99d91e62f6a70f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d02f3f5bcb494e629be29f1b07bf363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329245e914ee48bfa0cb98d12d6c2bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eb771fb56c6f7f1be1507d10cb32665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc52856ccfb5c3540c6b72551dfbae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f317dcccf0561eb7a9a6ee08d7f2a0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825ca97cda12bfc5060e40f29ce1b1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f855f5e2816b460d1b4812c8fcc5dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c52bf25ab4d95bb0b2c6c156edb1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dafd7df2feb3ec5b212540d11f150271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ab03abbe859cf2aeb460a0ac093f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f2c498499d7d0db21c57d8041f40373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53d58866c353c318649ed00f825f8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d5aadeae77efcdf3170abb0b54cab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa1868e8b386b29eb0268d4b2ee65476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed1635ed5463f7684cd6de93195d2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169cf7a29f899713404abf7829f549c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338b91c106880032995a3b1aba1c95379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b98a2fed945575b2ecbbdc25dddd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c24b5a4dda41f6963d2cd1ceb3c4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f7ef8645c3bfd10bd90332142bf8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8be08e7698e8d0fc019337fb7289a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183bac351efb2aeaeb181a7565a28ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b101419e943829a898748b813b1df4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df3770752f771304f764397c88d89586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a047083dde291954bcd8f2658ae57887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88136e3416f7c8e9e241f97c04a00f0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edabc81449d07970784d1ca1d559b1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aaec9405b054ecb37458c1fac4a5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafcad65824827b9e27fac4b223b59591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8d880ac094bd0593109b52d5b803e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25acd882f28618796fdb062c7ef8bb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3e0e10d3e3067c70995fb689dd1a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1822e88f0ac80db396c1e9898bb0be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16f93b7477f0a61f0ccd91960f80be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe73de302b6cdf02bb828fd49c0406097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99d196241ebb979179a900d4db5f6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d67f655e56ade412ad97797ca5daa499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b1de7ce391597a043776bd9202381100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f261982ded138d59895f5c99a628a73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a59bc215071d25dd81f99ac61b90f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba69635bc4f5294c929860d890f88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3979c88ec101cefddb39e45eba9a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f8de78f6f5aab02e6b159c5502be4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29414110ff27d36ea3e89cff0568a61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e8ff962d21b436fce482d8ae2ad5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ef9258c2ddf31a86849f56bc86ab0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922670c05165eaecb514075f97c0363109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25c777569ae03422498888decf1848110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4612488c58239738115d06ee29fc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ade257e7f69a56e4183360e79eb1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bbb3adb0949d3fa1060ac2125b464113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491719579029e9972bd30e6149c62e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0c4a3eb359aca99e39cb1cbb24654115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e230f6340599c9cebeec2c81e79e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9f9ca06ba90b34a0308b33697e44d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff2514cf10aaa2141a97cbc1016e64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb304945e119a9dbde1957a0c741d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883f9ea8c925b8ec5b768f4dbc1b61f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860eecf6f59b4df5505698df4bc13ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f6185943d21a0f761c342e70a941e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7754350a4db8605c750d22d50a63e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ef0936be169ab9cb435396a01c3bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6a75061a5e40163d7ef92336e2a22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4a2d4c92619f1a6d4a238d4919b73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9c45b5e9c4732770cf4d681037230127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5a38049e29174bc23498647547c5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414313a9a8a1d44ff9b24fe7fd6b07ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4108b850ea1948335cc2cf4eb9d046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4645ca3b993593f934136d325dee481131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48826b19f3b3b4b3d7105bf5885368132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a517dc9766902ace516fccfbe014a99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df439422576d94dcbd0383307572d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1073405733dc93a08b7104f6459f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126442fc8e80b9f6d00cbe5dd56a3422136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534a478b49c495f9df1ba973477947f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454266d1132c4f8b1ba6feb1ffdee458138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b4309b6c112a10e1ac5e1ec8c33e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65635bef8706b27ad785e83d2cf76c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e0d6a640322e8471ae79bda9870e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cbc5b911b7c50c961a63a2db3b481142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c145d90199ebffd7b0fc84a80cd6a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7b7c2a842b7b9bc2d09367f8d8a7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc2c43f98352b661326c9c07d166b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ec2de38968f7676bbaea3e62eb357146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef32b681fe949e8f13c3733a6364800147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942654e5d39d077f5ab6e6e3007d8294148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65773f9a5aaf1aaa8ae2bdef9c2d8123149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b6849304d34490b490071ad8ee717150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c2ca7856e50dfd8448a2b8a88a352151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcaabf2abe42bc5ec98043028d688b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b2b7603ccef8514a6bc622e3a1db3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c30633a70737c69f7fa2c5cb9abf57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6acdfa39276f0b263d7adb3aba0f95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120badbfc58d3cd9b6afdc9f4fd8016156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077736717974ca83e9fc9dc0b110b2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810b202740c72be470f53cd9002844158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036c463f7afb6caa814302c019da402159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e4c4c75cb7ec0238ccab7b732743160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5b7747aa85bb1162083566b5fbdb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0c01ae3904c97f323bc33d2c52a8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2da21e860d6a017d2a79eb8715ed5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d1b12f940d06949c44b5603cadbac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea37f95938545e6081ec0e8dd79119165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356135766e74e1f2a8f7e3668c25391166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11fb100db3bfced2960aa9d5070fa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04486fa78013d222a9cafbcaf840ecd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0578a0c20dd2f70e70ca745b64a8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e80b0cabcac30adf8f0c0a7b03ffe4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a3adbd121ad913d80802c2f0a0156171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0310141db2646f1cb20ba0a37b98e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fe68a467403ddafb1587470fd67b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e8bc797dd145353561e923523a177174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710b054a7d1e716e16515013bc9c2d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f11626f55a81f3d01f9bce29c0aa20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5dab89cf89b77c90fa70f31a21751177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05721c0cd8630b7ee88d1f172514e5c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d191dfa9f23a1c2bb82c6d8623d326d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b175fdb3bed1926553a3e372a65280c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f96d9a5e888aea1735a5a6a6d96e41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ac0f3efd6633ad842bb1e5f9cb738182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a466341ce2462d8a88eb2d50ed1642d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008033d4569045d0e6fdcf8088350c93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143f258f427fb6cb66dca577197a19d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0af4c54261f88be7ea9bdb3f58ed12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494960d04d4cfde6b672487ca8c14e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53af287ff7dae8ebb8e375021f6a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eebf9985063cb16b05f717287c1ce2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd081e35b04f48b9cc2e3a314fdabbfe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddac81fe6cd9ee859592aec4808416191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa345ee5750a10773bcf63c84a01557192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b717387e39b1ab5c2e6bf48d8bd5e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb91a474673ab11f0779ea1183c8bf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae94703c475b19c36741279abacc6d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b4cff5337450b0a73bb6955f3a7b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc658eb14aaaecda70f8f4a9000e404d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec0cefc75c311517319e233a039486198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b1f17e12ff93af290bcb1d954e76c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c40a5513a6c0cb8bacb1ccd4884532200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83913551be8388e9ccef8a180014f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8c26ae22c9125900c25126d05e6da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed3f05d7f7c9a0754a3132afb9aaef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfe44ce3020a8d7de32f4c8d95d3da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c736ba7a7de400c0b3da57c7d676f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4979576aba30723aab06352276fe853206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69344c9e0671a4863a2ff1b2cc23bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b66ae8d7ae8e0cbae3209ace5bf1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e3ad3190a2a8c230995eb44366dab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf91fe31bc68663b8b33d2ad3bcc5e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf913ae1e8e1079376eba888080941a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4ba3badf412cc0ca311788baac1e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f447f22366d861e41452702291b5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597d631a95b5da360aca3d6ac9ff4d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88223062f130743c512a43074795e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0bb94b692a3e23cd68078740a32a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b20631a93b6066a57b4364fd17376e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666fa9aabd0558ed322b0c74e4f10aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecbe5eda8c66940bb13ecf23a12352219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8176a71e0e547c04609377c45384c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822d6628409cfa79ee5446b03b9e5f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ac007f083cda4e86b57ea2f29451b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed602d49ff17b8a649628372c956e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c921d48ef62a7b12a0bb443d905d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d25c28c72ff2d7a9f5aa3cd8177b3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62612856f0e009cb11abe13daad6c55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52acead51f774bc19b5024970cb7715227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794e9623b993f7625dd82dc28f6cc68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881336ccfd7a3b16833cace7e247c0e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b331e7b2103c16df42526bc5a5695ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec365303f6fd7487c9caab9690279c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119c0b74aa7edf21133804ac7cf6088232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cdbb5e46e921f9d674218dbaa5a24233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d86ac8657981d60f0ee6cb6f4c84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c39fbe8b7647e3ccf3b2b155b02165235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7968bce8b18f44969a5a39da758cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148930153fabe627fbf5fb965906c64b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57b7f31492c8fa266097c51249922b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ae901a883bc5ef78ff01c207eca81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaa94c7e769f09b8f51f7234b49f37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81b082236ed99099d9e3b80c7ad05a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb9f1b4764f04a5d03c21f7375b44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158eea8a82121786688f8860385cfda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0411252439a67c393265c5b2c92d9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672cdec9fcbcfa00b666d8a32f8326b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c144d4bba3d6820b63e4446374f1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7dc578c42a716068616bdb900a458247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc4d35e27f0fbb1944d3dae63cfec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eebca5f65233e4567bca02bcaaf0ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e3cc98f22fa7a6659c17759ba3460250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a3c9527cd7108dfd3d452c8900a7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b47fcf1e8ae6c118603a2eef7332b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a9484413fcd203ef08951f750bad4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24224209f77957285eff702d0707c75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fb92a6ecac6d4e5ea0bec4a7e47c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7db9044337a98770af1d32d972363256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9036095d9786e153a6073bbedf628b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b61c2737e1ef6b14d7d3567ad3e38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005414943b615026eb2203e68fd5d80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b96505a1ac5d3d46b109e54b9586b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50350f497ff10a4b33fcc6c75bab68ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b75b2dbf63449ac8550f12b35f779262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741635d79fa9eeeb5cd9bea03c7fd31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0aeb01cffa710dbdc3ffd77815b96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b60fdcd22bf6c34f6605f99b95fa2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42e25906c456361e00fa851b7c7eed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aff0fdf519ab84959c5d245d494c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6df4dab707acf6c1771942952ddb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdb7b932bd6182a9f5093d8138b0df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544885b5131954ae2452556f07874e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350e98a1c8e709f42957a25dc904475271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68d719594519adf3bd06cc6bf2acef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94d14693b23dfd3f6986dfa6b16255273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153498f98448a3cc5d0dfdd3648dd95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf059afd48d207fbf13fcdc1a752ff9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e491757ca099308b6a07818589f4ada276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69fba02f83f2ce23c9bb86c9eb18ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1aeee578dc0dfd5ab19f31cf11b72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecd3878cc195f16cd4af900ff8f5fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf957b10a8b1a165fa5c3bedbd4baf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909128947c59fbf1d0ac5e54eae6518281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610035460feafbee6309381e39b2638c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dca9894c5864337814b0cfd96c9bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a84c29c5f8b81c6219ce31f1c6938284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de80c1ff4585e43327c25d35432f71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ad8bb527fb7d59dcbdb1d93d77e8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e3d968ddec085e8faa34cd0cb9f80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3750a3d34be68600660ffe20465fc07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a9ce5161b9973afedde332f54dd2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183df70f8f25b5af9d4d561ea6d5660e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff9ec51b50d828c85f95c3bcdad398291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84dace1c564feacc5496e2797a0dcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0782f96e8c62d82528305facc89df57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c8e13d573f2e219b26c2b4a7cc041294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee81a053e815ffd3b1b20fa1e22eb89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e86890fa66a53aed8a75b0be47f8ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2411be21e46c531daed28344c4a2579297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9b20c205d69197753e8ec72f1bc53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1e9acbb8d2869eeb3c7f01828681e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f8462a1dfb945a3801a92766e8130300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192595c39989e55348301d1bd297aece301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f83165dde70b7fe9c119f71e869d5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be627f80a1b48c7d696e354a85a656303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2b71b96b2d20d218d9ed2e287b07a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b196e6f6b9a4152fd67da34b80e4c96305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f81a55041581240f55fe25932c466a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3bb439a7a5e5d687986bf7dbfd55a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bd03585a7a59b34a8b9171c2cc19f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f807be6cbafb23822b8faa2b5d0a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea8c303c67246f14e23262c77ba315310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c171779818b1a912e7a676020e899311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d67eeafda4f846a949e2609f54cfdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17339d7bb2388af24508560ca0b07cc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6953d084368e43a3522684d228fa99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a550153e3ee56c21f7e7a0c54d423d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cd452d7ca91d3e740e0f267e3feb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3a4a4aff819eaf44fe4ca8d58d1f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00ec2e2b68f1ce2a56cfdd487825cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb3ffad6269a2f6528c525da6709be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54881b4bec549b3706ceb0bf93dda1a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2dddb043925d369bc5afbb6d12426321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba8c51bced0eefe4aa47d8d85a7bbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccb05c6c51d568cad9eed76d8a6c4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbf1c869f9518ed91ff41057a36215324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8022fe40a449b85ede6df98abf61816325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539e86b9f9b5348ed2e4ae4a75d6c56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3869af6b3313335f66c3f3509bba7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95610318541c4693f1b5b0b3fd83f72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe101b1b62081e392cd474635eadf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49ca16bea91d518696fc720282b211330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1a1ed62c8193f64d5c18993356054331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceb66e81d37d1fe387227befaf7039332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0a1df39df1e42087b403a1b868f92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116b7d0ea01685d721188eff55549c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7681ab7e05f375ae146ab96359fbaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05791d72e4dcbd38f727f35de78b50c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe80f864b969e85631f448901a0774337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d8d878bba90aded638e38ff6838d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff920512af17fbd51a8c3b4e3966e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc897a7ed848475d7deaa0680f5ee51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13388cc8588b8d04dac9f97d741f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a7d68b1aa0a790da08948412b180e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acc59a75606c76967136947c891f35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f77d53cbb717b5c50f64ada06f87344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1fe91c78599a9484aadd11fd23a57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a03e03cd7fb7d4c18310edbf50cf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf85ccf9ef71e2e84fedf4207aa21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433858442b055a29848777830f1f77a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a044dcb665b77ead259c7a75e64eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e454d0af8710c2249fec042dbe25e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5502093b0791e8acf7aeba40709f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2cc175f138fac068356ac066386d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb861be71cda0387cdadf5d13bc71c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cbb9efed86ccefb2190f766895b27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77cb1ee2c75998d9709191d4d33acf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba037b50bdd3f8a26d49e375176c8a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bcb555ab3e4effbdc457155cb47ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f6fa4ac8b954556c47aad6020c6ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b90c3598d62145f1f0969f8781b0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770caf3990270a73b7d2f915cbee43f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590be9f24cc5115621f70160720ad5fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c411af89b0cdf61212258263afcb9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76790f052fb7a83df133e68737a2ebee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c441c2288f9096e4db22726d9d9155364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99fa2264fd13b3924baca65d662429365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea248e2c8aaebb6f7c03c84f9f22f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b381405cfc7e39177f891c34e5695367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837375c4910cfd46f1d8e3971196122368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a432c81bccbe1e15ee4206870386369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e344177c88a315ff0be503c1f099a8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da2bf6f5f2a29aa295cba56f3f713e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd901e1e5bdbdd50f374c137178767372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6eb4b963a36b7ef4690c65c271cec5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72772b0e1d42a93fa7c496c1e8f8385374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041014169de74a8efd379ea92e7a4511375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c21fccf75c9251ff1c640752028d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407763c8c14c326e53a7f2218282052377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b15310f60eeb87f2de30a5d7391ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff09c8a246a8cb2ea1ebb115d7f6df8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5a25a34ae4b673741b6d414503fef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35361ca85eedbbba51d29732db909952381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3b3ed2243b8836afcacf11b1c9fb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6eca3a65382ece0675e80d9008740383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6e110abf6c3a79ab6c9ec72e9b6d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30def2b00d4cf6b577182fb22d16e0e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6a98f675f7987e530f38eb4d2ec41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f74c1478b9a5cb4e70964948859052387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132245924fd5057c90317481e88bfdb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772e2d00d8b9873b451cc593c55ed70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c44e4b0d2fcdfefe4caf9315ca2f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c2d94cc8d13b93130cbbaffc45529391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d007b239691c38e2801998402f8cb61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c71dc2e1ac748ae425d2d2827b68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbe344b0b48c4161041fdf24a0c66c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60d1aaa8b8e69be540e89c0766c61c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13157d6ad8b7b0c472f26ed679f383396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048d5bcf6d09752aaed876c39d08778397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793dd81454d9f6f47e6488ed223be63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621af37f4a50f52fcef29f3a23803cb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2606b0c5e39df7d0d2b42cd0eef6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfdc366a0490e27d8c6f346077f196401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3b67da9c40d72d59508e15a448806402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d465b2015f575bf1247508dd1921b84403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51a9ea17fb9911c788c3e020dcf922404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502602130670b942f5ce3a3a62bc4e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed9ef1da34ca1da64071b9377c2f9f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cfa7c85cdc7993e92d22d9f8b7f8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23777cdae3c9a4394ebf66f1fcd357408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e68164153bf92261865b353470323c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7218544bb25d05690b84e07f744842f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31a65ef7dd7902ebc1e569c2c63976411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e023da3f9803046f3aa95069c7bcbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de468a09ef66b77d47c32e887878e17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e1b1da87dfa9b555c6e0fa8297053414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63049694651667960bcc52a0555b44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd092cfdc1745d066b8447890b0ef1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3835da07cbb91b04d26177a416377b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e635179c8fa53ef8d88a4c22d38de3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8966690b2a388a0998a550c26040129419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d0e17ba6dd8e7a740418c8c722d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a70388a2ca006ed14264ac7c31f2e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c3d6917c27e87c3636973000ee481422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfb825fee5023802a0f28c12461b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596958be76d441b1fe50ee5c6883d03424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980010865a5b575e9726e96548f8767425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0e55f79d6b36d2c02afe928e211b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ead2812bd9401f561143cebdae252a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bf11453359c45fa1b6863529d0b5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe8caae629d4fd4f66d92bad7b930429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa27d8466a659bd1ed3904af46d5439430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1832da2234deee2a022d8fd304db2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a1b011c211f2e157dd7de9999714432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d62f48f0fa01757c56715b8c171c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8b813c12d9c25c1abb398554005a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721040197e27648cd1b0038f84f97603435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3891b655d054fe0adb89bceb44c83c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29408c0c3eccb7a92b6434b7b33a75ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3945135f4302a5988e76b04d42000438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116918e112fb22023b897da1a5fe4c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563a3cf2f29d9523a7d10fda68bfd56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a8c81eecc2479725062097151792441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc2367574f5e38d62502de7a318b73442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f82c7dc11579c84ed5c26c7b8a6e49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fa9772119e3686482a83539b126a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed153277d57dc85f2d6b86e1f1bbbff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c584c164b2e1a3ddb0d9df8b7f511a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a1d950ab475260f9f08e4beb8f6e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ad57e298cd3ad1307b7a6b39da3a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1d322391ca8e2e3b01dd8fe33ca3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ce3bd912f99446f17f1c874a39396450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39ce9a6cc5c85284e04a54001a7f01451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0539640e123f5784e00705345c6156452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d5836403f679c5c18e12bcad3153453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354373181bfd32fc9634e258af3a52bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b11e3f9bbf90391278fc2095767041455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3491ad1096088f4880982d68948409456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18576448a5fb46ebffa27a18ca48f8af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaefa4666c2d8962c8263a4fa41717458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5c17d361a109acb63dee34b1137f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b2f76c80400025cba49dbfc6c28dd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab85492c3ae1df00bcb7f9774ed0e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573011c7c8668170b8a6ff2ff0170a3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88ed0c5c481d1901988136542ae2ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dea2ad52ae6c44f078f516cbebac5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21acee9385f2fcf2eb61cf5be00c36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b6f37a6cc859a7e444349b8c733d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feff20cf66f3133f8d0a3eb7e802e22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895c325542abcbde062b156073dcf6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38337545fdc4ef7c0e8f15ebb6f161f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62313dcedb825027271be78170ca0a95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c0b3bd634d77ed6699b0bfba77585471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5933ee1f0c39cee516f92040f4385472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdf5c104ca765de036cc556f0bc690473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d027c8f35ab23831a3bb1c6767e7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b501fd17c3261b0fa02be9fc54968475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3acd82d2590f904f71c18032fe4c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fee096517535dff9fcac050dd05fc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b0ff6282af1ce3e065e7a2ab9660478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f09073443c3aa47dfc3fbffe2dfe91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b55ddf2eaea35602a1e650e7ca53f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59c6f23f8365b71183434958b7e2ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5c4e45791d3d32ce40d6964ba0b4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd4c5445f125848b697117911532e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae1b22554347bf6c8ad23bf0da988a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d7ad44f6aec7f65d13d3878a829b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda71edd15578efe2a05d430db390b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f24ce31a45f9329ec190f11e3707d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edcc3e6f9c54d743a241fe51905e79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed1faf481076a22512ac0e2b4d64f3489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b451f311715216171ac417284dfef61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ce1d1f888fd23b2359b65dc11a3b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c65d4ddc64ef8f06fb7f0746a964e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f686c0b430cccc9b8c977a721953fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850f07e92947a85b09da8ecbddb115f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbabcc3795d51aeb473ad43d2d133916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a488effe9b1e1477166bd428955f86f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97732128f4ac5a6d5014ecc6047c2538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a96e58540103462a3f0ecba2a0f149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8f0b9182218d925a4132e9552faa310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea348b5a6d35d65a5d80ce9a2433b66911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b7bb07a41666a047720258e6d589312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143f09c15774802bfd96f7bc6f9908e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d080a3210b7d79d1fa2446df8c92ed114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f646e66a373e8676dced635542beb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821e1a14a6beff6bc5af954a65fe5dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1bcdf8ba9523030da93afab3c347b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82967e26a3e07cfc1b2c9dc4a00c13718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fd71760f077b90823bbb0da7a5f4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93207802e4dc270e7643eff5e9588720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20eab14db5298e01a75257d8b9eda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6bd8d56f0b801d8e6babeeb663c3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd28c5bf5ab243af6454201913b51423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e468faa66deca2b61b86657ec0e7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010d01d5784e70716b7e37c1dbd75cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91692788afc035fc0f10002667bc3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855c0e4fc015328898754384b9b480227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bf6bac95f6f54ed921994f90196f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0abd9fc3a7f5d6a3041fd3868baed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f5b0091c30d54cc9010edb1cc985d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0397f6a835eb1c483081117d11b0f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175e2bc14c12f4e031187e083b83d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dace9c0d48fafaa3607c1cfbf7e7ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71515599ca5649ea074f68544f8e590534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ba5ac0fbe9abacb0413f57eacee635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e26cf76e1f5570e9b1985d050586b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd01c0c1af2dddfd2e0c6ae77e3bd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab903fa6f12d77845c632f5d936f45b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044b9e3b6796a3b05ca1f3bdbc90a2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55867eb321371842e0d32016ae099af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccb1534608cd94c175807b7dcb6c4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947b1bae5f248ee19de4a33749cc73642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf62e6f48dc4179ff531c15ae5b4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d8cde812c64adb234fe68212fdec544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebaa5812f74d8ae67051b6513bb02645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd485c0f0e330571cf95ca6731e52546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b26f22b360cc16d52eee5e441bf63e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799d478b68e95b887efbc6eecde2aea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fec3e7dd42fe3586c545a30a17879049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edbbe58d1e2b4da29c6cca182552a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e93794597d1d82164bce8e786a8fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9585b571f171c98e0381165c7c2cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b7dd1786aa8efb6e132202e44c0b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57b07bf5df10c6c501c272f7d5a5ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ed3bd495fedd2b984f29460efd09555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415979f8ec3a1639ed3787f4129c85a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d617a856c6410d47d3047d0552e05d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3ccbbdff197b8774062747cd3fcd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d236cefb9c083db623811378e7ec459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f220e314f4c460c9fcbc73c917a6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9668e588398d6d30c6f6658414ef0a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca457a693932f4e1d3f248294158a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc050964aa6869f9d2e6ecf1193293d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c516c90d1dca56342f2340e173e8e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa02c06f841f06daaaaba0cb67568ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea3000df3a804f57b90550fddbb69366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c92281b8e0e0b259ba00b92cdc856167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9aa235b417aa966b05a2d608087a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e35f1ffc3edf07e48c3d271aaae8769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c779bc18d63121c7ca91bccc405cd5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4ea5be4701201527f21cddffb773571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62c57b36068d4d35ceb9012105f75072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17c110ff8703ba3339a650f0205f3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a9050071e0e4413f403e194ac857974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551c5596603b5c09f3907ab8a3f04a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fca86738c4d4b9f3097b7ab87bd15d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cb5229e9513ad3c69918cee087ef077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c78d20bf2ab63d870fc8975ce632a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f0162155c013d073c91f73a8ef9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853cc9e96116b7382e93bf4a11d9d3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4955f3a55f7d17ca44499b5c7c1ff8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20d84fb8a2ae1fee9687a581cc79f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be470a7455fb6dc75b5dac77781b438283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147e9da9829f019d2f40ac3e6378a4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ff183d0e125e49b6d1751d762e9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ab293a1237bb4ba406058dfa475fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4497f54dfe91a8bfa09d64f4728afc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104f6eeae5d587b0763ad68e23c293c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460641ed5d83d0b8d5dd95527fbf8c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f52cb6c72d4a5fbc3ea49dcbb898190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba02c7682bc811276cd57a2cbf77e5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dcab465cc53b39066275d961055e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91750ef828e799882519f6873cb50393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c822dc775cfc98cba45006c34d9c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14671045c933b4400784eb893275f6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db38e38f38cf78aec1ad2253f861e6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600d68b7d4f747968ff62a31a34ddb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4df0c357dcb6d9cb0b6e901faa0dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c4a8eca52b9da1a75dd23bf8859f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f241e4134b8010e2eba2454d5ed2d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330b3629dba6bcfa0215e9d23997dfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff471bd5188f07f0834f401829c226102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be36bc65c5872d49217d3d88521be1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2658fe6353ef32227d35c1a43dbf39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57f28ce55fb5d5ec0127d452e22acd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22865adc4055a637502d2ee146bbf49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db76c7220ae87d6bca8a1485835a7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38b9ec04cc7425592c603fb95c02d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fb9c5b7a0ba7b15d16b47af57857a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dc4cef34d3bea773777ef28e3560d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc7077ceba991767586c5c1d0d4205111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10311cc7fa6127963456aa455f0f650112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb535daf8ef15841b5936c21c16f10d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5bb33e412ab2e5ca5435b98a50ae2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af183c968aa4c5afa87d3646b0857cb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34428296c4cc04d124b564b63bb88d7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fc9939d991ddd8eebc02b3f3bfe9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a7d75ee67f21490591d004a2ee5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46db801b7519d66ef8f739ef63236f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565877df3e6c586af0f6331264bdbdda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3f1d11446e0e8d8fa8020ef90f46a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b26e08469c2b5c8c7ba40cbb28a585122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2daf7ad1f2f36a80503aaaf3df2d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67993f614b4b904309e06dba7f3e4903124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6de57edb303b202f8aac859ce8587125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134759156a16f3567e4e7e5b7d75868126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af34e9d88b229d19f33f586e085b43a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d4ae0820bc0242bafca261b138f4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ccc7c2befd8b3ee3d4e917ac9328129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85294ce8bc8c582154f7bc2f9c9b61c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba1bf8d9f0fc433fe5e7fa4f5e3908131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc33067ecfd6671eba452ff11d091a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a45acf328cb01944b40ab28a2a463133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0144a87fbbf3d1840ad03fdc4504b22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa036b5a79b8fd6cd38fae62c66973135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2d32061ba830b66e7ec166cf4203c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b6f3c457dbc2b233f30dce0543279137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5704ec71eb9696143e8bbe3646cc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6082c118d70e58916bf2efd3c8c4f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78543566e0babb3dcdfa51c5e541e110140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e910d7af0624d3f6cd4931459062cd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f54afc53b6b72a40bc12a537b1dbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f052808b7baf60c9abbb44821109a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0716fd63bb4aacb5b44d0295fbc21c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464e83b9b10200a3963602e2317a8d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77bd16afbbc189c7daf1486b97867d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd5e3f9cb92a5bf6a35415ebc2d0a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c11caf88b63d061e4c2bd02ca216148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fafb9ec64504f8aa76bf627a62de9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92652b3dfa346787e08d067b8e170041150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be830232b4db3af237dd5d89d0da504151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fee3560fa2bfd6420bd05511d6069152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878d5079135ce8a0bfd61b5d4ca4d35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e131500818bb1c5b74ad541b7bf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce15c906304699a446f8eaaba02f16b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a269b6f2295d8b158c7edcfcce1b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d841d8f188f541295766feec27493157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010a4f862703ac7d369d9ecb0113fab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000246c630d6f061f3e60926655fb56159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb85ec8d2803e0565aaa9f149e131c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f91ec2d73610a72191ec11929cdbe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637ce11599db452ad2e0af48ded190c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52539c492b4e8bafa5df32ab6939ae5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ceb90610ffc80cb926694fad3af1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01ada996ac9b5a8909027e663fe3ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a12a3141209a32186f56f8e5d13841166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091b1a531bfc7224c8dd74f62adf378167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a1d6dad06028a215ebfd18517f020168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7194eb0ea3eb8fa72c86fd8bc94df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93a7472bb41c1d190b38e8a8cb767a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da4610b851db69b8cedaa7e0368315171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b97c1df9308e22fa561a98cf3d575172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfc628598bc4edb128eb52df001f62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce92a9500248cd6dd31831e10b8043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34af7f9de41a869c84344345e5cb66d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877945c66065acffc53adafd423cf2a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36331331f1122922a903ea7bfb9711177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb0dcb9a18babd1cc69ea55e1190d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebd573baabfbbaa7d01c12cd1d150c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaece1c70bb9211dabd222b6eff9fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60261d810e277647dfacdff69a4ee26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e118333fd65e28cad89c35964f049a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d062e21f310629a16d2fd2cf4082c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffcd309eb43bcfd4bf11146a57126c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f65465912a7e1396f3a15b4faa8f6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e6b7d7e071ea81ac6abbff8f5360f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd860f64d4739e10d4125ed567d51850187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3176bef6b66837b783a3702b725ce0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47230e8d7a5245cb9bfc390301c6ca23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c398a88b52443b53e6a28b00a0c2ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520161e41806482cb8e63ee7a547f07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3549f5c6557f2cc753e25a45a317d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e55e03c3efe0929ce8ae3d403d1d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289e0f32443b60e3d4e4e2680aab3a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1cf62d5838111bfaef716dec6c51f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e989de28f501e09972330284203ec19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e5cb4d9d97ec47f2427ed6373534197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8cb3c39ba89b96fd8bbcc817f505e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f4bf8e1625cbba12d8e31da76311c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951df915e0049875eaa723b6b90157c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235d4827df0933882ffd3ffde4e4ace201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c12ab6071ff012091c9a6ab36bd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51ccc252c2f1ccc106c6294b8b5f35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19657aeb45286b0db38897cc313df00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc8bc9bec86b56ee093d8adc03474f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d060c9a22171b364bcb0a4223e7be4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20a39ee98b682b6f8cf2dddd29641d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2788081f0ca229a15524619dd755c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7ea1508b568fa10f9b1ee60775151209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2c76a01d0f44a51a52cd32864d838210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee607ea3eb6e2c2b624f09f95f67727e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ed89770c3f1d4713c51290c4756c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675deabf2e4eb7cb7fd1d761409f1c8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424a0a1d32e0578aced87d4e5c7cd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71e0541207abea25bce9563df82a4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a66c65fb6649f9077b97621a100213216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da9fddd19e7c0ce316d37c2521017f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd3455e2d7d04545bd2dbb336945ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991cd98f80b3d431cd4ced2f130772219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e81b37b11a426485dd9a1d3fab4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424cc01f081b0d5a5aab658c4905c42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70014fd5ec138ca60c80b8333f76afe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454442381958c72f588fe5ceeee66ab4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e741a8040f81c32bf7f9d503f0eccb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fc2f36e6e8f4e5bb5844abc9a6aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2647ca0d547d3cbc423315e7665a8b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc523f8df39cdb04eed8523918b29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c2b690702286076d818f367dcb2d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ecad5f520a4701fa2418526ee6169229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd7a9a58ea527d00bc48e288ce52c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e23d6a939733498564968cbf069c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb75a25c9bc7f7112a33f4efca2bcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b806d6a09e4519a4bba60f1287a440233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82632b8314b64cd1e5e0d01cc41c17ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e909257059da9ae18673344699d0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d82822992ab6d9af49f041aaad74e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799a547a0ba3ceee45feb20426cb5df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb350a06ec1071a7a35bb299186faf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0432880e90e20e3623371c0b3767239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f9bad85af865152920f4f1a72776240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3c5a8f10e26b302ab8edbbcbcf1fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28675faacc7d6b9938820709a8652f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947c465530e5f3c922c6a562ecf3851243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e112edbb3903b34e7e589df6965c62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b420918ecd049596d3c7cc27e4e41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ee747c0d9572482612e98c0ec3ccb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eb2049e482b81cb05bf2d7ef03636247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114d55ca4afbed419479458985cd847248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082299751110537b354c33ded19a47c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b3bd6a83f56c444a75ae200609f8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f14a07b7e1350f0707b1967aedd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c38ea1ba2c9f0f76aa2beab89048b9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56af74cfdbac3c262f204398b0a3e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b7879d0722e3a88d09840bb31598254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d7588378b71875b90f4a009ff4279255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85c26cefe70ea0462776914a74e6c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383c2ef8eb9f1aa3a51c43c1797c9d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be651b048e247a24b129c65277f0353d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdd3f28f7f23873b3cbaeb72ed2845259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91330786f919815575c94ac1d526ac58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c74cfd188c091d4f07e876074a6961261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bf5588179093f8771cc4eacc0baab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce944690a3c3fe1289cc5ac802a3635263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ec6a58050e2c2c07ec1d966bbe9bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfce6651a44273bb6fbde97986e5424265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb2a5dbb88589df1ffadeef1a95668266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312377c925044da33f5d508a2638e67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e60257ef69be7e309553de418c939268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d2aa9e4a5a7ca972794910fdd027e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaa776ffb6ef3136c04d946af56103270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643688fed27173c229d5c56d8522cdd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4af79577280c1148b5cd53e8919da6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e2467ac26bbc2f9eaa396f331b2a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee212514533aac411025376bd6d397a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c57a65ab5ebee324a23b1aea257c59275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072234a9b6b069e3146f757d66f84a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b122a4d4fb7d2cb011cde110d8b4c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94631c59a67e572b6c4018cac229d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bfeabcc9dcf6b11127b40660e151f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900a0a8849ad8ab90f6692c846731d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e0058f1b862aa3a826d14ab089d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a67b42767b28ad7a5031c7e48375282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28467d7dc56473f09f00c753d6dab978283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5e43b4ff1b7bb596cc7cc29915020284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76e3d3c583c92c4123cd5562601944285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535f58bdba0037b31f9e1219bd18e4c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669b55a28938b0390f9de8ed2e1392b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949fd274912d96232e648f55613fad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1c105b4fe9eebeaa02657d4f06731289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee6cf52e6d744cdfc837974a9d0174290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d466ae0cdd0797731927bfcea0403e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd138e4ccb7469fb3d75c46b4d436f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278a16fa038d084eaab6fb36bc042d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035f4d9df8328b49f1118324c139fcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba5f4b161a1eba8af30f74cc860952295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198a1aaf5d6aff69549bd4f23c76cdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dd8e8a44bd334b098c0aa43bbdf77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a841b4ad2ca33556838f214119321298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a048b41601236b07a32974a1cb6385299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f45a339686015492fcc561cded2adb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7532fcb63a9453c5fbe563e1832ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4144da46e64af373dbd9aec606ed5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc0c1a5fa42a3a37cf517f44ed2b64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65eff7a57ddfc01b09fba520efa04e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70774c83b5d15df3416ab927f8f1a80d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06116d32339dabbc015ab90f2be8ccfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3682476a4e2cb59d2a18f8785f41be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea809a6010921e5e5735c76a3766bff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33a2f7fd9ce138387bd36e320fdebd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a04b2aa7f26c6b38aad2730d1008310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6dcce96abc107f7a07bada0f46655311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363752f887f057d855ea8349b3893a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dc03057d8ed34abc0de14735f8566313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77cb993ca1578f53b20361282129d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2e45712c889625f484e55bd38428b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5d1ce1af91adcf8e40829d83f1baa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b42c971ddf600ceb12a7cea8e015e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e9de1141b4661df61e42e643300ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f0c06cc25004bae50549e6ca4dd7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea9d0e727bfb1d2d3a6f7799170d16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f0f5387cf1375cdf19787cf2e4ef4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f7fa226e165f1da015a6fc16f097b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce55b5a5259c49aa0acbc06146b1209323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e900c411aa47f0e9511ff2f7c2ed8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf9f283d6de2155968d9664a81996f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979443bcaa1db3e702d96dc9a8389008326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1316fffa2625e707ab0e2bf5f6270327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9a0655ff1e9021f3645d5c6be1c71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65142611ae6a38154baf0b5711f89e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16069b512a864e5d355706c585c3fded330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ef8edb97ea1689db3067c5644b4c6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78bc0bcbe570433cf88b1826cfa5e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109b4ba4da9b267615f6de6ff40c6c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773c1e184a8f7cade717982e17036b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da567b7b2e99c1d526c204cbb70b5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835359f94599bdfb647059e0b713003336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ec21a8b57a671396ed9e6a3aa4337337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac99222793b373f3baa3de701cfa8be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21094114ced3e0a3ebd8ed044016e841339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058e6e27c167947435d66b75feb7831340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31afd3712e608654c9e9ac69d6f1ae6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd7318aaed4ad5b96c27814e8a94fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c5c64c5fa36c25d9c3e7ef9ff0196343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40501a8bb9b4bb2aadedce604ea507fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232492b99c2c09bbff777f4e19b74af8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466cc2bd321ef514ad3f3137baf67de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e670034dd8505e968648018561559347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6db9cc1d5ae5a9f2e711eba8e306a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4094295a9be877be2545f74caae4055349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c95975256fea83a0d12d4ac14321a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe5c3f54853ce1f9c45aed5f6773e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a38309a79604aca5569a8322868c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b8c067dfb5578d85e45aab26b2d90353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a51b0478a1bf048e6dacdcd9d119354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b044d126c63469db865acf07b488b32355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f960e2fad36c1bd03903c429a0b647356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0b7bc4b3ad726629a83c3bebf8e1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450ba3149c8bd5c0e32a45a98e97d11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5d28a8a2b4d7e14fbc5990779f593359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf4739358fdb7e97f546a136c53479360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e897d9c5dfbbc12727dc1f2edd4b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41e15c965d72427a9b83edbad8cec1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05711b5734aea16cf463533bcece8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5c89f883511e5687f974344709011364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744db6f27df49cc4f08994d1949371d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08806d1e2d3d89f8c1d7f35335f3ed9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cb5854ef9cb3b49a08518d0b23fa2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401a628d9e47302cff4749044280d0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c67ba0b3bb387d39351af1186884e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed714f7c181924a1c30677a8ccca2d73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31ed1665fb4f3263a032cd3f79b2f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d752a823f249c26687377f5a1aa59eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eb4dd2e6c4336284c390cf3de386a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52147fe437b764629891d1dada9bb96f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13437844886554092ad5b05549eace375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe303897ff236dd04684c682fbfd82c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dbc314f6b0778c516212e72d63e2f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418d7a765757c11221456c3292c203a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdcdd85c8c93094ab1aaf092f329ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ca1c3689c7dc0b00b6e379409894f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302559035c1f0fddefbfde49283735e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a1f4dbe3d3938b85a7e751bd97c85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f735c3bb99cd66abdbb6d8dfd9770a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fa827a7e4a8c8adf96d1ccd23d262384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cead85f6a5b49758346344f664b83a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cd9670cbc0427e437294b343275d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a68116548dedcf45ff77af9257d151387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc70d850c4ab25c2ab246ef2e8050388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b30a8437c9f95cb2993a0370df94c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9ddcb4fb7208044a1fe84c669fcbd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19938ee46fe67a306f2f60220d80007391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd242ebb5b2d3aa7e97e2917c02d6a95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcff13fc6486307b19baa1e6b291621393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab36f5797353b3efb10f39b07cd312394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9defc06d12598a51863d520d3ef6e95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dec4eb41f096307b3bd8cbef421b57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f251d6ba5e8aa25a19d74d91a4ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50282158e096cb303ad587995abc1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a1b467e2caafa9beecbfad3f41571399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494eea9b07b971071f43c50e9296846400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1763b034e0c0e27f4e7523dadf297401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ef7fe46798faee49babb08a263b45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6399c9f5d62814da7125edebbbecc59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32113bbfbe3f2c810774155a38abef6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5767f4ed0c99d63c0f8706e356cef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a8a8a7c8563d13282503036b7cef5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960167b1e3aaf0d781091877791c56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de228981c0e544270fa28ea0d6abf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286def9f3581e22ef740e24e4de9bb74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b00b07b6bb8edac82737c28f0444f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c09aa4a9fe4e5e01efe4ef898718e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c7de256aed734ff40a087ee138d4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10342a03cbd138f20630368968d13a4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28cf7329da627e4693d3a2c278c8da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c793306613f3883092fd9bf219d1f39415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d9f2e70a1c31d3d20de1ffc5fa8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9847ace427bf80fe89ad7ad490695d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49c730cc273528de84009e96c0d03e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13c255bfaacca660d36446022ef804419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cece40fa3d0cf58a60187e287b3d8e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202a82acfb8817322b32b9b412a5d1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac150930ca6249a6fbe73bf84c3094e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44149b77d836281a325bea325c7abf3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03f6eebb2bd1175eb4e317572e4180424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b9ab28b06fb6f76b9f0f211b2bade425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827a618d18cc32d8ab53d342c71507b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d7caac152b6f236f7fb8e260eb006427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277ca9a8543d007b1465f98dae5b41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023ada8f260a78eea694a57262071ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb25e3ce5d8083565b7ce966e91aaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449c8408df06406a04a7d32d44c0a1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7298f55184ab47e476a417327b736f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c14bcfdf31c97d6160cf3fd15c374433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603396ec2cb38f11030a9e6bf1ff469e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df599d84ec6bb7c1bacd37b4ae1514435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35bab53e25897fee8c6dec316b25b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025366ced6d4b50cf19931c8cd7f0be4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ed5c29dfee3cd488cf538a60ef81b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f16c39059408184feda92d19be33a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498c542c30034b403cec35ab909d41a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaec9a0f02695608c4a05d19fc819a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d616b67a794d1e708b832daa05d2dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632a419636b0fa0c13ea2b4bf82451c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078bc2de71c419274423ca9e49f696444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd9ac1bef425b49227a038f3271a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9d5e39b7fc1ba51131901e0e357a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c4394834d34feee2a10c50e2875d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f9167f535e0c656fea5a2949dd3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945e13ebdb77ab455b1e3a594da855b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed397cf6895c6860c148830706ee2542450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0db47b99906f29be4717fe63353e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e0383b70c48cd510d817a4ed5361b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f92667683ea3f287c9d05342a9925453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e04e634e8bd635c39205492763168454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e11a5b639e3c88e0be71365076059455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882162491f0c067941564f48f3ef7ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d2f7b44c2c3e68ff89e3df5e70bbb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf5a99d4cabc2f3db5128d5e7d1270458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc8da3f38066d215ade8af296b1f0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e36ae1ec7fe2b5cb04104f4827d77c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bfc1d22c6d024fcda848f3613976c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a1edaa34a6b4a7307af859deeb3d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d3ed84b4036b953dae366bae2fb09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00701fbaa0bb10803804e3ed6f05d11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30568344b95f061e4330fc6f0c609b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d0276732e605ec7ea288754e34e08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76aa1d39ed4237c393e793bd7cdef41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cc5d4d7654cf879f5b813c4fa0c52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7837a18362414c998453d2fead308c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1178cf6fb61e619699d181e19e4e6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a605445046a1b22afb620266351769471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d25ac93b6a2f15ea770d42ddcfb84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031ba9c3fd080c6c026cc731b566eb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6694e3379271f861664fb8fb9839b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab1c3ee28f8387d80d42fcf880fde2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e762549ac1dce8196543496f9017ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec338904a9658e17b488ffce7baaba477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>