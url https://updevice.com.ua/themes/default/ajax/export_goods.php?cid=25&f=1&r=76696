--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d032b3164ed480fa52049b8caff45f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1034c2323a85a7dde7388c23498022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e0aea010992f7a13fae5fc335d843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadf9c18d4dd3d230be934ebdd086a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee41a57ba0eb4dc68e58cab8edf75f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358c486f36f2fc397fe390875a3b1496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073e98b7df2516c30b1c39318407f587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273db907ddc935511d52146c33b27ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544c357d1df1bd030e0b80d97e210769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf52ce7829bfe62ac4a8bfde9fc2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b265735d1ea1e39c5904c389b0b01411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd6846b34cd64b66d04cdf947a1aa712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc55ecb4f2617f669bb323bd4342c2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4ec3327afcbbf73ba6174c93d50da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597056ff32e2dcd9443fcd3dd66a939715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a67897edc19a2dfd62bc6d6e62a56c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057643ef6e70348e6ab26b292a071b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486700eaa52440459be8cef137799ceb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4585727f9fc8cbc7b55a18db7d6564919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9685df74f4d96c2f355f3f7d895fadf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b77fb57ecbdcd52751440be6d52df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680b3403c8cade7963de360b08a689122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd723f7c5fbdebc900fee4c7535bf0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1c4a2939eddab1320e678bd84425024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca97e64d4fd05bd175df03d5f52e70825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cefa108a4d64aa9a9a909813ae94eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a76f7986d21c37e6f36d8fc50d50727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf294d6d078c22eb174c2acbbe8152a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af867f762f9a27565965c7615d6384da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56633a90c0bfc48dce167f4c10eca57e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf97be24edef2acd4aef3a5a2f49b4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693054b81e4309936b200780959659232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357731f1d3ab46e351aa04032880cf5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7be9e263bb0c079c401353f194171134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41935964400989bb44c413d8597b0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca385c697f492fdc39e0ebf87d2d5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2cf114377094b9f2df5a36e10995337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4ea23b5ef2f941646ad57d3e2b56138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276690dfe7056fcba3ae942a5b5be8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a9ec7abe5cabbd893d25d9cdb5da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1055599cf6f52799d8e542971f2f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deea663fc9f222fa37eaa73def16d5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02c1daf38dc578ec3537731e3bf8f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312429f85f0af398cb7f0722a6ea7f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5ab6d03956003ecafe1d233afe6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345228d755b59b3ff91d34ff5355058946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35534680418e4405d401bb0c0f81299347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb34953ff65c89f540e075f7608d0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c653e9d89cc03fd7a1449967e9c01c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b51ddbdaba66b0102f78794c30add850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d6558769c55714ec06b9db047f0aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b34a5f7a1eca8d9f70026171e64c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3c802ef3282e57596b0385e89c72c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc89f538ca215d55e99995eabee345554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba4988342e6fb995fe4bab4cffc9355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c925676f52cd35cb18d19a92b56dcbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ae6192398dbea4a5d32f0ecd7ca4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed71fd82b1cba8747993de604e1642358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1eec0fd35049ad9be98be307e468559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101e7c22d6deb50fe5bbc78bbd5555660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde60190a793c41c80b4cbab6e3bc98e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae18f222ce98f9d91b81a7f19035b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f834ed85138e31066c6b07cf393cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a1aecee58f815f92be04dd26f302864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46dd76e03e36dc3193f5fedcf9b26065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c24cda09201c6ba28272cc5e3838066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1c98051487d40ed85f8d15f2acc6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bfa0cc1e7c36365ce9eae8b8c41fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706935efd8963210f12511a9fdcf171669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1bf8be016db6a2885ad6b4a5012eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578a5b0529c2e38d09e733d1b68e53d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305e46924edd1abf99b3ca42ce1128672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e3200c6c801a80b3c533df8b65b9b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25b097e8cc5f2394471bb1eb64774c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b0e394fddb87463aeff8731d0e5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140ca76069ed96438454f3a584eed4776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fd743c508e9616801db695591af7677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1e1771cb4026f8f21836bd1a5d22d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065661f6489907da74e18955307f8e0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519f09d027aad0bf91dfa7e2f9ccf2980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0e402c402fb2bce02c95d3e5594db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efb839a58850981267761db206a66182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1910a8ff32dea6711675f19dda9d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e4bc7ce4a252c2114d7382123661584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fe8d9908bb6ef97e9c1049609ed8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b768553561da585b5818ce048cb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb06c570c59f782e39a1b92f93a18e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca348fb174430bb42fd971965c909b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce8a3fd71aef2b897780b96d161db389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f38f9834b675b7e1d63f6d803f528590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163ae93e02e2a70f8f512ca8488c7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c4d410abe9a8591d26c696cc49f4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05aef630144e2e374045aaa7de7b2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be81045aa5e84f8778768d65dc57bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c20f3259d21fbab1737bbdbd1c96895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186ccff776bc3863ddb1c1afb6bd33a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13414827d7a1f9691478b5d3340518497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c461dc933d943d2079eb417fc6d10698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555ac49b56f2a9e398100b4eccb1aa699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dba713daa991b13e6453ccda603a24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf061e8209986ac4d9c10e72f5ed9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dfa25ea19f69512aaf257c9c22172102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf665c7be25c90ba9ab2c51dbea321103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e416c5cedeca7454123b49f13653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8594565c9c72f8d8b063478c5365205105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01030354e60d2e884d693110d1b615ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa38a67bcb592a49c5bf38588b4f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697369fb7e19a7ddb0c1c980f1ce8c23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993b86514315f36801a519199212d97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7967a31f6449466d0bbe4adbfbf7457110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668c60de5df1b574b2729e9c0a5498c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9047e8a77623780c58997ed200751112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38629bc7e3452e62c6d47d042a18c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5011ab264ed563e03bbda54ee68d9ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb15741653302e0ca25c269ed2ad38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dc4c6728c2c1c2a9baa01aca49713116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442a68c63ca7097ea372ce2ad675642117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cb3c114bc60d42ccf30ab214f8243118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96fbd57fdfb1fedc0427b070df13c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74732e429e48880f1e7bfe8546854562120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c3fc3db8bea64816a99226f5d4e6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e159b43fa6647123514cebd8c40c44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72997b1fd793d96c3b6f2985cae835123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4481d70f26746c84520382750ff38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec689168d934b8d0f3fef9ef4f68af2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259386429d4ad9321a2fe58af645900c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e95345286efe336fb977a1cd616dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38e4b0b58ddabffce94232b882ad76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47c12810b1d4bec6c65d4b9c2d1bf3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647909b156e9fe2638afd2f65a6536f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c4f2a961dab2d5b02e2ff61cc01cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816ce27b0c457f43c80788ba472031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eca915f2a6fa5749d4875006e9239f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10cafb4b4c4dfef2bfddc5f3b5b093134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c65d3d7a77ec94e6259922bd605b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f0c7acfbc601bf7c47ccf87909b6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e75b140548db267d1d33e410e4afb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af649e62bb8bbd5632036c0de19a315138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759db38572ed0f75ada5d0469faae735139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66582e218a3dc3a410937359c117047140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e4d3e74b9f81e07e22bf46cd4bb51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a03ac3e082e49535713077e346efc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d317b0dcc256272cd7b5d8fd3433a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d311f9b9ff0b2d03a9768d07c9f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fa098c3e7de81d4d5fa32a6c34ec3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760220879ed0464d8b49e0e0df1c222146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd87e965b8285455259fb40a1b44d96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951fb33dcd7c2cf7ec4798d1e5250af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4899c5c8aac42009ea007cd7918c31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcc108159ca78be6c25b7392fa8bd1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb262ca4d19a7b38c903f43205a6e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e798495de740070fb5f1c853b41e59d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993a3ead2509abcf95e2dfdb0f6e068153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462d4215ec9c5e7d58237a93330f43f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc117fdaa593924dbe4c66a062fdf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40084e26eb2858d3d8350a0b9c682788156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411efea769193d8559d49e45175c832a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8340e49a3d3f796f93facae04c3159158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f6f3356da15dd712e14a9267d033f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b574a6807920ebb7ae7915b02cd1ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d99bcd50b3b25f3456691fe84468c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fee40fcbf14a221d92f28a8e1abbd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b7a606563ee86059f6895fc7072af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24f42df83d370cf957a79173847e16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbd847783d4545024ae6b6316361bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59f0a7dd4fcdf9d465ad89a04fd993166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bf6ed8b7afff10c1ce695d0206dbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d84d7db9d4d7c1177ac58086d4d17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2dbe5c6a08c3b3b543c70c23f6cdc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b1570b13c2cdec1d41761529d89f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99dcf172af0589de95925fc4129abd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f0749be40c2eb48270bfb6260dab8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3a71784aa5e3d27100918bd03ef14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850915aaeb65d1670ddf77a3dc8ea2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce2194baa7b123d68aff0eacfb45a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be898aa94e12cb29d1116f617433ffa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8b1d61f85eee217c43931723ba1b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762450a1d4c34c5befb5a65208bb15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca56573395fc59a801c2c2bb383af06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa965c0f5368abbea307550f769f3425180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9fadfcb4131cef5742b61b9bd651d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e10c1703423569f445588887c85228182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118636729b86c1ce69b4e35b7d3e029183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530e78345bc0dd89de9b33f637d07d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806af4a419a0cb6d1cd2c45a3be0892185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f072f3efb54ce17d9403b707ce3c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b06b8921a10c223a71a1fd8f9e6d2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4575d6e998698226775353db1e20b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf9c658674f3726e75677a0b47a290189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4f12e992157561cb7ce4ab3fa9202190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c013ee3584543719696bf1f24aeb228191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d62f7d64877545c0a1e46e6f7cb67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f78c62be950c067b2908c3ab31f545193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c736495b6590f136d58a51d0a908a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e0200368cd92a5d89e54193cfeb2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aad51ff078bda2ab9002f98a02242b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59224d0c0b37bdb1fd4915458683ee0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348df383f780be5ab31d6b4604d23784198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51ae1a78b337f5348db58aa0e687f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21104e75a53af20c42f566b16804087200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d790160a85b1b29a501b516ae2e6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0feb739295e267c39b2852d92e849202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27024a62607a8c52ccf05c712e1ac8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9530567d25429d0213b9169cb2293f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5cfaa95e72f0442573d49f5677f10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856645e0f98da7f6c92018944117f4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b25b0f0ac81c1ea84209b0b0ca5090207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5137300ca046bc38f368591e0bd301208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5d7f464dd114ea4639038ee71369209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77132daecca2fa3ca7cf3855b785c90d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3319cdf86cbb141e76acc8b2c399bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d2cb682485e4ea681e09b2a120cf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4835f737af402e84929b52b8d65b1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f904e57f61b2470f41ba9680a162ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081edf06d6ee8abbede05900235bd742215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097494933d97f12ad11b02b9c8fc227216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55bf158c4b76fb97dbda5a09d25da5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a7b24f32972cfc6b09872c18cae5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91449a5c8b0bce661680739a3a13e7a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc1ff7510d6b113e6ed3377deedd77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15220765ba3d5ba755ce150f581a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845e03112dc0aa86b5fe118090055b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dfc79d8509c3fc7de9e1013642392223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e7852a8d659252b3af901fc6dc38d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2b69f8851b269096db523ef5fc680225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e72cd2b5e9804a760cd58a7a8d6ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fcd8829453b7d21ddbd7b57a0bd5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeebfc1e2fa66babcd3e05c4fe7d4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d504716a56a6a3894979d78ab1c0ade229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa34931deb8fb10adcd909433d2755230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126f4acf27e8df39dfe1d2288895349231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803afefa0947bf67142ff02047e5ec12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27662c34f243cbdccc887cc606c416e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6591ac63954a88dd996c644594357a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5644678f6c15e1e65cb358aedaffe9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd31f568d1927d7bae28ffe0cd828a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495a550401725079954012a881b205d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855577293ec5cb0e5bb1bd751e8e38e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300c5a69fab6c1236df631ea74c138f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142d13d7401e9029c7deb397b16c995240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8071fa76771ed32f32184104156638241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176461780fe85a4118bac1376fa0c1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1111594dbe89e82d1de0c0e4a5d95c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c345d49371770fc34d9161624d5616d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc055688e9ce1ed699d2e11c72a744245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e914e13010b70ba828a6f3112f7ae5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78d398b3a3aaeb1c3e3314c9ae9c4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f7ef2d3c990ac9303a3b74db50cfe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdefa5a66f67674cc651eba839839b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2429e32a33029d2a0fe447a0da8c7e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19cbb80a83303bf3b6f6893425874c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc758401c854122cdcc32bca5659682252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d113283248452a7d37a6613b9937253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae6b2a70ff10ff80bb9d1edc32a006254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40913539ec05e899b84929a5ab62b296255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd7e95819ba706a301a82d1dfcda3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83fca7371d8dc69aca59ee9adc6c47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ce0501821c1229d09e95a930940cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176a8344071d62d1342e375c4223c4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ece12b7984c0ad00f7d08a9f74aca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a828f404cfa1b07f2180e3aeb903f1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06e25f2ae9a75552a67ee76fa1b48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f897319d557176b5e7585996436fba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbc61868eb49875ebcd7da27fbcf91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf95b39144f09e42cde5d90b057ce2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870776565ae54f3652aa4398ef55b9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f4de1874c68ac8562fc1a5f47ecfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0e8f7be8c067e38f27ce87ed5ba13268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedeac2112eee1f4e9a9e4ed97030c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9301b80a10ac67c611567033e9616270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7bb75bd0481c3c01fb3c532b28665271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4392dbf89d1e39a5ec0c14e4bcda1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928a81fab2fdcaef238db66b2cbf116273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969acd52eb34293e8fd6d1cbff5d50dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c0e20738ad2e4c4715182ca76790d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139296d081194b3620ac1d16d3054d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b393b6f230f11649b2aa92452a7dcf1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885c5e2e5c291d547491f3b3b59e595278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe885a0e26f2ebb8e8109cf228bf0a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ab37357f792c71967f09aca39b08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58652cc6c007e63b072a494e200b74e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7372ea921f9293a446cfd3fcb975e36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2cda3e5556875f68541f7399cc66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf335478fcf5ecae6e64a13ef83239284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fdc9823964e830932d3fff66757ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41a5f4b93daa9b81beb8f2f237f21f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784129f01f992d8472926d6415e7f547287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba716702c531c3c7b4e290f97d5f99e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf54185356b7b2d187ac3564266a588289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd932ae67eaf317f376edd3dd14512290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746b5783b71c61efdb5fd9a4b15e96f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402f2c13197080e48210d08cd0ee7f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec20f8bc8392ab9d4864bc00c9bdb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e1438b08589aa11ae52b89e1b25d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34293bff3cfd22b47656b38e746da86b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80d842aea4ff687d629f1779efcfc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16a6d2a8ebd8d51976250f04b951d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10d47373f86e03d1fb897e61eb0821298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c17766f89e28108634c1bde664cb5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a16e5c1a95f6a55c5ad9c0f4e7041300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de57f9a914d94082da5e946b98af149301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8701c4e1c65e8151686a8b821a0eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95267358d95a4d04651dccc44458e11e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203060b05da3baab7ba718615f2e3456304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e51dc7bb01663833915dae493ad3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab3a7c210322f0b3e9501fe28faee7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ca3f441f962bfa11b32f4ed3c1f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e438e5b17f110960fca54f107716f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446559b5088dffb28c02488c8e29540c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f377c65dbc154c524060a05761f71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fb3d095ed17620197065dc834de01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116511ef3c3f2fcd27079fc32426499b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d8421329b80ded22e0d187c9ebd6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d59a2f776615d6dcf0c4b5abe63bda314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e86e51f27803fd972795368bd566c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f495406ae71b8e7c2f5b865eabab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f43b8d1e038b6d9ebf5431f9ee028317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b9958937f7033167cb9acd2a6471318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013213694d8b2d4219f421512c11c267319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34b0492be45f672561915e713919f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a114d181957e6f2f2826cf8dd4f44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d27a86dce5a8f71f22227a7c61578c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e93e107b3c23ad0d74d0dbd39359d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed947849f9a416e9f2b446e01ef432d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52265031d2602647cf68e571e4ac8a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d4c7668bcdb493d3b3cc515965741326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11a81c1f69d31defa7535f0c82d8e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c48ab2362af24b027f0d4436c76ca0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91ea4a0845cc1c82398ec3cd96a8a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec601dfd55091ca6810a34e05d4c995330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e7c4dcea839167f603e95268afbda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb4c7adfbc957876ac50feadc33d70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815589e98e27756923c4ae7895eb54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba904703404c477fe55e056b1bbbc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5958b73a2294f94138dd151845da4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349859365e6ce2ad9c51be870f8ee6f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf78d2d646cccd83320739cb83c14a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63121df08f8f83bfe0cd411869200c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646007784d3d348acb584cef2691c2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0290f2640c40fdeb0f7aaa680fff4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e38044685b11a262af71f940136906341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56110203e3318504993f889785b2845b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53cf752c45c1040ee0274803604eb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c821c1bcae71c7ced683ddae684de40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7019f5e602857ace9e806310bbde78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767491e24448ea2e4b0aa77721ce791346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fa7b32f97a8f47268db21845c7ad7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fcef0b7f969a1309ecb47709c79ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11d9c0bb53105736cb3bc6bc2ec279349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb309c75332611b7c5b9e4c42a2ddf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167462c4e08132269402f3224c118f1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592564082a9d651caa029940fc5d09a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bf271291dce640cdb66f49eb3fc79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a89cbbc9ba5eca98e878aceda1534354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a44becb5ca20fb3473bdcb52d64ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32806902a1f9bbe849ead5655e824e66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533770cef22c270cd278ee9f104586a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841a79d62c5eb77931811802aac1728358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c028671bcdae4cb6a5769deb76ad6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459eca4c1e73e41002dbcf9dd86d46d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befad466b57cfe47d46404dc34e1ada7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21ba70798b2393581fb3132fc4ef27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4052d6d7fb988d64556cce015583f17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb7b907bb40480c36916ecd4bd015b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1c76ebef4c0ead50e0ea22b73611b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef7586b0e85998feff7ef6b6def04a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5a4cdeaca42cf6ccd3e9b9bb63df1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e219e54c8ef73a1b9c2683de53b8e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46800faf1b1bc794c6b82f10c088349f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485f4fd03379699476e333505deaaa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de46b20120add591340e0862860aa43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bbdd95b53a091de32acc447d32c90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad0bc529a2b85fff79085fa4249e22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81adc5b60a48d0344a080aa5d34bee5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0747b0b6c95cbfe9652942ff5a1160375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e9abe0e3ca23d41160d65a7bc7f2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36284b55f9a061119a106a0a1e3ef9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc97df1f228c3d95d58e9d86223fec4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fcd6f2de23a84e7b9c3559d35ae86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656856d5b6ca7ab437a52991858f217380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d2696f591ce43c4707f26e86e3225381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dce3af38394ed49c9adb3338d35da7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff39221ac3d02c169912fac448e982383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aebefb02778a16e4f6ca810767aca1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb2afeb36ae2c49a3506f54707f819385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6941df7c298640b7cfae9b6135a2474386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100aff664fc43c7251e30b3b4a90771387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4183bc35990c40f61d9cad54a7ded7e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf102b18073c7b1f64b8c13aea2bf8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54444980ecb2d21ef814c8e1c7e5109b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578735ddde66b29b4344c5739acd0bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d158acb40602fe7bd37b8e1711efe5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702954848a73ca23390c40d35b2d5957393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ed4c73820abd980af31c6433e6e9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c8a5e0e6ed5de92c135956715a31e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05721145598990f7652fb2f78eef0f24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b127b50244a829f0600dcfaa0f6d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e43de216f8a76c6a969081a806c8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbe500957dcc068cbcedc6176a5d0b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a1333fad1b7120e0aadf2040a6a24400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfacc63f030d80177ab688e5de370e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d741c7b2cb7c95c19b11fa3a52d4fc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385016f1975d38916ef5654c5f1e0d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31491e8eb257b9b0e9490759da7edfa8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52828da6f05979dbe3179707e0c417405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccdfb8025657a850a34d3c8cf95304406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd9ee2c05cc8bfa33250185af8072407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789622c5c3c5f81e44209fdad6c51139408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d5a66ce112a9641e9c8b150ff8596409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ed77bbf0dacb61d0a8f1f17962f5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffbfc035e05afdd94bd7cecc053bcb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15589bee6038db8b745395192b876d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e4d55443bfd58f4be31246da8336413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fc5dbe92dd5aa9abf669238797493414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d2214af75448d44845aaa0e31f9cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d93b096b4c5eb0d102f5345aca5ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0f691cdcf724863a82261813b0455417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b4f65cb896f7700476653ad4cb92a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc93d373ad1c444c99001b2421d6a5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef5442a219db7ecc71064c46ab63b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2845d5a4e94846475384ba01c4992421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20996440d6b6a37180371caa800c27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3154f1f0f28269ff925f3db3797804423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c578735c5810237af7cab9a03867df1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cda8eac85e79fe3e97ca0464e75c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16247f9204a85e8e9127af474c2fae86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3155014133ba330dfe55733f8de89a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766c45514057b18b979eb41355d88e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fb5d2f4a65a7f2457b4ea9fed92fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8c054cd63137eebc58510345227de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd95f4085c15507a4cde53e0e3874f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2605edd0d96ff8ead4d0d9de017c10a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df12b935cb0fd3d4c40c66c13c0eed4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30a6719390faf1fa42932309eb323b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e7d4769b8c2dd2215317784eb9462435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae88281ae1303808ec5b6e990f0d60f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee2e3f01d7cfde8ecd3e78f250e8fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2e689d7f2a5721780234a23637ae2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46d11776e7097327d3dff8710b07cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf090680710c136cafa2b208ee53936440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb6417eb2dce1c4aefe4901284fa5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec9dbc5d7099ffb77a04523b9864a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd42d6e3105f2f591730aaa098a6b54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd77596bf6ecd1e63ff7aa10d1f0826444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f5c52b4f478bd07c31039361a28d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93852ea1259247cae51eb8c39b30e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a1182a96d6f7ec6de1ec02ea84e80447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f17444a3ac0a32e42795fd0c8e82f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5040d7c7f2aa3384bc0b509b57ea3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac31743ac217970c500372eb297565450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bce067275d1b1769f6530b08cc877451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9397ab1581728acac877946659f52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2842932439cac745e89dadcfeb9848453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913fd55316967ffb898aa85540f12b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71b5074492db0d858701848db732a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69afce08dc6a5c47f8eeb9402f74e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26b7f5bccf24a23c08419c2e8143b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641347a3cdad8572566034fb7dee373458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e22e561e6081e124024a9ea7d79b63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e850939a0ca312c7128d58c228b2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac6e97cd9a72b05fbe2c9209c02d4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da645b00ee91b00a124796b0d40c7c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a2dc0159f036b081b99d124df7bbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a9f8603f412188dd2c7cbc5aad00c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed4f9d7de708670d9ae79951d0e764465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b1ac26b2a6706f87adebe723a1678466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086f49f0790fdb9c7fc758109423d1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6cf08e3b6391360517dd32504ffdb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c61a40d640aa680337b4a32a990d91469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf351140223abdaaa25c83c00669ffa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d738296261b19f12e0c7b9554f11219471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa81a7f24aa5861b7940ff8835582c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4b24ff46d0f412b7e45bdb40b7e70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc6aaefa1a3b879768bae64f808ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f1930004644a177e10e4c3cc53132475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71076a2c16d0b35da0b1976bce2aa5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807036337fc6f24bf7b88a5eb27f9421477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c247428503246f3dae585081c9a5b3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3671c0050b845d2ff96433fbf3b64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96284f2aebdb510be8a32ecf5d9d02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf754232e5630f983df7526775fc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda30bc126fa040525060e67265bcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda287271c0cb3e7748f3e3162c79c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67812bf0ecd53768d2f1d43b4a3a7ac1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154dcc115ea9581c11414858cc0a19a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d3ed89ffe2452c314b33b48062c4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832323060355d1b863e9c2094c3a754487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecadb7fc34e08f06839764d10cf2d9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39809fe90883f2bbd99e91366ea16b7489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac898353b3d50104af9095d9a85a841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836e7e9cdf28ba7aa4c76569c2e5c172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1207a93ff2fbfd68fc0e15ddb26833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96a20430196b0e4e27b1b269c8a78d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749a50c844c24d655e2baa569a6451f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450003dc2047df96702525cacb6a1986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567f3ad0cfc22800a71c9b245a759cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b764ae8bfa3cfbeb8f4de23f5dd6948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ed40883d86291d1df9ecfbc8f9679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eca645ea1d9ff0104d9d3e3e375c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e688add9d52ae2c5f49c6074bfd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3e9beb83d3072bd896efb3261db3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac953a3ee72175b17084ba660517126213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c8561514186d4a51c95e15e5ffd0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3faaa0d22091a614088c20b08218f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df4545551954f255228235f7f9868416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a6e2c8eba0fee27543b8aa66d721917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223f7efdaf6ac5def888733c0499b0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7c3c020aaf951135e8d4de2785d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae719c9914d81f70dfc2268a1e1fc10520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402b14a50e88ff979e86ccee15ad28121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce270d6706e274557ee530d66fa77dd622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c17372bfe14cb891fc7eb7d93407c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290350d8950987207eb4a11f5a8ca7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a6d07462e4495e0c473f9f5a0a0e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a73fbf7fae04e951de82252cd8150726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81fc15b30d84d05322250aeecda48c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ff90d418b49699454c334a16d407e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa71297eebe0e9d12e47c22003240329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfd9d91394a9af5868912d9046d23c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135e7077c85126323d922ea58fed83331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2f3692b6f6de9f2941e35f1881e1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d7e453ef18bb0753ae96b48a5d03c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e061684cc908162418df3513f85f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903548469ef939a1e27144ca5efb2e9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656245f17bd624d6e196f1bc51d3b87a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a53cb3b2d99b7cfdd7fea77efda737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7a9017f3029b0253068da80e1823638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b5dede30af16e83afb6ca8471b11439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff1bdbe68e00648e783d252dd103b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578cd2bbcf03f3459689c715e39ed2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf956e94109f0f17466400cbb599d1242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945740b45fd94bd89bdc82ab743a060143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de1a63b605f4ccbd4ec0bb74ef15a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a47c4508f6d2877682931887341ae645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3982ea060d0b66d73991665fe31e08446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a84265fe4f60857a0a4e40c3486ddf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd855626d8ef7188feecc1b3f403b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3777a6a5dcce0058ca69a8e458cff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fb0a7a10666ba6baeefcd99b3142450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f93b4ed42f257ec5fc44958d9e104e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae533d3c4f32189ee799c9c97395810252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01df2e910592d0157a4b163703212853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb87c87ad8e92aec10842479a908b5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a0d190f54fe2ee159fc1f3dcc7a7155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ad33df81efd7f7ea7687f4b8480b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb81bc4510f0e81f2ba2a7869882c9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048fc96938b4422389be7fe0076b40e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df524850468e0ba32d4f11098e11cec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bb0d6fc0ad9629ee201fc5a566b8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181a935a9ceb82ec65ba3fc330b2ca261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ac3aac4e4cd6e54cc67cffade90db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ead8a1ac52e6d78d2a6d9034402ad463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efceed1e0e3ce1912695ce16835da9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4e13101dd263ffd4bc0a8bf373bb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590d7dfd52a54b1e2195dceca95fc8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10399352cf3a431bf7c0082b7579924767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676da2980108837b58d5ec84e80b5d7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d057f8db4847bc7becdb316a8dab869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc016bcd0f66f25858b207668f4aa4a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a7b9a59f2fa13632fae23fd2f531771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a851fc9e3027146e512ebacb149db772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a51a0bc41f21b5a02a80505076afb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aef4cfaff3f2e793c489bde88bdd1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809c4ba19d36c327b3b047e23a00b6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9cc8ad36cef0070c737cc00f2be1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e799a4f981f6b13867324b18be00277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bfe52c1c3fbe5ba0f0f2edaf846c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed73c9a0bd38e833f3cbd8d6ded13d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e3c94e6d117d199e6749aed427e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fff8fff95fe6d1544505956efa13381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c6bac68f95ac8eac2328b2f64589b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58386fd3842ccddc8cf0d81709beee5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94947dafc2f00fadc8cf057b5ee04e6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205eedc2935c20c54f145d1d327f56f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8687d6398d666380b06c3ec1bc0391686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb1f615a6cea0cb5bd014b63e6f02b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383807cb150092472aa0401745e5e8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cf34b68939cb854fee0ea463763d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac0f21e651c04ad8ca044dd1069ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4a3e1c79e7f7290073d2312f0642491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081a03ce7fcbcec98bbd4af870597d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e7ac757a36c92ca7d322df4720f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66728f37b5aef4ea243c475cd6588e7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb0c9449c862a45ed98a355e6b7c6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccdccd040d09cd085fe54d67052c2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44986ba2d601e2351ed6a84d1b82b6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87e3e1d3879a8cd36067278896b91198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7755d84bdbc38a6b1517baef38523299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf983dce0b33a68321e2fe9b0c71911100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc362b8346ccdc6b801f2221828257bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f6b17687af5873abe73237f1eb776102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c083a66338723b9e7c3f361bfb731103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e310f21cc55ffd74fe4784109f121104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb917550da3e29f0d624a140b1dbd389105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f03b654f9a9d2e6b158127ca5502f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c135186352daa0fd941dda2bfb97b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea839c911ef0c327505f5925085ebe4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d3ee45b57a3012d4ff8f3de1b9ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbec3f5a26853166aeca4d112ed7fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faa1a957be5b6f9acdcdec818d4f3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfa650617bb06bfa170fd0cff55aec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62872af9c22bad660188ae23c75c149113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c97ca536a02ab302b2af2df7980175114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8722acc975ccbd538cf200b34b201115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6c257013493680c082916f57afb56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478190b5ada9ef1de6ad213c76673960117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052f97b258c25fe8677e314c910f4b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4c7fb88ded7cf508907235d9863e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37bab8cf41af815485707c69feb1e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfec74de2615f6a6a875e713f0229f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e496cc8f5a9f212c0c1016c04489122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ddad545aeef3c143ed13b0934df04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acd493d368279ddeaa194d63ff06c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16401d82f0022c5e45aaf6b9df37a65a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59f116939e3ffaee0bad055da2932d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7002d519367e0c76c68714f7c14f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b4b199334aaf3e72fda599d122d42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e03f66bb496f07403cbb9c1e457e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097253040e5ffc6e8d04e1c00d603873130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a20c56b6506112fd0a7a84375fad87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadf3efdbe0b3c01b9866592edef678132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153893506025246d0e6ca029a2236d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3533be37434b17ec04aaa4d57dc0c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db526aa41ff6dd59c3fceba92f6cac22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e82a88a3b7c187ebdcd54640ba48a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240b3d11458182f7ffbe19b242f998f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8dd86d7c15d4172948099a80eb8c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97738497f6dc1bdc69c86256b1162de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d4cf4fb1f843629293ca191b82940140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf94e0ffbbf3f5ef1a3b5a0c911f8c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce65fac07b376803b87ed6543839eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310dd03584f969fef1eeabdff30ccf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d0d7d4138e32ad576a343fed22760144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574aab08b442a689203a36257d4dd4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0d87979ea023318987d79e5b02190146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5eade5baaa154d9ea13079cbfdfc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49f077fb67212e1a372aa5c548b24a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2534259590987977a20fa3bce1f4cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314b74dd1d742cdd9a32423fa015c13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da04cf8e101c1e3b2fbd014ed8b084151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ebc6d99fe6632532fe9b31ca02b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9ba29896a7fdb8f975082804f56f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019a874d2a03e871eab331230dd940c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb37290c7f34538e456cb3a8e11f88b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6d74cdc4319a13fe412a5b29de552156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de649533ae1aff06ab199bf6962800157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8d39e5093a6586660a85cf1b16777158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252d37d43abe99fef1c622aeefb70b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ff89b208dfe4a870e969d61fbdd83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d038f89aef00d21dce749e7c8e13b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318b829b59fba436036b36f73fda6f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b429d9d0d79b8f64bb4c72a3fe67c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f07f12ee3792a986596c6219499a16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8dfab3a8251de60eaa5053d31a9dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3338f14b25168545126203baa94fb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9d4fa83d1e5647dfa14b1cdebc7fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1e8f8e7cfc7f5dd9004577b4d2084168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4b4a4ccb8b3e2a4a76b2c1999d1b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09359be88280c57c148c3335ab12eb6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966265d62d205f7992c4011c3f37dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef92d8bcc2499b12bf11bcdfc4fdd80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9d104cd5fb6442f47479c65da1b3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbc7269804e915ed4c545abdd4222a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855acdfc54f8151d8a01e843dffd6fc5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b4da165fc4c356f03e9353120d0ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a0f03779542b4f0e0be554b227bdb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caa1a10b98a81a5a742da9649553ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e4fe053b53cc7894ae217ff7c273179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03256eabd4415ec88a8d49ce877bf9a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3280a09c2aae1f69202560808e1a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9cd9c437108856065af4f72e91dc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdcf1eb411873ba75951cc96bf4ca7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8488256e106f29dcc17ecf01c81ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54fee34ab10d9c58ac0635179fb29c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5790ce3fc106621ac04bb8c5a57c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c1c315f08a32aa560881243e8b783187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d78bc67c14977bd0665422a9948d2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc26cb628a67ad60b96633edba08b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621bb09161533fa9fe058f21433836b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22e2715fe11601a7fb216fe2222283191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad13475a708a396e6d00af7beb0329192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf838b69b127b1f242f3a3c4cbf579193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e622658ccb73f89c0f5c7b51b4ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbdc317ab040f2c5fe61b0b5874c31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d056d5ab93e80a5e594d52da33f6a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d508e388bdc8b3c4f79da35df0cffd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe3fe02dfe444c9abb8c3bf7b1ab9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab6a4d0970af8ef06f04f44ef4f060199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e814d4ddfcd95dad518d7332039879200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d376027c55d653d2857fe12a16fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7e10a68ff1fb937dd57315dc07f2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead546d2eda9c6b10e4d135649c47b1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd02680db2cfa77981747df3fa32c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fdd1f27900e544674d26cf23a252e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bc367ab2a7945ad7fa7dae692ba8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa107f8b6c5acdfabcce38f9627835c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d84135b9ba59d6897f47abce85641d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31277471fe01c1e49a4db81480de9f24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffa0a3018ab1a520595a4d329b2ebd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643480ab62eb7be6bd209f2d61ed143f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec24e0386b9f95f105e0ef211230d41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebab320e0857a4495e6f03ccefc3a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37b8d5b267efa816d1ea68892f8d43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c82df082a6fe189c35bfdb12680b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6df4ec0ec8a995095d112f2ed2525216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57dc3bd09db36fee7a7f092b338b89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee99012334d00d0e82ba96d7049c45218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac1174c9db8d5d87f3b58c1a323148219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830558678877c80b3de32b7d78fc6e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84537d477a3f960a30e96253cae91898221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10720f0e65d869328b2431c7a50087222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15c4ff45157e87d7c9ba5a91e1a0a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4de2c74b100decc4630a8ffa3f986224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222d55300171690550eb364e1f6331c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf8804ea5beaff76fe846a6586acc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dfaacdfa576b34969e06a4687c0ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92973e60c556053ea14903f5cfe3c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390379455b5754d9d3f32148502bafa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfdc2183c2a9d805505f33ccf4a613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79bf0a3667d012cc104b7011d888bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b57c6aca53d676ae4d8e8659d5c15232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77ba2357888c84bfb8c7f7ab0c6c7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f0a0b98fe79902f6a231fb3d36a6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8e8436d8cc17d887aabedd37bd665235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3f9f142ce218902cce2c01c4840a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b1b653e14fa759d94f85e5f8897c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4467dbfcd89c9a4407bcc693d114bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d0532c2dc1603089a2a2f016d182a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7facdee5be28540e82c808c9d0125ccc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd80772c69a55ebd8a6ca760869ffb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c1dc106c5f1a2bfd7c4c69da19402242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba2ced44d19a7bf718f90d3e335be1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed5a8de94d1acf32ebf1a311eb2fcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aefa0bf604eb29979d21d853310677245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ce47938cbaa9e9055c0cca0172bf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48253a2d2e25ad77130775df5b0892247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df889bc9f6dfac4738e54463fbd51a89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbbc69b8c8a445a0dbc71f27eca061249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d130589917ba5c5bc95e9aa458224250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d9b88f0c968cf0e76852e015c3609251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf04b5938b3b0f8966326d253decd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79b763cb15a525627241045ef7e72d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a578e8ae9855f22d870059bbbfd6a39254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f679cdb9beb59ae695856cb675f43f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d35c94e4ef7b13e5cecf015f437158256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aebaf9ee8ec7738e57643375fd7d19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bdc7a4c89e88e46b701b41034bd28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25731adcc5e609b3654575d14bcf14a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a513a297055c916ff43d44aa9f61f97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657a49b83fc56b97aef1544c748fc39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319cd7da514f75a18010c9ee84b8323262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2fedb2c0ade4398e13dc0870c3739263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf11c9d2694b2b8d518034f5ca1d691264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c371f155c6d239843a4a9dca663a99f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213340f81152a72b35a31f5a4f87a19d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfef9587021e94fe015561844234548267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaf40013bdce5a33e347cbd52b3d7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e192594c9d56d8445e442609741427269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d765f04d8f1e87870dbc10b36a4f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acea9ae2304c027315de02de2892ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea27402a36873c5ff1b6081ef8079db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95b535062a75de65951d4306a1a8c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601ec5b84fdb61e6e00e1dbd7e3fe43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48509b4a02bfd1551728a0d8327f1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dc63acfd8e1bb53f536eabfd07f71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de02a9434b0bb5dc7856582a91c1818277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed7bb57f7b9afe924d5fedc19b1913278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6c94303aad2b58440f0b74cbfacf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af46f3449e2baa12016ea33e751e76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556320ecc3353c8f880be3db648fd94f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966673f3625d7aa320eb269ec1f62382282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729225f8121c491339d29735d174a788283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da646d0a141932956624b19bebb63a5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f117e5cba20422119c1cf526e2977285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c580e2f8588235b6a2b70a98bb40d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e66c28e33b1f1975e2cc86a480dfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff365e8a4c6fc0b6007ac666619f74df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5913f73c40cb9724e697ab947390a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0a914712149cb22791384cbc4646f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b4f1f2c3037b86024566b39e8568a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c76714df5633cb9bd22a380b27a0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c3c636da291e368af4b6cebd9cef7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea07e25df968c5ebb530d29ab366496294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd327d957b4105f4f25ae53f737ad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f021ab9af8a2ddd019543427ac21a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b277c22bf7d83c323602f9b885b01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4a92ecfe9ece0fde7744c6d30e16f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e29c533082106350fcbd01e65d62d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699398b1894d45c5e5879fe8eac2517300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21521d0c691be5a4e76b49c7db9bc95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23fd0c1b19da79d23d37a98f3c7c11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d40575fd70c1812356dcce41b535a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0494086265c93b2758ea1a26d6dd712304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d35ed57cd6f5820c5dc762ff156293305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247240b98e19dad4a1422b57e7affef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d65364060789275a8074ce7194825e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e82e23bc76da77f9b9fed6251482ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d849745d24fc7925a82c75f5f5a0aa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba7cce4d3d2b94c7a1f0eb93133cf9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc7ec3f69ba4816fbc6f5a4f5037a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b10ef9bc2b1f41d5d9ede87b573963312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175e31c55dcd19648726bee2c956de3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6d42976349ff762cb2395fec20dba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ba8631670c9e4b7a4a971876aef7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dc7cd53440a0f15de5343b530bc57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7e976e918644a968379edf5515161317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd408227ebecc454d80453b2dc71acc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a61db8f320fee996487b399ae4e10a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebf105826bca599c5f1d769d2f263f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9d795e9615a7d84d73ff81d1c7e29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171db11f38007e676d50c68053bbc4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42959dd2d4eb6f4637a359e5ec823323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83d766e0c856dfb26242213190b4f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8b654cd1a060e3227146e436dbab9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aa7161a943654f89fa2cb49efdeb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d71843686d222e23c0f0be3b4374f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7b3bb99439c785903d072adde2832328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be9b58078fb8b239ed4e660834fbd0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c222efa5503149d84862830900d11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671dcb99ce0692c2ca138fbb2eef8a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528722987270d6b0c35eef2085e500f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cea235dcf9d218fded603c1914b71e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d10fd2a92569d66c2fd0a22937e02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a7b675d1e6dcf69afc358379a1be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c059c45b97847ab90fa8495d5bfbd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f4338b41a378e7c601cd62e3cc8a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588404532b0cacfbe8ea872e762420338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8cd65fd5b43a543879e8c72c78b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d2f15109971a0241508520343cb0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd456de96dc16c6b52464bf5d034f40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dec85c12351d6de75f1b60264f6275342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5527d95659d55e745a33ecfb4de7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726537b23d5f2e9a2353e66399215b42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bad7a48a9c3923c0403556e4a4bc1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43d09a4d3e43920c0b131226ccd5cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493cd65e184b8271ed8666275da970b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e53c2a4c643f4ea4f2fdaaec3ee3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa4ada6d937230d6e9cf4a5b3e7cb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61bca831df437a71e5eccf310ddca5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1faa955711e5d4576b6004725291b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720c8ae5f18ade00d539859c47bb321352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844a2e2fd8623e0468767fcb4cb5af6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95181375bd421c8061188bb03abb7a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d62ae761124323e270fcf4de2df68a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a898ab1966a891cc2cce1b08e5b99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afb2954abec66fc6005e4865dec4ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e488af0619e40aabefa6a6e3ed272358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a25861ebfd79ef7c80866c92a7d58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c6d0eff2b0d76e01ca3ecbe5a4fc6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d199cf5cef10391e800889180951b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2953e0cccffbc1b4db6b3aff3a9e9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504f25dc4801fdd649bb8cd3f8638bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c73d9d3f24e157c88c822c04a10f0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7aa02aa127c3ddf8036a2ff2b4df3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d09c2b6eb194129b1c6f77363ae98b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e00b6d248c7a59517f5e45c601add367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacada3e8c982eee0cc6296a7bac1bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8826ba94bba76d25a3347443743eea6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5d5ac0597e006b96ffce32ff03f26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cff8163ef30a1ceebf2eee0f64af6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5050e24f3e685f161a02be2103f87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7098a7c6428a14609c0ff2c841c110373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468674c52cdc7691fdbb4f5902827a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228ef85672488df95eeadf50100f075375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30668cb1ced591d2f5a745ac8f36580b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504ee6f769b1b360b98495ff9442767377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3680285801dc02d2c8f91b598761285378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be846ef5e8166289d63fb9d5562db4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200745de7fe3ef994909f42287f72c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909ab0f8acbf12e1cdd6dc5aba49485381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c73824539f20b0456cdddf158e2a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24c6fe09642f9befc660fc49ba8425383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f133271b57e898a67f36ed5208c16f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8650db2597e01171c8263f47ecbcf7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903f0e86e4f6cc5fc8e874674b2cf79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed1c41d8d68af3d5564a7b219dcbf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fff151751328a719e982dc25fa6f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcb99670e24441ba1a8dd4ace18c1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9836a1151e4b5e4ad180ad477578c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df024d5b8ee220cc1bfa81cf6067149391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4aad89c777af2050902549c7cfbea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c2fc5df417fd97d9cdd02c5e535cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4ee2d37c1234a8e8f95f7cae0310c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb23638226637ca652e4720bd31f98395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faea56a3d2793f033f2b03d6f3f43a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d486fb1dda82739300aee30fb92bdfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68eda630bf96a7384b5bb0c75f106f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4736a553d2d68d04c203aaec2d69c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a40d777428af0bdf10aa3509aa1ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefef7bae19468fa22fefc3000599bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183796916a7238d0e57847b62d7d060402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d79815ea14aeacd1aa7ef77b5bdb9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedaade04b40726a72fd54f5d7e7053404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f78ae052eff25aca86b2e3eb67ab20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee07d88949d6b6f8be22f38b3bd2ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ae949a2e5ca9e6013e6deb9b1db53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56351c14ca70132ff713cdaf31eb16e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd55d5c9dc81699632c7f8137ae688409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60c31fdb6f0c5a7713e757cc465867410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47357cde9a87618a3785d5275b2c78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9039a98f2d14ac8b9809a4bef6b56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe98caaf0342bd63f66ed0014c1db0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47576f5937d688d6c4c90f373c98218414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461078a7b5ec7b3a54d02b59bf8ade85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a372326c39e87f3d3b66f0607eb73d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c17cb6474071ad3901bd4e9ae898bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6567ab3f69ddc9b050627fe4c301cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757515d00c5634d56586c8cc665e0ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965031ea080f90b67749c8c723f5e0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c37de1b63e6c863cb2edc8839d2b19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eee255a1a6a0c8bda016a214e7a18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbacf5653a7c1ab09f34d73c56e5b3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41aca8fd65b635268f25acdf2a2e2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1fbd7b5c4ef02c1df59058bb7ba1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0327e60b17e3679e0aea2b0762dfd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683e7e0f21a0048cefbdcdb0a14af6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7de72bb7956f60b6dd19cc26b2b935428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519b6c48f2e0c736ac5f6f136182ae0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66146f89412a0998316a6e9d6e43405430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b707e1594460968f34eabdfe5666d3e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c883c453891bd23777938e83cafbd00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad284cc56484e0b39e292917a18b1c5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89289195474aea357193ae994ac9844d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228c303fb6df6bd327aa68a83b4f041435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2848b9d770a5cc06252e4ab104c6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b045d11c00e79b04c2dc368ea79434437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b42d060b730c01e3e0b44c488f382438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90236716b19a2d44cd0e2f86d98d97439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0eebfc7af6cfe1e0255b045ed4f618440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de57e7f64b2089975b406fab7db0a21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7e9e1afd7cf4079efc800eacb52b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb55393e72ebe10ec30690b185cb9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7b3cc39cf2c7aa5b3735a9fcd9c27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948741c52c4978334feebaac7596935445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e1a63e7b0b6919d37361221e5cc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2627679e1cb7ee26057ca922d29fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742334098452adee08cfc2bf2edcfe6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d868ebb8b543f20fab0b7de134abfee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f525f634a28ca6d6fd07dc9a95cc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8016b4a303b9792438fe8b486f59cef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00657638ee6294af1a963e1e25ca28c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4908c8bafc5b6586a0f59e48791ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea48a27dcfb4c4f3f17a34c3f8e0f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c998e5086d7e039e089f04940ca0b8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e3274d4722cac7298a1b0d9e80643456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef70a75d93a5d9eeb1b2ccdd6ead68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c8659fea2b58357151b8d58df69db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e1494012ff41c98892b33bc509a18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a18f70209b061dd65c9b8074415d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57296794b67d81f0f5fdae108a4cbaa3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1673356d5f3a3aa787ae60613df6057462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642094d4af8c0df85e3b44ce311de1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c67ef531c2d672c48a2148ecaf7fc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ad869605776996bfd29cfb58a7488465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba749aa9c9862abda363a4740a7a889466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5ff50820269f1c8b811f728f2593c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732048a38227dbc8e6e6518bafce6e14468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab943013239c1f7822cf3a62cefdc51469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc349fecaeb97d16aa5c831d1a3fdc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402aff65bac91e3e242e70a36df5350471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168cb026193f11f7f170c5f5809f466472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf18745d1db074b9c8c75a81654d74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd48d6a456557b251edaad0e95368474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4a8e6bb1921d38082bfd35894169b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406619309f764c3b3533b91ed724234476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9c36553108d6ae4b97d6cbbd094f9477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.87</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.12</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.12</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>