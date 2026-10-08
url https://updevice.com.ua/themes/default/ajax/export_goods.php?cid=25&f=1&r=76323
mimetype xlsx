--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b41e46c367b79c555827cd2ab731a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf00bdde4fda93d1ef3859bf6a549b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6acec734e65620cef4ee38490398b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69fc921cffa1b26aeb9f62041267db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ec814a3b43f74bd08297bb7d15a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710e54968f434250c381335d759d1186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0b13bdbb5090e676f9899fafb5ab37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df035a1fb45fe8adb010b968c52b9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed009df9a48652e507e5f1530c66b7319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf8c9d9a7409b3be402682c07b8acb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b2e45a8d41a6a1ae7cfc3361d138911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87706f980fea286dd9b4cf132344a4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd76f8abab28174e4be6757e7f70d5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc44267feeaae630e67366dbe2800114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262fa73d750583092ed1cc62b8f13f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867cdf971e863600e46d56d5b7b133716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3997cd847cd3edc3bcddbfcfe0bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c922a5bc35b44d5b708847e25a8d31418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfd9ed8d4da7e5b52fb5871dc46ea419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3cd858436d3997e18209ae93317de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca11bf583e2d7dcc4325faff1ed02c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0249e6316ec950c71444013d32500b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7e337e88f569645d939fa6f3b5ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62555c4dc0d0e269a37ca590aeddab524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba888e1f3c45645df7866bee3daa5ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f563f2b767015f4fab4faa3497fed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79b2f97aa1caa23c31ecc78f6d4b9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b68300f7332f561c1aef6a99157f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c6188d1a615dc45b640889e9ef7a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d7edad09e2e3073d5e630ac7f64fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b05fa07327b7c7e72e1625f9e943731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323ae5529b133a65cf299f2ad23217c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6335a1a42408da11716a85cdd9be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175602dfcf1b6f7c47e82a0218c1d2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118af8ce21a5f877faf60d9532f6e56b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dc6d7496969a6c006d9c7b860438436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aa7695294584fa2b437884e2a41c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a755e416ac6431162fae2947d958e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ea3a9f7db47f42b00c2f4d1af09f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f53a9f2c70ac3ca8c0d02e64ebaea640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78cf7ce2f45080026916e26cd45e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e150fc64c97ef70486a0d556b78ada42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246ee7ff17e3eeaecdb9767b724eee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a5a8834745f475f6ca06b82aaf6a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd4ac1bf464147c9e0749f37c5b66445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2838946fa53a9b5066b9584fbed0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417c3ea7d1e18353ade6e2c78fb43be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed9c15bfc861340f2a8b2d53a2870948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49052515405f17dda9eea80d3c770c5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62959e010f2cf033fc7088340a26d1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29950585c77ffed417d5627959678c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f20a4f6b90ade637ce1f649802781d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc3b37d5f45baa93d4659b854b23053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85685b784b4551106c7cda931ad3c87254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7116d17c2faf55d36c36b7437dcb4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0931578dc898bb3da3028b44d1b9bd056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5d9858f1caf4f1841edf55181875357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550596cc425ab13c61935dd04f5839a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48300b877a8592dbd7ca9e2ff3cf37d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06524c21b63aa689f7ab257e164dec1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec91dcadb03fa1e379d968acd0d9d7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e4a3ecd2f5e9481f5a920fb6aabe462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef45c9e91df3711fc485481bd2e1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37309020a3c59e8aa40e4402a492a9fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd44fb2f7994c579deb61550aae652265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7500b75cec1ec6e46c0c4c0ce3610bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a04a8cd2357d7c1b8c12393dff26c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cacf97394ee80b1dcdd1e9341d425f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8521bc537642f43389b3214455b4d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074bf9e18c8f38f28f4966881b02cdc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43723d26a917cb707be81df0951e1e4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f7c5158f20f9d6f90d5368a4d030972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0fe5f53036a2d84cb5ab4ffa544e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d20b958d4cf8aadd2427329720d10074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca02470a5434d46e9c2ab5fb940b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b00237bbf3b9eeed371ce3c05db8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005d24a3540582c2d4599a7806ea03777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8180f3df59698ecd3346b6e6ea916eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad30a39433e992ae93d54f21447d5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092094eb27d60b1f3399da5d98466fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0945c9e74fd66c5c40b32d9ea000081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6d89057674d91f5525e4ecdf75b2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3307801b83a2efbeaf06d7db3ee0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425aa7fd58946c2d7533c830538395784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1afc78444dfafe31c8c46f3c5fca185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f71d2316de27a2905a5ec8ff4e97086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dbd464f0f368918e95270b1ad37ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eecaf5ecd285072fbf438199a2bd8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130ee9e1aa7899eae1ad5a363800f2589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf222ff07d96e9919f36c9341cde9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113cb308bb5347e73e8cf7fa3931e8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcc31cd7f6e8fa8e70df4c5f8c342092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee964f5ddd6eac939929833ffb8edea493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf98847be521966640691c70ddd6e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abf84fe1fa29cfc0659047e3155ce995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84228afef881c8fc1c06b2fbf85b63a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b74be5bb03f2fd057ea1d57c9eb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df5ebb6977622e57475cc95de8c4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5feb86f590f491cfd6a0301f1162f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbaee48174868adf2cf636e7e814f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d13ff8295514c9aa1be7c07a807fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a251483a41f23f455ae9ae5c1377d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1f5b37ecec219d95ea4f1549b1cc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624decb81dae1357d40f7c2b65221f7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0eb0ebab31029dca725d9fae5d6de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf81f91b1d31e6d8afe7d9ab5ece85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0855e1d031eaa78280b2373527e28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60616faa97af13e7d16e602dfeff71c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af119425cf04ca839c4364c4eaf3a793109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2616c2b8997162649551ca8a775ac9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0c0d1566f3df115c0e5975ba88bb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21547286c4d0b0aa123ad80ee3f0251112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5badde6d2eb6e212bcd6b8c77c279113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09d8826e2933ad0fa5aea40959cd13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc0c15f5612ab450f0a2e826c6e682115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ffe0843ecdbcafb3d1555f013f02a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31106c869ab4d137d2cbf90eb9b171c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7cd8259525b065c2bbbd992f660e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326809148e6711e21e3dd8911508d284119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddf9dadd63ee2c2da865cc8954e3ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c25be7ca8fa815dc1a30c5a0ebacc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f93ed492f2ef0c295b268cfd04b06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd305e3966e2407aa6f37de7f6a4709a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65998cdb23dbfaa9fe07b17a165b5b21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e55bc9c498df8e730381793bd1240125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c7dd62ab34a3d417d265c946ac573126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd1d3e734004ecec62fda8f61d69b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed7eb19d28a571bf53f4d649549bbc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1270f8c533700df1036ba9a41058b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf51c2b8f3ade231cc7c0b35f80b14c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71242aee89c53c664f377b9b9030329d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992e3f663d0692aa38942fc17b7d779132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601777cdc39eee31002dedeb524937133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b8e703ebf7b1495375f89eb03eb7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3090d6025e8cf6e38dfa3060f96dc5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25d73ffcc7e5564cbf9b433a259f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5cf39aa4f743bd388ffa7e534721b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe0f2f861f341e3a4b473f06b4863138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e84334daa8b935b0fa3d3848731769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee3a14239e5d84c3becd669f3ea82e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6abaf3b619786279cd1526471654d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d715fd5279722d0879881a7d50c04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be26460a8f8aad48aa553635b299f31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8ca66cc0936590eca1c984eba5fc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c6177d0d92b5214fffa81574492af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98362af427b3f9defee0c357d42d187146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f21621229527e464fb6a52bb29d50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b6e764f89609c152a5f3c9f5bf30d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e73b04b2bc668e3cb466a7624fa8e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7b52ea0459dbf8207bff9ae013d9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c692802c2f3bb32fc705857aba31d38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da91826622cadb1865a35acb68dae40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002a0539a3ca493a97511ac389e74c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceaed5551dc4d258b1aff34fafd7c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c1ff8d51ac3d674203f5e437a5d13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91f4c4c5f577541502d36b3b5c3054156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc60a8dba5b7633cfff2d366547fa4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936b44c5bbba4bc9b53b7f0048a2814158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092d1f649e2bc91c8e24e4917b49eac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f817a587d2aa1848c7dc3d6fc3a64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b189f61a750346feead01d0e8a1da7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57473fcf4a79b0d547b53ee274677d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df5c58a82711bae024ff323dc158d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24929ece212edbdf6f5b64938b93de1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9543d673b5216f8559cccb698762e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137badf49ea0bb0da3643fbc59d9394166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d2fd29c17a44a3ee04a24724999ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c230c4332f6adc75d854c76190981c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72540eda2a62b3a38b13b66dc8d85c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024843ef6abd9179809202290c9c61b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93714f09e1d4ea4f81b2af48f5dfc214171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83c5e46c880d4bbaa24d6f36659ab6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a73f073cf042c4cf5a317e523b17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d2d93a1b03ad748a904094f3ff4af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b96f8b7cceec92fccfb52f5359b095175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb92dd0367b936ff3d65ec5734d1058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47913a36b4db8c58669635d889680bdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786ad2eaff402a202a62a9f28ba5ddc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232deef8c3d0503032667edf0cfd504179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9670e62a3cc9146114136ee3b3ff84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b542b600f105968c0f6ecadb8282058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae33ac4a3003aae9059b740408b56fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f667797bbf1213f985c10878d4947183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdb20ec8214254756848496ae12b57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238df0322e07e65f987a6278a6c96be2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13f5bb9d83d49a56f30709f09715a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccdad6e05c99b2b7dc49af0183576f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ad5d061b0a810654190c1ab88fdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140693e53fb42652b6d682a7a84ba072189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2fc241680388f3b5d34244e8b1781190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8686f378305231a464c3e8201dab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8481510421e2d1c0715a1b3a6d4c4e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac125b0073c69770ad9c574be6d269193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553bd6dd1deafed66a403fd8550f868194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88f284c704dae51fcd8867cc9f237f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed4d8caf36c70bef57188e32f0ea86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a6453ea2061a037ee4b8b0a9f5c41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361129f4ca5cc0c30c118fd81ea5b1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb36975ff64be9d7f4a3a88ff0033d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aed062bf82ae704bac1e190013543200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391763092911881d4f12e9fd90cffe1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be9d98b1431abe17cf82c18fdd20a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60070489dc8b75dc6743ed4c4d7b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdee01d24dab1840c236fe5c5a40d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8495a910e72f98d44dc2897c762aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec36deff786dbdb37d4b94ad44c446206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfeb2f7e0386385cb300195b0943c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3917a98d756647e07d2f11f9b398f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73255edb85736cd295b99483477203d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a8f7c4fb75402a3cb8e3508832243210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463abb993f4224b0b2232b1d745839b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e51e77f9becea8fc9666ce297fd52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61080e820e00c85830fc5e5b63474b37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c31c9092a2624a2c6558e0c10544a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade736670b3cf10573180c7ee91a448215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289308073a16cb650f82c1c8fb685209216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba69b6e5f8f47f0f4d6e69c58cdb92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132886c6979e1a22bf21462731d210aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050e14ac4f8235b12b3c7d406bbfed3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b98d205a9ded330e1e5002d2e074f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629878a78be9ca267af3a9d21740e17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ccd2fcd86e84bdd38566a88a0d84a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c017d7c85317b62aebc62b62c05a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c04817d375efcb97536dbd799697224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdea3298558cd8b986eb53d922188225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10182e8da6369e2de0822259ca99474226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b3baf005dc0bdac5abfa808a5d58d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b944cbdd86d3934984ff8d5d14db9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853882f9e34557620bdd871a4873ee5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653159260ea64a52f44eafd359f35bd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6901e140c08c685e381c4feaccf46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903dd56fa1d1d53855833275085f77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092bbf91abdab455902a7f4324a1197233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a126990d315f9794a2f4a6fd59a4410234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37afe11d23b12c16495beed1d7d4902235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478f0392216f153b8dbeba76e7e2f9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93803f66095727795b28c2c3bd5425237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35757e5171fd9d0794cea088513f2b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80416b3ab47b04cba2cc17b79f68836239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a383a620578f6513368b7dd347117240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce1a2af643e1f02a8a1e10d70e8e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c8ef298b55464f910db17b3343b69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef7e87760ca472a9882bf888d5bcad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2ab6cfb0eb8a93894175267be68b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799fa78332568e5455ec3f4f793232f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91fd5a22c521bc76e9440df9ff773a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92834830604fc3f7b6a5935b1774ca5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ed7e614958f34f63bf689c8eac5d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa549f13ce8d29a918d731a0aa5aed6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b09c71ace2e8a00a6b0f7e7ab6ef0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de1787b0356f998367faf318b68be9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579447bb81493387a04c69048ef9948252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bff4c8d06e9af615c636be02fc196253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423a7345d283bdcd78fd30cf898b5f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2133ac98273b40fae518cbe7752f53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920791f8976d151855f29793b60da1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67c66cfdd7d0ff82a633b527a35855257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d6ceb8a396c3dfbeafc48e30f7328258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d986816687b75d409a3549e6c595b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de93e01acb3cf79adb4d4ef3073d973260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8e80383e21d287aafd9f76efc695f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc9fdc006218d5119d1fdf7aee237262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1acffca9e603e3e19d859952bfcbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9240ed487a15fc8e7142bce95d7e56e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b80521b064322e9d9af348f6be229265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f9191a36de37567643527b003e83c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adb8d16ef73160116d7541ee65d726267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da850638cfaf7ed3cf0873d612ead77a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35c644f933684d25c71f61fc7e760f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa573cb73437ca7b0bc04ccef0d97c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63e6e5ccf6711292bbf0e6a3e04acc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e05bb1b1cd22b6012b541458f6082b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20c31919259de86f5615052bf592ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911b501c0ad1bd514aa33d5cc1c9b8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9a439e1d8a453a746415116bba89c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8872c5592e3d890e075fec5fd88c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27b220d218542c49a45c563f09eb19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5284dc78f4c84ad6a0ec7b48ebe246278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31133e2efe2608836013a31edf3adcb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a635c37c52ebd6f6e6f4fd483d7218280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6b3095f8d67611cc8f7c83f758312281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aa0dc436fd9469f92fd962e0bfaa6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4d63787c21ac5e8fa3cbc0e39204283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0a105f09259d3892191fb2dc88fbc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee30c44e34ed94bd1e6254c6a73e487285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72e9766992670af123296e5c56f94e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559fd2ba193d0bc459c03c88284328a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648536f6075376a6fdd6e46a8865f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa3fc88cc26408ed440a6b9de1e9a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c389860a7d25e62357edeb06bd4f0b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74960a2b6dd0525d3014d9231b7a298d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e69c0078f3b34e8d0ba9e06fe4029292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028e238290d5073a472f0e33701ee3a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfe9a90f0cb4f7bc1afda41cd678e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e329fab0e0b14af369264206c6116da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1ef97db0c5d054220a5a8422550a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b2836d95ed4f15c7dc57c58e91ec1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efa6fc883852dac9bcd431d51047eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b14bc6a80dd8b514800adba1ce451299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dff6f3cdb61da691bac348ba8c64b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be1401fc6456bc4a3eb9014f927ad3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b049c1016e21e2db42f6a00d1f2853302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5cecf8a9f7cd54d697c2f23dc22b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a2737cf6437165687e69766a1828c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90eccf2febc8d99f9cd54ea7d08d3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1c7672364f9ba2b358e2a9d909b9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7855778886c7762a28d9c29be8d55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb356e1e4386438c12209a01d1967c94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3312dd838aaaacebe809b33368e34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f9072d89ef91a768f57c4eda2eab8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd88773945791e64c0da3a3b566b9c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d33cdba4bad46b89c7ca331bc3a3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2165a8bea3b149272c6faae38ddd41e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be0fccc85eaa607c177191f8b99c87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190659155815d6479aae6a99273be12f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75248a8abeb6d3ddd6bf8a35771976c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4c3e9b22fb995a8f640ea19f4314a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b01acde493e7ce73c25d6fcc079f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88795ef813d10bc11ddd65215d6e766319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232db0434b2ec8ca2d781b753de51a67320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4eb3517d52e891661c56d1599a6ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064e61a54555e364812b78a5eaa7f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c33fc9d182fb06ebb8a20bf42c7cf0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fa5ae88bbd328f0c9388844e61af8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa2d7f8ac901c9a776a8a6641b543c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf83d7c5761ac8b3aa5cacbe71bceb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c05b610d325f5018aaf89728087b66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bc0540756c303f9aa5af5e076d21a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdab9825ff971f838920d8c19a3e48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f82b8f3173fad74bbe811bc314ccd3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798f299227fac19bfdb93ebec4a389b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86948c6275ed3503efed7ca860315a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90059ce2cf8d36cc4b431a7c5681e14a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c6eaf7d0b7982d9248b8173e1016e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e3d40bbb5add1db0410effa679e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb0530528b5a32df0478f7a8177fcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4ad3d018d91eac802bc3583c206b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eba6b27aaaf775a1a53ad16bc509b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6717bb6efd8737116675d07fca0f25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9deef5af37975719324a6e2fb43b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb849d28c7b58b7dcb42bb53d90beb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce89bf04dcfab61fa389d9565793edf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c32fadb7521326854d42b7086614c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d0d383650586fd2dfeb9680a17c9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ed21168cefa6526a1d69d34248538345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ce9692ae2b4068e3e3c15fb5aa0e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f32b718b53c340dd2ee99a84fabed7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7145a45afc6f25e21a7de86b70d1680348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e13ab42d14fa68acaecebfa758546349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8e39e13f1bd219bbd17ea75820549350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4182eaeed1d3616d95aaa9eb924eda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8c92a6a0b1a20b53b64eb0e7358a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96572e06786d5dcecd5d6bf1fca8e16e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382a5be41c230c97fdb2523cc705228354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5cb206172d86b2fbe76d8305c4444355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bd47ccbb03ef25f718e0526532b88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67fc4cf2efcb8d92eef23370ffca2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04b0dfb433c4b1cf6e571d025a8021358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15f7fb770a3a65242f2018631b2f59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce58c34865efb40e58ec7f66e3fe08360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747cab96523e8f2b3c5794f3a2a82ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a036d34da25adf3870200454061edd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35702a1816e1a81e85694b1e7b201bd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae83772eee6ab95b1e0b50a8437c522364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4079cadabcd1405222950d7e1329acf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6258fb4323b297fd3c4e30e3b7797366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf2c1ae85edd54385c700febd20e77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c209c3abbee01f4ca8272821165232368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecdde86e713a9e47d4abce7ad79fb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccae212bc1d1fba885c111f988f8bc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f98cd7a5b8cb6f5bdc129393854351371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c19cafc8c72251e64f8b4be106aa14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ba44eaa014b8973483eb4b45df20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94dbf210f2432aadd67a55f3a81d4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6343c5211ab5f80d5472af27f85de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0652556d998df115764c4d1db5f6fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa5500105ea1454d228331b9fc8c80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3c3963f0c7692ec8054cbce6f714b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9f28f0ef859378df621113cc802b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6059a85cfde5381b09d2e6ea8b06bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d2c15b885750936916436fdb330b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de76144c3dd42c7f81b756bc6e71ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39140e692bf0cdea770d30ffb667999383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc375728395a3be468dd9866d10657d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313c8164e0aabce25fff0d855461be7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb399948dfa9f865d542de009545db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67433538a1fc476f29fb2f44d760405387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d5d6f9d1c57bede0c8f616263edc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07857b210b50bf89477b6ff1ad80c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4634da43cce151920845422ba6d59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6ea9e41b8b6be477aaed1ae4de501391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f311c16e8863b647dd55e8446596c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e6a4514c480f2021b93fd0bdf39d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc88cff958162e9c128bbcd5a1874e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16ad930390d21cfe806ad4986e1233395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc1e18d5598b933ce53bab4d10068396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5095f9cc82c97eed88bec2959c7aa5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d18bf407eda5680abad731a438cf5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b890d6f25f2d4b932007573e91c859399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc406c3418c0f3db136bde5e67c8d199400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41c5cb457e3fe9aeb915d587dafc1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ac59f042b099c6ae7045113a77d3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ddc7d18d54a40640b831cf3180ef3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c41b2a5ccb362614fecdd530e31491404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0c8a7c73c71e27e0e6a31c30b36b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fddbb0ba03d8dd6739dfd3b8ec812406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c909a637f5e6d081a6dd9cf30ed4f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc76a39919aedec2798e1589a09eb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b81ae137288ee69473827e6c666f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d17c7b78ffe6c99eba2a63a92e808410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693886d6463989e7c5007b9d3288e41411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165feb2ead18908858e41b89ab63ce56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218ee6d78955f9ee0f0b5520a27347c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0889c9856c70bc5e249a3186d481f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83a58f77006e7ff7991b32eac73c71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdfd46d4cffc3f49e43b53af61ab19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa6abcd9c9f7a928fec481a08edc22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab20adcda99c087772b9f45b1e9e5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5442332ef10e8b3d2104003d0a5d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64c6a7b12213ea43f4a5403a2415e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd276a322eae948e05fdc3efc46b142421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0605a413fc948f286083a028507f84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2af35405c4f2c8ccbc2b12c875b17a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a3ec230d34f5908dbdabadeeba9fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b21394001278328c38a359f298ed27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61a560f71900bc7171d3ee83ff067a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561f1a7167467a782a1d7121c2a95b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485213a51e121096ad87b956434ce54f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88442a12fe4d1a520ced82561e0fea0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc2501ccd118f4ac0abbddebe8464430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59aafc66ff019bba1b298b3de3297f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ec36f069d923522930e7ac2ca7041432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60146252cf50bd1b7624ead6d138ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc15ef9be414b5b68228f54d4b4100b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a12610734353e986654e4177512b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472862ed52392ba9dee43990b5c1776436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea3502861dd6c58b869e4b9b96825437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011bb71a540e94b73531fbfc0887f09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105ffd1af97eaa5dbee9a44df3e7e44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c53c273cfe1cc04923f7f087ac945440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796948a2cdf371e66f372b367244d22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f97bc5b6f8f05ed2b4e4c462e457d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776e5a4c8227937ce7cddc099cadd31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a768476a6b00897ece1eca5578215444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd907006c220501ee1c4cba96b6d5bd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e553f92c31a7e97e1249def2124fdc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e1490d6423c6320b2ca60b207c8a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657d77c1464c5477e2912c054d14217448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d4e8e66d5830538b6621029ba9f19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c970b1679de79474eb641d24d77cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34851563b5a92a53654125ae261a9e0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50355bdfd43983675e190e56975c69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546f926366fe5511150069459057a0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebeb5005f1cb8438525600e6e2f781454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46ff3d59baeb5c28be10b56053cba9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae1d2886fbcbf4c0db684be0421119456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eaad04cab542bec551e50928c034c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8421d6b86e54d159008a653cc92a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f088c06829d84c2b83ba438178075459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee37cb53a5eb24f10e430bad4fe984e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe4c785d1c928229c1bdfe755a7a36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545a295a0a31a4ce8e652b2775bce5c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fe816ea13659dcf2cb18ea4c9e67a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184c19a7831bf074854c451692b7547464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c02f5d5ddc71f68cb898bb99bb2f41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f438d29d450ef575b14c6eeb035fc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d315c01061aba3b8c28f1472e7c4b33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed04ab9d472fffb3b3ee81734516023468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ca95c115f29b4bd9c36e8c05e261469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9381b5ba6284ede31a07b827e328f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b349410464fb121386895692d58fa44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412f972f8df17c65f5ed956d84f491b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e8396a00b2a782aee126d1870a0a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d27583fde2b3db5a3ef4586b622495474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656c5d977b7372f105a09dd7b3cdb21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938619068d1cb4593f6ca08af8b6186476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7c4e7de7f7a13df06bdb5769b6d4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747e9ea63c8c2de688c36b370592092478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c1155d9833e79a8666426a177cbb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7294a3f4e3a88f255adf73a10d9da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26885c0659e08708c8b92dab96b4ce7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341898bb008faab45155c2acd71839d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c545ddfd399cdc79d4c0d24b4026acd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151e928c3187fc5281a180023be749484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb753ced2209af602bb94a69d93666485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b408068357f817ae5e6a738bbf99e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22ceab7aa638a25620f1598228afe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8573abd1452a0a712cc9a7b4ba24bbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e3031c89f2027f8aa463c343f65a2489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2877a1bc2c6b63a3ba7233d182e841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afef3f5bc978e1c1013a8a44ce08af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbede94bcaa326534b8c884bd620aa93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968d41b6e77a2142d97d485c62c344c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249813a2a3834f1b62a7b9f5121314a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00248685199d4643475459cacfeb2fdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a33eb1160670481f25b5b79efa5cb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d84d11a98b9c3861ba6321ddf4ee4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dfa03b5b1f88dd7dc2b2318c94a729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0767943739ccd0634acfdc40a1a05b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e773f1fe976070dafe71a551f44c49911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf62728453b247c5256009c150243d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788973f532c8454e8a80daf733a1632213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f0151ac5c0a5a11c1fe2d5de1a9d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624ef072c3bfce1e8bd334ab7c79bae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaafed6f3059a2984d54fef62fbd1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23694bed34336faf40b1dd48dbe2716817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a186a32db834d93553c09f70d03c82118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d764a40605b527c5456eee7ec005919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9cbfdef19a9abd2bd99bcc38d449c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559e602e77a19d716e432e0eb04bdd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a86a09070c62f6a7e18ef31eade24922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745db12fcf48c8b642d84c8bdf35e0a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c2c8edbbe291b6961707358c21d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9071e749a1a77b9bea649b63b174d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965f292ce1ee2f50b8a9fa1af27d55226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e2ebe07207fde868bd33a27c2de3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c870950ec63d9b317ffb0803547ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c9bde484934950a36a93d4c8fc9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f985097671f09971f36b9a17b2b7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd398c3e8267665ede1875fd0b56eedb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7f1776cd1d47430237fef2e01184032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae368fe424e5746a0ce7f48d082d7db533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855a487195ae7549fdc5d79d0daca2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d96e1bbb908b271bab8d93237937435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf52be57b73ec47e8266ef461700c4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8d5ee3605c2a277110c6cab77b8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf0623bf3dce59006be40af4a9ef638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdf683264c34f53a7435e62cb452f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f526c0ea31feb95189a20846763d7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e6700e4716abfedf6ddcf3e10bb041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1314f6c0fa755b1b8133d024b624e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec341085eee37bd35ddcc2fb38da6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2fae541833afbd1388487e9b5e6da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501d47a49f775876d176d7335ba154f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6866fbbb55b2ef6f18cde914b4c6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1bc6378d88c10a4a00c4da0453b4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9513e4c94811e50c1c64317c8041848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b6e7777731a61d7cd54851f611f0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571222814adc652c9b4ff045881ee51550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c1c2aa0f09c1556e915662e780b9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54ba30b6d192363480b1926f7c51a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d10e93e79880b4caf26464e548cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf883e023298ddc365ccc8ca359b0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea142449d6e942d71bbd1011b0c1e58c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b6d7396414c52272f5b181a42cab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec969981e7afbeae54775174b152f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33399cdc7c3044139a4ff28d01ca5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7492734d1dc89ee6a9b10cc5b24523a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6261d0d7455ff14ebf2fcf34f67f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c5abcf4a891b0e840781f914ea2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d3d7180626260a7018699743e379c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031be098c7f8f46d5e406961afe93af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f522e46ff4095f90352cf5b11b1971d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7bfb7845cbb3ec8adf6fa815a9dbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3c0391ee750bd03baf99c91dc32eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232fbfdd34481155be7cdcc5ffa92a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8385b2ab7fb9a719d3b80e35bfff9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf33750f774231017c26fe97e7dca4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420481190751f75710d10db73a5822370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e882dfa0b2ef427e8cb6d430d8d0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6699a3597961390dfcf2777cf340272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7320f618b650dbaacb800b4de99501973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772d030995fafaa36d562e0b403b59974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11866184280a26d20084a7959e35598675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2236943c685f4f5b4adb366326de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f33e30865aefa4238033fb6fe9cecc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98bb9f4e629655904b7db72135f1f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87156cbe61ba1acf1faa6fb82c503c5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff474624c934f235f16427405939380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3e9e570681d4977066195dad20b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a05c2830afeb0af9ff3e8dd0cb4bb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d526e050e86b148bb1d17122077d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2851a2d88cbf1ee4e74610c3a52058384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc67a731cc9490ffd374a1ae9e673885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4b6db047e56f39bc0b90a7e4a3aae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c3094bfb47b9b3d06afe87db47c6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827382d4f4ff6acf3c9e41b3b48748e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1a3aa2608a2a101ac74a5a46f3f5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198009c890b72d6db9abfa41d3ce0b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a529e50d37a3b30d0867caabc5753f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366444c555d7ff16adbf9809f0a65b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43ebe0da7280afc4cc92df1554fda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ac6666c9a6518371bb971b62f7ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f29f63d370d5589752e7c224b2fe2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20cee39142dadc00967f5c6f5b393496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff80b6671a80610a5a695f103cc023b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e6df5475407f92631fcae4ef896c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97f106e70bf37d44fd1008752aad2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d6eb640f52c73f09d33b87d77643a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028494e592beec0bfa0aa93c01c6146f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273c57a19da9cbea20154aa9d06e97a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9a36810d3c12820553407508e271f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5c09f0f966bc2376e474e8c6b003104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f407b6073ccb5ee2be9cf050f66553105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd040458c0e1fa96553ad48934a785106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccee5155dcc8dad35df83bd2fdc1bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeb493bfba22f07b056ea8a96f6224108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27659013c1a975089e90f02e471778e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dbe30742c6d8f30e4e5c1484640dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fad36ce05e8f5952fa9783ce7540c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9e5be3bccec70073e153a92faa1a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60197c4c22a0be919deb48ae3145590113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f95ac0ad1901359ce8b641e59b7edb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdaac49435bd13feff94e09709f5df2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a655a42f17f060bb1bdd92cd6b8be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb31d2793d11793d25537ebfb4bc7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a120822574d2a39f01f916ab148d8b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56bc3b238b597b574ad5d1b14189f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca70729cb09c472e32a605b94db4490120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1d8120f95f13ab35c0e3dbefa8ba8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1013fc9668d1c04ff3f90f1de9277f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa4ac39b4b1aab707f6ce66bce6ee3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d1cbedd496853d8a288786a7e7a15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c420ec7bb58cab5a6a993b4ede20da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac72246e2bd0073f39773bb0581ba7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f3826e7e85d778e1ae0b6c950538127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cffc384175f1b5866bfab80b1352e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b50bf9ef24722f10296d31f22ff99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8172ad2dc9a70015531a7b310c3630130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5293288e2d7d56b8c4d2be9d88cfc8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea28e9741d3e90a653f6790fe68f07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9e72cf52da87d09cc615d080f9fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5796713116e9200797049db0276361c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9ef8d224e27ae228b9f9ec1fc5eb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf93699dfe13bdd52de1459a6db24a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaaaf2de87a999e675552a27c5e809137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588da7e4795d8a7bc9bc6d668aa7e0ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a81dfd5b932712a571991ce17a1fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaebb493365f61f17c365af79988d90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47939867c49bf2363029aa7e39406567141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5876bc6dc39c1dca42b68b02d00a534142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4263dbbfe64cdcfeb98a2fdb58f58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535521fd92c89dbf522efdae0e8e237144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6afe1248cbfd674f509216d34df16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ffed5914b57e52ef1520d3e146f25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e589c006904ccb4a59acca4ff2c21a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e01b5e3632c7d45cb5a08e897a5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02c2b1e67a50b2eefd6a3ec68d6dc7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed63802543b38b326ce9053c9e565150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848a8943bcf0907a547dd1b79555aeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ec05c48b080c65fb8941c6b3f25fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397080e3178a2c893ef46679d98ac905153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2261a92036d979ae7b4ad7fca215c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7e266c3d010ab756b8a913596ff2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad8e549b1737eccd837b0b8c372505156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf4ff5d8d860c1947df36d51d289cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04fa07c03d47d02acba6e6f275c598158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2842b554da14351011dff3b4ddab148159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6374a6a56ec9880f0a053c3794d70f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75f207576d58f4945c86ead46c64aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134873f0b41a9236d0b59cee003df2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc1bb88e23733df52bf8ccf2f4372163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252507fbf72e53effbb0e3ed96e6b21a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b98fbdbb0c638983cd948e32ce555165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e85d2c514243cc8bebbf583b3db8ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85674761145451088c751d335165a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dca7217cee5d1fbe0669bf4d172cde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf651a42ca475920bb1ca0179468de2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505078dc4d3e009a675952edae088e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88209103c7e92318c0810e1204802a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdad82a913389d6da34005fcf284c6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221bff440deb319a4cdfe50e926a902173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f62da15e031e9115cd9083b57d5aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ca057f84b1839a0498315428163f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf623f3982853dfc22c3b18f53a0b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f27d0ee4783cb31754d7dc120e6c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a789537f3abe9360e988cd4bb2b9c20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf8d39c9f22b02a0943859c5d8c7ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edb5c9103dbe6ab634b8beda962677180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cfc022d69af3c7670e9a81a7f8adf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2acdbd12a0536bb01a82beb0ae800182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417f076602d18add11c2168b154fce0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18d13fa83e72e67cbf1e861558d557184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7771d912473b6d0e1e83db0b5ec583185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c384a6253497ea0a429f1ee6dc4a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69fb2b4fe9d01797b1a09a94c83d35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d0501de50a1965dec42b5e3713ef1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877b500b56ecb191099a62056a1de90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a1f0c8dd035807633e44daee806a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3dfc4f29e5b5518fb8b0588502c15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d761f2ed2f562ba0d2af8f5c553195c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ccfca61c08a0c08788f75ccdd4a44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5946912078ed73c3967cba326db5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c459d2381432b94a523a55bc807a57f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544715ebf774263b92c5cf4a4969ed3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4a9a17ff759552c8ab69e22a92190197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411f2547f1a08b21ee7fe72bd6511ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f90f42e74cc4389b26edb85d379015199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74b7e339cca5e45105680d6789e1b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f4255b4b3e321dee1555cb768bca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9843fbd2e3151c43939ac6fee22bb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f54c3f55fa01a9e898a631d739b68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e748acff3e151c7dd51e8d6bf7b63a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4c88f37114f289da1934e2e77fe04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e85734cdb7cc4abeb6f5db550b4c68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dedc3573600a05808cb94c918cbcab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b714ddcfd948d51ede7fc11aa9bcc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d343f3ac2a16afa929a0b88e17b4a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3161d0da1d8ca4d47169b3b6041d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d044a6cfd0572cf988ab451496411a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b646d56c5b25f222d8117399072b4e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e6dfad8ec72ba473d737f9cd27f25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f51c7d15ef70ec3d50c0f1237202e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ed0c5db8b77e44f0ccc0dd025ba87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fbcdb67b7d08dc8e6b91bff0bf16f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994844575cefc055ab4c29726cc7c97e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b3a65ef47bb1029ee10b568dfbae1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870ffd36639d6e736725348ba1867de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c098cdba3c30df5e226a594bf538625220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d6b0465bfd737fe80503b2eb00c8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc03e3febb571a2ba6dece342a909e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9d5ba001cc75fcad24d59e600c532223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5739d13d79bf80adc8faf72e0c2e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f2e34d59f4c96c59231e971f8f9e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216109557569382ce9955be5c2106b40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f2091123ac0019e45ac8dc01954ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ddc8cf60b72f80eafb7df4777a79f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719174717a94553ac37bbcdbf1a1a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e13c152e253c03746133062867ac4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6d0d0159daf4086ab445fbcca980c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb24e287aaba91747d45b11e374778232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b10541ca1687903c611c0ac4b2d0a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd07240c52178573fb2cb74b8bd4a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dcbd40eafa293d1ddbd9792e990cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314acbdae37308c767dd2692872eaf2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07bd36921f61162c73f1a075ad5c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe6b0464f7180078826050947e3622238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb430e8dc5dc15cb4e232180137b966239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4f195f789c65cb64e0e6360d4a29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606ae01a901b51f97ca5d58c259d885241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6b20d2139dcd8743075ba8667e659242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b26060d9570be6e03820e0f4f1beb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a61d6141bcc2fbfcf053a11b7fe631244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36699a743e13e751899113148c6323d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c32c43e83efbf77f1ce676d6df454246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb6aaea2979663c70f128e4cb59dd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5f80ff995f6fb314986bc8a555297248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45407a6532aead2d2b1eca53f77656c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9b7379c8ab1191c5771fbd03ff86d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde465fd1aea8bae58508d7ec20f676251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe30a2df73f98f74107ddbf8a55d68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc35afdfe1c1b2e603a5135d138e917253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bf7fbc168dd24003e54da6e7aee6d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecbc9ef289f13cb379780a81f094ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb70eee809fc504981c9d78d5e0fd02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d91702a9769efcfd87a04579683e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e20167e9b1767320bfc4bbc567fcb7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918c78113fc1fd9d799ce099fe3721d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456ed3b591f50f5dbffa033fd861833260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85b9bfa64425a4025ba110d80b67c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd08efbd06c784f9588271137fa74c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822146a7e84b637282f5d6ad29e599e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa930bf9e6caaa7ee4972b5607b415264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e67944b3dbbf2d5fc9d0f2f4267181265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafcefa293b86bff06fade80c9a7cac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b881270947a88903948bfead3a642e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005322143987b4a2a4d1a9f3ed3bcf5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fef3ccd9e2fa0bd72f6d69e5a0d94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e09473ee23f0ef045c4771fc8d09e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c4440f27bdb88dba59fdc634f8324271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90257fbefcdd1cd1fefbd84f671653de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023632b35c2eb1faeea2089fedff861273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725fd71822a3b3208fefe5ae8bcecd6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16d6948e641443b34f280662b36b36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86b933cdd495e481e808fa559639eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47790355a02635c2f5008101f878547277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518f177a6271d82dca6ce1c7b86ba8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b87f58e322fe98962f62c474ae846f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb8b9c493d35fe70a7767389bb597d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2838bad179959bba851f3b85f0cdea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb40a7782d71e9067a148caa4c0f991282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337a6768ff2c03204fbe840e329576f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9afda54091c2a207fd1340182b4ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d55f9d4c0c943896699f1125e8ca1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d338cd25db541ea1cbf1ce1efaca7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835f2c281ebe74b682356bc082f5562287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a5b56112da2f90c200af0e4f7d5ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e24b38326cf62d77ff890d19261065289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c985213a0d93fe2a94be84dbdb1d81290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54345c4953a1122bfdf8b02f4618b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e7755e4e32e9a3c2100fd3e42c8a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f6442b1927b4954bfd14044a60cff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17c17c55216564c7082e7502f4ad65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520fc72198449d5d244e314faf6eead295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b0e1ac11dae66575f389f9477e32a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b567990e72d4c116540d0646ab13a0a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd5f994e3de4dac5761a4c62db45f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce59f5323c7e0526ce1ef6008a254a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7c55bb4b90f79eb400f3e54aa394a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca509d4dcb7a3e607bcdd9b81dc76eba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69847f3e04ebf9f87a477d1a628e589e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fcc1cf1a0566548f8fa854b7f9316303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333a4995620738aad714a159a406b8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318dc08a7722d5039f03cbec9d3bc58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945bb9a358c4499a0f3f17cd7cadff7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6366bcb0d52daa39edb844d4b5cd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5d409f42ec7ab877691b528627aa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163b7190b8957bc23e626cc1b7432b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c874263557f1f2ff0ab0670fcffb228310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d8f31d4d6de5ddb18488dd941ee9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c83ea79f3d491721d9e61d2cef326d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd48e3d38d1a9a74fb2f17d53d3a740313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff64e64ab1a71485399d4c79666270314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543024f3c7d07d42b57edd3609d21b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468562db5df857c2921f929c230d5c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f511078dfb9a24f52cabaf75456d7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c58bf864f9cc865c8a1ecf5f27154d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6722b09d25a74d91528ab2dfa92f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece30a410f3db27667a40e8be1877df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f85da26bb18b1fa3b722cf9774e5d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cc4ef7989d141b25b8215e2ab51d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e14ce91549d26421da8db70c4832d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711536cbff1059ecf7b3d94010174013324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20f9c5f23ab011dec8a9d4ed4fa529325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe46eed1aa57af4a5d8e9818271eb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ed16cd075db6f699283f608c3a431327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc725d1836ecd4dbd607387fd9ea1ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff8c9957c061ef92caa4aba37f5b0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bc2252a2f3f6ef97ae0d394727d9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb2a1cd2227429d264dfaaa738289d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6f157153f46762115debdd33db63a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24a265bc75aada30440f850795bfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1378b9f42e78f15bca26203e90909d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f70bb1e389bc5d5b67446408079b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdce4cdf9bf5dfeab4fd6c8a9e76799336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e643494bbc060961b66c781365033337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba19bef941f7d87930c177701ed6d1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07a93eedc1881a8c209267d997abfc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b80b3b06c94708c88ea5998d389e24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4392ca123c596b49d628fe88ae6aa76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea0dd6e363e482576975bde997f013342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6eb2692d4d81070cdaea6e2b07fb5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970ce6c51d073dc006315aca14b9b19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c52cfe25a707786913d40df3751b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0af81aded630cae11b761ca34a39b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1307c619a21c75bce27326abe6a7b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd18611a247828e93967b2a41e18482348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54496d4077cf0c05fe4671b4d925c82e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ac6d0432839f38c10bcb1341d22ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ce593cbe5be926134d72e32250d62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae614199e0c122ffe041d3fbe1b6a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d09df9d732cf161f33ccc167f106c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab045e3dc67e65abe94291a660be95f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb42ab22e8e9f57b376916b3ef0a5b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71290c04454bf42de9e99fc4931c9bc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b187ee2cfbb5e6a5bc45f864d7bad1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e938fd83e6f0dc2c53a6f0cedfd401f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fa7c8421eb758df95bf13dd519f0a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d004419049ae97f780e21832266301360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f724f185ec9538319ff91c6e0ca7cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33e1ecbfbf8a6d58cf78331510bd28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866bd2af5e1e376998fbf344853a05f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bca202339d332d5bb4713257129ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfdf17276afb0334f416475a3abcaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885ecebf82db806d5bb51cec4c018a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81396537e29bbbf9987fed3578a394367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457565f388cced1239629c68e9578c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c195d190d0958235ff5fafcb036c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a6ed142daf5eab3114583b393e264370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31cd89195a25a88b6985ca62d70db6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c53dfe9060485ec9f6e4e263a28e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa756401a392b31355434bc4e2c818373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3e407e28df2b77604fa79da038bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925a38cbf68f9f6bd21121910f14476375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ed53a8b71ed819d677655355f79d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaabc5e3e8135815604565001ed217377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f32c7ec009c36c87d69758a78ef31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee8820cfd2931823b55ad5c893a675379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57312569c75eddf02811ed907634bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aa84d0fe5bef56321d4c464a82d4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597ba0ba699e87c50cabc7416c547a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aad1bef1cee0652ab836eba2cb774d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d63894949f64270f4ccc77bede0ac9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab50ee692918d2fced6c8fd3f4e20ae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0002f68988a00558fa45e19b3971c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20210dca9511673e385006133c87f724387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73900583f428210bfb2a7d48649dd4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204d1d4ed445bae2bb12c1a190c5caa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a2027c866e01b9c08b9643df62ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb581f36d916983ac9633fedad6a900c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871bda68e8d1ceb0f019552cbc8710f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f3ea91a14fcdc0d8c4e1309112e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833938a26ad355729ee58701e525996394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8972c0688692b474d67a15ad9b2884395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6510f7fda97b6a9cd9b1e9e1afe8551396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b7cddb414a9a476c98f758637cae7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0bbb97740ffd23de27a07d5f783e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d652a475df6aaa45ed0d00ebac5cc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870cc708370fc5ae2b144c52ecdf4a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f709bef1ac0def53b4a8c1132cec765401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc340940ab1f1cfac9443a70987478402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d169eb873a2a4624683b1e02b2ad46c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7d986e7fb39b351c893277aea5b2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5080a19f0d54016d60fcb1562b11be405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce458aefa42b89bd245a79eb4c5dead406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2b71a760c4db41b5fe2103b33b646407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245deb087301c200d7046710acdcd485408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f8a67220d07ad23f9e589d97824e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c089e37852629eac9fb281ea79e09ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafecd067b08426c04c9e3878a8b40c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c7a727a90150002667c0d201773d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cc3d9a853c92c1319d37ee99d6d0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9c83706e0af0835b4f91b18952ead414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd5fc09693e9cb17ff41b0f9b25c01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0c50b6fed6d66532f108fc3e959fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0c02a96dbb2fa6a63e58914f39da4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5289b8e457b1ee5b194656230e975418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a0cbeafe24c4d88550ffd842430d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f5ca6598d677baf8f43135c5214cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f618ff9a92746cecb2142755e3c1b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ad17e37cddde5e591649c855dfd1c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19e519f7181a1d767b397afe8f32ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fd6c984ccf8680610d32f05477eab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465d5e1fe84a5ddf864fa0b1e5a8d6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96722f386ffe1151505f94d4f41ca51a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b97dac9b21984f1d91f9e2c2959c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd79681161fa859938b85a3ca23524428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1522b1c18780f2b62256d0051a8a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f763e5b33b954a4ffbef00cdd0f32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38e5d143e193c5b63945195ece4fdd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaee61d2fecc0d0f5bd86af9c6c135d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f055d6f0a214f18efbdb2805404d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aa983ac8d9bbd0276c30335672c4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115a90fa1ea8a3036e56cb75637e390435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef838b4bc0e1f5596f19e9c6ebf51a51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec240ba39eaa47e74de83bf2c18cf0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de27df83dab6acc95438e9d07631be5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63095f7f749ee76bd1c1bc31c6d7b3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b730c6a498bdabc919e6e409fa82dea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5753e95ec55f2fef4268db6592411c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92249312f8de8bb357a2ae4da92b935d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612efda4e262d69cb93e0b1f26563684443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b93995391e279ab8e2cfc477927635444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89cdddb3fc39f8bbf56ca40c51deb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115cb5e6e515aff0179972378c3c650446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea8b5cf038b3174ab047cbbd0ef46b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc660ca490749106881a419706c8a3c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8367de2521c877127677192a43eb5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d906a25f71bc85e3569986c61992a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624506dc89e056cd491e49e2b8604a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57927c49ec0cc16efa2981c2636f8e83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a21992c52f296909a1f8ed80ea63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c054df6ffc876d02a8c5e3a01cf9aaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb88982565ccf7a305ee9235e8753de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b151546b3fc1f1433b6997e065e84f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f82666a43045f3c022bbc035c6161457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574169cd3e2ddd6b3bcd65d57b132d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16857244e79dd76829c62e62ccb636459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f54949477dabbcfb939d126da638b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f78a632c95d22cf1180f1aaf9b99e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164438d6d9babf81ff6bfc69426c27a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2447bf93b64bbe838622efcc35e715c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de35d8fd0c646fca8416cc000b0857464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac0696ad2b86c9915c0f4363a4901b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bed5f0e7f00cd115bf5a2802f5b993466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820d982771fef7684032769aaa92ab3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c694048c835c0b766b7cedd751a28a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae54951687dba9d729569e9178f162469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7e55b7eaba3f38d9a122d5a22755c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db5e652db254825e33bbf8d5f9ed9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c50b3ea17b3a1d466c2876ef38421d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e22b90163cb0e009274bdc7cf34a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ea3c83254a088d0584079accb62e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c78c34de274279e12e3fd33d3e9ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97007cc1c4aa9b905b555043e4024249476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b292fa4c2ac115e1abc42d3d1d31c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaef78aad19508a67ea39c1ab49283478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f186fd77738301d8dfe9455b2ce7b2479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>