--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1165,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1639,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1816,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19565cfb7fa47ede308c4c2732661e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ae37d38c3029e8a2b793b243781ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369c4beecf52ac8bba52b1fa98f19433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee79795a4cd7030d4d6191a1d5aa004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b39db6394ebaca9e00d5fc46977be55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b2f27d89645cfcb1c8b86d91182796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe086bcbeb48a11c343894af6ef010827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf336565de7446cd3535f6ec6751ab548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f1d0d76eaae02f309f48fd2256ba79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186e54ac506d6c3d562cbb61bef79d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577601a7d111518e43996000f218351d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f84a5a67088e60d8b26132c456441012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b1376b6f1edca04c2242dfebaf9ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad179705554bb4b260eeed5ab644214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b35a3e1e8100e6d8bcc854e33e3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c51b51538c813d052ecaae5f5104316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47938667d933fe8531e2c3541acb84c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69118fe7ca08ad80f078908b8f6a7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f57ccac160c11ccab784f26d799d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4945c7c39471b6140b4059285e3deda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c13f0927b0ccf50994b87c54244e5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c16cec1c7b25c00397abb1da040eb722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd051599077eb4caa2f5a5cec19acd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5891ead001c1280acd2c7ccb8d6e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ae876280f950904941ceb0695c2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d5d65a37c2cf8bd37745f472e9e7c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62bf4006c47126b9c6d9a19ced302227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910883dc2057dad83994cbf274b70ff228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e42c479a20c2bc821a3b9de1059b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdce6bdd996dcbe444749241b8481430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a50e03b665472549a2fcdced6870831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4235831081356e1f0d5dc10b472330932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02982d93b7b726f7a85b0995f1621033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b25b40093201b4f9251531fd3f2d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252785f8845c1141a948786871f557ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ff758ec48038996c4caf44ffba71136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92dfff3572b9bf0e99b5791fcc28e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ef6c9bd8fea0fea4c4c96faac0ec938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a68e508d7ba5c599a6c86c8c4300b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ca7b8b26009658751f39c3068f94c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064db8adcd8c7b2d7a82de4c6d4cd93341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480aa157845f555c3f16a0108dcf54442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274335dae9cacd42df65494a26637d7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb3317564c4b4ecabfa01dbdf9a57444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86e1295742f79c98ddf09c73e95ea645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524d694574bd4dabdf0a30e1b8c15ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2337e57b4f028c7d661ae79beb583e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775748407718d4404c4b0a1ae90ea6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aeae7aabb35c5de3f8ddc19bcac7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0109056101265b93c1e3c1b2813be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a794f2c2d344e78bed4e21ffdb192151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628676844dfd59b673fa325d145163d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be63d276ea0eaeca54aebb253ce76c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693797d1a7f27f271d58fe0676971154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce67be90654a593cdc45b2c54a8f6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a7aa1f133e568923bfb8a8fb83e1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9df192ad8bcbb891dce6eb10ec17157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f5026074dc836a1b86cf4064038aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d9a9a176b6ace6c2f8956065037f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b925a8fb7a6143877e3f15352645ecd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9922e0abd1520b0cf9615fc8cea161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c17f5170b2dd9429a7bf6b6aa8a4d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75459ba0ae541ff5d0d986cb0e50149e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f15b6b55a4559f0fe772d41f657464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91d5668a66efb1b6e5f4ed5c3261f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a0268c82cbea1e45c08b51b989c9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dc4eaca5d487afb9a951369d3396a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b42e3e0e429048f5530bc13b23bb2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ed35df6b7424705759c66627246be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6991eccb2e7ee71448c4a1db648c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d0975f793f5771488f037b4693c0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c48298b934cc079fa8492712d5b3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f2688c960e1021fda49ff613a937e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f3f01d7e4139c3a57338916e6e8ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce71247fd03c39578a02fc2a3a3510a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e4c9994221fe7d5af7e862a932fbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2732014d8953042b65d58dd5a4a20377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fdbe440cf55277d9884f26e8f8c8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0de77d0b7116a5f658a37d709d5eb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e055c46e4700a85ed9b87ea8193d4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253e1ad0d43f63bb04b127d726a05c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3748fcc07b6364fa7cf0dbedd67be282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f84cc2fce8331604b6446e6cb9c9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78444cffbca2b0476bf8ae3d08d5e49384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed065d2e6117c22f85af6b8462aa4b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81d5cf9fc7d0846ec479ed83c372f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2578fad3a78f09f6599d55663e9b7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b9328762c6b1682581b1a4e9bd4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8331547c5078fa2b3f9e8a214e88489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14005304895a4e08098dda2aef19e0c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb51003ad0e27fdeabe9e023f0219f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d4fec1c6fb247b0963c40f04774b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe3b6fc6acf2caa5468d947720d8e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0aefb4cf858cfd404fb71aa9ae9de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7996ed7dd1c2795335714a3da66de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0e172c056bbee4ed3c7436594e2d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609160b5db784417c3a761507749b4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42f847f2149d0707a21ece089dfc8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d2547fdafd2b8401d5e8934dab7b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08715deaa7c5b6e5cd308bb71d7f79b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79470f2e6ba50d05105160bbc5ded3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa50e2fdea23841634181626d40fd24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75691ff6accd15dac85b3516fae85913103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f52f9fb34864b220dd6abf85212c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcda4335f2403b456f465fdb4dd2f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305407c591810e37511fd6cf6fe7e9d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10c92a59d5f3159c43120ffd78a171107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbc09df1fceb692c8bd36f3b824e7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caa430664c577d200b610ebcdde585109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80de173f32daec75b84097aa099007c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792970aef2fe22a1910ad3d6a05e0ca7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a8930c4c6bd306c73f7bb160667f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482621d44d1a5eae01f358b10c7a803113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5cb6eb4869ba5cac2ac247ed94804114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7a70ec943b725a0bdb700d28d35c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcd2d4faf1c9957e7075ec315559a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db7103853d8337a7eb2bad35173c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148a44984518c3a2393bca9bce90eee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d3c7cc219ef7986438baa11821045119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787a70e5bebc4f4a77cff988913387b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cde0a32df6ecf1fc29998085b27f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78928e9ad67d56679dd64812e73617122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6a3655aababffad94bc7598c7b9a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8c747ad377113706a6bf5156d5958124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c38cb0ebd9dd65632049e193b2984125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5d066516ccb2db8ba8f81328b4a82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5cccd5ea1917c6e472c18047cb52f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dc72d074f4e2b0ff10e62b875455a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd750a241735e0e5d28fbe283e58156a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d51425060e76f9080939c3db1ef846130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025a0b4949eec91066576d8648d96c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e96470a71f642544cc5b95a4804b45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b80c489171427f466f386b0fc4e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf8a7c003d0b0ff5c724b5b6e3f0ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6692bb49c3b227d1169657c16cbe357135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7fbd99805acdb56a61ac8a98e8882136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b005f04d2ee067662e208eb3196cb35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd610f2b4d908affa3112bf66d81a023138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32b5434e04a52bce6ef0e12e17b64a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d14e3b9f750e36b5c306967601cc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ddf98382592adc3097aa9d43c7734141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51544e7579d74caf3c8275ae5b17d7be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516ea59765ad5d0fd7bda7b3ad89d89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b680b01525ae52327ef34a1279bc638144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6f99a64efa6f63624394a6ffae8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3daf28c6503154b1eb00296e01e49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3e02a4fc44d361d8c8c9a1574f74b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ebd13399888a30bba6dd28b23bdc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7edc36e630af32a76814872f029964149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea7b3cdc7aadb6420acfd645e17958150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454751e55e42e68cecdfea9ee2927bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602704af6af88a7287eb54a76f60aa4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12000dbc91dc6b9131385e9fab9025c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100f3bbbd19e408c10d2439413cf149154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7afa5f26e8e03682ee90b70bfdaed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adac89ca450799fe5fe3c051a149b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef06e8068cfeb41e7a57891b07ff25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7fd5889ffcccd5d74311f66ea7073158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28a78aee9db13d5ca7358c4f1ae07b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765881acb019507fe011c609a99df244160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9611a4ff3e7b0cc36e63c38792d4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc8efe0e2582ffdf78b3a46ea0e8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1323e4b4caee9c5358bf5ac9f065d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58234b5ffc58c4e27c5dbe4bc0f563a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79d29f101631d349a12d402470b265165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae3e7d3ceb7fe5465e219481d9a3db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250fc618dff3f8a4d1429345f390ed2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed833e91cabbdf8816f8eeff751b13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b3eb183c81bbc5ab2d1d7b1786e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b075c211fe56ade4174351f1a43b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffbb07db01aa91d994cc96fdafd41e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b45d55f340a019da75d4a8e9fe9612172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7a2bb0007129c3716c05dc1512c54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36a4c4ca2ed052366b7af4f8dd50f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e58308fb9843ed7d4e59d6bad2928175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1970b89808f91028e4db3c8b0755b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d98bb40395b1767eea24713474eea8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c28c1e00c6efd4d1d3f18029d492b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802db216c3ee17231aea4551835a6a9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd4874daee492885e0df4af2228d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7555324c48158375501b0bdbc1a5f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225168c09455fcb7f89540d7cf9924d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c179f54f0ab327039e3fc6daa72c1c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c6d1f89ba2e2afd78679c999f50dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d3238a910b9cf53a7ed0316a77a5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da41f180a028bae82413e1d1c67456a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada08595cf9d4d8f47979d31cdbbd75e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133db697f472fd23a35ea03ffab887d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743cb65c7f3b332a0c98c21401e6523189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf3b129885de2402916f49345e4372190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a4986f655043db6e09be89da337d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e3300d530956b911bafdd987ae585192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f91fb3aaa4db5f81ab4557cc1b9bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba642d57ff35c2289c5cb43d0103729194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81eb6c2e67ca048722348eb9d7f26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9179ca25e3b5fb078e0c6f71f23f98c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78e0f7a7f7062df6977c1e3f15aeb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9246067137129be39c801c91baddc6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f323e3aa5583b441e86df3d072d301199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec2353448181316c198c0cb877e18c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b8168df59e22383b3caf1782bfd48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa31481af88c0393bf5ad6c7c7a84b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe80906449f8af9a085b08658e72e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9974637fe648b4f5ed1f98caf43e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a819ba551e401af8e6533947f9ff9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54815594a3371688849eefb92fa63cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e208ecf1f96b6ef89d820421fc4c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd0ce60f1de4d780f2dbe47eda901d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b174f160a802d9651f8d13746afdf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b1dbf40d261ac07d5425499c1b81d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d9e9c4b346bf64f85983f7c022e39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b7b5fdca578973f8816552f2fd861212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23a3b92d9790332cd181decedf826a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f591497992199bb8ba6a3460d8e63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59addaa9f8d9f0e6352dabf32f7a802215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae91a6951a8a36676db8c1f808da18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af5276ab240bc0be6477bb8799cfb5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60339391bf30c4ece9c3f023d7ed56d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa43d99dfc08ceec301bd08ea09c2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b46dfc3f2f543e17e3f9c7972c2093220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0842ee16f51c48f7d1511a3459e7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae433d1f0bbeb4e988862f6e75b6d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d550b36fdcfbbf46ecc6f463b4258f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2ca49718f4d487aadf59cb587c5f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed76166501bb2d6e521108e248b2ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eb79c7cb749685f23f4127ec85038226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b07e2f010218ad157a8564ab098498227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e801ed6db8894189a21a399949bd94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be2b3efd889420a89e70c26ea189ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e156960625f1b12553e1e2d8b861e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf41a74e71031814b717dfa8d75ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55adf33c55efafdac16cdebaee4f1a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fefb8c7e9e1cd7b52f67a403fe7b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16543cfbfb5e488632a54220d2873521234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2e4a5378f49a25c8c2628e3a4190c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b75d639bc2ba69dcf72f85689fb12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2e625668056086d11310dcaacc671237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1a5f2e43ca827dc7d7eeb38851ae0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0b51edb7afa84231ca14657ad255f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca725a927a11bc3e7d356e60d3a76c8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da03d3cdf817c030f9121c650a8fa2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67547f29de631e238ea4c744d302933b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0cb351fe6c5fb93451caa8346b8f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9e2e1bb7158e41bf00c4b93ed0cba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf25bb5f4b93a0e4900f42c3ae84c23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce277bdb84c76f9869f5b43be2cd2196246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3602a04f9f242bcc922db36ba08d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774824d7b462725281288434dc0b2263248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a85c3571160628ff8044460cb6902249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469f317ef26733109cec43a963739e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdac95cc623a4f960a1e85f3f476794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b39efba01a0110510a6beb29cbc8ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21b049390f8f3a30ece97d9ba2c90e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a67d8509f92488628d77f3d7fec5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fdb6025419e0754de4ec79572d97c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605e07936c30de6d0070861371d68dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d587058f063b1aeb6c9cf8b9d6b8de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e01250470c5aa9be29609c7e566e76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775080a760d09ec2da5f879da30f9c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa17f68e05b0272b445fb24446af7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ed67964ee33cea88511256aeb01de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8600904585d24e47b44d703a6c5482262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeb59e7d0da99902bcb80f2425ca79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc022abdc7fe0364da60f25cc8e082b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056d8ebe7e6cde79e73fbbfa13a3a1b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6d3ed7bccde7eba4db2ed47839b4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c260f2ea4c8b7720a01f0104c4d60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa45078aec56ad9b1238f0ecc35f54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f013cd8ea598704731273ec185e740f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc46291bf44da843fe925737cf6d19270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec7c24bdc66275f4394b03c0e4379e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995273735530866defe238a2ecc5df6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db46886b4bcdbf5641db4dc05518da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224995238708821ddd298a259881fed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73631cada22d71cb601f66d0c99e77a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa5a838eb7dfbf23030545f4dadda7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6437527f42e0480643498e45c34d265277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68778b81d253959a3e047a75066190278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e56f31349b882fbd5cba2ef3430f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda1fb5141cb4d38c7c359a2718772e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8287ef1726321e2b84d16d74b17137281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf568f2356407928269226d87520c42282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957349dca767c3d0c21fb38d888f01f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a82cf2f37279f3534becb0c24e15a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b07a1025131de11054b0b7adecbb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dcfb7a37a8ee7bf77834e18c616f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e614dfdee51afb0e101b6ced66e4062287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369042f41673076fb4b7f5112c436737288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9884a53d3a9ccebe399563fb9d2f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23663a80f12f583b14abfd724a86fe3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a0f084aee0c5165c3e4a71b488fb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27a00ec601101f91edb81069c25527292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365c0ab4166d4cc36b9bdb22714bdba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cfcddb4a100137c73b1b104d71336294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f222500e3d34ceaffd415ab203844295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04718ee3b8bbe471cdb7910dae1679296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05328f16a642e4ce4b9538e260173027297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0fa50bece26261b13f0e1f7d8795e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154c89246b96a9e35d6fdbcf1619d1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44c248f0db790d96103acb37dc857e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea799a4b975d015f108eba6b12b20c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc58b3085116d9a0c78e8144e652d66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09c337b6f64d5021495d63b459810303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b1acb0e47ee02ffee8889e842c5c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c78fc34658818e628c12e6dea7da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29897c4f6c61eb2d9db9081e97f8c041306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5660ea6d3396c02ac2f5b6626b2277307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad367c22a47133f8e2f1fed7ea0d55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b3f30576b1d42cc34785e7bea9e67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebdfbf0af76b162e2e0e80668169a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fe1cc5417dc9afdbdb3fbe20c4aef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc0c1d0c43d3d192588962649c3862312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56932fc4a33e6a94cd87873675a8175313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81569515312e8c372ed4b3ddd6ef251a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43cca436fa90bebfd454f420f94ca2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e74a4828cad8c623d66f4c0e881c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557baa77a90e8488aee4b254fa06fbc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ff7d07bf86c321aea94816df586ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c89ba5e11a76b8cba72f865582b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989194c60dcde6f72e4970783937c4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6f21e5d3e340ad47ee0094bac3f92321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fa68cfccf7abc53a7cf21f9f9a710322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e21df27765b6c2d2e54d9069e8f162323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00f30d9fef0fbf21579bed5cef93c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa48115a9d6dcca9babde99ef08a126325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601b3afe08e85ecb72127fdaa9e3b62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0319fce7683aa6dbc3688a4bd15d0f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311f8f29ead1fffb98c208a67688a76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0663a7f7214c20904b7da8f95059c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232488ef405ab135fd9a9a534f7c9d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe58d59b9d219f023f846a159e4989f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f19eb40752dfbdfc545a8e16ddcb72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585c6efe6ec9522a24d6a4638691986333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9b3eae26e54e7a07b251d11d56df2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb0a7905791adcf209e5ee9afb3367335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcfbb910bff4b6774d2964402b1050336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c959eb16474292e0a941f23ae1ca7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1983a2d614b1e1c9736af4f6c77e8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3efcfa7bef13f3a130fed5f0e8085d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af932c13faae40fcf677c051dfde2cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b01624763e530731c716654fb6ade341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce3851d2b9a69958076f5e50bf6991342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65477d1e805986b5e2b7e09cea0dfe39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4139c817500104b18e36a92a0ee3f33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2691f261acd730e4485edddf21f5e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002662c05a7a36576cdd1f2cdd57337346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c9661cc13538544ad39d10cf18c1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec858aad369a900c52a03ad2bc0b78a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55908d2616c79f03b817c513fe5fc000349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c8d8c79c37b2af098296c0c2bdc81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc3ed2093e3dbf244e825097ec91dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bb5366a8f830794d6cefd33f49d96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57db0fed7ed6aefbf11ed8183c8d573353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e686ce56cb39232f7920f0de2f6c25b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55d959cea7bb91eaa8839ae803393d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3040a81027fcefd576fc1e261435f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b79978194037465c6bbf4092a0930357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cdbb090ed730c0b5c066ba3d4557f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a4ff8f8be0379cac8fef75013d560359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb001ff6330c80898ebb1e59c0e01c7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5f932942f985058e4fa12260984bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c32a1bfb75ca993dd73219d1fd157362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870251f55c45b947d69443d8fe8c68a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36330c393c8db89da45278d868e81ab8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cef10eedb044592d38c5fa508fedf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec202b339e0917039680129f9915fd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e809465edbb00f730e4b65ae1d654b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58c17405a9edc99cdea021be2b6506368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce29a5cca63a27b69312b0916f638b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb50c89ce4e21c45b30a5a5ac0bfd3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebc0abf01d2bd32c3abc00ebfa2c23371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad86687c46c71dfd7cc0c985b1346d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a61f582991953b7fc9dfef461c08f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352db5d0b13902f77833dcf54e3a6e22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ad4117ba208789ea1adf1bb4773c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56840ae9b279ee477763e1d2909aa58376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cbebe1ad8c30cce45aed7392f53d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b93ab335fd189b108634f113243a22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4904f146458d48ec55ce0314b12bd0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72269d1c1356805ffbf9ce93b7a31896380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0244a352c6b563baebc60ea6f16faa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddb2a43ff820cfe5365d0980742e39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeabebd09faa8a47912b68aee796891383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f150303ee8635c8fc04052de5f084b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a194ade5d1cfe2b701c6c55a139c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc939e8b085dfd7e6c3226e865cf0f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db3143d95759d97c740bb41823c6e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4eef6691ef3a65a91e94cab928857388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f76350dd5a5cdf7ec9423c494027a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab31a622fac61b9218d345357e8f5b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1df06af7505ed8cfbdad912c91caf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465597c40678e7120199c2c86f6dcb67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea963b567849586f9f080017dc182d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705f15711ccb1dcc517e27e227948dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeea7c4f0d8ea8423a4fce938adb70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94c2e1de4578b7362970efea62dbcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55267d29023524842ec8609e0816aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a5a41ed4722c55054edb23cddbd14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5879fdfc8c22201ecb39658cb5d81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7baf8c53716bd2e84cd786ba1f460400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a249c2ef77dfdc51226b65780042aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8eb591891e9bfdc5fa1dfee88ca37a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce92a613f54758e298e262dea22446403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c15f2b99eb411bdb99761c43ac39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ab352342799515dfd0c55b46c80f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccb7265eb9f05a14b49c8d70194824406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a981362217827998e26c033685795407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef04bdd603eed3674808a4aa2ccf68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fbe079a90fe3ec1989eb037a8ad94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2f4825d8851bd02662b73dfbe5077410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda579fa14e38ae855f7801dc638a4fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf48d2e799404186f39014cae96d118412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04045b2c08032eaeff1e4b06207cc092413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e60605513e1f13064ea0f3c1fb3aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdf81d4137de3a92a176e69b5bb28a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f8e598791407e1af27a6ecb93e08e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4130c5ccbdad814842c4bcc19ef7b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64284233a92f41c513152f41b66b88ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb1bb5f277d4ae5d777fd313d8f10c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21711af877b9b33c6d7f756c63fde3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8902ba02d8bac7d8649eeccb094e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85629a8ad9780bfa0bf7068d832cea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c50f4206fac4a39c27f43d0683b196423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f9b56e2c7c18ccfc8b9f601f35fb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba15c4aa93aed56dae956b0b356fb49425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653e9a95516d832b3a46780575ab633426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e4890c1d61a3661885cf5be993970427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acf8269a94ea028b215624d0a5f2e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47aee785f8df145faab4313d3abd4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7878ec094db6b36b65461bd692a8503430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeeac9636e1d974aeb7fee69f0f474431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73566dc6bbf770826a706e67f959cb24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83af4e56e97c5db1773e5a9288f989433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe828b949668bf91aa4f349ce6d6195434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c814607cdb7b70a5d91d484bc704b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca9acb2238a91a18977bb5fac6032b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac876156a6fdf98d0add51114504e8d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1317eac4eefb4c8d0cfde9a3ccda1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8767adc95dd656794575e4ddee22e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fb89b10273e6ac9e7d09cb59757ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2621857936f2256562b2b813b8dbf0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca618c1b6b59ba3e235c6cac5949bcf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898b2cffaf52f73313b91b05df2544f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b31357b071e46ed8c79a741134213d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78ff07236daec2228381b6667d2b4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7500c087b325f8095b9eb26ece2fa7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be6206ed16c8b396843f8f5046f1c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de08db874fc445f077b450422f7344b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923581cfb275069e48c4acd2cb495e07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12cf015842f097dc7c5288152b3555450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d68fdb27d7981061f1088eb1c35ffc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63841a6cb29a11ad7e37552522f017452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d49a1b7508a42f9fd04cbb82cab6d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b86c910acc4dfa035705eeed991bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1853dfa919a253209abf2fc52d06f75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba8ac1fbc9590248f3db62c4e59740456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cdb2a9a806c73e4692cb1d2d6195c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503ff0f28bc514349f83e7e2e6be39a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9ed825b92a44a93788808fb85b009459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa653c5a8ff82487b6b3ce1d00d88a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23670e1cda07a8763e65a9c3298aa2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a37ae502180b4d3d4661436589e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1782b9d7f43c76eeab1fedfe94e3cae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d1217e9e92c96c7c189cd1559d01d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce51714dafd15686ce658f6573916d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb860e741e1e0ff8012bdd3494e9d1ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da47583e3fa6bc5df998402b9b09f12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e5e6671ff5f75a44062a88bf0c751468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be7450e5e7e8e5f20377c52e8865c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4d14f9d6e67678a961bd81a4218a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06552b68be42f6b3c03e131a2f35d8aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b2eb88dd65281b3c42502670f27f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45ac791dfb1fbc88450449d3c4065a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458eaabdadec8ecb7018dc0ac4746ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0da689709dfe6a7237246f4bf9d0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda5e21149a445e07c40a8416def2b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250996e67ccce40ce2b3b2b02331417477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96740b7707d693427da1597bebb02472478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a74cceb13bdb7a0f2dff6fa3527c04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f800f94ed3ef510aa0abe6ff1cfd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150107ce529b7130f5f0dfecaa0a653481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cb41d1dc018daee3016b71198edda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f52f30c3a0c9d1541d05f26f6db17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93139fb905453e3284655c24f35c9228484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97892e577993168ffe38c9d42c4c862e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b14c749bac088bd630722ab9427e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d0ff4426da4ded7ebb8c216438ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f41a8306cfe1dd43bfee7d5a08a93e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ed3bd8155488c3ee9e5e522e360c489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efc7f52640fa0d9c3011a8f00a08c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636fbe125e62fed86c390ed0ccc133c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e50dde73bfd2e005ce6e5b49072e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9254a606f437b6f7da0b9364d9b6e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ac4746676686dafc051016b5fe195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca502e0cb75c085cd4427a1c622a8346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a25a5e89b0f04ac9205b153013e8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6f00b7eb67145605cdd9822feab928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a378bf90216f2739e2edaa12779de29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af526f493899be7573e20cd83b758c9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fbde5e23f1d0dbc9011e0d163935011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e96af0d968deb07870474d7468c3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef6a28fa0bd7ceca916a6e6a2a19f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc13706a634416ef8656a25d09cd6cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4032909e51cd2de1788c873bda32b7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d25a72e582805d1c5f90237fab37916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488820d2e7fb0323adf0eecc4ef8a6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ac9306697f3a7038ffe87aeca1a2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8dd344a81ea4c38de6cffc52a2ec619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f366b40752df8ce2b91aec5df516bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20107ac4c022601023afd5760f3f12c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f8a878e3df0d551fde4f62128c8e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab38e12337ed765756f2a79d98b9d1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eb5f1a52589017e73605371962de724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6c032ffc591b62ca7c1476d1f6fe525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd9c5fac3bae847925d7846734f3ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a96d8a14ec637bb7572888051eba6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b0775889d6dd928a325412463acc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcef8d36f5486351d8a6f09435aa5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3d7af7a69b61bfa833b82f7181e6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b807728d2bdd350d009026ff16e5c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879d61c181c4d835bca8595f805179232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ed2a414a0105c65a9328ceb14fb5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893c6d16e5b5ab28560634320744b8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abd485b3d32116021a2349ff19a41f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e4b727b87f46c6603bcbd5ee3f13d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24507724bd7749ac4ec5f86bd96732bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea66bf2993befc600cbfe439311ffba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91de08cfeeec69e0107c6983e51d32139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f5e455dc8f2bd1ba853d87ad7541140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8e581173d6d0c766535d20dda39b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2277455018fa740c92c4fc333e9ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d2748cd2d783bf0c88c08be471bed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585fdd7843dce20aa1877b83f42e28144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881c542674ad6d417f7711d8dc5446445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f00a67f3e7d25bd89d518e54d8b2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734bc16ec50de7690e398e5d03d2f3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c961c9569156aa945375053a9e52cad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb4da45d6ed51b038360b355eb968849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7475f5b34670bc0e76e20840d82495150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065b4c939e69e960e0dfc4b61a45f6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d420fdc9ff5397bd265ad72acc3efe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e0baf903f1a92057b46df2681888853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb054ddf071e6b810b1aced2834bcfa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a700a17503ad48dcb8ddd3cfcc8a1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572c769a960f2b568adbf717950978656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9905e8eda41fa995f7eb841f6c9a1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682b689ae77358db28c6f4ab29ab53b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c4a1b65b52dd704907e3b543b758059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f74955d63a2aac9584d61f0eb3315860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3ab73f11d372632f2927482e2babb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b1dc06557c473daf68722b9f9309d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccc631000ea236aab9c33942b0f59f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e2e21876ef77daab984627de19b9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd78b94f413f2912c8d9259f9293c5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5b7858d52ddc56e1a5e64c962875166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca011b9b0f29c1ce7b435e08e1320f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0309df6799e596db585c19024b6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f39527b773eb8dd071890f9f7c00c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b783f174d4472b50bf79ebab9a26e8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e629edc5afc61701b17cffc60c9987c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6056a6104ca7579fc9ba2c211aea56772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b08a8b7dbab0ad972e5f32bfe6c6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd39cb44820041c398886b904f0262074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ba920ee5360a2b0c0f76b93db84b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee2a83cd082b79182922fc9e04623176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188b9053edba8b998514cf5265284da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a0dc2451add337a59f1a62417cfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c760a3981edd006052a9ef98cb81d9a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08512ad33ca9d983e2a1cf8b59f9109a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f945c28d1111dd2229af2ed92cb46f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245b479ea17c544694462485217739582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce64889a074f432e466115e6ea15e7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678b546c88796b2e115b32c205684d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adcd527cc2237e77fae946b6f8bc5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c632598640124ff5fb6aac338cf3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1238022d24954e1dafcf4870d23d4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a147a3dcb334d006e25fec361c48188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb9e57ae9891eebf549ecc395db02289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735942460de103de58e0090bce794fdf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3bdb96f3f2680e37c5d48c84327df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9161d767daa49aa9e44ed1467bb777092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b465621e899a90b87151fabff210493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bdd8349af19851565c1403947817994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b46bd3f6a2faa879583abcd01a1ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a6581253f9f55ac88e49b77b38fdf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b848df6a1f453dfd2fc4f6e77803597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c1ac8321f77b27006d4948e72780198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0559ab052f258c777369fb0ab945a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df42a9286d79b73d9f9a4cd17cdb46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d858a6e7c2c0b9c3dc94b626a7b10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5306ea6fce6d954cca15bca8a33c120102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe854f41215c56ba5cf8840f22c96b7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5413f398dd2766cc744f265230e30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6f9365551260452f089de85d834dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8a7c24554592d78caba1b7653b5dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31741935b5a530eec63eb627e79b910107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791cc2158d00de4b3adac9b0f29cf90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c90dcbb443faf5ed6074aa960585109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506948887a267dc7ecc09d42d70a4a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf0062c6a941ef6405527c61d0c758111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc55a6ea0d3a76ea54930135175144112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09591b060631542c50330f9ad3c8c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba62f20c6f36977c0a7e05a5eb0705114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130fd371bb67b5552d01a3e34912733115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb0c04016f6785cf68902f51c6ec54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff04886c7e174f4e519b00de04e673117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cb3759273772207cac46ce10d0689118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c5fa89437342c6342e67a53aebfc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384b8eeddccd79c67d45a8eae3469f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7c0fffda8ff7b94c9a41b9eb6c78f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535df2f89e13971b6c37f36b183f017122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba55d3f74a7cc0d0307730adfe9fd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493680b8794d09da4efc18c183cd0297124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9be4716084e9cc6b42e3b17507712125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efbb4c84a8a4dadc7d57079cf63eca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7da8a438613c3d8266b1aa0efcb5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe62f1ae8398dad407516996f9f9da6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f3fc15290eed57e4a798ce31f0bb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cf07f6378edbde53593b58ddde83a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eb951437c34ea6e6205b27f3b8dc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34efc812ee038f85d32f8e10f8bea3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587355ca53a6cfede8fa14d7efa9de2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a3410f6e74f954e959138df7d74db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dbc2f51b3f4c2eea421b2d57ca126135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805517874f4d885f4ecbe4f580e0bdfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfa80bc7721d2cad2263afa5964def137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acae4bec14aa17eff357faac8d8dd33138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abc09d577a6a5102c65e3762319e5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a076abf75bbe2b484c2cbcfde4dc28140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c0a93b395fe1e45df2a858b7ce4eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7d7158b4e75820d55392d558d5cfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a9b3e68305b6b5988f972abb621b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95065d6e9f937bd01a81ecfca7cfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942791db1636c54ef426e3651725ed3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120ae922b9ebd7530291ca059acd37d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85c6962ba736a094463b2141e51572147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07709ec964ee7f50c978e611fcd8519148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab164a70fe2d9e107a3aaaa35ce3e79b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e4879f8af6942ffaa9676c91df3f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd7fa770c9df472e6439617102846151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a76abef333f884753735d9eb23005f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c9e2908bccaed680a451bb738bf4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c71b57cdb4e493ddc57085f4807755154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73bcbc91d30f12b7935cddf5768561155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b80cf1161f94c22ccb87b66f90c03b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624bde763f7ef865eb086573fdba4ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533d108d4f3381f726559d6d3728bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad91617cf0d38db1183353cb829492a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56ace62f2128d57ffee5acea401807160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeac22ef23a236308ccf6ccec0cd2dc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d3e1b3da5010f41e4746960d33102162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaaab625bef559c53ed12af195328e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a0c3281817985964998fcc473095a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb9d3dda20ee6bc23a50cffd76d7f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3bb6fc8c11d0373bb42bb41c746b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0b73ae8de9a1657f9eaa3c6c94bf5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa84cb4e1cf74e11d9ff838547f6b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d41208a05ec7f76315809be67d2b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae61c6b633fd179823895b59564c91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54737b7181ac4bc3ba392ef79199158171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff303573a1abf3f50dd44c7eceac62a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea95a15cf92e80b049f5e8ed9b3f79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52840360f3a592eb57aa005f9d29a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6896203b9579fc0c34435a64e841f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495ba6a0a8042a8567287b01083a0a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4caf7c86f9386efbd777d868c815eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239c85fef0a7e5f1a855b4749a44f4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9396b5af4eb207faf482952c10dc59179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd92ba76e9078176a041e1b1de56ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b5dbfd5959ec6942772b3b2a98264181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850103d04a1a6eecd1ac935f556a8dbb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87ba79944b57b28fb77d4af3ebe4cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5dcfea54d7653dbe962f0b33adfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc00281fd64c23cd0df94b40b17dbdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e83447122fd1333baa596ed339479186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031538a918a1f97427a9aebf8316cf61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090f0171df5f90032e7a6974b72b4b5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3015da72b6d1b356e522771a4da7d06189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056599d1919f7bc09688f5af8a5c36d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea02e068e7053227eca15bba4b2f84f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bf2fedb8b99018e8cf0d92cc58e17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902be56b0a4773dd6998c118eeba4371193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c43d6f09d2c575191728c89e502c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a574212a433b3fd1171aedf2a07825195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b02cfe788dce912462df853e19742196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebde1491ec5e06c470e8064be69ceb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f4a0fc7c836781e73c59a4b078dbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62a25ff4e518ee1136cc16b7148b61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a7d335520f05cdad8a0dd7a91e7e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542e910883c55d2b09acaa970ed4216201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ba2edb324b42118a6b13db773d6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dedea46920cade65c21b639e48dad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d52d8d50d02d29a53b5d03a6852dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a25bf940ad7ce6292094aa008e77c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6bcd8141b6a776024f0b9f729b5d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da08cfe99fc913310cf836f3b3ff7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac66af81884391be7cdfde8092871208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2871c632501c7952deafd7f5d9db13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b3d540b84f1b1be056b4af371f97210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fa1a6278c5b2a8c282c9c86b48cc2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe5e6fecb87e6dc0e1f29a14139285212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7196e703b6c18f1c05ecd7d6767b8d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded7cfa04cd98c99998f223ab3d4427214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876602e00f400197c492c523d30b1c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4953821d3d57ea4a31c66796bd5c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2a2d471d28d6ffb1a83a7fc1026a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5c4d990392a3e4575e468ac133da3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100c28984679f7c28bac985403ddcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70efc5b2a2371947611f7c53b785c3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ff42f35bef47a3a53b69f505bb8a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be357f5183cdaf9ce511da498f69253222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da16b918c63a1125eaeea065ced546c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918574b765784c17147e55db5038bed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73fc2b6479235328f0b772e263a486225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b75982f6443d1dc94c0b00147cab0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf129f20b6ae101f22daefce31f6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4061deb3ac3cd13927216c5c6826228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2d46380c8de7761696c8adf14bda4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b397e54e97c94a315b49ef558dd34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e7758c4ba5597409a1696d0a91903231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac13203f9b80ef54f2989776d0a64d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfd4518659e183cf66c0d6afb04ab1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0d68039a6d4069cc3200c864a1840234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fd98f63abd58c481523cbf5bc0179235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109169abd554cf2834b1ffa6d79e221c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356d09c5dcdecc26e1108189dfecfee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f03526a840219cc2d5bd58cf099e8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24ccaea16e8a24f68ed7b619f21706239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d895d5e0d2d1682361fba139199f40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a78dcfc2d6e74bbcc4dc23595ccb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d358ee1724b562dcc609fa5d1eadbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f862f69d6a5a03d45d6bec0bce26f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b0bc97e07dbe945ad1ff8fdb3c13d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fee729e8585d939a5c7c254d9616ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a0bbf49e429a4fe2e9a8a90afd520246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e6adf1d3571b491786254ceff6e6e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed75e59a49a00802c6c42e0491b23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8eae5dbfd8c178c247b2ab276950e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ced2f09c331d1407ec3a66afb208c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88a1cfd8ec57f6c742ea1cc31adba1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c688d44ddfbb64d1f70a98d6d8e6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c97488009f75a1a86c13bdff45cf8b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61497abe8523c3e78af0cca6c1bac839254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe4fc99a3ab72630b452a02080bdb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5fa19fc01985b77013bda57f96e42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a708591bd9b425bd12d2d05c33d4e92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d968bc4bbf15c1780d05dadc818a1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237eeb0c0067503577eaf66e83118c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b37309a9a967a385f9d875e1a3670260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbad8d4124e27ee3ea1f0a4f247818261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b9e9cd9f4cc0f777772032c539c7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac196e24eff64b643fbe7fbb9d0c6e3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee685a9e9ffcc43c0385b607f26e8cc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c2e7ece5bb52a75bd655cac38b9ad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ae3930c0560481f5813c89e511fe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be023ab90a8f5fdb98e5dd97e6574c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe43dd80f3457845984e136d07895e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be192e11ddfae00386b9885adb8b593269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e4546d9a1b95033f7029cf0f81d76270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cd89eaac567fc90912377623a25a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e9a49252f7b8749966187dbf085d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b68ab0c77531191f366865a5e3f931273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd1c9d3dc97dd7a840f43feb9589b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce177a469c042c1be155d9d2e3d00a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e385cfefdb1d01062fbb32fab5c038276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b34ab1639ddc88555df1b58f023b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea213c12be538dc929240f35a367d61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ecaa3a7732a41ab447ed9fa41d41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785a54205dedc9738ce25318c78e5fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc49682338b1c27a1736a5d96733f63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be2379c33e03884884115484091fad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75f01f2e85617d74c08eba3e89e608283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b717039cae325a895b57a56caebd44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969aa8fd6c44a884247da84ecd2b6a93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66444082a2f419a4b66281c1d7b0ab14286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfa07839e2fc718600552b5d97c038287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1b4b3efbe35a2fc19945365ab18f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5476856305b894b817d8c376368a45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e55b66098af49e636098ca0be43e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbd5d8895d67a06a040009a1acd49c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efa813b01225affefc970d613b87d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5d3e1be393eba6dbbee64f544b23b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655503ec1bd57369adcbda75d765d88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad2a2c323d3dd6c46be99199b6b335295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714be6003dcc1bef2736cc06018969d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18321729e78e9f401e523caf959821e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cb8f3d194acba262bc43eb509d8fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d6c00a9997debb9bb45d57818568299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a46c54b0f44a8891c111ffe2e5937300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f73eea05d7ca54afd75ea878bb8923301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad1cc1cf8bd98d60115553c5d757f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ac798bed8810407b41522335daa10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319367c0386d39a8f37d2400b5b1d17c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec797a05dffcd8bdef089a3cb1b3e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1b7028ff02f10e938cc41e772556306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6353fc2da3d08750c2ce8c23e00668c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368633e54b4d955edb2a23689428044308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e384d1dafd8293051f87303227e529c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76721b079572a0217dfaa91e1e7dcd3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5ec22c7a95a3457af5c8b8ad9b811311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d22b727064b92beab4d3dbf39ef11c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41642b695656b1e9497a55c558ddb275313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbe18aee5840463f31d7dea6545bc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81adbd9db3de10a738329c2e8feaf1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b8564e8b54c77c31ae249d5ab0090316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0af47c97bf1f03eed8ef4328ab835317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1a03d58933ed01c0101a5771d03e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bd5cf4f54d6f3adf8a0408addea0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6c01b626eb8b487c1ac57d0a6da9d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f8074391f0afb26fadfde78e6034321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87738b35c657b6795e0d4422679191b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafe2b04b6a3285bd4c5ec20c7243ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcdc96eb20f34a07623c002042b13c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62b2749c7240966056f309546321d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594cee6a10e0dc3f84cbf4d4b728462326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c33f91a09ebb8c3beb0e66b583b1c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aea84db13b19cf8758da48c950148328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a319d8ae78053db125cc8e23ca28993329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110ff9bfe17b07413e803aac7413e57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4376bf41d0fae08097f365f6a4e55331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a97f2fd8aea34013cb259711d77f6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48979f946420f29041c82b20e67e5f28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87950f72ac159de4d5967fe0e26f408e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646412ebbc76e80cbc5febf690c289f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f3a2a4c5dc959389696981c273a0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0740498319790ff77bc05bebb50fe3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09fdf9eb74f709736ac60888216d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8060af379fb4a6ed74fe89cd628cba5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4af604340e065ea093c2a07bd9b7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363a901e4c7f9689c989062380b2427341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee904ca9a5ac9ed9002af3485f3f603f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad7db720311b5345001dfdf2c0eeff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfcb38b8290ff937437a5ab346fa51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcb3970c0bc6cc47ff6b0d6faf98be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857becee3e638c8d77d6b3c9e7096e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc05d6e697ef688cc083e0c05524d48347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fcfddceb67f98419e97fbfc33c89a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770157fa71ccdaa116c110877f4750f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c721c9b3336d5c33d29d51cf55782350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51943504d1913229d353865f48e0fa48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754291fde287f36c9b5915716738ac6c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f330ab5a9fe21d86718ad71d5378a0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f7610c83e5cf611d2e8b189a14c2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9015f8c3ad4c7a4677c54ec7fbe033f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9db2dd6941a4ff2927080dd412651356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5253971031c25fab30483389a1a717b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef76fafc3c5bf44f751cf4c086e0406358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141b73297868c95e7e9cb8e37b7a56d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1803b99cfabd8f906ea3736c2ddef4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540fd7091d7a6fb656d04c03386644f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602c10f81486176d5fed7d04b703019362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed610b8c232c245023c841369709ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9c8560e6550ddaa88567510fccd66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3df44c13f6752ce7167df90346d53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccff2ca262e2623ad6d891851021da0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c81a9d38f68b74892fb36237e448a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8f6085bc312cd9d461b723ccd0eaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ced4f0d4cc6bc38e739441d840636369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af624b7f1288e6b697639e1fbd8dc1df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da1a8b040aa669c2873e467243f4bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d813a081369c534d20f68a9dc3db4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff792f6bfaef1fc4740759ecb9663b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc162fde3f493bf3abd5346c74ef79ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e8ea57e8688faf6592c496ffc63f6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4eff1093c162ae21b4c01c2a982ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb3aea59811b8124237ef1d95a3dfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cf6506e9d06879b33d40631fca2a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c2af14d6d304d9f1774577b6f107f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1c8b06bff1d463ffbc979ead83507380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7d5abe9c895cdd81960444bd6a4c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf30d42bca1d7340144d49881616c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a76dcac6c6ea478f79797a0ee5d32d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083128d9c0a61ea16c10d56525b689384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b4fa860d08a8a7de99f8c5269aad2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb634b1aacb2ffd2370e5985dd74b83c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523004c00c06e8fe7ec30f08bceacf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f7b5dab817453d27d4ac33fe7ec9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002646eb975c53f77665761b20a9fcf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61affd9d9934d9bbc11a7ab6f34ea26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a093bfd00ffc3cf916d47fc8a1818b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e68d03d39a325582e69a889a0324ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6889247fb8da83a7893a96af9b541393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3109c82da7f0d2e582e9e8e5117fe24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552cb4bd09fe9a09008d3bbd586b2ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68360d2fc86e1877346f56ee1d6d863396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f25d3e34e600804bf6a306c024429397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3c0232ad763167e72d2917a6bec51398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a04adf5fc5b9b1e52093fb9352a824399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cadccb7570e698e1dcadbddd4b97fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57057a2f1ceb47311ff22890a9551a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affdef624ee973369e05f40ca784e24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74128dbeab18abe8381278426788937f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf94394508e5002172bb294af2d330404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2142f67d7aff5b525f7626a160d9a0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc995f522282d9af26750e1a36be0140406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25348c509eb426188245307d2f176fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1064ad046a1b5a7413e2ca7043dcd68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369f48d86248cb3ab7d50a71fba675f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cfee6802676bbe70a4f1b2b1a87f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728096d836724399a1a9e4227d79b13a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b187a4defb4227b718d1a1b15630828412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14b7dcf4f71fa1a680fd5d5ce7e474413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d1812c7949c7cc77bc5b76855d1d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739b44886055a61bf4184c280352ad3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ea100ee4d463297bac1448722c7c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9543f4d0c5bcd7ff47f881a6cefc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c96b362bc188b85da7d29dc950a91f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860326804d826c5f0213df80df05953419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e2abd3559a1dfd99f4222de23c66d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63e4c040b95c797fe1a200f9eebde421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05101576a39151cde7671722f6931dcc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a3b3d7bc1f0198ebcfe97a2aa26fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946537cc00cc9d42fc9b9be50bb81994424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a38f3eccbdc8b6f1c518089e5a0e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bf28b918b6e79dc63da0f4051a5c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5f9a15522893dd1af1c0dc812b966427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea99ee1df7718bc603671c8b01322428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db5d78029ec99471ebb4cc8afdd4aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9fb3e477ac3c7939e2add77d05a62430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0984b413e3ed96449d6d6bc279e77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63653adc03d5d5c372f8e1ae2db0b255432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88af3d349fe9f2812c0585927a47ae0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3d6444499de13969d1fa4cd8925fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28514f26c0382ab3fe323bad01d5ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4b915319c0c92e4ad695f80e2f090436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323c827e4075519464c9ea7baa366de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882b1b392f5c00ac48680a30dc6b61f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cea528ed30eaa6a03bd59f806035de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1ac45ef874167393f293c0a3cc744440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bdb0cb36c0070e8741b3fe5b07b58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491520de959c381d8fa5dd7520e8053f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688217877b05cb2f11978e1bc0d4216443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06952d2c37df4e9dff3b338cf758293444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a79bbe3c208790387f63ccc2fbc9e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85da7dc1134613b01fc5f1956ac52c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9af6bcb34e7257245dc8cc2483981447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bcefc76d99f95c6b652bb3128cc16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128d256237f8dfe2bf0c28541d78281449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ddc5ca49173892be59115e6f6b8d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f662ae99c5081bd15b3861f5e4f8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d8d353411ae7008ef1c4d2bb71357452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081f4c112418ab9a5908d95141daf31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d649c94d62f40825cafed2420422454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec98360a35470bcaf0e676e57bcfd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907d668c89dacc6dbcaf471cf488a7a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a393f3645c6d985af837e1452afe1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb89d418a348f90d9f8247d5824f9fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a379fcf96d32f75ba7a21c3a634b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6325405d0b6d530cc8c21f9acbdcf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead44184ae4155f8e69b8a62addcbafa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e20eb9ef95fcda5a6019bc4a6284f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5624ce072484201c92d65f30b5d1423463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f7e1308f37fe2a643364f6abe0f0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065d8ff5490e25b0639aa9290549d66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a93d93907633965068fe53ed3c42c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa669221f856346c11bf6275bf09b69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e723aa021176f1d0e5c077c5f4c1bb4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06dda98663ece89d34358e33000627e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf956a389266750dd360ba64fa3090470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f6c26cd4f20ea045b9746feb5d03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745b4ed683ea69bc32eebebd2450229472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1daf3382cab76d51907da6db7a85f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c134c4b94111bdcf04fcfab974bd62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f5452aee9bc85b585a067d3655e67475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2a88c117acc5b256f040d7d674d2b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7bbd3d0c2575e4fbd61f43e7da06b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5e9f0c89613d07321cb3cad1ecc2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46074b8a43560a7cd6bdfd2e5a0c012479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16415,350 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
       </c>
-      <c r="E189" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>645</v>
-[...33 lines deleted...]
-      <c r="D243" s="0" t="s">
         <v>650</v>
-      </c>
-[...88 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>