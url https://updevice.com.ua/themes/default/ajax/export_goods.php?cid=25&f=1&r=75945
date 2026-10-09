--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="674">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,71 +730,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
@@ -1048,65 +1027,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,53 +1165,50 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
@@ -1252,89 +1222,71 @@
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
     <t>000009336</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000009434</t>
-[...7 lines deleted...]
-  <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1438,62 +1390,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1688,68 +1637,50 @@
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-silky-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
@@ -2089,51 +2020,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c2132d9a06bb7fe6afc3e5c06457a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ab202c724c005d3bfa9affde084bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eed8aa2418ecfcfa6a27efce93f3303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9678cf302beea6510c178caf29bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d46606581149a3004149d617b15c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf8fd4e003260dd39d851646d2acec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ef34ab4187f8ee41b7cc695e07de27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c236a9ddca38dd4d162c81e08679b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91432f239b7cb9a18f38d0e470c71139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa92f84253233f928ec98de4bcf23610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0cc0e07c48bec8d0c2718b5bd148111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c7819fe2963a59182079bb74c8db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5a7d47916b95520f6f71fe21c885d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab690f47af7c8e9cf4b553268303562e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c22f4e284220d3c447172a594a2d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d73a37304589c120e81d31bb6b25f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1e5cd5ede0e4170977f09ef2f13617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5c6d431848acb4d195be472a2f81518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b642e3f64779b4644721199f04309519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea536364f7c472a4fdeae24b84cc879a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d52fad67c3291b4938e9fa3d7c93e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47fb2d3dd8eb5a700c055e28a0896e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ce9f201a9572b6f6401954b1dc6ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc93c15632be1e0782842ae48264524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8550d46b629ee05d0987ec1a9572d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fafd62f6e79d9ae144aef9e57533126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870307be9452de6ee41f6e02f09a61f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a332a9705bc731de0e1fc33be806928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b226e1f1683354ecb63494d3cef72e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02ef97c1fc9c6fb15d667a245e9a7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401af9a2d97ecd3efc7d108f1e5422d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cd0a1698bcd0c3ff60b10849a0e7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ddcde358e5049858c7f6b3b8e8f3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e9317b09f4de077ea2662e86f478134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e115d2ca48703ed59e02f30c6935535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e361e2121f5ceb1670fe77287195c9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a76adb7a1924809b24f9412c1f959d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a023df35c3c99fabae2f28376c44b6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe3904f203b9e4695c07802dc6032539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512523b088720df652bd46c1023c23240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f587b86ed52397b7b24e4146d6c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f663903c8625818eb4ffdef4ef07342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4754b7b52532b3a748ab8de808fe94743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98205b4fab81d2508ae8c8469f1dc66444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cda17ee34436bd2c4606ef6a713a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4701375a33428173213bc4f74364bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d5b3ca5c6b68a06f71f67e1ba2b2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d509ed172e4766b84ebe1415673f7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3abb51a6e60f476036357a5f3adc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c88d9635a6922c75aa44a090a131d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f93da2f116ae6936098de73c4b8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f481b164afb721e84312b6f14721052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dadc07cef8fe63155b1122489e86c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c8c083cab9195f1a23a283605e6ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e5f32721b0e6f014a8f43033db3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b542869d6e56b5ab7abd24fe6ad94056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29ce6a3d5647d9d4787648fa5106b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea09b3a2009c9cc662111fba6422cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b85949c0891cf2e30a031de1d4f6ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930707533dd018aaa91ef1fec4bf4f4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127350dca7b6b4bbfc952261c5d7765e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a6da0b3d5675864c9398cfed71f8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32b88ffe11a9a7a870a1bdbdf0b05e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee62d774381d61a2121aa7ce0492ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0fc7334452aed48723b56393883cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc659c54e044bcf00371a92ed3f62e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c7d2b2eecd98177f45ea15c6c3e5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829ad101c45e730e4ecbd1514ce1f5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b333904ae5d4c46b26959c7afc778e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2313eec628a8734c994a3db42f3a9d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103deafe0a4f8cf49c2008d0cd25413571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46e47ddd644f62a3aae650a5546ba372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a9336213ff26e95961489a0838ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d74b640b741d4de156be98ba6ae0d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac64e70a44aa7054579bf634613a5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4358f2cbb42e1058de2bba194d63176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334a7b807f4d3f83a32f6b6a7b1ca7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c3fd1d251ca8ba944d868e93f98d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7879de3c47b09ee1b12b317efdd7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0968797f8ef1d4ad2eb2692878144480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc52271d66b7f9e5f0ae67db84b0f2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af9fa68a4bf25b5b1a742701ae07c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f295bf97159c7768c09c82ede073df683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acd0d2778c22b196574ab22b39118584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635a9544e9759d98fd93811bf51e0f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ce09e239b59a91622a3d4293a78b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b38eb254f497faddda3674b8f721a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13e23426293a84958c1af19761a4f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b024a49a41d2af2b08c8ee110343c0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa552c03b174ad374482869ad873650390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb539c4e62bd032f32cd295d29172591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f7109c5ba144fb2358ab3f6b8a31a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ba1ffd99a7178ed6bf8639c02ed5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c5bbf05b17c9fb32e3e756aa17bca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1c14d32c9e41889768225a124e50395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b12ce5fdebf9a2c17d400b50cd8dde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ae1fa452d72ac68f364ffad75ae2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00834fd214f6ac384f555af8c789e0ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b966839504bc7718734ed38186d78ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abdf53c13480fd0288d7d4662b0067100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad3468854fb75759bd97862a4fb027101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092463bea51aa1bf310b3935cb58dfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f024b5c7a4347431fc2b6a9333fed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2fa9f1b71f33be7908948cb275109104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426fe8e02e02fd12f48beed5ea5229105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2631ad5a34db604507d71f312e0a09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cee397724ed86e0eb6a644043a8073107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4721ebaff550aad4ac6885dfb3b38108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceeff326ed766cffdecea0550ee69f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30b1d519053280d7000e7ec3256895110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8aa34f897c130a97ef5c0cc5ddfe8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589b0a40a62dcb8c79471f0622469d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca76cbfef18128e7bc4d54932b82075113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af71f9ba73672eac0596c5f4ad3a4c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605ebcf2c3d85e9d70ccabe762f94bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25587e22c4390f6e67a9efb2e41de82c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666b1f61dbe3e5b57485e9135008bf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ec064075bdec3d322784021b8ebbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed055344a54e7530e8ef299378e5bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05b5c7c5756cc14c140e3712ecedd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367393954c72c0ef9569bc1005f65a10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0ab0adaa86bd74f8c7b53c076b1da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c148ee7d6e0204836430b1fcbce793123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b25b92446d773011a50bf8e7ad6a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195829c3d15ce6cff443499c833f7a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e19f413b469bdf4e0094b103fcff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7571177f5938b3b18505e1aff89ef5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28dfd9cb1d1b218c2a4f1b8873638c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41bdc90e1a38019a3b86f88612a628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce65fc44be2b2e372e0c58acbbf1692130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87eefe97a91b65772e8b73f8c0bd35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f77800f203e9bf7edf52b4529c4f3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed7fe74a4954d14619571fa569a566133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b87231833a17544a9711cbd191130134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b479f185ada1ee667e5e930c8775b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c09b4f4f2f770a10245129355496e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825d89880ca73bb797c1ad9a2152ef4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d130c29a7da6597d7505687e48198138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5eebd7c005ec7ec2b06e43797e8735139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22518b66044a68f83a60ed2c90dac622140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a8f61e38c848f241835cb5f4df0de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25031921fb8e778245009e71be0f2a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9afe1f7f9d3356a2b0361c52838a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843a3d797da3e303ede1893c8ba657144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accda9295c64bae33ea12d97a3fbb23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b61aa0090a7222072bebc6fae15c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30990385e04942f365e02cd7c936ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65736ad1ec838945f00242096da170148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47861555ace5b35efbee17873e13ec7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1e1ad8847f4fd323e8cecd616c196150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f94aa1401f3575a6326c340ad2d2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac7173f28de496a94f77fccfd11eec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a317ec2f9925d2c8c09c059ebbf69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25695b978e1f9fa31f3d715a04d088d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca905d20e8a1ebf2b03b058d4cacbf6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dba55f1c172648fbbcc160227c124156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d8895ba74495f4704beaf77298785157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b99f882a6afde543b8bd06511a256158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5d5909469e1702d539d850dc355b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2dfbf59e994de5bd83af685773903160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b435ff989f8f6b05808b027a27c14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb7a2921879ba62e32fb8efc6a7b63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8fd370d51463adb68c68c75b93159163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731f369c83bfd32c8970d95a439d445164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f367b598465bc478f70bbc29c94ddf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc4f8fbe12896acc6db7ea98b1f41d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca77364332c8b2051b35e922074f21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbf770e202a74af84e9c1ddaccc0b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cc2eb2440db297b8f836e35d2d5ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae9538a0a0019559cf4d907201d09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9943796386eadbc7c5a6dae801e6ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c5f7221b37aae1fd58332008f85c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527e2842ea2a9f8f6e04ed052964ace173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815fc810e7354ea495cbd2729ea1c01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbce42d48c7f2bf971753bf0bceb80f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8058698e3d5622a02ea5ef3d6d1eb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c97c52122763159b6a42e070d66bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274f205710427bba62545273e5c22c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac862462ea10acbf45aeaf37ca059c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ba6b5c4cf6d97421f5441fd3e840180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3f83a203d8b33cf3c6b9080b4127d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37699a9a1f344d4a258de68705d83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca255d12b74a8b1c7c3733f5f5e507183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f25de682c8e256720343bb5d51c35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369cea3e62667badfa18e119d501f6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ec75ee4680fdcfea4f81adc4de54f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ddca79f994656d3a83327413272fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd98d65ba98bc2f8f4f42c8986b25c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258382610a80b23c15bfed92d98434b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76441cc43c09a872ff086cc133ec99fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8f227dc5f595776905b21676bc1e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe38a8bc91eb2bda9af71449ef8418192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aeb521a0194f27c847ec828cc1863193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7fd10f9df4e5649ea062d62e36806194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5f162ee31a869ff6728fa233dd7a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00794727b8422a20fbd4f311df5cc97d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab1bcfe57b686f0e45a69cc10c5f60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaf9b20b27f5d93825d7bf06ea79d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4661d5c7b458a00dc282d5fb30e937b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c794e77257fec20580558c3759ad6c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13af5392b23e39628395d04b85b299f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6801894e175d1d33c879c0a99917e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7184528608aea55673daea47c1d69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7cc22dde38db765a479f494a0e1e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff13046f867345148b20fc082fb7bb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff92d2c8ae04826dffe7c033f46990a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec43af4ef9943ac1244f1252c676080207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6edf80464b7524962cc8760737574a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7821e080e5d19e43332b2ef5e07ec5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477526520e5bdd7d02b094017dd89359210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090edab3a32929c3e333c52cb343a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6bcd959ad39e693beb4d098d0c3c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404132f1060e91523fa82849ad5aa9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f97a0a929d9688a07486a061c5fec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f616dbb9604de9bc06a546ebd1694215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80f0e89a5411126a51f1bab0773e57216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84da9e9762d0c386516c66455b33d1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eba80866df7eecb52c9c7c62096aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa047b96dfba625c018c6d5951f0d78a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b666f41b39bc3cfa0811aeacef3f63220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebd5630807141834894760fedf6986221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e422f3fa73df5b66366e81fa81c8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc6c4383c84335b8a43ba5aa51b183223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521732266e6621422d960e195a8765aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0458b50ecad07671a68d0b47f0693225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d96156ce19687c6a3bd520f7c846f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b5ee1615dc288baa3440703de560d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e9d6605ef447dd7c97239f0cb6991228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33860e83c973b3925fe75beba553d12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed9c8c2946770bf327484df09687a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4ed39fcd2d5eaa28c8f00691872ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d941748d6e6b3b9506b34c4be23e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a4dc46b2e0b27fca5e302a9a365ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaf17fe41a7c564602b93499cd63a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60176584343c59056cddd342a06058235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ccf524b92fcebc60df992a1dcb3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd07f09635e0dac3ce041c9f2f194d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63baf2185540e474939dcf268283b49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94104752badafe61b25655e2430b2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca82da1d943757fc0d94be36139e0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95841c15ff48be184dab03db58b87829241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89696976d616fd186d69fb1879bec3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6085cb24ab69a698b604b801405664243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848bb82cdf8b9ee31c160541c191b60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ec34e0a43aecfacd454aa73a8ace6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca5dae3ac804a32e83c9a9d0872a77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57443a9240d95c6f2bf264c00904ded247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996c672b1547af8392f8af975ea0dcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049e317da0e07427dd2e31c7596cf4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f951db6242966d1fc21489137e15a5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380fb8872dcfd25a7c1dcb0d3d01e0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcda146753536955a30b97603731ac9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8d37a99d810cc24d1b5717205932c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef503974694cd932ead38f4cc70307254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af2aa566209295738110bed6187a1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df81f66b4f28e1d57d700fa116e807256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb93023a75ac2db57479a914a4944257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef32851bfbdbd884843a58e1ac95e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80135940675d4d7138feb631af8010c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7382b44cab8a7f734fd2068e8a263a7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74347e0e603db9409e6180b88231a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b88d30e74ceecfcffe4640306106262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b59a241fc1257aea0b9dbe464743ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c9bcad08372b0708d33ba209c6459264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb11d897a9ac99474feccae0d8eb8ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb276bfd74ec32686b7e2352ed5711f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cb5340fb6454b4a1cb274fa2d6af0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b728fa8c6157e85886fa46a3d0785b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561de7463223756776e04a75464b89d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a34855915df92e6db862eae1044f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c44f8e92771fe8610f01896345c717271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7c2d7b5293f5b18d53dac160a9fa9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13205a6c66c19ac4bdd6baec8867b9f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3563f9831a5163f2dd21eea57d3490c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d186cfb46d972bdf0a0043ca62453275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a346b3b188f36dbdd42df17e1edb933276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014387871dbede13cebbb0a1ac7c3696277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce795ce96f12a59eb15538fc424ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f507713bfc352a06ae9e781f1cbdd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbe854c911d1e85323d8413a798381280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813f6a543cdb80a7151f14cd8ea0096281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba78452180436c092b7eb4f82e8a07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e5f19b0b18b13995f0cbca7e28ec2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2898053ca8d589bde19b0c486aa19b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5b7f28fa27e6ded6072c0a855fac3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911388689253c6e69400e469b53fcbaa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31783d8a3a31a74d98a615c0f8fbf8cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993753428bb175a4c9efc454811d6c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9efa2f946114352ad20de2079a696289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a0881192189561b182b1f4a66577e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088bb52c6768c832e07bb0c96be434f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c97e62228c594ebfbe2fb6ac21e835292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19094f38e399fc363705d86873eeeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43619c8c9cdc64f37a39f91e44225a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefea706a365788b3fc8ffac84f53425295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99178622553bec752a88683b1e8d113c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6c1fc24c2d1051c7e59c165c41a6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483a1f81431dd730f2d5e9404b19ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8343299a028288d232ab19f3e27dec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83eeddc7a3843f41e3349846aebdef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4466e36ec6a42975ec1f762d082c4e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8629f5b3f22896be66224763de3ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787e758e32ea6c51f7909a4ea5ded42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83508bdf4ac4ac4d6f13bba94e2cf412304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3b21095dfb31a5092b93bc2a38ffb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bbe3e8a01785d33f94a46163a75ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ac248879647dcaf1b20fd5b0970f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15667e7801f7ecc365184b8bfdeb05c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053f130f399898588f4cd7ccc7bb14c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f13ff0a0325c83025a58b56148adc3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca9379518e56c14b915b2420054b81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83753cc50ddfe430ec73110efa6e72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b32aac0feaba4f6b2a5f443f887c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289507f15edb20e0ae84f98906df8c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2320d3100ac898df46d4329ae9a37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06eea9aba0019635606b25f0fa77c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed598fd3c73b9c29a87381382d9f1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6155faa15ddcabdf13ff20b801193318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f163819467f39b0aed4a820e5e8f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3221f919c634aa6db12e18f507d4110320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcf24df89c26b94bdd04e00f595490321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b4eafa92c1aeaa9b0ae5169efebf1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4438c9d99a7f938383fc0d28faaec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc51a5999ef855a53228c1da05d928324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27d00066036b702c53b103a1ded481325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9ffd550f6707be770b9b8bf6c5b64326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d31f781fabce1e92622ff133732ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de8dc76b7bd87b03cc4615cf759eb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2d58807620b791e422b61ec93ddd9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d645bd6c22e1e5ae3f00a84e4d8a5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fdedf264903dfa9efcbb2641e4b6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574716201d987b05e51565001dc5390332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa67bdaaf039a8972ee9d22dd98c8ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c8e36237175d6a93dd430982e35c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b4c4f8187c0392fabf05987f2c992335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce48b1895cd7d688b2c69dae82e0ba7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae815a55b8009aef43948b1e959ea2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56823eca15767ab8919fb5920244fb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15075f4347a9fbf2b66fad4edbb5d310339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1781a131d1174ba3f518d919567113340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326dc707aec5649483e07fb3863a1f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3439ba55a5e41197d7b0a1fa603f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc812fe67b03c56c0c3d0a3e0bb26b15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ee4b5ab78f7750bebd4b50c3cf44c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e0c0619c29d68946bd7d2731f6172345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4d6da6287a79de7d1cbc63b6d7f85346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9432cd261188ae801d880306661bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4aa5f90d14e822e95e5e677129a66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb0a480dc1ffd5fbb475cc0fdbca1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08158ada804458361e295d78ed69cfa5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67827521d04667dedfb7b0e8b70e9091351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d43b4b8f8bc26db37051856a2890352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07892d04cb0d1f4fcf3b0b0fd87874e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497253c755f6a02cb62f3161bd52c05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3dd4219fbcff29a5f6306665729e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86879d65df9e72f40176ef1b3dc6dd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eeafb4188d7e2acfd061cf47811d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbf3fbf230502a315431db42cb0e8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54275353a8f185451c618c85d2515907359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4b2632a8b4f2bf45741fd3372466a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9eead3ea38a96a73b8fbade069262361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560711ac6de99cb01044b31dc48e5ace362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82680722bb4e637633ba89e67187d58b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cab8cee4c666c05e8edfeadc9a944364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39667a0b0ae36cb4eee26a0496304e39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa47f5412e1ff12911b59d95b85bb17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac831d0351e88c8afddc41c49c7153367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b504cd362aac6c1b7b6e65108299368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf0f0a6cf782093fc476e8a1efec14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a9979b8e0717f0c475679958b7ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf67e23b9c1939369c84a63adc977a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47010a20111efca1a44681fa5f08ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7dc3c7f715504008d0686210b8939373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acd2a3eec1bc4ec3286ce2d428acb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755f0427b3cbe19d7e7d6ade0b5c668375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dad209859ba96b3d3e6eed25c2292c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b5b2ace19b3f44e98f0d7a5ea1247377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd015b3bc28699075fc7bde60ddfff2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb7ce28cd603a563ed561ca9bf250e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694f33ef2506a16206e5a78c61e8b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9ca15e28229522b6a91c125afacc7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ae5f9d7ed22a12f367925eea2054382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1ef12aae432410548e9ab6d4f74d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d66c8565f7decdcb9d68390d5ad78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08013d37f339de8630874d5b8abf21ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2bb06709b88006dd3cd120f0e7ceb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad042e4a5a88f47fdde55053cfe7ebf5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5134082b16df4c833f39acb345dfd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7c5e083bafcc9154d11499257cc35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd19aeae0053b44e2a88c45c59f63ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a9b84ecb34b87dcf8d80208a4c9c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c92d4aeb6c3c32b632e1c74221b5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58728dd53f3bd7b75680d8e3725dc639393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe48eb10a06864a5007670571d30055394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdcab5eaebf0df775357699da4826f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeed5220901e36b121c8f573f033a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309a49e3da7fed30094f7397206db37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9356be7e239857d10c344ee1e6d56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7ff5519cf74da3d203005a7df807e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ec22a4971eb6ce316c06fddfab125400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc014a0ec85513aa1f9e76a0ed549080401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad90acf4bcb4de9a73bf9b69c9b4e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2c60394cbe18cd9596a6f3068102c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09fa8787486c0dcb149713a323130404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fb25b6c7e804dc5db2d3314d30832405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676839ba04436990b8b4619ab76fd1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3818dae55971e9e9992ddcbc360069407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc358af990f753e4cc38f18c1cb6e1ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bae7ee0fb76865e6d4b7d387ebf87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95365021382b6f084f049891f2172fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0769868ff97d4842b6c900fc5ec220411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ad627e7954c14f7a42dab63aba42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511567d68ffc5dfc9079bd0ae8809312413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c261714dbcbc7f98ea87051e0d6a8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf55a6df742c089cad5f05287af665d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b32b250269a47a435a76400be8c8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f231fcdc1e9d1bc1a91c289ec9ec46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca002f3e43976fc455714fa857dd2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f79ff70cf22650ae5536c3f1549d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9277789acb8044bf5f7f1e136709ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311536779c8e593b9f230e337c576aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d675a23b3647afb94497ee7f54d24422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6ef202aff79a65574a6f0105f9371423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01a95cbbfed9e21b06dadd81bdb942424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce1f0088888245415b6b76eabf51df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454a6ee643aba03fe49d3578704c384426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf616f8666a97c3ba971fb4e3cd3c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107a815cf8ce5daa63c47e8c51ce124428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec331b5060b5f0d796d19d062bc030429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1feb2ff7ac6e75f3d8a21d36133f6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea65b4b94a6370788219f4c16203347431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269847063788f89d29de26a4822f4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202440eeb365f5989118bc6ecc2d45e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5ef9cb5a66faa804f04da1d8786dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e6c9f396ad2bdca4547d57967143435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e560da67d7a25f1bdb155df17b4a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c021f063d8621333a7c258876ec51437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ed6b357f79313a49265a1028073d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf9df209935cdea1b91ec6819a4f1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c86e5da1ebf809eb95e708bf9d1af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d63937e847439ec0b5b7fe30980459441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3503df24d975ff2489460bdac77d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84922b299cbe765947d41195abb37974443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08617f2bca0f4cbdf1da961c3d0769ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70dc51941a0001b66b2158dc212a06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c16186f26c1589466622987b93908446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8b50ae912cf41c908b2cea597ffed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f75980cd2da9fb869b771f4023734448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb22b9ef20d5f4569e4e68f5790e5da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f507c134647bc187adcf6d7ef47611450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb4ddc4d251a8852bcf54b9bc36272451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36867a571d8a2411a0d2e433755d50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437b5c8bf862b0a3e6d0ab9ecfc984a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572f8815c0596f73f22fc85660a7f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaa76768a6ec54da66d74dd9a47c9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5a4ba126aac9bfbebbfc9f20267c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326812649b98a4fc35ae3d76109e2d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244deac6ce3f1250c6b3d9a21c5e794a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572666e5306885a621a241ee4887c210459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd95161087ca407e35a5636b26d5bd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a7b70f8b1b528eb1e85c1d3088c0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d95d766bc54a0582f7ab0f8b299d10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e724b5e203f23c8db582f5dd5ab175463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5167bcc76fa10ed5a035c1978ec131c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7342c5f1b6388ada88affcf09e286e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858293050678eb0148bb50ab3b074fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542da2962980f5adb2c4847a07e8e14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362a0891a3280e2908b6b97804166e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cb9c4e36c4519b3044555ca03e7c6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929285dec6e83ae7853ca622950f0727470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c6cc5ae20c97a452f9de8515fb27c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb93b38bdf4dbd1e1dc7013a8cd0bed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149617d56641d080c87986f34315643473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d3565f9aa98331c74e794a7db8c74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68125773de040bd6bd8e9c1692a4f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7ddaef8f6b60219ad5e8fc2548000476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794ef331be423210cf4940a7fc760a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623e6c4936e16e309aff3041ed50de4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392150b0c7a053765bd68b70908a1458479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b17916f8395b38eacae298345a818a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6b5569c1a6b9888b7db10826df258481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fba13ef7f7f9a10605a5532d62bf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1978d98a26b00146313304fcfe854d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166e408623ecd344486e31f436542f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fbd287ee30d5b8d6eb8a7f4d89324485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c1202eb36d83ae43e79b792b9a03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8db9bc3ff8551f4c91287492044a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0a4038f7121f47b4a2411b553e1e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a99a7dadec4177582956091c1656e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89abba54f41624f505caf5e106c65f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e17a49a04ff85a6db460400421a44e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e9a8810da633705d4d6987e4c054c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbad8c012eae26e1cb2fdd7cd109de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ee29a011a8a566067e29a2d0864a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815785bdcb31f12dd07ec8a4b2a263a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaa95a4eec15076ab6ff7663861dca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43381fa77bcb73a94252029f76f72fdd497.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f572e282f963e7aa00a769278be6b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79355b82184fb80cfb605922b4c87992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86201e5122438e3dd234756c0cbc103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ce026178b877f0c08f161167e9de94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d911afddd5d20e449c8333dd069ea15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b6296cfdb2ef92150de8208742b196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348f461670df5a4db2112813162eb4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bbf4813846699f7abcf6aa9b66cd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f596d3003d67eb8043b5eb16ed6749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab08d317a725f7cafb3c79c106ec0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2ea8d682de474d4f8d548292b000011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cf0017f009a13d433ab67e2925f8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed9be2dbf86aec6e8603cf89a397d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4622ae6bfaafdb34c7affbdda9aac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af130c3888f1661407dc7191c015846415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90844b82a27eed0d7a96f936504aef8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0fe8f671a09f6f522e04e296be79a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467788ec720a38d0d3359fd4b34556618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30280b710d2326ab1bce15065b2274b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd125b7294359330404b6ffcda3bdaf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ef9af0c665e321e23292015457c1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf3d2c3ca723998b6093f50ccf401622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ea093b10961a9428f8cca039987f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8065915e0050982e9f46c4a1f21ef224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b625a18c0c01567c6077ebbd0a28cd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea706792844e854c0ad8ec248f2d26826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1147868ed1898565a61a78a4d79488a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc0d6258af311d354899ca472133e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68ea72616cc42b3862c94bb94479e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522a11438808341217cef0d42f003f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a7373e45da1ccb31599478992b63431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba263117abf31275936d2d48764d00932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ca972113bf7f06d61f59ba92476ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364568a5680fc16846851371b47829b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db603de1bbeb05eb07e2dbd958beee8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13f960fbaa5f206378aae2e1f2d3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41955c48c560574a4e64affb55da2c0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e137a03b8d271c7223741784e38374c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a897eff14603ec85364d8b598c78939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba6cb771cdb61c18270830b5a5af6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93876aa378a37be8f3c7f8dac1b030d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533dd19cc809283438bbdb7f83ad37542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d734380aa74c861bb7ce2ab92726c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6dbc8f82a36330266897521b275f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd0339c0ffaab71407f0adabe004f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889416b6d9fdd3a956867164c6085f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddad75e3b3397cdc6190f1139e1e3bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5229ea4cf40af708542c16cceafb5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9185b2cf1158e69b981eda96c7c5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a36de72b3004271baaa49bb38716750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72d6c969f3e63118025a78f4ae6efd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0249c96de4015457098cb7e8888f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e86c0e8a40b3c83c6d6dd3d68c84753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a2871f117390515f76a4ea254e8bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ff3c362b9bf5fa24bbb82aae0011655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d746e1723ba47de7e100f72fb9710c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a90762a66c91acb5cbc473bdcc07657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba2f7900b374f70c67b1c9a55dd4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47f064fd092e60b617db4f2532c35f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83a45571c06ee62f64f4fe49ae4e5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839a6a8d88968609a3b648cdddf2be761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786e1f5a384d8fb905f4179e6960ec462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93277b64396f22273386dfe134e81f2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0414e9db90caeccd052a13bb92c4d2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e2940f3299a3c224f094e022337e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216d8f57858369bea114edb1f627d2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade4aad32eef66f829256c6bc69e10467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d234a6f8e8e8ad88e8476dc3ae5d8d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8917ff8565a634902521a646445fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d0425e3b2776e2b2ed88e2563d11270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192390b52b387a08da9d5fe0862bad971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88950a69ef7e52e4e82a7f4ea596401e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f939393dc0817725330dee79f832c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca68a9c85aeeafa7b70528bd64b781f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03453ed6ae7a95363d0a62f5ffbe0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7efc7b5197931b9440192a42c8ece76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592d9e4f8ca44ef5a107ddae9b3628f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf8d6a009dd63bce1930e61507954478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea96cd3926d12a11e369bd01a06b70379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce7f40a8b70017b19f87b5a8d6795080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d78e513ef9e9b9fcca68ea289165281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321f737b484d04ecbec07f53ed7fdbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf7088339abb053711c93428f6182e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0606a2bb99b8041ea7c8166225fa984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c54c4cb40356dac1012388b2dd8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204e014dd9b7042e923ba5a78a52ea586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb938383af1b2455ad311406bdf7561d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a9e2d9152816a57023c972fc0356588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f34738f725c59b882a8ff847bc40089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ced8fdf5ed2dcb9a462e83b764c8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ea524dfa986eae8c7ee934232b81891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a6c6a690189370d0a4486e2e35ab992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343733c717aa43250321b7c3f6a082e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215d92a23db1c40a02ccb370ed2fbfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45101fd77ca3631398f4ea23668d4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318fe5780986ff5171dd39e6bd7c77196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd5c22de3d179a260bae6cdfbc8c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a03cef7b6f0565e59612226dccb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780f2923227fd70e7fa819ce7e9e88299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb8beb66a2fbbf579d1b09b11b1cd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ccc760a905de07182289b882f9fd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0833841f9e0c2734a79e072bd34038102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e06b003c9c8de6ee60d33bb236cb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745d4f9df2d8816c362a23b16311f4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95a1d97af72bf3d58f2433928ceaee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae29462172c623d6b823842c049fce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800bbbafb003bafedf8bd5794add0a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccca94f9b0ba7325ad41aab9999b8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ab70d1f145f628a493050bd0ed6d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc70eaf0a986e51d0d226fbd66a94f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e8541a02594dd9895b9ad51d0385e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7e092a849760c941e6875d61c829112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758786a5090767f7a0542e3d89c2dc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a844047a0e9e448e6237f9a23f9dbc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ae205dab043f31e42538fd61c6438115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b9266f079b0e33f7ae4d7346fea82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd6bf029441d4a73299ebde98c51d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3473afaa3af77581408ea569e263334118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f48be7edd1f7d636d23b3ee83e1725119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c02891ccd155c64936c846143ee462120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dff1670bea4f5e83837a6f3bf074b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a90cfd90ee5a2c90f6a92fbfde1d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aff9192397d0e15520797f41d7fdd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0295d58a0f26bbdd1da4eed6549d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea20a7ac10485f73276d384234a3eb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e04eefcaf807996b3756391af07e86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517f5452575edd63037612e9241c0e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44207cbe2ded830286dd23b26359ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78176eb2c3b08eca591d1e433ba263ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77381de81308a1a64743c71e2932a92e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4d8a7e6691deb59b881c82f643378131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2982c2376a4954883c9704102779833132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5022aa3d29b8e644f8a1fa2d9ad9c63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ab382309fd9aced8d86bf20d128c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541568f2eeb8b22b77832efe6ed627c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bef29d8eb1505ca2f33bcf0cf39e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658882a77812c0262edc9ad0d5a8afa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7297ef5f7b1f6ac882d832b85e5a90b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cafea3f1db7fe6baf81cd2cbd46f0e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9bbe0be34b0825682e5047237bbc1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f35466338974e693c240642a237af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67cc68744fa7d852c499037ec218a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5a646f8eed40d32ca8e4e86cc77f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf0f17dbd4181a051a0cbd0c11398144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c7ef8d646262414747ef6cd75ece0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360061566f5ce1b602d66921aadeed7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea355ec493efb0d474b6b20e749be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806cecf53f36a09e54816a3022132c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f690f79a3a9e83dd771b0f20633fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc195f60a02f64549cf2fbb7fcb1d304150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658044dfaf5bf2639f7a5b1a6f6f883151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a296e6321b2fd8057337f013043694b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24f60089beeece8ad081df25c4e28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c222e2373b5eb55d91ab348b19f83ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c507c2dfd5dfceb9a0b6c2dc739f2de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeac7b3a4fce750aaae3a72dc19338156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceffb1c5df3937efe976df0278c3f06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fba5f175b138192f484dfe1e8f701158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0403a84942fe02980d1a13b6264856159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb664431455a3cd326374d2c96e525ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883788c3a5ed76b9db2a2696468d9824161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085c4d0ff372212fdbfd949f1835f9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688b0634b9d551d0a4a49f13d246185163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2903ca0b2bda3dc2da7a7e4d8a6aecd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40749f37c51be773a4b66cefbca24336165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c65e6f8e32e0b4fe873695b351aa4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd23380a9a37710770d31da3d39a5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542216b74893df5a39acfb40a09d68ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e2b91b1c905cfefa4641ba3363043169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1737aa83288693bb56a01d474de3151170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bcd50ec468f89e802edac9a7d5617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b385aa0eabe94aa9c81d329a242174172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3e979bfe270422bbd5367cd9a9fae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eade943bf2345658c40a1644585e867174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77152c086b75cd58481438b8789a9162175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151e9aebd06ea9a408b009f482ce2d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935c3458c5c374d27f9ccc415ebab99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea1be723578d0a1ccba4f67908525178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfda5d0955d3d8d7656fa7124412213179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563a72ddc802bfa647f4b47bb523fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c263fe2aaf4f3a77d63122a28c55bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d9f622c37b1cad3e4fca7d12eb77d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b871bce64fa47d23a32249e876544f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3394da8b3dddbfd4c26099fa24aae9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09e615db52b5152b7257e7424ad183185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcb1e916e8e9b8a54d81729e1e4c46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d35b8ed1a0d4a77d9327b6eac401187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319b630b389a548d5ec075a42ad871e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70879310de86da4e5c70148133c9a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8b1c44fb175d7202b2a60ac117bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce066aa04da72e29086fc2f3bdb08d5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16056ae8143ccb4eb6cd09fbfb318c73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd41a625bec4a6ff676c0ce2c7b289193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf726ccff56c83289eb4d2807cd66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847889acbf09e847a022fe601e0fdfc0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee990b6592afc89d2eb3a39c5327796196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9fc253d5ea109462979b09647eeb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42583be659c3535f35a4bdac18aeb21f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bddf63cea73642ad1246b406e5771d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a24965e61e1a8d4ed1faf588bb5d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900f15704e3f226e1f9d7059d4b1609201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e837c848b838a4bdedd6b33d86e2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8857f0d83563ca14a105affd6c2738e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d28718e702a0381ba84c2c0bf7e8b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab335aa2f2d14deb8c86a62efa59af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb99490084f0ccb262bc98e5d6f50b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ada521b770e8939631be4e91386c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca9512f1ddb94994fed2fdc93f268208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288b52f46d57540271dba872160710c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ee1c1c44c5bb16f28f73bb2984cd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283236c2654910d52e9c5f8226cdfe69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c8240d040d7fbdcf96ab1aff497fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fb8dc60ac88896d256fd492750f3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6577eceb61ac1a8c0133a42bc8e5657214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce490330b7625a60bed9f2a782418a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d065d5dd8b50ad96c75b1b3ff1efe7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83376926de7ec198d1975634b851fd21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae526c92be4cddc363523adb7a92d9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c5aebaed1494fbdbb9b00d9b4020219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6127e409f0c819002cb719095342e29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c1303bef05ff10376e0f52129a2d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeec2ed39898681cb184947bb5e9e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab885724a40a7522a3e687846a96b23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee465f3742f8eec74cd0252b9721553224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78976d41b0346b1c6b03450791cecc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8ff239aff74b9144e93f60bae2e70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25beb19067492d7fcc72295c66ad8404227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c898a5d7c90285ffdbbfa3d7f62ef1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54bb3775e1c765ba7867860589d0de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4679bb7ea9461c3c8bcf8441deab95a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac84a6aacf96988dbad3fe31efb6ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2a6b4bd97ce1c41a2388451858b0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d498f91849ac7599b2f01d6cb34b13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936ed2cf00f5b68d059fade154d61a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755b21ea6d9d646fef15a13d295886235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06c3caa8a5b0f7c349efac7a72f7d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a77a2729ac923ba71b441b8b7aa48d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de8bab63ae8c83178357f4cd11045238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddccd518751a10aa5e9cc6e8eb24af5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f01c4ba9ece45bdd564b4003ac4b6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0f13adb4adcc00b3132ce4b81486d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33607133a16e1a42eb6f4419b86a2982242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896ab3080554d0c1f4f8fb59d76183e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0975a5d6e04da25bdef829ae4df9db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b006217364544d42527279169d70c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7a9a80132a2d3c761635c67b2b20c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875acbe77176d4af03cbb16d21d72b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90f9bda86459cbe4b538b31ab4ad39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafa462111396f26884e9a4fef1b623249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09698e5476cac360ebbbacf17dbd3c30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c308c0952e1f091c6cf828afcf5ae6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460feca66a8ab7101c5511f9650e4aaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1374985c1d34c993d7af4dffe056b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dbad5c9c8bf155b8720884a1b360d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e2511d798561e5bd8e7048d991bbd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe2276a2c446d10d1d4d067912060c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f6063d67a1dc5accdb96d5552eeba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace69e1b8b30ccd7052ca5f78f51210b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454fdc57034f40bc8d442e3f09946e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76abddf04b3ba57abe8a54d3cafa39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e596881d67c88a87e0773c3004dbab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3308757e1928b6205928c28ee2c8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f571ca7ce501a3fefc7c9c81c16a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cf0ed7d9f42f876292f11a1b152a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1433ee38cf48be9fc9260648b1837265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756252e397ecee22b4d8484d68027c33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5079342c5f7c8dd62def65b73a707267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7df7a8217e5274f7ba68c6019faa5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22142936e6083185081b71e15bdcf2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7f8678029b50b898fea91907a7c41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48380b50c7b77e4742db743c6d4463b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbdb7f90ea50418b250dcce536bb69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6574739221c595f2b2b917f72259bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985622308e879c783f1bfc254778db8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ca78d9315219733372c8e41d343d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed1df7442c824618f663f3663f5acf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c7c76361ce47bb58ac61d21f80704277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae540cb55d774bfa18acbeab6554627278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a23f4fe252539303e45070144cfded279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb7b3d356e8889142ab99de89c7917280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3615465ba549106207e2aaa64c183a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a907174e447d595d95d45050404e21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198e6a8dbf6cea1dd91f85e354a4d75283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f61678705ea48bfb1dd4198c26bc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42509495869dba989fdff263a1a6c51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9039f7673dfc74628d43d3d1c797017286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e86794146e71b095c24f7f68a6342287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60943bf7b04ed309e34af150f5b4a2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4e0f21d6db3a6392c6f1733a73fd4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d17ae41d4603e968f815cc773c743290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76964603a6399f132e6f6b86f714cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3fb0214ddf3e1e149ee345027dae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3c0f4d13058062e32b23f06419b93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230173a45c87d26defb7caefbd52637b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2044b576be562cd8e2546b66bc182295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653072bd5d318af0aae766dcfd68123296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c98ad1d80770e8fd8e19c3c04740d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bec5a11ccaf04f9164eb116145dc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7741808c2c63cd0512afa852957ce76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444707d79545df247837c04437ca24ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbcde9b5c116e2a3f0bd53d7899ff2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f2ca5445ff62296da939edc453af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b7efb545fe73ff15e5a0271f21c3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19045339e479914fb922f4dc45be160e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fce673cc24d76918fc2566e7a0a21b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1339eb476f23266eaa97f4a057b51306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da51972e40c3dacaa22fd32b9d8ea03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d323c28d0b5f61ce69949231465f1a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98a5e5d3cfa2a559822a3b6d5109d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e896e0cc2ec7bad7a41d6273221f179310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156f1d5f14f99cb9e3044b64b2a4297311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7b08bac2ce315b212bd2461943a28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3195136f180e54eb7f3498363634a09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bdb3ea07ddda566cb67c118434a83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc10fba43b5463ea9396e7940882c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3211dad089270be9edd704e964e48c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446f3b228f7e43602c780458afa2b9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da2a6385251583d3f63b3727cc3e1e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192c428ecfc594985fc2794ec48f9fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eef7c909df550c50ea00a8ba897d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192529469497979db9547f3cf851997321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28b6e19fe8bd669fdc5464b859f9d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475faeeda42f2a2a66d53cd722ad0a7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92af6ec7f683f1aed6bba644f52a045324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb526dc28e1bf39a21b7606b9f907829325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7935b6deb2f4169bfb1ea68797bb93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11333fd3305b28f3d41460278f468b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd19bfb7ebafb4ab7ca03aa2cc309c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224a430a4d120122a4d896a91f495b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616024b7a7059504408f6129721da396330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7bc378995698357801969b8abe43a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e3195d145970ee95f4a1294eb47f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dcf70cc15b9cff628918aa1c69401333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30072f0c1e1545977568565f55ac1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3be17fcfd5c1b43d7228539d05787335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac34d2f7a2ac8467d67266cfcef001336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d65f9249840a957678d99940f4d9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8362a53740df1e4995363a077599ba6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e2246c4bee737a565b6d43057cc91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5505bbe3330990079ea6924de5f61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1724538d3992e0ba5e49b8017af93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219b2c09b072531a9d439b291596af4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4293222d40e08b36d47e6132174d4e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4000ad50f47339193e8d2d0c42ddd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2105621f89de0f632321161fc4425f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf1594e92adbb83ec70f889bc380f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0262a8e6d38581c8588ad05c51e7082347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2313a03c2a01d5808fea0407ff55bf1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a462cef55608da9d0a122e09ea80a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ace71d9647ed0be59f5b97d8554054350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04054f248163e54904fd736f70629d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153bc2868dd3fdaa6781a547f9b074a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ef38b6154255f8ac894940e09e5b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae6caeefde1c25127e81f911dd6f35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ec31df8d7153d054c738b6608d479355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdeb78b960997adfb90c2c4359d6c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d2080cc2b6a858bcbd1f20f5d320f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601184ed9ff28e29c9e6bf9331769a76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab327f5f7fe7b7a4d2a52e7db76af238359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b17aebfc0b66431997c7eff67339b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d57cd5b79281b24b4217c0f3b5f3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142147fde4601b999420881422cd3349362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ddfffa0304595c4cd97b6bb3b04b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b57e671588da6d21111661e5fb144364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318de9e4564204b3fbd9039608e3790365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9492eb4578278dc247bb9b551ecce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235d0af7d7b673482837346202103a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a819fb1413a3bd2796fb64f85a28b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24866c130a9a5547208bb3ea76591a2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866a73b30a8aed650886a6dab4c7318370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787c6ae44688fbb974ea99bcf6a8118371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a31e40b143190e905b5788cbb41b3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae024433fb453c47995cf4e125b458373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36449a242159091bda7bd8890a466a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfb6520812f6cbec70e8cc5afbb565375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238a0281aa02aa9bfabb29f7e13a914376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f93255eb3ca5f24f70296e192bcbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4076c2cdc5051bf95abf82071df2ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79875600cdacc5f9fb03070849bffa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7396618c3fbb9009eab1ef1e3f4bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7269f5dfe355a83eb830f009a0f7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90be13e059cb04ec0b423580ca5cb10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13110cc6183f87f09717a03a10663e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9be3a96e4b69d8c2b979d7242680bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef58119ede3243c9b5e86e395b2ab6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a5aa160922100909c784b007765f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7663270c844c612639dea225d03aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8840d92a21278d6bb8a42ad977b45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11d4dda0d417fcdcc0687ed01b4969389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892829a92e66bb227646fb8e11ad7e32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db54cb45f6cbc58b5ec1d944a170ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2362b0b39af20649bef35e45cda37b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38866d5680d07976dda703f9e57b23393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ffe5cc80b9bc21f58956516127b98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904ba8bf8383c0aeb6ef59c7b5b0a11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1f4386b235bc0f3b34f11ed10b23f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9fc0d40ab52db77ac6e3fa3915bb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80063d71383c7154430703e2648976398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52796b72312a4ce24e2cbbcb6c66d96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd975f224174441818db9b7213f19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4872f7f3513a8f2a91abf11a9d813401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d23e298c0da03bc48a2f71fede611b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ef9d7623eda852d1fe04cc6eaee4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15c885c77ee3e65610830e8583f87e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9eb8397837289687e34cae06a347b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16863f858ff288a0dbf6ef1436179438406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1d3feabc11ba16ab7c3dcf397549e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497889a94652e8ed2aed7ef0a450935c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b989b348dee6d9e3b070e0932961b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae8399cd1bc84328ec5d5378d438d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5fc721c2d833077113a8cb422a842411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707329df6360b09311bb43eead897a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a2be9769d5f1356ac315b938361ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b70084ca8a33e2e6992dea692d865c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05e64b532ad5e899126b041f17d3e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb3f6ab5dcebba38c42e93237e7fd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba4682985c73c0812a0cb01cc9d4f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10266680afdb8b3fff62cff8974441b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3544e980b532c61bb013e30126d7e45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ef16819852fd2289c05d2659f207b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95326640cc91c715c413aac4fb36464f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3abc0a2b272235d027437cff8aaaf9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc3e54b8ba1738ced31e9530e3b0ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4bbb7ec1ff26e83e42a840a63c435424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a7ee3b70119de7a32d194e57a043425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247203924ea7e0bb3a74b047de3852c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ba41743c521fd89c9b5f184f3901a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305c79fd9d14341088930dd94290455428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ca6f75d03bac77c8832ec99d8bd76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bbf88be28e10e4f29d44b4d36e941430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b3729dbeac766ed6d6bea622155df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6929665806771e2b464577b581464432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec1729e0579a94588fa83a8e004129433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe8f5665efcf9c25c2ecc221e0e1e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1d4c842aab13a5a725904a06ccbe3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d574bf7d2964a9e09ea03191b085b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33820f1495c5636ba8676736a0c910ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839580d2e5e4b1831e524fd889467a18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac54b5c1058728ac5e019ffb4cf4e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e148c6ee1db4c2687645718bd5da8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c381035f1cfdd23fc6ba3cd5d5f75f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a222522fc08a357b98f029334fb811442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb6d4d6264d91c8b46520ee14c8d2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d994869367fbf671a2b49bcf08cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af4e8a6c0e870927a9cd41b096d1d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1590606c1de5349a75941775010e29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfee73955b24892c05bfa2aad4ff59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c5519341509987fe3ef4a2f3277de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567873d73b28c4d4707fa74622fffcfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02507d369924f2270930ba2fe841ad9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d14b6894c3e678740e25d4a4b32f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0df91a96a554c6fe7c6ba02c2fe76a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7f1f92deb7632199207f77cfbff94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc151add45dca867cb67c8569cbc9f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f441bef44c5cb7ef61c2830c5ecec1e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9bcd23876dd395d71a05e878d59d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d31ed941526ce2c88854bf8eab7a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805e7c9c0e04cd5c6fcc2e6969ed577458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c78359f7d0f43c3bae6ac118742a94459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0386c125754b2024dfc97d4916cef86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37696912d414c52e135b3029569df1c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bbdef59b7edf3df551475eabadd98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c43ae8b00d3feac4cce1dc862d0621463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d18a85f461d618f67f8c2ba138c2b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9abe327eb65f5d1dd58bce8e19373465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c70915b5133cbcba224ed8a54476c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ff544545d7c8ce74c92adf3bd828a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c0f133bfa1b7afd230393b8c69864468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aee1360d8f8714f58d5d555138954c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f3f9cbdf556c72ef3867c1e9dc89b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b765346b558f7a3c12c9a7547502036471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62b95e21181f08a882644daf7b9d91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a13d9dfd29b42d6e011d0ba931f66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb7522abdd925ed9ad4d1550515067474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc0bed14879ebf78ae0c7360cdde1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92d2630d09d3d5d5a2535e712152be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bea13d2dbe52a9882d626d4877c2f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272a05aad39cc0e8db5974565938aa6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6514abda8c1c1afcfb8d26a2afdeaf8479.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5401,51 +5332,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16451,590 +16382,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
-        <a:stretch>
-[...538 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17301,51 +16692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J241"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -18036,51 +17427,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19301,4319 +18692,4094 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16637</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.06</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16638</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>1.06</v>
+        <v>1.54</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.67</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16649</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="E87" s="0" t="s">
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I87" s="0">
+        <v>3.8</v>
+      </c>
+      <c r="J87" s="0" t="s">
         <v>259</v>
-      </c>
-[...10 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16650</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>261</v>
       </c>
-      <c r="E88" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>3.77</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16651</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>4.19</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I90" s="0">
-        <v>3.77</v>
+        <v>0.37</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16666</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>0.37</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16681</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>0.37</v>
+        <v>2.16</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>2.5</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16684</v>
       </c>
       <c r="D94" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="E94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>1.93</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16685</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>2.28</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16696</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E96" s="0" t="s">
+      <c r="F96" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I96" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>284</v>
-      </c>
-[...10 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16701</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>1.75</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16723</v>
       </c>
       <c r="D98" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>0.93</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16731</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>3.41</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16732</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>4.3</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16754</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>2.09</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="E108" s="0" t="s">
+      <c r="F108" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="J108" s="0" t="s">
         <v>314</v>
-      </c>
-[...10 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16766</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>2.25</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>319</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>318</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16772</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>325</v>
+        <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16795</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.65</v>
+        <v>1.51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16826</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>4.09</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16863</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E117" s="0" t="s">
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I117" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="J117" s="0" t="s">
         <v>336</v>
-      </c>
-[...10 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16864</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="E118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>5.22</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16869</v>
       </c>
       <c r="D119" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E119" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>1.34</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="E120" s="0" t="s">
+      <c r="F120" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="E121" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>345</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16877</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>18</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.06</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16887</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.63</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16756</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>3.66</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16125</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.51</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16922</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>1.84</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16928</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>2.86</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16931</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>0.64</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16936</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16953</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16963</v>
       </c>
       <c r="D138" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="F138" s="0" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>3.47</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16969</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16974</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>15</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>16978</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>0.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>82</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>16978</v>
+        <v>19050</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>0.7</v>
+        <v>3.39</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I152" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E156" s="0" t="s">
+      <c r="F156" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I156" s="0">
+        <v>3.74</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>435</v>
-      </c>
-[...10 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>438</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.43</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>442</v>
+        <v>439</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E169" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>484</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>487</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>482</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
         <v>0.83</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>508</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I200" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>543</v>
       </c>
       <c r="I201" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>566</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>597</v>
       </c>
-      <c r="E222" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>619</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>620</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>622</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19410</v>
+        <v>19478</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.46</v>
+        <v>0.84</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19414</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19415</v>
+        <v>19481</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.51</v>
+        <v>0.64</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19417</v>
+        <v>19482</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.86</v>
+        <v>0.91</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19420</v>
+        <v>19483</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.76</v>
+        <v>1.05</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19422</v>
+        <v>19485</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.63</v>
+        <v>1.1</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19475</v>
+        <v>19505</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.52</v>
+        <v>1.14</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>19478</v>
+        <v>19507</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>0.84</v>
+        <v>1.35</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>650</v>
-      </c>
-[...223 lines deleted...]
-        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>