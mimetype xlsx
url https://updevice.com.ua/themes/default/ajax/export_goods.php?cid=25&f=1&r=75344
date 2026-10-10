--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -268,51 +268,51 @@
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>000000860</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Lovely RC-010i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
   </si>
   <si>
     <t>000000866</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Platinum RC-044i</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001156</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio SY-03 |1m, 2.1A|</t>
   </si>
   <si>
     <t>Ldnio</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-ldnio-sy-03-1m-2-1a-/</t>
   </si>
   <si>
     <t>000001157</t>
   </si>
   <si>
     <t>Кабель Lightning Ldnio XS-07A |1m, 2.1A|</t>
   </si>
@@ -730,110 +730,86 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
     <t>000005899</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Leader Smart Display Data Cable RC-096i |1.2m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-leader-smart-display-data-cable-rc-096i-1-2m-2-1a-/</t>
   </si>
   <si>
-    <t>000005989</t>
-[...19 lines deleted...]
-  <si>
     <t>000006379</t>
   </si>
   <si>
     <t>Кабель Usams Lightning Smart Power Off Cable Raydan Series US-SJ470 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-lightning-smart-power-off-cable-raydan-series-us-sj470-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006465</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning магнитный Sereno magnetic charging cable X52 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-magnitnyiy-sereno-magnetic-charging-cable-x52-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000006527</t>
   </si>
   <si>
     <t>Кабель Hoco Магнітний Lightning Universal 360° Rotating magnetic charging cable U94 |1.2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-magnitnyiy-lightning-universal-360-rotating-magnetic-charging-cable-u94-1-2m-2-4a-/</t>
   </si>
   <si>
-    <t>000006528</t>
+    <t>000006529</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Excellent charging data cable X50 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-excellent-charging-data-cable-x50-1m-2-4a-/</t>
   </si>
   <si>
-    <t>000006529</t>
-[...1 lines deleted...]
-  <si>
     <t>000006530</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Angel silicone charging data cable X53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-angel-silicone-charging-data-cable-x53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
@@ -1048,65 +1024,59 @@
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |1m, 20W| (CALD000003)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-1m-20w-cald000003-/</t>
   </si>
   <si>
     <t>000008128</t>
   </si>
   <si>
     <t>Кабель BASEUS Lightning Cafule Cable (special edition) |2M, 1.5A| CALKLF-HG1)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-cafule-cable-special-edition-2m-1-5a-calklf-hg1-/</t>
   </si>
   <si>
     <t>000008261</t>
   </si>
   <si>
     <t>Кабель Lightning USB Hoco X1 2pcs |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-usb-hoco-x1-2pcs-1m-/</t>
   </si>
   <si>
-    <t>000008295</t>
+    <t>000008296</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Dynamic Series Fast Charging Data Cable |2m, 20W| (CALD000102)</t>
   </si>
   <si>
-    <t>orange</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-dynamic-series-fast-charging-data-cable-2m-20w-cald000102-/</t>
   </si>
   <si>
-    <t>000008296</t>
-[...1 lines deleted...]
-  <si>
     <t>000008354</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Especial charging data cable for X71 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-especial-charging-data-cable-for-x71-1m-2-4a-/</t>
   </si>
   <si>
     <t>000008355</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning Especial PD charging data cable X71 |1m, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-especial-pd-charging-data-cable-x71-1m-3a-/</t>
   </si>
   <si>
     <t>000008356</t>
   </si>
   <si>
     <t>000008421</t>
   </si>
   <si>
     <t>Кабель Hoco Lightning Ferry charging data cable X70 |1m, 2.4A|</t>
@@ -1192,140 +1162,128 @@
   <si>
     <t>000009060</t>
   </si>
   <si>
     <t>000009224</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Cool silicone charging data cable X90 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-cool-silicone-charging-data-cable-x90-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009225</t>
   </si>
   <si>
     <t>000009222</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Cool silicone PD charging data cable X90 |1m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-cool-silicone-pd-charging-data-cable-x90-1m-20w-3a-/</t>
   </si>
   <si>
-    <t>000009223</t>
-[...1 lines deleted...]
-  <si>
     <t>000009302</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning charging data cable U110 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-charging-data-cable-u110-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009303</t>
   </si>
   <si>
     <t>000009314</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Solid PD silicone charging data cable U113 |1.2m, 20W, 3A|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-solid-pd-silicone-charging-data-cable-u113-1-2m-20w-3a-/</t>
   </si>
   <si>
     <t>000009322</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Magic silicone PD charging data cable X87 |1m, 3A, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-magic-silicone-pd-charging-data-cable-x87-1m-3a-20w-/</t>
   </si>
   <si>
     <t>000009323</t>
   </si>
   <si>
     <t>000009332</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable (packaged) X88 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-packaged-x88-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012701</t>
   </si>
   <si>
-    <t>000009434</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-silicone-charging-data-cable-x82-1m-20w-3a-/</t>
+    <t>000009336</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Wind charging data cable (packaged) X89 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-wind-charging-data-cable-packaged-x89-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009429</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Force fast charging data cable X93 |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-force-fast-charging-data-cable-x93-2m-20w-/</t>
   </si>
   <si>
     <t>000009473</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Ligtning Leader PD charging data cable X94 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-ligtning-leader-pd-charging-data-cable-x94-1m-20w-/</t>
   </si>
   <si>
     <t>000009472</t>
   </si>
   <si>
-    <t>000009711</t>
-[...7 lines deleted...]
-  <si>
     <t>000009715</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000009716</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Dynamic Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-dynamic-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000009721</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-1m-2-4a-/</t>
@@ -1429,62 +1387,59 @@
   <si>
     <t>Кабель HOCO X99 Crystal junction PD silicone charging data cable |1m, 27W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-pd-silicone-charging-data-cable-1m-27w-3a-/</t>
   </si>
   <si>
     <t>000010293</t>
   </si>
   <si>
     <t>Кабель HOCO X99 Crystal junction Lightning silicone charging data cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-x99-crystal-junction-lightning-silicone-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000010298</t>
   </si>
   <si>
     <t>Кабель HOCO Stone magnetic charging cable Type-C to Mag3 X103 |2m, 140W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-stone-magnetic-charging-cable-type-c-to-mag3-x103-2m-140w-/</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000010480</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Spirit transparent charging data cable U129 |2.4A, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-spirit-transparent-charging-data-cable-u129-2-4a-1-2m-/</t>
   </si>
   <si>
     <t>000010542</t>
   </si>
   <si>
     <t>Кабель HOCO Source 60W charging data cable Type-C to Type-C X104 |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-source-60w-charging-data-cable-type-c-to-type-c-x104-1m-/</t>
   </si>
   <si>
     <t>000010543</t>
   </si>
   <si>
     <t>000010544</t>
   </si>
   <si>
     <t>000010545</t>
@@ -1681,68 +1636,50 @@
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011668</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Pudding Series Fast Charging Cable |2.4A,  2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-pudding-series-fast-charging-cable-2-4a-2m-/</t>
   </si>
   <si>
-    <t>000011666</t>
-[...16 lines deleted...]
-  <si>
     <t>000011764</t>
   </si>
   <si>
     <t>Кабель XO Lightning Bell usb cable  (50 pcs/Bottle) NB103 |1m, 2.1A|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-xo-lightning-bell-usb-cable-50-pcs-bottle-nb103-1m-2-1a-/</t>
   </si>
   <si>
     <t>000011799</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Meridian charging data cable X116 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-meridian-charging-data-cable-x116-1m-2-4a-/</t>
   </si>
   <si>
     <t>000011800</t>
   </si>
   <si>
     <t>000011801</t>
@@ -1876,96 +1813,123 @@
   <si>
     <t>000012192</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Benefit PD silicone charging data cable X122 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-benefit-pd-silicone-charging-data-cable-x122-1m-27w-/</t>
   </si>
   <si>
     <t>000012193</t>
   </si>
   <si>
     <t>000012194</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Benefit silicone charging data cable X122 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-benefit-silicone-charging-data-cable-x122-1m-2-4a-/</t>
   </si>
   <si>
     <t>000012195</t>
   </si>
   <si>
+    <t>000012198</t>
+  </si>
+  <si>
+    <t>Кабель HOCO Lightning Bien silicone charging data cable X124 |1m, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-bien-silicone-charging-data-cable-x124-1m-2-4a-/</t>
+  </si>
+  <si>
     <t>000012199</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Bien PD silicone charging data cable X124 |1m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-bien-pd-silicone-charging-data-cable-x124-1m-27w-/</t>
   </si>
   <si>
     <t>000012200</t>
   </si>
   <si>
+    <t>000012263</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Mundo PD charging data cable U146 |1.2M, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-mundo-pd-charging-data-cable-u146-1-2m-30w-/</t>
+  </si>
+  <si>
     <t>000012264</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Mundo charging data cable U146 |1.2m, 2.4A, 12W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-mundo-charging-data-cable-u146-1-2m-2-4a-12w-/</t>
   </si>
   <si>
     <t>000012266</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Lord PD digital display charging data cable U148 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-lord-pd-digital-display-charging-data-cable-u148-1-2m-27w-/</t>
   </si>
   <si>
     <t>000012269</t>
   </si>
   <si>
     <t>Кабель HOCO C to Lightning Exceso PD charging data cable X125 |1m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceso-pd-charging-data-cable-x125-1m-30w-/</t>
   </si>
   <si>
     <t>000012271</t>
   </si>
   <si>
     <t>Кабель HOCO C Lightning Experto PD lanyard charging data cable X126 |0.35m, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-lightning-experto-pd-lanyard-charging-data-cable-x126-0-35m-30w-/</t>
+  </si>
+  <si>
+    <t>000012605</t>
+  </si>
+  <si>
+    <t>Кабель HOCO C to Lightning Exceed PD charging data cable X127 |1m, 30W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-c-to-lightning-exceed-pd-charging-data-cable-x127-1m-30w-/</t>
   </si>
   <si>
     <t>000012696</t>
   </si>
   <si>
     <t>Кабель HOCO Lightning Gratified charging data cable X88 |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lightning-gratified-charging-data-cable-x88-2m-2-4a-/</t>
   </si>
   <si>
     <t>000012698</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Gratified PD charging data cable X88 |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-gratified-pd-charging-data-cable-x88-1m-20w-/</t>
   </si>
   <si>
     <t>000012752</t>
   </si>
   <si>
     <t>000012702</t>
   </si>
@@ -2053,51 +2017,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283937f4bbdc770a7e27d8a060de7c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3fe2de76a47012e72c534a4a8a86a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100463a6dd21426958e761318d3576e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438f6733542987b966f799e6fe8eb9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353012cea36bd0abacda39defb8612d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f03773dba9ee84742eaebed6edec6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4968eb0dbe1eb6ad2e617dfbc4924f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e6dfbfebafe1d6bb61de42f1f1d688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f101b05cb625806eca77cca27b3949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21c6f8c3657b6b0075d6863f9d3d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcbabad0eefb54b06a83b3ad9b741811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a73278a1b8f2d32638634aa0e4233312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2ca934c5ca4069c4b05cef3e20a3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74234dcbe73128e21fbb58f678ed7ce614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167bcf8b98b61eaf229b80ffe859f4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2eec52dd56545570ea253677b61a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebc7988471556f1eaeb2897fd5fac117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f512dbc66b250e7c9e6a32fc4de8f7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f337eeb81a62a2b240cec9b9dc1c13319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec35d291a4b1aa9247543831e37d1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3abda1be91f20b9cbd389d040bceb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c899281ef66787759a071ec272972e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4ba888b521b3564311e746fa6fe7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661c45a143272ea21e9024151d04de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab77207e2f211197f4059c1415a39d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529154e2c4b6c3c5b0e606763bebfdc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5c0e6877b457acf608efdda56b37227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8aee62f98fb6979ba399a5d3dba6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5300306411ae57fc5f345dabe100e3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793eb46d0468642947a6f1c3080629830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67b004b19f234011fd5c0c7a30286e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a122784f24166cbe3e35b8380c09b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009656344239f3f4b18c44ede973c6333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574d82ee72b6cdcbb93316ec4e1b0aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f82245d93d068876b00298029eccd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94387142e50e00b4c02591c3ed7b72436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894cf4f8964b0830fea5cdd576d823837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0998f05e8db1c8d02c0526dbcb901538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c50887b3a08d362551fa845aaad1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d99540e58ad9888eb322fe03e0dca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a2769d3ecec95435c320c2741375241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc3aa1a7e5dd5f7768fbaef0bb575a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f29cfab52fb7a1a04a9084f19e5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ad7cf169a363379feaf90eb775ab144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701c62b356759134f947d9dfcaef91345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693037b8cc4a49af63c7078cd0ebb34346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de07ea2497c05088bc9e94dabdd69a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfdb819f61b4a235827c10bb9df30c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa6aa800f9b097a9fdc21a1abf6bf449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf15bc666ee174e19eed92d5d8d923f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67866f8e302ef317c8a27f2035ba86051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed606ad325a26e6fc23e1c7361eb2c8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3bfac64791df95f9e851b6cc7661153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0aab2e921cbaab27dd3a483d5ceea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc61e270e98b1848c8bfe282854e3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9532b595ca06720bd0b642914e02d9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464872a27e5b4bca8fd94e1dc36138857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5b65de8d55395bc5f31c1a9b21f8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73538f514a3e5569f85605c11377062659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9385d8507336d292d5cf86f385d40360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d06493efdbfeac0475ef5e711eda1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efa597cf3c30daa50f80a06d48fa2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac169c162fd4b22c46020bf35d6c4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba1e37f5e06f8f3c370b2027545a9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e82cfade62739fffb61858ee10603965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a81ea4507e8f24737b98070e9087a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce9a3dcefafdf0e2a426dc107020b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807d1d9c6d5a3d4cdcdb8365fccebad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45b180bf17eb59b9901b54c7405e1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6586d1f3bd0a9bc6c78efcc2aac1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ae1713710bb3f246daef1ffa368171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56924a3ca60b284be16e8c1ae77c25e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f77c088e73a7fb99f14cff364413373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ef05b067ab2e3175f0430ca88e7fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5100e640549373805850e4ba01d27a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ca10f06d69eea2d356b6d8226e62476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d061d730b8f264e393da09448976977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287947501f53debfd4ab30a5c26436178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fd6d53232eeb25d45cf6647c1f71e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610cfaaa4edf0dc561cb3e2a7fa163d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95aa217c248778de587d6c48d3365c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce857bac64e5d973875cb12e0fb8ba082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0e968102a6e71a7300eaa385fd26f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01053c791a24767d897b1bff26e5f2ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304854180359bc38429683d7704e95a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789ceebf50d142da195e2c12dd6274f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb9782107fe07bb781f2d4bc95bc6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e7acfeb1128132690c140b494dcec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84726d886e48bc0b5d20bd5b287a11c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63f218f20f36e50fa5991205462ab590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b91592760f87c636ca2c4b8660ba491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693da8f45fdeb4aec92e56aa789d52892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f295c2050c5297019b61083d40a090093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fd5d763c89edc74c9710b25c7c6cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76274b47ec10b476c40554983d3a7ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413c50c8b6fb839299233d2920e6e7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cbf7fbdc2b215c72e97cc5cdff98a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe8aaccbcb198fe8f8384284117be198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19217bd0b4cdb2b6d1f45845849a8cf299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d02da5e4c413948c70e3b1374b0560100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f14086998a9ecf3cb7fed6c3461eaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e7c02bd56ef5de1117d05da4bfaa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ef5ee6044a36eedccae111260fe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e33dfee24d7a5fcdc282caaf10d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8be9c2e05d08815c0b3352f92374b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8c548adceeb5e39e548a959f36cd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b773d4cf166d496ed24ae48754862f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665a9a190df45be1cfeaead78127648108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c423c44ff94506ec3333c3328c3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163b08cb8f63105ac774ca0f0edfc11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78597a7549603aae03aa44a54de18211111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c6ba67713e7874abbf3e718833c16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b06c4be0fcbcb0acc5cf515ee429a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17bf3472973b62d45da801b3104aaa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53567422e2e4a106ea43312bd3b17e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e93ce1002c5fc3b0f2bf30944cd89a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b17166530f707c59ce995c2181507117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8329379ac71db8864f15f73f5c457e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765890487c36c5bc7b2f77a186290701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4a3a06aada5467b9d36a30449576f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ef9757170f32c943643eeb7388b2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049380f37527c09bbbab81fd0a2b81d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a422783e09f6a27d863a049bd057a7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfc250061904747919485e5ab960a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a2f4d22fbd693e9c010bb2b3124a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa967d6b37c3557ad1e8bdf2dc37a78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e07de928f344f355242890952220127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36196999456d17390fa00e270a82d97d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80550b7355699ccc5a87ca1c062ca0b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095ba2af21be3871477faff858242b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c19027e052dbae3cc3e1967b0088f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69fbcafa86ace3bab20eb5d84788e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c13a137351c0fd7b686fbfab24efe5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c501e549bc248cdca5bafc66855a6e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81f89878fc101fd13b61d44d4b97b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f69b0ae77119f1ff230b6cac16512136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420759e61b5bdf046ebf8d1274cd032137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782053ef3ab92494427a68fc671dcf4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b0cec7cc17f7e483c6bdf241a0813139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face5f75fca96609a0e88eba631e2154140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73c89a9650e8a2c48b3de496e759ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e269fb112243eec1829d71f1693cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5851d2e5e4a0e58328f5e4cc0bf4dbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c611d5bdacf46a2d3fc0b7eb02acfc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb4a431883877b2eedb88f18c5b2a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8a2acfd59f14f00bbcc405057820c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3460fe3317472a9eea78b40ed624d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bf44c9f43fb5fba0358eb7f917319148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350c6ce99af38ad64e655e24b10034b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522c88ed7d240e6a5adeb81abdba3b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2f58c1fa0359298691c8a0661ead9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ba360f93e201636efaf75901f5111152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b132316461b5bd3daf14fa10e89c449153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b338c07b4b11f7258713fb447d27b11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da1277022bce2a9aa611a572a9e384155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d3b61a31c7e8f1f9bab6b7abcbd18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b8800cb2f6802a958840fca98d94d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f7490eaee53a1946c01c22f649ebf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe41bc343e2cea621fdfbacc96c050159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39049729d5c48f7d8fa5446787230af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e682eee778bdf268f17ce32da5c84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e3cd50d00866ecf6e63300150bc9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafab26a29fb08a9549b8ff07a5f0943163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5abbc402635fde02dd12998228c60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eaf7a727177c735768319938284a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c85dc3ea4dad1061a7df87b89124c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee27ee00e8754abef85f7a36fc71df2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15300b0b1f669a5b25cf16ba2ef593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b0df039a0a0460683a36137aa928a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa57ebe945322242b39c39208971fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440bd4536ba391dce98a4d3a36f653171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcee3e99a8d5f5ca42a06818d075ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988afe1dbf04d85770969f9fcf70f835173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5a138968698920bba90bb429888a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b995b17d6aa062ff1671c1f2f0cf9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084550c2ab486fcf9c42a452ad65d0ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671742dbad6e8f175d71923b1455e36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ee5e4feb42dd05a81a987ad976420178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9983879eff3b5c4ff086e0390f647e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ea357dd17ce7b907c197aad5597ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671e96ccb05054156fe18ee052c8612181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf4d8650f2692d905b48d081c8eed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dad949d2c29edf53d60e4b6e6410c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833e345ec5ae1480d80df129470258c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52441f26581ebd754c4736aa6990e343185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f47b3e1c1ef70a972015640affa34e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1d1d771f141d4a634c4431f12efad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecb140a21d0250e11ef5a6384b0002188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3528e8261d3779d0942d67af695d32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca170a7a0654515849e098591cde0b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc65d07ce0b439045dfaa66901a82b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe2f049c618f7717c0c245b912b157192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478e1d321c1849f38f472fbe3d33d38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c22abd6e963ecca7c4003bcebfee8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd064d8580cfc5b63b44a5a48c16c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f5f9ab68f62e224f8983743300699196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721638c3b2f8cdd36788c39a1be932fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790925b637c4aea08eb5cca877a4deb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680bbc59f6da0189b2985bd07ee14d0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f1d4adc902393fe8bc9b74cc04e43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d180841060cb002e7fc30c53a7f58c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668bdf5637f0c2182b88d9955ba63ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953730a8ac676583d6f93b86e8f05b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3f235cac7a9998fb4dc4c53384491204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e00a705dbcaab81591ea80b4675859205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1179c2e35a338bdb522d29323da804b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6c7a0fc284fa929e44eb44fc1331b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c219b6cd774dbc9dfe02f2f1624197208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651468b1aab1761b21e5c5b79597eaba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0348777664d347abbe89b323137827c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea9a41d5342cc0a1b6595e9710d0ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0bfa9ba2abeac30fdce4c6d4556f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5137b60a6869075cfe70353dca457fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dffdd16968d0d2419990555489df6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80c6d9332f59a2985277eeddd64b2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22226906d38dd18b61e177b7743b0dc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9577de8e15e40080b0281c3f794a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6204d65d81b5a31815a0713d846665218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679f2926e4cfc6e77c85618e9b7044c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7f3a7aff347cd0fe8eccb2ae8955f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8a8d0b37bc22cd161112c8e267b17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4953b1638b0ebcd79bb4b12e9a7bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620dae06ac7f1fd1ab6fad59041c935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67c19071fb8011e2b182da85239a4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df8584c65ab736257703b03934fdfa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3095b15d816eecfb32fbeed0e84bcbb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac0578fbee210a0ec51e893f8e4b4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0c62d1be4aa9b45c91d5a8cb92987228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2295e5dde9c55044f4641826c62c98229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a6f5a4f91f37b14869db77b6886f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a568dbfb3ca2d9375b53512f6333a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0c171969db19fa4cc3355eac2df1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de79ae48919fbd96a36438a074a3db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03728058d386db85f22a24bfae65d61f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d70f4ff18cd2e210ecbbb6131025235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b963dc88ef209ceb0ec6d37217874ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9705d925879e9bc10f357b6be52c218237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3740059558a02d8a5dd34fc2d559aab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93fb8422800443ccf99dfce52c605d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30338ad3b7f0fc74cff3ba49f3fc969d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755c00b3a092ac39200e49b73235494241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976fd5fc45b5b15c78d98be1d844c25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81977391c68216ed5776467b92a7df3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e3d2f8fefd1cdb5948461c846f017244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f862e6e4b986f356ee6d7b648d49c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81c61fbbc9dee0c783441d793bd8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f56557483a4305379a9f3318c2c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8342685a80e32429fd7ac35a8c9aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bf70f697fdeadf55edcbec2d83420249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1539c76384ca4a8dd2a5d33e8200470250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be0023fd859a6e94c2be20a3dad58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f0cd42ffda4c7300a19d368afcee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41fa2e41a8d4f87f1a4ee7e66f7f6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7001bd3341049e2cdaf0079d6c685254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a93073e47c2466efff07f08b354fcd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb6a497eb4b41d2e209af7116671eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49758c04618623455f76fa75759b6bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c583dd360a6481d514c20623efdd88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eaaacd3f6e94d3b1632cc26663465259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87402e9a81a96f387cddcf6a2a74ea41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b06d37b6cb5b5a6c76d5667f6f8cfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c5b8d7b2efb9a521194f04877c16b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e1268bad71bf4e59fc414a5bbc836263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64efb7bcf62ded6201c8a6c44bac9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143aca565b12ffeeec9c418f27a5aa2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35166c24e151ef205bc3612550bba493266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d75079750596a1ef419a834679e224267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b0493fee5e3d25cf6ec2f3deae73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d71e109d07c3987e571639025d969269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c77ac0d6dee5d06e8a8099a83b8e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f13809fcf7fd4f0bc3664604cd74c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb10eb5c0f28c25584e06ce8ff95aa8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0748e2a475c5c6bab77a7bb8e224cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ff1fc04dd2a8abc19d080567208f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063964674b00afdf03b46b8e5158760275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed1b41875d8aeffa6cdcf37bfbfee1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4226e44f6a105da63346df3a2c9f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fe36da6c470b48830935840a0fc0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23064c57359bb3ab94c4ef63a7c03709279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27ca131e51f6f342a7df0962049428280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98817a37916092ebf931bfe13ccea21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad90c5ad277adfd1ec1821a6623266282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6096145769e4474bf4bc34e7f9c2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e127c5ff8d251176b608f6be4e0e04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2ecbb1eeb1f58cd12becf3d752862285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a48d3fba6c8dc94a13e9f7c13b6f4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563d1068137d9563fcb2f255b179d05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638592a0f98f49448029e89417f19c8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f355bae38385d0b27ef30dfe1a7c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4886831b63056e971323e4f5477b80c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083cee3a7d2f1be2f362cdaa36f9e8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df1358ff24ddaa9a6d9a21476b74e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505bad837395a5a06adad3ce1d15a52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438943908b15ae594e020117ae5703b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c66132451b180120e49ade8b18f1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0146283ba70b14e2421f9a712bc759e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674034179b8ebeb82a50776ea93a44e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32280bce91ad6645ff461188dd77d4e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351521372e44275131517f85803de95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e111fcfcac9466a721994f93aa1a9e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac74697fec87ce7e7045f6c4ee00ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543ab80a00c0999adb6d82c687c8506302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e65546db778bda4629342a68448fcf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdcc68e999e2fbae32f8c2cd4dee87304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6640b5b311c39916639539ff3ffd772305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd337e992d93b021c5ad52ce5f4b5a15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab5be60483e720e70830c5b7671aef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a128f9a4b4a59c3b04978950ba1233a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36fe87a2702e38ce6afd01f417b5c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24580aabb030a37f3a9b675405cb96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bef7efef01cf95b9dea99ecc6ffd0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da417e77038f542a6e74570f43b3bcf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4c030d0aac7e8103e3553c636e0d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb8b4995b80951cff49841665863e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfb7b64e6d97fe4717928ec688e177315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ff41fcd7652c634e6a7b6f1c2c9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed86963da8dd72e67f63f0653c6e847317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b3bc1ad2568c7daa6e9c3c88e5f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5013920976d35a6ad0a16e733e7a89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52163d13e1f9d706b3261b50f158b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15089808a95861ea9b4c6aa7259c8ea6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620687c71af4ed35c03702bfbd82ce9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235230d98b18aed0d7c5cc010caaff96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b69c16d6cb737642a8594b5d035e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a84c2672e7d6acae14c9f288d78885325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c25fe744d6c6b83ff4de7bde14bc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2f04e0b4b899b057e0a26b3f1f6b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f06848b47e96823dd932b39e7401328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8d6fb49cd2f55b55070c1dc63d1d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb2be3ee9bcb210ae1e570d7f761a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762a3a6fb11b092c6a263f6aa918c6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6b747938c48f0d6e31fbe971fd690332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3ae2c536613a05839d3fe8b0e4c9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fa747cdbb2a9a0dbcc06a97db8af5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cc92fa93973d544d15a680ff8998b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2ac4ff907481d051601ff16e85126336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670a231b9980bf47a99de68a2d70053337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090118b764e17eb7157e951e2a050d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fd1c74a6ebbd80cdaa88326d234f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e06087f0c02142d4b785e460a4dbad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b986c76a748b26cc01a2b9b78c2b6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c955f1fe179b755753fa44b14624475342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac8700c723dee4472e70af55d833a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d4b86e8aeb7ee786530d063dac9ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8348f2f983a5bafc01d627699b1a198345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac8312454c0745356df128dcfd59e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef118d4b516f44149c7d06f435b24a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff544177b4aad5c7dfa5cc73b3e5df5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db45547901e8d434baeefbe1799ba8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af77c9582332d25e0b6d2c0af9426be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdd349678c2bd053a358853d4d86a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d135ab29d67af109b39e4aafaeec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469cfc8bdeba5bbdb35883beec6eea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562e3409c3f7f741205acfc2d01cfb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f365a066213e1e81ae7982fa37993a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f2eb5340efd4e5fdaf0ce86ed4df7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db92d4b0c2ff0fe0937260eb6d2754357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff80113e18dad59d608bf4b46c79bea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c607b1617068cbd50fdc4223a3372359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee84eacd88462b0306e9a50af3cc46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f57e5fe3abb9741f112412a1353151361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1894d262464d9a4908dc7703e769f96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3887654b394acff442ba44bf462c51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8252b4b2655659398d6d57ccb5fe603364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc93ed6943ab6eb63bdc509a591c8f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce6d77e99c9e03f5ad55041163a6b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa73e604fe5ad67ee525333ea8ae96d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0bc075bc1927e16b57646e21f1c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160731b33a568354d19c5e3efbc24eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587ca27773d3646757f072637f67e41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51c6235877d6eb92f2e1168a554d14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89a82ac55f9e6185e8d5e1abfdc1c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044bcd3d53dbe3140c785ef144a286d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bd82852548c60737b7658f08155b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1172cde757e9d1dfe17ac5f13f731d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5ddee440609167c93336690d75f09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798f4f5d1b83fbfa717943007a23074377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dda1d88314064918324757444f47a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e17a429d9a450e4d49004064ce8e6a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd041a39bcc3f530956840272c6c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257ce6e69bd43ce553ec736b6f4e283381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be032ecb967fd0a83be0b62982388d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54394a6c9fb2dadbc7185b17348933b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cac1d8943df27e49c5823335e47c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95926bec506aac7a88fb72aa18ef46b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f9b19edbe1ab063df90a0f72dd486386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d605ede70c27fedb433532cda0c59387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379816c2d1ee514342b1bd0936a92c95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681c854ce87e41a79c98e7bf31ca5ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079745c31c061373c6b5043229869167390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb589fe4043f2d6ccabab0ad499469391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cae6ae574ae06af6a375f72a01080392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093c0acd46260fad569c0ca70f256b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6b1a3fac6bae471247cc71199801e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c6292d5f425ae4ab9058fca810607395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ff705595c2845a26ec506ee7eeaa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab78202e52c9fa9718441432e37675397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec23add7989227ec92a463541a085b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc287a6988550406a3aa4ad8a14217399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1076f3d94dca268dff8e096682550400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c783b6ea936a1eb54f44a7d272acb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66492e2038a0d961771910da015580e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11ae9ab99c8bef0a3f7f80eafb1157403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bd67ffa6a3d0439607f300903de69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f1327c1b1f9ffcf278dbfa823697d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab9735de35c569695dcd4c3fcb5d23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90d59a605368d45eee21567a5a034a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d63d481977121acc6c683054693920408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f62db02a30881eb7099e298871f33409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352fb604755d58c2d3a02556f1f1269410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4936f416f301aecce02f926786ab36411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933505ad6fcccec1cfe3606ea1f5be5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0b2291db4dc360bede6d0dfd184f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd52df55a0b4020c77384ef6173dd5d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bd9ed7f52d4b167645debe92967f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6d69ea16f1ecb99b0aff213fc9aa2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f55593f8cff8b4b79c74719e30c58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136099ab47d9d14d27fabff38fe9bcbb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b2908f17d43df16a2dfb96b547035419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79d5ee7838e9cb1cc065f50c9d08e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d0f9b25fdc81d826b3c08e9e49efa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d8a1dc12a8104828be019328093a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df145ad4bccc4ae510eed892f14706423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52221801fd5670b9918d5fe3acaa53a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1452ff78b91a26863971407763a8e5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc259a1f371645bc7fdf623321e8c63e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f56a1cd0c75a95763c1a77cbd21e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1209f17c4846ff08ac5814e6e434e33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec275c645c96a79d9c2d5172dbd2164429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862fb93dd74592d1646b933494524f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2959c2b94a90b842cf44c79be8e39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888480e8ff0d6da9bab50233091e39cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7acb7b84a4df2a9f48d222a5d17a9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e18ffd073e566929a7f6340d2825e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24fc629615f5547c0f3c8d83d951b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b00b1f996a1a5188b5de8c8bae7ae2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89f876221f5c834a70104387e4655b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db4e9d0ca756477e81fb48d4b0ccaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b710ce4422a9269ce2fd0e2a7a28e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c7681caf7314edf37515abeb76ba5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf3c0c3e4ab42962232cfdaf241349441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e751afb91a5270da4404979119a1a8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836c0971f5c12efa007b22472db2c9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb5d60403025dc767cf407940b7a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19581652f5e63aeecf05223228c01c99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a70b806f8fdee2b051d6ec70c4acdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b736dc46305a61b30c5cdc4acbb702b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e0f1153d0ff26234b95ec08f327e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b96b90be52cc584d6b4841858d637c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bda175cf96778224646f1f406c780450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c0c8f38b6aeb06fdfdb79e7a9ea7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671e1d2ad76b8f90cd80c02dc1bfda2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097058abe997f5a4bebf0bf6c918def453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231c094eef9a55a681e7fd569155f85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bdf476c29fd57c58033b5b7e6c2b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3f1b1c921cf6b8114d4399d2bc0be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b85209e1ed2258dfb32ad0745f9e1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9507d6b1af68a8ae13dd584dc92f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c4db4d9ef6b02e35cd09ea711941c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015d4be0811d74deb954f3932250c9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2166f51d8bc83957cc92970bcb5ffe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f232c5c240845d1b4a31a6e177066fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c496f504188c42be7f450402ed1c2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629b0dc49e1b344d81f32e3e99d5217464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929b4343651099cc81c52103950f7ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b98d6ce19019bf47649a09ae10b64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f5eb2d4da696c6414f9e0e9715821467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e70c35f39f8c8b19f420de5b3432c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe718ed98273b82ad09a1bd96fb441d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ad61e877a3ff16b7029daa209c5a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d70589655f1002cae656850bde036471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1f54e114e03ef391b7dd8504384b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb118a2e503dcf44b6ab86f190df055473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f51e3ef13c9edb6041c7b1524f87b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c02d3a6bdf49fe3f39b6406eef2750475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7e5de084bf33161150a5465902314476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2717c19f6800c85ed33330fa8cd38a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5788a686ee15f3f5935030b861c793478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1f0ed0fb86d70fbe7de9a6d32ef1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861ecd503f6d7b43818aafebc59fd1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b687d2ebbbe9dd9e1f33c93107e06e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1c60e0163818fdfb61e50ad735492482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04711248531bc02866156405f82a81b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc97eb76118fca3aeea3656113ba23f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e1312808fc021510d1c20961a2c4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8ef827c62ee8559b9c19f39252a7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2a2a7dda8293ab7bd0e6f72c14188487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc56a94ec7796660e8128c736fd3987488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f4b305f7888918a57d1a49dafc6ef489.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b1e51f7e77634679da91535590b6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4749c54e70c49b6b49be8d86fe51092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f97c132fe86a0c67794e5e0f5fee83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25f2e1b79e98e5932bc2764f8165a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94bcc833f104ebef4edb3df54b0255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923a22a46d0cf468a5e5a467fc322196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf014cc0ce342d922fbd77ea0fadb2157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e87681ce111037973080ff39d5028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923331f1ce6d1591ecde124893142b7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf43bd79f0cfab036ffe357c4166d5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30cfdee476cc9ca0a5e2c1c8a2915d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990215117f8df173960cd8d5e72a0d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb555eccc64a9cded58674923c8fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff26371d822f6883db2fc76648b2c1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b64a2e905119e0284bac3b8a7707015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9af75a077d6b3c77df3e116061aa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe193478a1c432161ef09e777035b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16be057a7344d9fffe389a97fa35118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20955cc356c7ffffe3f98335f41f9c8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a4fde549e6671de73af00c63a09620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d30577b7e787cde10937a21116f56a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83fc5c7f09256c6fa0a8e105e6bd1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5a62c7aefd2d2265fbcd3d1d92ce823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ab998d83a14fa1c772e0e7702db5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac0d97aad7537514094cccde01bcb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167481ff61ad720e949cc70900510a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76662563febe3f95ce09f4a3730c7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224384c0a87822f612f6553d4564f76028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05970ed2ee4f54208c0bfd909070d5f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc596dda146f7e60e80f7773401f69c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea835ecdef8e459b47be987209d8c5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4e719bb407b36e2c6a1c1431b434532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916b6547e4ea5e7ffb08b6169af0f9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b957e721c8db732620f2e7e182176c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c116a51d20a1a0218c6a0fe4b56f8bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20ca5ef9e4f3f468e83b658170a05b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f98ac11a4a77041b5e1c75e4e20f3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b1131d1ae0ca01d1be34d191a1fb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612f9aea1afc4674eb189acc767286439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d71e3c953f1d265d380ea15c6dfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9f1bb4e3fe834544827cc191397e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcef9911eb0a08a23e115b30f3d828c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ae540a234d197ee8f4ee8645e001d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7144f39e57c0a939fa607218b87f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d4964c07f206f73a925ab74e3061a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233a7d2ce4746612bda7a68078dd8c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03521c83fcfaf350191f646ba5829f3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdf07847d32e6bd56b51fd9642d58a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbc55a26704c7d710a58773482e56849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb31e96fa8c17882f34d0a8befec9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f5645add896990cb6161d4b55cd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a539bfda7cbbccfd555a15776d80ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8dc7fa2422b33b4edcb8ecffab8c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe28b74cb1592714a87c19a2b063e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4ef42b7f161c8b8c9653751683c7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce1200580145dd3a6d1eba5012a10956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2cae134695810331be1ac1fbe95cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32debcc20b2cf325ce6aa4578ed89eea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb3904aea6c627fb280cf9d9dfed7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95c1d9ebe4b7794590b3fced74254260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773f34770eedfb0153ba5069512773d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48561fe0e28d3d0db4870e94fee0fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bef3510bb9845a168524d18547ac3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9caa5e1aadce91445d6246321787664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b219dce68bdc00de117b42d7a384765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99d265413da4d84d34a39c7978e95366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a043d557a7d603ea9265485f7bf667967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdaa025e6b6828208600e3d04c7b3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2fe47bd19d3d29852aac7f182884769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52a2b3af28477d2e92c73e1f5d441b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf4286e34fd4338ea010b41b31daa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f6fe1be5b9dd144ce96ecf407901e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc8dbc6289b7dbe95fc3909613b8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001725c2d07929d82e68a80c227c104a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6664512096b7fe7a31abf8d43127eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5d70d7c3fb031e8f2908c56ec050476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9b160e2653e6f287d0976fe77559b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a6b791996c7140ba1dc2af777b97778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f503b4b3ba1f0e471c9793789fd2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ac7f55ec3f8357c02db19a097341d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8de7eb7785052ed4ccd628da3b4a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47126d52676127de8beb97b59a6aeb3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15912bbbaa27c30340e621fd2d9c6da583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea9cf80f6e3f99a95544ce179cafa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe6e8994a9ad61f99cfc40ce88e3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38e71856f71ad7deb23274595c722686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7bbfd74d6c259cc368e8bb46ec00487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e8bf59da6b80154968c3e2c6f31e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4066cbfd7f4d1ad146b76343ca07889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316001f0abf4330a78289a1b1455b6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171a9810d9e65f508a557b7aca3b9dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194388ef5c37e1a2cc56abd149b5ada592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1dcd1093bc01728618d9ae85e242593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d5b9599cb82b373c3ce336be93bb094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac057fdc679690e2d658fec73674ecd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5298a606cf6c0a4eded0c5b72c8aa8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56973735b1e48b066e3b9a22cdb6f6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a69be20e2c3956862c283b4e24306498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619fd63439902bdab6fa8656e22b73599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995ac05bf970b7ec077aa8c334d8d17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956be423ca4835bb3331f80469262ab7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee227db8dc8372ea4b3642cf4c8849102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9f7cd044c6691d64aafc447104f72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fcfbdf31cb955d9542081359ce7fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1150603b49b3f636a111401a7ddeb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a393d07ff8ab41f7cdd60e4a563e3bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367d126d5bb9d4f74e8cbe941d7fee2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b191d2a167148b42b29606e810ab1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82848b8e0b9313dca44357ee0fa13af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b16151cb9850bfa088146b39709d9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcddf738b0e73fa1bfc4167a325921111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21955860e91dc656a156e34c5794b75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06917b90984e5600f39661a8e78bfd8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f0438f6de783164c188147bf58511114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a0906129545ba8028ae253fdd3cfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d41226afe3acac55d5d91f76392d04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb388eb42234a97f3a8d12ff7babed5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762796d91e667ad2e692b5846524136118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0865abd4a38df0e25f2e95f9bc7f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1864466958e3c257b22f30a59bf47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986f5ef7403313dba58a9cb23f3bc41121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a7829b02e5241b0f32cbedd8e9743122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250457ad3ad31768bb030ecddf23dc78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2c20512e451b31298126379b7344124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b23716ff9279c2184a1a4613b2a04e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a75a2e17e49647e66cfa855abf38fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04b3439eb6e1b21e60422a19efcb7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a8343dd600ca70daf061afd2fb0aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aab0d7b93bd1e53fc6509098cc5332129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b4b8f863db9941e542564d201891130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823de46f07629c3ab03c8edd22cb97c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912c078e2d8f5342ef637e8244de0b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ed8afdb8323c9d8697c6c9013b746133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031eb887c4f0d69c92172a932db530134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49e83fd35e7b9a8a1c64b9ea411a97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c853c3da20737319f10c1d90cb593136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c63d4b49a7af7a089b94a704be167b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c90352785deacd0120ee59f793911138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e672711052687ab340ee360fd006139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245249c43eb39af70f2df9fb6d996917140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bededde30cdf50aa1c37cec47e47faf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5297c6827845082c7b1916d55aaf536142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb488ec30b9e1144b122b59d0a5518e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b393876d8c58663171dcccaa146876144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d6633c4fe9573d362948fb845570f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649749257d6505a59673ebcc6d242447146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efef2422d194604b83bb24b6dfde0b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a03a5fd49e9c735c025c7e44c8dad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bc2d859b2a1eb0fc18a2208625567149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a021029db6323b532356a8d29f715150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dd69ca862d348f81c63ac24121dc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f2dd2806bdb1ac101841db5a18cc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9b4eac91c15e8d55d363e1c250c81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172c994ce1d3eed6ad3be1c5b3b15e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41358493ff2943d5cbb4913b518d94f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ec2061abea10d54f8fa5f3f3d82f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3023e2665fc7232284e80429335ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b20984f8e4e0d3907ccfe5ff0fc79c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88453c0d22ab10fd4b294c1b2ef63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bacff85345c6d40736c696d6824cfe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf685bd24b12553ff4d6aface21f6e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7826eefc73b245a1b0752c1b54e3256162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b5a62ff429f5f93ca18e9a04fad78163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10596a3f5efacda614baa3073f249917164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323b4a75484e44e1c841553f75ab855165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a7ae2666dc8ecd28de43a7ce0e558166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6947899df36daa06811ec9f31dcc3ac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37c3a12b587d26b292aaca0f176711168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c906557fb096cdd49a73dade194e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc5a0a9668564d71285f770b81dc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc9c58fad77a5ed5411bb7b457466c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7980eefb32aa32661a921c5511d29a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aab6ab3ec0fe71269900b651f9b83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a31af3fec03f08d5d03addd3eb3b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1016b7cd069dd9e5f4d5c275c8f848f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130006cc4dcc53bc481080f5b8b1147176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9ce000bfa3c452d1d4c8e91f70fe9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2f3f28fa041197de0d587ac2c0ed5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b6c6eb1f526a13f7341a370b86c1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc330d815a3a731da70904d275b0af0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff53258462b75212e419edb457fb3f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3eebfd02d402a1cca0589bc57f8d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789389cd89bdcea19a54a95aa6b796c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f515bdcd591abacedc9244e665a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecdd96379b14fbddf27231ded8cda8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13729febc549be49ed1f51c2fc012811186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50aad28f4036b44fca957b6a24cd8c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e5873cffcadd6e440d214e5b3f328188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904e760ce9d7982ca0ab3beaa4992b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773eaf256983d2e0327b4e2d50d224d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf557d35a8249b9eff927db0dcc762d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd54170ced59bf7394a8e16a3b42cf7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ce39f96d667b4d21739f38440ad32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46cd88072b5012ac81a5d4f7ebbf8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7188370c81aea49cbe601aa8fec02a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5298c6011e14d8f79d95a4be1ad64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a121968e39e301e89accb0a237bb74197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90936cadb7a601899134728c95c3a23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6030f08aae901f2500a239659e08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9682c343672768a8e027919b5695011200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa412bf69ee57aac8c2d3005cff8248d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9102735302173ece031af75f3df7f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c380b3a8fe92b610ad8057eb1a826f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af0fbedf46653fe3ab55393f802976204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec40c5c4f83efb0d31968860ce27f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e063f3c5cfa9068af7553b1b9d61ff6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25807a1add02898eae7e5efe26c0afdf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7777b75e5455e4f37fc74b3b1ab5293208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa62de576c80ca0d37f40d83f2d22d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7b9e008b46a00ddc7c9ff3d7f8091210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b10bc5c05b18839cbcfd72698fc8b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ac6ea70a992c056f63d6ac7630641212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001db47cee38cd355fe46f59f3969288213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ed4380bb41c94d9f61ffb6c971f01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75be77d68d3acd8e42bfa0c9afa359f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d2ca7d69f21537036eefbf3068ba6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f180ba168b7d920281def75ada26d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de42d376fd95fb9202eefbbc49de6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d0491f1e98cb12e77069c7f62c2f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ee223f2329eaf31b45294e8f413f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda67f0e9bc3be89cfc76b8a0ddb23d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59896ab511700923d50d26e171119d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4103f6dca22713ee123377ced93e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cfa397cb6f921ea28942792fa1b50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45692f93c2f4c482b0882a2b56edfac5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb0d8933ac90aeff8984f399f8117226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb708ecd5edca1dc434a7eeeb158c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f810e598895f98e2af8d69a632507d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdefea1f5846beac4b19902687f5dd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a17c9e0da0588b7214c36d711bdd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1163da823a1cf41544199193262c8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5f86b09ed6f813a2f82a29e8fb092232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f506c9591e4e246c24dc232e7adb453233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ba8eff21c2cc715af3635d004056234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253fedff8d76da5ec3bf6f08f8e2236235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d660f27405c14fe358aa817922dd464236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445e9d5d64f0de480a45c83fa701f3c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef689057f0ea270e8ff86c27a41df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0cfe0ce2e4221051bb12aa9626782239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1111e03aa168deba6f6ecf517e0a29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf7dc28eb6dc45174a539c0d884664241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301380f50424e7feae78c636ec517b64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460c314d9302cfb1068c77a79c2669b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f42fce2e5e1993d314c330eaca34f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15e81d8d690e731b0ebbb2fd6fb983245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e84197678ca8e4cd2ff8b0cb28e232246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e915916fe284bc51599d1503216a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47108f7a31ccaf59a312f9631582096e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3e4bbe757305b0264561b208e404c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2b781302926997264a413fa681392250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c67a00f3e0b31939bb28ef7ddde18e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ba03a890919390092b03f9dc932c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb8784fd47c0d0735baf4b2f34a33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0952a109b71639ba7e7d96422a551c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254866ec054975adeda1c875ab397cd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449930980547553c4a3c407722f72ed1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fdfedea35ae4c6aac936673cc3c0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8661b7752c1c5a3470a70ef2d38e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadab48cf7f9ac0f32c41532de3df16a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1fba939daa516e9a29553d6025af8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7ed471b560ecbd878d0b48cdd6d95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f737dc1ab656e244ccb2d5995753a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd359bb7086ac450487c4f0cceded6a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d86edf36b52056a37c1934863e710264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd51e0aa9ca73db3c95eb8825db90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b886110b35b1b654ccd1f07b5b641266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449537e69598711b878222eb9d9265e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81323a3eb0151e68f1750c73ebea9c37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babad7b256bdd49d97f2f10b5ba8e843269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a99c99abae5ff77c2733b8367a8cb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f68d46c9609be9538016b40f0d344d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9d0af289fe5f93c98c8606a03e32b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f382cf38842098c63037a89f3d73f2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea557b971257a93b93f0c09412224274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f147ba4436082ef97e1f9595342d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b261301d6599372d38fa3c65638bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486400880f7c255565605ac317ce215277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21137c4c08e0285a54bda680ed03d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30226bdc759e50681a6d352a80faf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b45af1e2fb4e6e5162587cc03392280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb17e8eec56e373d93ba5d4254d64ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec826bba4c7fb2f429c44eab27124c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f434973219566fd2d8c6cf846fd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120492ebee931a35dc44555d5581159284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01773307838b13e0ef86bee16ffc9926285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74db59b70d6e91b5a5d27d4be4c212f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5ae00ef60583802a0b26e6ad464e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f89bc945d314a2aeb9790989bea51288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bef1f75f6ef71871154441f4b2506289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6bad8950b725289e714889cc2aace290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d7a09f90ec239289e86fc0a423060291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7145a50e354aead0f12187304093d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd7642628f46b5470f6d21d40bf266293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e067355c5cc428f98ba6747c3f3119294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122e8081d196c78371cc8d7b1e12bd8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce2d3d7d893067d649a0a974b6cba9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5603c5c373d968bd8bce66e0f3009297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9280ea5efce9dd5aa76656db4b499298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e6b98cc6cf40e4427a68ce52b9371299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ffc45348fcf72902e89930730b9f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46f39015025aa7f9651bda1d992a91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125af25e1af86df0ae61fad308fb6f1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e50b1859f42db10bf32b742beeb1de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e439818bca64d77476bde597315a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda870ee4ec093db62a6de4d9ca1478305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b13575a4433164c84d4d37cde0507306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c209837dc64571df0037cc74e4ca11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d86fa6640cd4951b5bbad19af52d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9526dbc90e8c2f54c93869ff3bb10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66945f600dc85bd17209cad209c4602310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792dc5c35533c6d372bcce0854c836f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0035ae0a9872b32cd23ffaf80e97b6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ae76df1da5162e0abe3a1a2c7e836313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b096e47a926131acf1de5943027e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4661bc0a6d28ff714e9dc6d5fd9e33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54c869f7c3ef81b5d263103ed86bfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6253b8d2242b115e5b95f9f43b243317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb55d252937ee9d43ba48d88e1cadd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad4208b3a2dcc103628a7e65ce84f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736511fd5979cf8e8e960cc7b77e99a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b0b17f0acacc1297f512bc50776e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44335b5874c839070b6237ec18b147ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf900a1b6266fab7acafb125da69cd8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633b8ce1b90b95aeb35f1059f25ee6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefa44695e19797c07fc0435ef4b621325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33f44ef27948d801ee7e75ac6f76cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2df463fbf08a28faea3b21e4bad62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933c8899ddb7546d2979a6b10e14e1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a31a3efda989dde56bf6093078480329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bed3106fb8a2153c6a02455091925e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b20cee0dca99b061556e0af8a4974a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e6240c060c66f45c28eca3f0015b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126de2d0058d480bed2e808856b7f937333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c5b3cc65750b54b05aff8bab630f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073314530b684e8c989aeff342fae8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1919b5453270d817f87174b6966081336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62efcf749f9a18d2617cb910ba5657f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba768e1d3681e6305f2049a5ee875338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87a0d128197de308d03469b55ccb91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807ac7f9f81a1593b47e4201de9d4d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3676eb59b93c0053af72e90280740341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b7eb76897f4f455bdb57666ed0335342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67510e7ebbf23605484dd0707a6a3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c7b7478b7c28ddb1edc3844f370a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aa39f67fb34c7c11f8d9437f683e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59c6718626392532bc08e6c4e3987f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22014d6c3cccf0c543f451bbd0fdd823347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45445624d4bc6b6c5859917a7c1ed96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3386e20258302f3562188f33ecabb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069a0bca27bf5d125396d0471bc257350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a2eab1d66f8bc77e7f998bfa0cdcb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2fddd4ecd6e47cc81ced7e6659353352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7da27e4f154c05e1c44cc96c57ef04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d00d116dea819e363e744a4aba2da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412e651bed5023dbd4f4fe43f4e57a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbc0980953456f62340126b6d63bdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec6ef9b582d13f9c2e69b1dba64003357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dbe0e38a93f5dde4a165bd16a0e24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161f543d6fd5f765b53ea124a4ba4d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28762f6d991a9774362c048d8bccbd51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636df04d60867b3592ce60ddfd5b0d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000576b56a1a065a32639fe4e8cca2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27926c27500bea99d5adf15dcaa36f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa19a7b412ec55a100c3dc62c22bca2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638dfc0f58256dffd26b50483742645365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd613f904bb9e06806bbcc69ae66d7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c8202c0c2e19eee0ed23955f193b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba24ca7f603396e10fbd4c3e6c0ee4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fcc4583ca54a3e7921d880994a29e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9d768bbb2cdb162a9148e59c526c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c13f30b48e14c8838b46aaff86b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c01484afedafa25c801cc932947ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39669603c8a1ef2d3ccd6f79c2cb4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311abd710d322a970666f80886d1801374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb2642394e4018946d289790f83ae0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e64ec06d0a9f6880a6f040de45320376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b00de74420505723282c6858d875da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d5067d946c326e5b4950fb99a954378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f37107098a51c6e8cbd56e568537ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd80661b5497516519c7691ead428f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51d896e936d830d8191e7fb4b098a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accda72c4263621b8cfd84f81792414382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667584820c3d58b96c02769ff7661c28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62235ab71984a1ab0c4a2aef3c0f9b02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479132513069409a1a92f0b5fc5a0bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a4f0cab689659acf9116e0ec65292386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0d09ff85f5c5cfc143538f76d428b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e9a5791247c6bf0f2d8ce774bca65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e197a12ebc10717934c6149723b6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa472dec55d9584d5de8aacbe1f7b01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b997a9d849b48891835487a73f73c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf267f6ad8209fe94fa28f10d17b95b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168e2b618aa7dc695e8cc313f97d146393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd887ed2447b93e0c5ed79f430a4f24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13f2a80dab0840985711a1000c1738395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab976e06e22653af5f8a1bcddeacf7b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9e5c00d3c283445ed1835b9dbedf3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed541c6dfbac7fa59d9335038c23d093398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed17b8b52d60c40a200a5a472cfd446399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fbcfe169b838b511867bf076ac208400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f5879859ecd7f8b700a32b1a14dcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2e8ab31e7699e033c941aeda6e21f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38757e3a6c1dc8cfc8a44f258de59eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7faa1957c8ef68d2e6a8ebbe601cf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691db98185a033399900d465740747ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5930d3efc41fbb1a48850d196a240406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb031d73bd624001a9cb17ad5ada12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464c50feecde626ceac025737bce0ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9615cc694266b007ad67877f4dc8ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5e39422a3b2c9b3a98484e106171410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490d97fb5da774c87e61252e377600c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae29571709c2cc6a56ee1184e62502412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeed9d49536fd031d2f38c02af7352413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37987a48d3689e786f3ed48ad0ddf2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6bf115101b46bd43f4e4380a5a1df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d84110741232885ab324a7e555b9e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc03e13dbe57a4856da1913febf951417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23aaa94b36c46c2121b0d158bc2f1a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313eb3a3813859404d131d6538ec3ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff5edc1898c2297c7cf34446b2b114420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3cfeb59b4b715e4d7a9da0c920de0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960fbb87b088df8d2de7e99ed9c9ceb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810422dfc624365a8f0d476f0158f49423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8800b5db51b4923a00fdb0c0f2362c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a73d976c6886a64025fd06e9658ee8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb592f64ffe8dd3535036e275a5928e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a32a200c1209d1e03d4154514b38c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dde0b7dc461b0eee8a25b6c9f5099428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474041e26ee8415d420ca7e7ba86f75429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b50550b10709e9f6db30e2830862d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ee045bc662779e7ce7cdb8e1d10ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad4b3aa65e54da569f7dcbb6ff1dd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535b83c6a6167ce62c2d2fff543264b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2dd197cb5c853f54873c927269a23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0592d689a236a1e5863bb15126c4a6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e015b6e1ccd2a813237bbd67b3b681436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d7bee8f9150cb3cad8cdd26731755437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdf5ff2f71d9e52c97fab842dbe451438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1f24cebcf9517936728e6c9d873ec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6140b362d1af6110defc3bebcdb93a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad262fa4afdbf6c0e88a64f69f58ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c9480b8119b40efdb5963a295a7e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e50ade49fc54c7d0c4b942e9515fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7535cfe6d50fb4fdb8c19fc6e3094444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca9fc27edc468630e5b871347cb58445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0b3151ee34d11079d63d12762b05a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a8abe545dcf658649270ee0e834e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b65057bd8918cafa3cd1e7ee8ef42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc1b740372b8e2630db77a379e75a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554ce58b066d4a12e91b3fcf51c0f5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4406f29b2be8df7c2a6c658cd8e80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db331ab98c79a9f314de363d73ed7ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5dfe2f026d83706603b2bd20d2b52453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64916a6b63e5820266f1cd4598783f04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9800824655f2fcb8b65132427200a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b56897925eb36ca285422d4fcca34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816eed9d94d645921069a683830adeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc85b068d5d110968837b30a779cc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfa3fc38f56c7d18013a39f08407e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2645753de5687220615e4720afd8dea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af20f6341d85e29feca56068366cf4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69f88c24166bcb6f0746b64c9c2d14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2099a7cd13832e04dbe60d860f0d5e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aa66a52eee21d7dc4ed6aeb9dde7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaf7d44e02d289978a244c21a3059f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836a93e9ac460a65accdb6de08ca70f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db69475425ca8b1996bcdef6d7f100467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c31928f4b231c5fcc60c952d35839468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7138bbe7f8286ea3e43732971bc12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002878a690ad44aea777a9429e1c1f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5a3795af4f5dad8748eba3b245ddd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c267f8684dfdf6543fecf9b985ae7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a18562e55f549e9deec709a579dfb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81e5ebd2e1c171bb74a28d9e50737f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00106cab6599a0f85f4583f4b940e7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a3bb9bf8f0a69fd858218644cdfcc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11bd8f4ce90a7ff18ba4dba395bfac477.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5365,51 +5329,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16355,410 +16319,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -17025,51 +16629,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J246"/>
+  <dimension ref="A1:J240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="117.828369" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -17760,51 +17364,51 @@
         <v>82</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I28" s="0">
         <v>1</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
         <v>15420</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I29" s="0">
         <v>0.37</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
         <v>15489</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
@@ -19025,4219 +18629,4069 @@
         <v>16530</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>39</v>
       </c>
       <c r="I79" s="0">
         <v>2.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>16559</v>
+        <v>16605</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F80" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I80" s="0">
+        <v>4.54</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>16588</v>
+        <v>16618</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>242</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="F81" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="J81" s="0" t="s">
         <v>243</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>16605</v>
+        <v>16636</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="E82" s="0" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.54</v>
+        <v>2.9</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>16618</v>
+        <v>16637</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>248</v>
       </c>
-      <c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>1.25</v>
+        <v>1.06</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>16636</v>
+        <v>16638</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>16637</v>
+        <v>16648</v>
       </c>
       <c r="D85" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E85" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="E85" s="0" t="s">
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I85" s="0">
+        <v>3.67</v>
+      </c>
+      <c r="J85" s="0" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>16637</v>
+        <v>16649</v>
       </c>
       <c r="D86" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E86" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="E86" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F86" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I86" s="0">
-        <v>1.06</v>
+        <v>3.8</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>16638</v>
+        <v>16650</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I87" s="0">
-        <v>1.54</v>
+        <v>3.77</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>16648</v>
+        <v>16651</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I88" s="0">
-        <v>3.67</v>
+        <v>4.19</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>16649</v>
+        <v>16666</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>0.37</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>16650</v>
+        <v>16666</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>16651</v>
+        <v>16681</v>
       </c>
       <c r="D91" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.19</v>
+        <v>2.16</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>16666</v>
+        <v>16682</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="E92" s="0" t="s">
+      <c r="F92" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J92" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>16666</v>
+        <v>16684</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>0.37</v>
+        <v>1.93</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>16681</v>
+        <v>16685</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>16682</v>
+        <v>16696</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I95" s="0">
-        <v>2.5</v>
+        <v>4.43</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>16684</v>
+        <v>16701</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>1.93</v>
+        <v>1.75</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>16685</v>
+        <v>16723</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>2.28</v>
+        <v>0.93</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>16696</v>
+        <v>16731</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>4.43</v>
+        <v>3.41</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>16701</v>
+        <v>16732</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.75</v>
+        <v>4.3</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>16723</v>
+        <v>16732</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>0.93</v>
+        <v>4.3</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>16731</v>
+        <v>16736</v>
       </c>
       <c r="D101" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F101" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.41</v>
+        <v>1.66</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>16732</v>
+        <v>16736</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I102" s="0">
-        <v>4.3</v>
+        <v>1.66</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>16732</v>
+        <v>16748</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I103" s="0">
-        <v>4.3</v>
+        <v>1.88</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>16736</v>
+        <v>16748</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I104" s="0">
-        <v>1.66</v>
+        <v>1.88</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>16736</v>
+        <v>16754</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I105" s="0">
-        <v>1.66</v>
+        <v>2.09</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>16748</v>
+        <v>16758</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.86</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>16748</v>
+        <v>16766</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>16754</v>
+        <v>16766</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>2.09</v>
+        <v>2.25</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>16758</v>
+        <v>16767</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>106</v>
+        <v>317</v>
       </c>
       <c r="I109" s="0">
-        <v>4.86</v>
+        <v>1.33</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>16766</v>
+        <v>16767</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>12</v>
+        <v>317</v>
       </c>
       <c r="I110" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>16766</v>
+        <v>16772</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>2.25</v>
+        <v>1.65</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I112" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>16767</v>
+        <v>16795</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>324</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G113" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>16772</v>
+        <v>16826</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="E114" s="0" t="s">
+      <c r="F114" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="I114" s="0">
+        <v>4.09</v>
+      </c>
+      <c r="J114" s="0" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>16795</v>
+        <v>16834</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I115" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>16795</v>
+        <v>16863</v>
       </c>
       <c r="D116" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>1.51</v>
+        <v>1.03</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>16826</v>
+        <v>16864</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>70</v>
+        <v>214</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I117" s="0">
-        <v>4.09</v>
+        <v>5.22</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>16834</v>
+        <v>16869</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>2.86</v>
+        <v>1.34</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>16863</v>
+        <v>16870</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.03</v>
+        <v>2.5</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>16864</v>
+        <v>16870</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2.5</v>
+      </c>
+      <c r="J120" s="0" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>16864</v>
+        <v>16877</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I121" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>348</v>
-      </c>
-[...13 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>16869</v>
+        <v>16887</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.34</v>
+        <v>1.63</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>16870</v>
+        <v>16890</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.5</v>
+        <v>1.51</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>16870</v>
+        <v>16756</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I124" s="0">
-        <v>2.5</v>
+        <v>3.66</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>16877</v>
+        <v>16125</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="I125" s="0">
-        <v>1.06</v>
+        <v>1.51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>16887</v>
+        <v>16922</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>1.63</v>
+        <v>1.84</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>16890</v>
+        <v>16928</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I127" s="0">
-        <v>1.51</v>
+        <v>2.86</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>16756</v>
+        <v>16931</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.66</v>
+        <v>0.64</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>16125</v>
+        <v>16931</v>
       </c>
       <c r="D129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E129" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="E129" s="0" t="s">
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I129" s="0">
+        <v>0.64</v>
+      </c>
+      <c r="J129" s="0" t="s">
         <v>369</v>
-      </c>
-[...10 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>16922</v>
+        <v>16936</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.84</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>16928</v>
+        <v>16936</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.86</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>16931</v>
+        <v>16953</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>0.64</v>
+        <v>1.09</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>16936</v>
+        <v>16952</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.56</v>
+        <v>1.97</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>16936</v>
+        <v>16956</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.56</v>
+        <v>2.04</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>16953</v>
+        <v>16956</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>385</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.09</v>
+        <v>2.04</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>16953</v>
+        <v>16963</v>
       </c>
       <c r="D137" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="F137" s="0" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.09</v>
+        <v>3.47</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>16952</v>
+        <v>16969</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>16956</v>
+        <v>16974</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>70</v>
+        <v>15</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.04</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>16963</v>
+        <v>16978</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>399</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>3.47</v>
+        <v>0.7</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>16969</v>
+        <v>19007</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>402</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>1.94</v>
+        <v>1.82</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>16969</v>
+        <v>19021</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>404</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
-        <v>1.94</v>
+        <v>1.31</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>16974</v>
+        <v>19021</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>0.5600000000000001</v>
+        <v>1.31</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>16974</v>
+        <v>19050</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I146" s="0">
-        <v>0.5600000000000001</v>
+        <v>3.39</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>19011</v>
+        <v>19051</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I147" s="0">
-        <v>1.89</v>
+        <v>3.61</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>19007</v>
+        <v>19056</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I148" s="0">
-        <v>1.82</v>
+        <v>3.08</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>19021</v>
+        <v>19119</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I149" s="0">
-        <v>1.31</v>
+        <v>3.88</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>19021</v>
+        <v>19120</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I150" s="0">
-        <v>1.31</v>
+        <v>4.67</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>19046</v>
+        <v>19127</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>106</v>
       </c>
       <c r="I151" s="0">
-        <v>4.16</v>
+        <v>4.43</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>19050</v>
+        <v>19142</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>3.39</v>
+        <v>3.62</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>19051</v>
+        <v>19147</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.61</v>
+        <v>3.57</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>19056</v>
+        <v>19148</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>3.08</v>
+        <v>3.74</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>19119</v>
+        <v>19148</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.88</v>
+        <v>3.74</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>19120</v>
+        <v>19151</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>4.67</v>
+        <v>0.6899999999999999</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>19127</v>
+        <v>19151</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>437</v>
       </c>
-      <c r="E157" s="0" t="s">
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="0">
+        <v>0.6899999999999999</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>438</v>
-      </c>
-[...10 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>19142</v>
+        <v>19152</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>440</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>441</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>3.62</v>
+        <v>0.57</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>19147</v>
+        <v>19152</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>443</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>3.57</v>
+        <v>0.57</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>19148</v>
+        <v>19153</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>3.74</v>
+        <v>1.02</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>19151</v>
+        <v>19154</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>0.6899999999999999</v>
+        <v>2.03</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>19151</v>
+        <v>19155</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>0.6899999999999999</v>
+        <v>1.44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>19152</v>
+        <v>19146</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>0.57</v>
+        <v>6.7</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>19152</v>
+        <v>19178</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>457</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>0.57</v>
+        <v>1.88</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>19153</v>
+        <v>19179</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>1.02</v>
+        <v>1.54</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>19153</v>
+        <v>19180</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>1.02</v>
+        <v>1.49</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>19154</v>
+        <v>19180</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.03</v>
+        <v>1.49</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>19155</v>
+        <v>19180</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>1.44</v>
+        <v>1.49</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>19146</v>
+        <v>19180</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>6.7</v>
+        <v>1.49</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>19178</v>
+        <v>19180</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.88</v>
+        <v>1.49</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>19178</v>
+        <v>19181</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>56</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>19179</v>
+        <v>19181</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.54</v>
+        <v>1.89</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>70</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>19180</v>
+        <v>19181</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.49</v>
+        <v>1.89</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>480</v>
+        <v>472</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>19180</v>
+        <v>19224</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.49</v>
+        <v>1.29</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>19181</v>
+        <v>19225</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>19181</v>
+        <v>19226</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>1.89</v>
+        <v>2.31</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>70</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>19181</v>
+        <v>19227</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>490</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>1.89</v>
+        <v>0.83</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>19181</v>
+        <v>19228</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>1.89</v>
+        <v>1.24</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>19224</v>
+        <v>19229</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>1.29</v>
+        <v>1.83</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>19224</v>
+        <v>19239</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>1.29</v>
+        <v>2.99</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>19225</v>
+        <v>19243</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>1.66</v>
+        <v>2.99</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>19226</v>
+        <v>19248</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.31</v>
+        <v>0.83</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>19227</v>
+        <v>19248</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
         <v>0.83</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>19227</v>
+        <v>19268</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>19228</v>
+        <v>19269</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.24</v>
+        <v>0.68</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>19229</v>
+        <v>19275</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.83</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>19239</v>
+        <v>19276</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>2.99</v>
+        <v>0.61</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>19243</v>
+        <v>19289</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>2.99</v>
+        <v>2.04</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>19248</v>
+        <v>19290</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>0.83</v>
+        <v>1.66</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>19248</v>
+        <v>19312</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I195" s="0">
-        <v>0.83</v>
+        <v>3.64</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>19268</v>
+        <v>19313</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I196" s="0">
-        <v>1</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>19269</v>
+        <v>19317</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I197" s="0">
-        <v>0.68</v>
+        <v>5.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>19275</v>
+        <v>19318</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I198" s="0">
-        <v>0.9399999999999999</v>
+        <v>4.69</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>19276</v>
+        <v>19324</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>106</v>
       </c>
       <c r="I199" s="0">
-        <v>0.61</v>
+        <v>2.6</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>19289</v>
+        <v>19343</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>12</v>
+        <v>542</v>
       </c>
       <c r="I200" s="0">
-        <v>2.04</v>
+        <v>26.17</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>19290</v>
+        <v>19352</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>1.66</v>
+        <v>0.86</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>19312</v>
+        <v>19352</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>3.64</v>
+        <v>0.86</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>19313</v>
+        <v>19353</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>214</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>1.09</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>19317</v>
+        <v>19353</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.31</v>
+        <v>1.09</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>19318</v>
+        <v>19356</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.69</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>19324</v>
+        <v>19357</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>2.6</v>
+        <v>1.25</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>19322</v>
+        <v>19360</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>1.63</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>19332</v>
+        <v>19361</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.19</v>
+        <v>2.03</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>19343</v>
+        <v>19365</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>148</v>
+        <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>563</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>26.17</v>
+        <v>0.57</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>19352</v>
+        <v>19366</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>0.86</v>
+        <v>0.97</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>19352</v>
+        <v>19370</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>0.86</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>19353</v>
+        <v>19373</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>1.09</v>
+        <v>2.25</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>19353</v>
+        <v>19374</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>1.09</v>
+        <v>2.68</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>19356</v>
+        <v>19376</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.8</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>19357</v>
+        <v>19378</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.25</v>
+        <v>2</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>19360</v>
+        <v>19387</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.63</v>
+        <v>1.65</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>19361</v>
+        <v>19388</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.03</v>
+        <v>1.9</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>19365</v>
+        <v>19406</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>19366</v>
+        <v>19406</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>19370</v>
+        <v>19407</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>0.5600000000000001</v>
+        <v>0.66</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>19373</v>
+        <v>19407</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.25</v>
+        <v>0.66</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>19374</v>
+        <v>19410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.68</v>
+        <v>1.46</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>19376</v>
+        <v>19411</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.8</v>
+        <v>1.54</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>19378</v>
+        <v>19411</v>
       </c>
       <c r="D224" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="E224" s="0" t="s">
         <v>603</v>
       </c>
-      <c r="E224" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F224" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2</v>
+        <v>1.54</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>19387</v>
+        <v>19414</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>19388</v>
+        <v>19415</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.9</v>
+        <v>1.51</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>19406</v>
+        <v>19417</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>1.2</v>
+        <v>3.86</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>19406</v>
+        <v>19420</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>1.2</v>
+        <v>1.76</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>19407</v>
+        <v>19422</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>0.66</v>
+        <v>1.63</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>19407</v>
+        <v>19475</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>0.66</v>
+        <v>1.52</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>19411</v>
+        <v>19478</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>1.54</v>
+        <v>0.84</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>19411</v>
+        <v>19480</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>1.54</v>
+        <v>1.26</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>19415</v>
+        <v>19480</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>1.51</v>
+        <v>1.26</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>19417</v>
+        <v>19481</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.86</v>
+        <v>0.64</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>19420</v>
+        <v>19481</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>1.76</v>
+        <v>0.64</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>19422</v>
+        <v>19482</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>19478</v>
+        <v>19483</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>19480</v>
+        <v>19485</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>1.26</v>
+        <v>1.1</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>19480</v>
+        <v>19505</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.26</v>
+        <v>1.14</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>19481</v>
+        <v>19507</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>0.64</v>
+        <v>1.35</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>645</v>
-[...48 lines deleted...]
-      <c r="J242" s="0" t="s">
         <v>649</v>
-      </c>
-[...98 lines deleted...]
-        <v>661</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>